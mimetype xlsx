--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,2116 +11,3625 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1228" count="3093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1228" count="2274">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248005</t>
+  </si>
+  <si>
+    <t>760248005</t>
+  </si>
+  <si>
+    <t>OCAB-P-S1-01</t>
+  </si>
+  <si>
+    <t>Variant of OCAB-CABINET</t>
+  </si>
+  <si>
+    <t>OCAB Outdoor fiber distribution cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248006</t>
+  </si>
+  <si>
+    <t>760248006</t>
+  </si>
+  <si>
+    <t>OCAB-P-S1-02</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248007</t>
+  </si>
+  <si>
+    <t>760248007</t>
+  </si>
+  <si>
+    <t>OCAB-P-S2-01</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760243569</t>
+  </si>
+  <si>
+    <t>760243569</t>
+  </si>
+  <si>
+    <t>OCAB-P-D0-01</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760249323</t>
+  </si>
+  <si>
+    <t>760249323</t>
+  </si>
+  <si>
+    <t>OCAB-P-D1-01</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00PFBP5X</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-LARGE-CABINET</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large PFP cabinet, 864-Pos, SC/APC, No Splitters, Dry-Dry Single Armor Ribbon OSP, 100ft, 288f. Feeder, (2) 432f. Distribution, 48.74"H* x 47.39"W x 19.58"D  *Includes 6" tall riser</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00PFFP5X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large PFP cabinet, 864-Pos, SC/APC, No Splitters, Dry-Dry Single Armor Ribbon OSP, 300ft, 288f. Feeder, (2) 432f. Distribution, 48.74"H* x 47.39"W x 19.58"D</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00PFBP9X</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-STANDARD-CABINET</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, No splitters, 100 ft, 144 feeder fiber panel</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00PBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP7P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 432F, dry, ribbon, pole mount</t>
+  </si>
+  <si>
+    <t>FD3-AG576J00DGBP8B</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 576F, dry, dielectric ribbon, pole mount</t>
+  </si>
+  <si>
+    <t>FD3-AC072J00JABP1B</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 72F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246205</t>
+  </si>
+  <si>
+    <t>760246205</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-D315-KIT01-72F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250754</t>
+  </si>
+  <si>
+    <t>760250754</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-D250- KIT01-72F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246203</t>
+  </si>
+  <si>
+    <t>760246203</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-INW-72F</t>
+  </si>
+  <si>
+    <t>OCAB Outdoor fiber distribution cabinet - innerwork</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00DGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters,dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00DFBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters,dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBBP2P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters,Single armor loose tube, 100 ft, 24FF</t>
+  </si>
+  <si>
+    <t>FD3-AC144JDRGBBP2P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, flatdrop, 12 fiber flatdrop with HMFOC, 100 ft, 24FF</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GDEP4P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Small Cabinet, 216F, SC/APC, no splitters, single armor loose tube, 350 ft, 48FF</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GABP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Small Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 24FF</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00TDBP7A</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, dielectric ribbon, 100 ft, 72FF</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dry-dry dielectric ribbon, 100 ft, 1x432FD &amp; 1x24FF</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GCBP4P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, single armor loose tube, 100 ft, 48FF</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters,single armored loose tube, 100 ft, 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0MF0C</t>
+  </si>
+  <si>
+    <t>Variant of IFDH</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>IFDH 3000</t>
+  </si>
+  <si>
+    <t>Fiber distribution hub</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MF0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00U4210</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-PEDESTAL</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, no splitters, stranded pigtails, 96 splice cap, 4 splice trays, 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00JBB3</t>
+  </si>
+  <si>
+    <t>Variant of FDH4000-CLOSURE</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric loose tube, 100ft stubs, using 1x288f distribution cable &amp; 1x48f feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-AB048J00JPBP2</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-ENHANCED-MINI-CABINET</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 48F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, using 4x12F HMFOC to SC distribution patchcords and a 100ft stubbed Dielectric Loose Tube 1x12F feeder</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2LSS</t>
+  </si>
+  <si>
+    <t>Variant of FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1x8 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FDH 4000 | FDH 5000 | FPS</t>
+  </si>
+  <si>
+    <t>Splitter module</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-MPP3GJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>FPS-MPP4ANN-1.2MM</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/UPC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>OMX600®</t>
+  </si>
+  <si>
+    <t>OMX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1698029</t>
+  </si>
+  <si>
+    <t>1698029</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP2P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Pole Mount Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
     <t>FD3-AC144J00PBBP2-US</t>
   </si>
   <si>
-    <t>Variant of FDH3000-STANDARD-CABINET</t>
-[...1 lines deleted...]
-  <si>
     <t>Standard FDH3000, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
   </si>
   <si>
     <t>FDH 3000</t>
   </si>
   <si>
-    <t>Fiber distribution hub</t>
-[...2 lines deleted...]
-    <t>Build America Buy America (BABA) compliant*</t>
+    <t>FDH3000-LARGE-CABINET</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large sized Fiber Distribution Cabinet</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2AJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2ASS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2UJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2XJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2NJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1SJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ106B2AD2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, dual 6-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>DWDM module</t>
+  </si>
+  <si>
+    <t>FPS-LPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CNN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1x16, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-MPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1KJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1NJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1XJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108A00020</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, dual 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-WP03N055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, triple, 1 x 4, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1NJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1OJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1PJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ</t>
+  </si>
+  <si>
+    <t>FPS-W1JJ005F00M40</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play BWDM Module, quad, SC/APC</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBBP2P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Single Armor Loose Tube cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using 2x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP7P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x72F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Fiber Distribution Large Cabinet, 576F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Single Armor Loose Tube Cable, 100 ft stubs, using 2x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Fiber Distribution Large Cabinet, 864F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Single Armor Loose Tube, 100 ft stubs, using 3x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FPS-ACCG2MPPF</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>FDH 3000 Retro Bracket Kit for Universal splitter in FONS Gen 2 and 3 Cabinets.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>FD3-ACCGRESKIN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet Reskin Kit, Medium (72-432 fibers) cabinet, Putty color</t>
+  </si>
+  <si>
+    <t>Reskin kit</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>FD5M-288S00DDB4</t>
+  </si>
+  <si>
+    <t>Variant of FDH5000-CABINET</t>
+  </si>
+  <si>
+    <t>Small FDH cabinet with 288 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 72F feeder, 288F distribution pad mount with 8 in riser</t>
+  </si>
+  <si>
+    <t>FD5M-576S00DDB5</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 576 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 288F distribution, pad mount with 8 in riser</t>
   </si>
   <si>
     <t>FDH3000-MINI-CABINET</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Mini FDH 3000, Small Cabinet</t>
   </si>
   <si>
-    <t>FD3-AC144J00GBBP2P</t>
-[...86 lines deleted...]
-    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric loose tube, 100ft stubs, using 1x288f distribution cable &amp; 1x48f feeder cable</t>
+    <t>FDH3000-PEDESTAL</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal</t>
+  </si>
+  <si>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH4000 and FDH5000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>F3X-J720JJBEDD000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-CROSS-CONNECT</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 720/864F</t>
+  </si>
+  <si>
+    <t>F3X-E144JJBB00000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect/Distribution Hub, 144-fiber, SC APC, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-G360JTBABB000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 360/432</t>
+  </si>
+  <si>
+    <t>F3X-G360NLBAAAAA0</t>
+  </si>
+  <si>
+    <t>F3X-E216NLBAAA000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect Hub, 72-fiber, SC UPC, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-G360NM0200000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 360F</t>
+  </si>
+  <si>
+    <t>F3X-J864JJBDDBBB0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Cabinet, 864F, SC/APC, die. loose tube, 100 ft, 144/216F</t>
+  </si>
+  <si>
+    <t>F3X-J648JJBDBBB00</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 684F</t>
+  </si>
+  <si>
+    <t>F3X-G432JJBEB0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 432F, dielectric</t>
+  </si>
+  <si>
+    <t>F3X-G432NLBABD000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 432F</t>
+  </si>
+  <si>
+    <t>F3X-J720JJBDDBB00</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 864-fiber, dielectric</t>
+  </si>
+  <si>
+    <t>F3X-E288NLBAAAA00</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect Hub, 72-fiber, SC UPC, single armor ribbon, 100 ft</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00AKBP1</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x96F distribution cable assembly and a 1x12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00APBP3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, using 8x12F HMFOC to SC distribution patchcords and a 100ft stubbed I/O Dielectric Ribbon 1x36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBEP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 350 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00AABP1</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x72F distribution cable assembly and a 1x12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00V00V2</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Loose Tube pigtailed splice cabinet capable of receiving 24F and distributing 96F via provided splice trays</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00GKBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00V00V2</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Loose Tube pigtailed splice cabinet capable of receiving 24F and distributing 72F via provided splice trays</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00JABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, die. loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AB096J1TAKBP3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, preloaded w/ 1x 1:32 PNP splitter, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x96F distribution cable assembly and a 1x36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC144J1ATBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, 32-splitter module, die. ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J2MJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, (2) 16-splitter modules, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00JBBP2</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00LBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AC048J00TJBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 48F, SC/APC, no splitters, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC096J1AGJBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J1ATCBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, 32-splitter module, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC096J1ATJBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96F, SC/APC, 32-splitter module, die. ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J2AGDBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC,(2) 32-splitter modules, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC072J1AJABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 72F, SC/APC, 32-splitter module, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00TBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J2AJDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC,(2) 32-splitter modules, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GCBP1</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J1AGBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GCBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE072J00JABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 72F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00U20P1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small In-Hub Splice Cabinet, 144F, SC/APC, no splitters, loose tube pigtails, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBDP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 200 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE072J1AGABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 72F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GDBP2</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 2x144FD &amp; 1x48FF cables</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2AGABP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC,(2) 32-splitter modules, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J1AJBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, 32-splitter module, die. loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP1</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J2AJBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC,(2) 32-splitter modules, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00U20P2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution In-Hub Splice Cabinet, 288F, SC/APC, ø spltr./stub, LT pigtails, heat-shrink fusion, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00TDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, no splitters, dielectric ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J2ATBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC,(2) 32-splitter modules, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J1AGBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00U20P4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution In-Hub Splice Cabinet, 216F, SC/APC, 0 splitters, LT pigtails, heat-shrink fusion, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00LBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, armored ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J1AJBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, 32-splitter module, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J1AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, 32-splitter module, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00U20P4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium In-Hub Splice Cabinet, 360F, SC/APC, 0 splitters, LT pigtails, heat-shrink fusion, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG144J00JBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2JGBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, (2) 8-splitter modules, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J1AJBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, 32-splitter module, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J2AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, (2) 32-splitter modules, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG144J00JBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J2AGDBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, (2) 32-splitter module, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG144J00JBBP4G</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F, green</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TDBP4</t>
+  </si>
+  <si>
+    <t>FD3-AG360J2AJDBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JABP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J2CGGBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, (2) 16-splitter module, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J2CGGBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, (2) 16-splitter module, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00U20P4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium In-Hub Splice Cabinet, 432F, SC/APC, 0 splitters, LT pigtails, heat-shrink fusion, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ432J2ATBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 432F, SC/APC,(2) 32-splitter modules, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2TLFBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet</t>
+  </si>
+  <si>
+    <t>FD3-AG216J00GCBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 216F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00GDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AJ504J00GDBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 504F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00GGBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J1SJBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, 64-splitter module, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00GGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, single armor loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2AGBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, (2) 32-splitter modules, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2TPFBP9X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, 2 splitters, 100 ft, 144 feeder fiber panel</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00GDBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2AGBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, (2) 32-splitter modules single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00TGBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00JABP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, dielectric loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ288J00JBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TBBP4</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2ALCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, (2) 32-splitter modules, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00JBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00TGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ432J00TCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 432F, SC/APC, no splitters, dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC APC, single armor loose tube, 100 ft</t>
+  </si>
+  <si>
+    <t>FD3-AR072J00M00P8</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-MINI-CABINET</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 72 fibers loaded, SC/APC, distribution patch, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J2AGBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC,(2) 32-splitter modules, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AJ648J2AGCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 648F, SC/APC,(2) 32-splitter modules, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00LCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, armored ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J2AGBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC,(2) 32-splitter modules, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00LBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, armored ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J2TPFFP5X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large PFP cabinet, 864-Pos, SC/APC, two (2) 1x32 Custom Splitters, Dry-Dry Single Armor Ribbon OSP, 300ft, 288f. Feeder, (2) 432f. Distribution, 48.74"H* x 47.39"W x 19.58"D</t>
+  </si>
+  <si>
+    <t>FD3-AJ720J00LBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 720F, SC/APC, no splitters, armored ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00DAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser/pigtails loose tube, 12F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00LGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AR012J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 12 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AJ720J00TBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 720F, SC/APC, no splitters, dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00TBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F SC/APC, no splitters, diel ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 24FF</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00TBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F SC/APC, no splitters, dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-MK072J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 72f Shell, 72f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0MH0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM216J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 216f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MH0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 24fFF</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, dielectric loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00DCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, dry-dry dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, loose tube/stranded pigtails, spliced input, 24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J2TLFBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JGBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AR048J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 48 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00000F0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288 fiber, SC/APC, ribbon pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00U4410</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, no splitters, stranded pigtails, 96 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-MN360J00M0MDAA</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 360f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Ivory Colored Riser Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN504J00LADCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 504F loaded, I/O loose tube, 50 ft</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00U4510</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00LABCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, riser I/O LT 50' stub, 24F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-PA024J00U1220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 24F, SC/APC, no splitters, stranded pigtails, 24 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA060J2CU3520</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 60F, SC/APC, (2) 16-spltr. module, stranded pigtails, 72 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00U4520</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, no splitters, stranded pigtails, 96 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA036J00M2210</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 36F, SC/APC, no splitters, ribbon pigtails, 48 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA072J00M3210</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 72F, SC/APC, no splitters, ribbon pigtails, 72 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA096J1AU4220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, 32-splitter module, stranded pigtails, 96 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA036J1AU2220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 36F, SC/APC, 32-splitter module, stranded pigtails, 48 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA096J1AU4320</t>
+  </si>
+  <si>
+    <t>FD3-PA096J1AU4410</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, 32-splitter module, stranded pigtails, 96 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA072J2AU3520</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 72F, SC/APC,(2) 32-splitter module, stranded pigtails, 72 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD4S-B144J00JBB2</t>
+  </si>
+  <si>
+    <t>FDH4000, 144 distribution fibers, no splitters loaded, SC/APC, dry dielectric loose tube, 100ft stubs, using 1x144f distribution cable &amp; 1x24f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B144J00JBB1</t>
+  </si>
+  <si>
+    <t>FDH4000, 144 distribution fibers, no splitters loaded, SC/APC, dry dielectric loose tube, 100ft stubs, using 1x144f distribution cable &amp; 1x12f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00DDB3</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric flat ribbon, 100ft stubs, using 1x288f distribution cable &amp; 1x48f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00GDB3</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry armored loose tube, 100ft stubs, using 1x288f distribution cable &amp; 1x48f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00JBB2</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric loose tube, 100ft stubs, using 2x144f distribution cables &amp; 1x24f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00JDB2</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric loose tube, 100ft stubs, using 1x288f distribution cable &amp; 1x24f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00JDB3</t>
+  </si>
+  <si>
+    <t>FPS-ACCG2MPP3E</t>
+  </si>
+  <si>
+    <t>FDH 3000 Gen 3E Bracket Kit for Fiber Distribution Hubs</t>
+  </si>
+  <si>
+    <t>FPS-ACCLBLKIT1-Q</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter Lab</t>
+  </si>
+  <si>
+    <t>Splitter lab</t>
+  </si>
+  <si>
+    <t>FPS-ACCSPLTBLUE</t>
+  </si>
+  <si>
+    <t>FDH 3000 Cable Clip Kit, blue</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>FPS-ACCSPLTORANGE</t>
+  </si>
+  <si>
+    <t>FDH 3000 Cable Clip Kit, orange</t>
+  </si>
+  <si>
+    <t>FPS-ACCSPLTWHITE</t>
+  </si>
+  <si>
+    <t>FDH 3000 Cable Clip Kit, white</t>
+  </si>
+  <si>
+    <t>FPS-PNP36KT6RU-ATT</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter panel for holding up to 36 Plug-and-Play splitter modules, 6U, putty white</t>
+  </si>
+  <si>
+    <t>Splitter panel</t>
+  </si>
+  <si>
+    <t>FPS-MPPACCRMPNL</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter drawer with splice tray for holding up to 4 Plug-and-Play splitter modules, 1U, putty white</t>
+  </si>
+  <si>
+    <t>Fiber hub panel</t>
+  </si>
+  <si>
+    <t>FPS-MPPRACKMT24</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter panel for holding up to 24 Plug-and-play splitter modules, 4U putty white</t>
+  </si>
+  <si>
+    <t>FPS-MPPRACKMTCM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Cable management for rack mount splitter chassis, 2U, putty white</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>FPS-MPPRACKMTKT</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter panel for holding 24 PnP modules, 4U and cable management panel, 2U, putty white</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) coming soon*</t>
+  </si>
+  <si>
+    <t>FPS-PNP24CM2RU-ATT</t>
+  </si>
+  <si>
+    <t>FDH 3000 Splitter panel for holding up to 24 Plug-and-Play splitter modules, 2U, putty white</t>
+  </si>
+  <si>
+    <t>FD3MOD-072JTAB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 72 extra fiber, SC/APC, 100', 1x72f, Dielectric Flat Ribbon stub</t>
+  </si>
+  <si>
+    <t>FD3-RSRC06</t>
+  </si>
+  <si>
+    <t>FDH 3000 Extra Small Risers for Style Cabinets, 24-144 fiber, raises 6 in</t>
+  </si>
+  <si>
+    <t>Riser kit</t>
+  </si>
+  <si>
+    <t>FD3-PACCF2GRW</t>
+  </si>
+  <si>
+    <t>FDH 3000 Distribution Panel Growth Kit, 12 SC/APC and pigtail assembly</t>
+  </si>
+  <si>
+    <t>FD3-RSRJ06</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large Risers for Fiber Distribution Style Cabinets, 72-864 fiber, raises 6 in</t>
+  </si>
+  <si>
+    <t>FD3-PMFC06</t>
+  </si>
+  <si>
+    <t>FDH Pad Mount Frame for small sized shells (FDH3000 FD3-AC* and FDH5000 Models)</t>
+  </si>
+  <si>
+    <t>FDH 3000 | FDH 5000</t>
+  </si>
+  <si>
+    <t>Pad mount frame</t>
+  </si>
+  <si>
+    <t>FD3MOD-072JJAB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 72 extra fiber, SC/APC, 100', 1x72f, Dielectric Loose Tube stub</t>
+  </si>
+  <si>
+    <t>FD3MOD-144JLBB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 144 extra fiber, SC/APC, 100', 1x144f, Armored Flat Ribbon stub</t>
+  </si>
+  <si>
+    <t>FD3MOD-144JTBB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 144 extra fiber, SC/APC, 100', 1x144f, Dielectric Flat Ribbon stub</t>
+  </si>
+  <si>
+    <t>FMS-FD3J-KIT-A</t>
+  </si>
+  <si>
+    <t>FDH 3000 Hand Hole and Cover Kit for Large Cabinets</t>
+  </si>
+  <si>
+    <t>Hand hole</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248350</t>
+  </si>
+  <si>
+    <t>760248350</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-IGR-300</t>
+  </si>
+  <si>
+    <t>Metal in-ground root, upon which the cabinet can be placed. This 300 mm in-ground root is typically used when no concrete base is available.</t>
+  </si>
+  <si>
+    <t>OCAB</t>
+  </si>
+  <si>
+    <t>Fiber cross-connect hub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248351</t>
+  </si>
+  <si>
+    <t>760248351</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-02-IGR-300</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248356</t>
+  </si>
+  <si>
+    <t>760248356</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-COSB</t>
+  </si>
+  <si>
+    <t>Cable overlength storage drum for placing inside of a 600mm plinth ( to be installed on a backplate inside these cabinet configurations: OCAB-P-S2-01 or OCAB-P-S2-02)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248701</t>
+  </si>
+  <si>
+    <t>760248701</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-OSK</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx cabinet cable inlet plate kit  containing 1x oval hole including ,1x oval port seal kit (heat shrink), 3x round hole and 3 PG21 blind plugs.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248703</t>
+  </si>
+  <si>
+    <t>760248703</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-CAP</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx cable attachment plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249569</t>
+  </si>
+  <si>
+    <t>760249569</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-KEY00</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx half cylinder lock with 2 keys, standard key number</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250620</t>
+  </si>
+  <si>
+    <t>760250620</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-FRP-8MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 4 single blown fiber Ø8mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250619</t>
+  </si>
+  <si>
+    <t>760250619</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-FRP-12MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 2 single blown fiber Ø12mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250625</t>
+  </si>
+  <si>
+    <t>760250625</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-DRP-5MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 12 single blown fiber Ø5mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00JKBP3-US</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100ft stubs, using a 1x96F distribution cable assembly and a 1x36F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00DBBP2P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00DGBP4P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00AKBP3-US</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Indoor/Outdoor Dry Dielectric Flat Ribbon Cable, 100ft stubs, using a 1x96F distribution cable assembly and 1x36F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00JBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 1x144F distribution cable assembly and 1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00TBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TBBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 3x144F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250901</t>
+  </si>
+  <si>
+    <t>760250901</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-01-IGR-D250xW775</t>
+  </si>
+  <si>
+    <t>Inground-root for the 144f cabinet, depth 250mm, including mounting hardware</t>
+  </si>
+  <si>
+    <t>FD3-MN360J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 360f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MF0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MK0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Ivory Colored Plenum Loose Tube Cable with stubbed MT ends</t>
+  </si>
+  <si>
+    <t>FDH3000-STANDARD-CABINET</t>
+  </si>
+  <si>
+    <t>FDH 3000 Standard sized Fiber Distribution Cabinet</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00TBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Pole Mount Cabinet, 72F, SC/APC, 0 splitters, die. LT, 96F stubs, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00AABP2</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x72F distribution cable assembly and a 1x24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00JKBP3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Dielectric Loose Tube Cable, 100ft stubs using a 1x96F distribution cable assembly and a 1x36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00JABP2</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Dielectric Loose Tube Cable, 100ft stubs using a 1x72F distribution cable assembly and a 1x24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP2P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant</t>
+  </si>
+  <si>
+    <t>FD3-AG576J00PGBP8-US</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 576F, dry/dry armored ribbon, Build America Buy America  (BABA) compliant</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00JBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Small Fiber Distribution Cabinet, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP dielectric loose tube, 100 ft stubs,  using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TCBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dielectric Flat Ribbon Cable, 100 ft stubs, using a 2x216F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00PFBP5X-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Large PFP cabinet, 864F loaded pad/vault, SC/APC, PNP splitter capable, OSP Dry-Dry Single Armor Ribbon Cable, 100 ft stubs, using 2x432F distribution cable assembly and a 1x288F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1687798</t>
+  </si>
+  <si>
+    <t>1687798</t>
+  </si>
+  <si>
+    <t>FD3-MK072J00V00E0A-RC</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00PGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00PFBP9X-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x144F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG576J00DGBP8B-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 576F loaded pole (bottom entry) mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable,100 ft stubs, using 2x288F distribution cable assembly and 1x96F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00AABP2-US</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Indoor/Outdoor Dry Dielectric Flat Ribbon Cable, 100ft stubs, using a 1x72F distribution cable assembly and1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AB072J00JABP2-US</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100ft stubs, using a 1x72F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA)* Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GBBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 3x144F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JBBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 3x144F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00JBDP1B-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 132F loaded bottom pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 200ft stub, using 1x144F cable containing both 1x132 distribution and 1x12F feeder, Build America Buy America (BABA) Coming soon</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F distribution loaded, SC/APC, no splitters, single armor loose tube, 100 ft, 2x216F distribution cable assembly, 72F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MP864J00000F0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 864 fiber, SC/APC, ribbon pigtails, splice cabinet</t>
+  </si>
+  <si>
+    <t>FD3-ACCGRESKINGR</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet Reskin Kit, Medium (72-432 fibers) cabinet, Green color</t>
+  </si>
+  <si>
+    <t>FD3-ACCJCONVKIT</t>
+  </si>
+  <si>
+    <t>FDH 3000 Converter Kit, F3X to FDH, 864-Cabinet, large size</t>
+  </si>
+  <si>
+    <t>Conversion kit</t>
+  </si>
+  <si>
+    <t>FD3-ACCPLCBLDWN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Cable Direction Kit, 288F and 432F, small/medium</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>FD3-PMFE06</t>
+  </si>
+  <si>
+    <t>FDH Pad Mount Frame for medium sized shells (FDH3000 FD3-AE* &amp; FD3-AG* Models)</t>
+  </si>
+  <si>
+    <t>FD3-PMFJ06</t>
+  </si>
+  <si>
+    <t>FDH Pad Mount Frame for large sized shells (FDH3000 FD3-AJ* Models)</t>
+  </si>
+  <si>
+    <t>FD3MOD-024JGHB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 24 extra fiber, SC/APC, 100', 1x24f, Armored Loose Tube stub</t>
+  </si>
+  <si>
+    <t>FD3-RSRE06</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Risers for Style Cabinets, 288 fiber, raises 6 in</t>
+  </si>
+  <si>
+    <t>FD3MOD-072JGAB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 72 extra fiber, SC/APC, 100', 1x72f, Armored Loose Tube stub</t>
+  </si>
+  <si>
+    <t>FD3MOD-144JGBB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 144 extra fiber, SC/APC, 100', 1x144f, Armored Loose Tube stub</t>
+  </si>
+  <si>
+    <t>FD3MOD-144JJBB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 144 extra fiber, SC/APC, 100', 1x144f, Dielectric Loose Tube stub</t>
+  </si>
+  <si>
+    <t>FMS-ACE100-KIT-A</t>
+  </si>
+  <si>
+    <t>FDH 3000 Hand Hole and Cover Kit for Extra Small, Small, and Medium Cabinets</t>
+  </si>
+  <si>
+    <t>FMS-FD3EG-LKIT-A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248352</t>
+  </si>
+  <si>
+    <t>760248352</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-CPL</t>
+  </si>
+  <si>
+    <t>Set of cover plates for in-ground root</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248353</t>
+  </si>
+  <si>
+    <t>760248353</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-02-CPL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248354</t>
+  </si>
+  <si>
+    <t>760248354</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-SS-CFIX</t>
+  </si>
+  <si>
+    <t>Closure mounting bar, M6, unpainted stainless-steel material</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248357</t>
+  </si>
+  <si>
+    <t>760248357</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-LIFTEYE</t>
+  </si>
+  <si>
+    <t>Set of lifting eyes for placing cabinets, removable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248813</t>
+  </si>
+  <si>
+    <t>760248813</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-CSB</t>
+  </si>
+  <si>
+    <t>Closure (FIST-GCO2-Fx) hanger bracket for placing inside of a 600mm plinth ( to be installed in these cabinet configurations: OCAB-P-S2-01 or OCAB-P-S2-02)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248700</t>
+  </si>
+  <si>
+    <t>760248700</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-CIP6</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx cabinet cable inlet plate with 6 holes, 6 blind plugs (PG21)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248702</t>
+  </si>
+  <si>
+    <t>760248702</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-OSKG</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx cabinet cable inlet plate kit containing 1x oval hole including, 1x oval port seal kit (gel sealing), 3x round hole and 3 PG21 blind plugs.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249568</t>
+  </si>
+  <si>
+    <t>760249568</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-DRM (5)</t>
+  </si>
+  <si>
+    <t>OCAB-P-Sx kit of 5 drums, R20mm, including colored labels, used together with MFPS panels for vertical pigtail cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248355</t>
+  </si>
+  <si>
+    <t>760248355</t>
+  </si>
+  <si>
+    <t>OCAB-P-SA-01-CHB</t>
+  </si>
+  <si>
+    <t>Cable overlength storage includiing a cable overlength storage drum for placing inside of a 600mm plinth ( to be installed on a backplate inside these cabinet configurations: OCAB-P-S2-01 or OCAB-P-S2-02)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250622</t>
+  </si>
+  <si>
+    <t>760250622</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-FRP-5MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 4 single blown fiber Ø5mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250621</t>
+  </si>
+  <si>
+    <t>760250621</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-FRP-7MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 4 single blown fiber Ø7mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250623</t>
+  </si>
+  <si>
+    <t>760250623</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-DRP-8MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 12 single blown fiber Ø8mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250624</t>
+  </si>
+  <si>
+    <t>760250624</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-ACC-DRP-7MM</t>
+  </si>
+  <si>
+    <t>Micro-duct retention plates for drop tubes for 12 single blown fiber Ø7mm micro-tube positions</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248043</t>
+  </si>
+  <si>
+    <t>760248043</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-01-IGR-D315xW535</t>
+  </si>
+  <si>
+    <t>Inground-root for the 72f cabinet, depth 315mm, including mounting hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250899</t>
+  </si>
+  <si>
+    <t>760250899</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-01-IGR-D250xW535</t>
+  </si>
+  <si>
+    <t>Inground-root for the 72f cabinet, depth 250mm, including mounting hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250900</t>
+  </si>
+  <si>
+    <t>760250900</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-01-IGR-D315xW775</t>
+  </si>
+  <si>
+    <t>Inground-root for the 144f cabinet, depth 315mm, including mounting hardware</t>
+  </si>
+  <si>
+    <t>FD3-ACCINPAD12-1</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Riser Skirt</t>
+  </si>
+  <si>
+    <t>FPS-ACCCSX3/2F12</t>
+  </si>
+  <si>
+    <t>FPS splitter PNP TO CSX2/CSX3 ADAPTER BRACKET</t>
+  </si>
+  <si>
+    <t>FD3MOD-072JLAB</t>
+  </si>
+  <si>
+    <t>FDH3000 Growth Panel, 72 extra fiber, SC/APC, 100', 1x72f, Armored Flat Ribbon stub</t>
+  </si>
+  <si>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2CSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2WJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2JJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X8 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2MJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2PJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 2X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1WJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1AJJ</t>
+  </si>
+  <si>
+    <t>FPS-LPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-LPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1ANN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1WJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FPS-LPP1PJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ-OMX</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, front input, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108C20D1-EX</t>
+  </si>
+  <si>
+    <t>300001781883</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108C44D1-EX</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ116E00M010</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, 16-channel, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-WP04W055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, quad, 1 x 2, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-W1JJ005F00M20</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play BWDM Module, dual, SC/APC</t>
+  </si>
+  <si>
+    <t>FD5M-144S00DBB4</t>
+  </si>
+  <si>
+    <t>Small FDH cabinet with 144 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 72F feeder, 144F distribution pad mount with 8 in riser</t>
+  </si>
+  <si>
+    <t>FD5M-144S00DBB4P</t>
+  </si>
+  <si>
+    <t>Small FDH cabinet with 144 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 72F feeder, 144F distribution pole, wall mount</t>
+  </si>
+  <si>
+    <t>FD5M-288S00DDB4P</t>
+  </si>
+  <si>
+    <t>Small FDH cabinet with 288 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 72F feeder, 288F distribution pole/wall mount</t>
+  </si>
+  <si>
+    <t>FD5M-432S00DEB5</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 432 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 432F distribution, pad mount with 8 in riser</t>
+  </si>
+  <si>
+    <t>FD5M-432S00DEB5P</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 432 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 432F distribution, pole mount</t>
+  </si>
+  <si>
+    <t>FD5M-576S00DDB5P</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 576 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 288F distribution, pole mount</t>
+  </si>
+  <si>
+    <t>FD5M-864S00DEB5</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 864 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 2x 432F distribution, pad mount with 8 in riser</t>
+  </si>
+  <si>
+    <t>FD5M-864S00DEB5P</t>
+  </si>
+  <si>
+    <t>FDH5000 cabinet with 864 ports, LC/APC, no splitters, dry dielectric flat ribbon, 100 ft stub, 144F feeder, 2x 432F distribution, pole mount</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00MM0V1</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, feed/F1 input is capable of receiving 12F via a loose tube pigtailed splice tray, and using (8) 12F MPO connectors for distribution/patch</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MDAB</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Ivory Colored Riser Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0ME0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MK0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Ivory Colored Plenum Loose Tube Cable with stubbed MT ends</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MCBB</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Indoor/Outdoor Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ1YCC2AD1X</t>
+  </si>
+  <si>
+    <t>760241020</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, 20-channel, ITU 40-59</t>
+  </si>
+  <si>
+    <t>FDH3000-CROSS-CONNECT</t>
+  </si>
+  <si>
+    <t>FDH 3000, Cross-Connect Hub</t>
+  </si>
+  <si>
+    <t>IFDH</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub</t>
+  </si>
+  <si>
+    <t>FDH4000-CLOSURE</t>
+  </si>
+  <si>
+    <t>FDH 4000, Underground/Closure styled Cabinet</t>
+  </si>
+  <si>
+    <t>FDH3000-ENHANCED-MINI-CABINET</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH 3000, Small Cabinet</t>
+  </si>
+  <si>
+    <t>FDH5000-CABINET</t>
+  </si>
+  <si>
+    <t>FDH 5000, Fiber Dense Cabinet</t>
+  </si>
+  <si>
+    <t>OCAB-CABINET</t>
+  </si>
+  <si>
+    <t>FTTH Outdoor Fiber Drop Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248008</t>
+  </si>
+  <si>
+    <t>760248008</t>
+  </si>
+  <si>
+    <t>OCAB-P-S2-02</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250755</t>
+  </si>
+  <si>
+    <t>760250755</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-D315- KIT01-144F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250756</t>
+  </si>
+  <si>
+    <t>760250756</t>
+  </si>
+  <si>
+    <t>OCAB-P-S4-D250- KIT01-144F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246204</t>
+  </si>
+  <si>
+    <t>760246204</t>
+  </si>
+  <si>
+    <t>OCAB-P-I3-INW-144F</t>
+  </si>
+  <si>
+    <t>F3X-E288NM0200000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect/Distribution Hub, 288 loaded fibers, SC UPC, ribbon pigtails</t>
+  </si>
+  <si>
+    <t>F3X-J288JTBE00000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect/Distribution Hub, 288-fiber, SC APC, die. Ribbon, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-E288NTBBB0000P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288, UPC</t>
+  </si>
+  <si>
+    <t>F3X-C144NLBAA0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Fiber Cross-Connect Hub, 72-fiber, SC UPC, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-J432NLBBE0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 432/864F</t>
+  </si>
+  <si>
+    <t>F3X-J504JJCDDA000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 504/864F</t>
+  </si>
+  <si>
+    <t>F3X-J720JJBEEB000</t>
+  </si>
+  <si>
+    <t>F3X-J576JJBEE0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Cabinet, 576F, SC/APC, die. loose tube, 100 ft, 288-fiber cable 1 and 2</t>
+  </si>
+  <si>
+    <t>F3X-E216JJBAAA000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 216/288, dielectric</t>
+  </si>
+  <si>
+    <t>F3X-J576NJBBBBB00</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 144F dist., SC UPC, die. Loose tube, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-J720JJCDDBB00</t>
+  </si>
+  <si>
+    <t>F3X-J576NLBEBB000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 576/864F</t>
+  </si>
+  <si>
+    <t>F3X-J576NLBEE0000</t>
+  </si>
+  <si>
+    <t>F3X-E216NM0200000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect Hub, SC UPC, no cable</t>
+  </si>
+  <si>
+    <t>F3X-G432JJBDD0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect/Distribution Hub, 216-fiber, SC APC, die. loose tube, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-J864NLBAAADDD</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Cabinet, 864F, SC/UPC, single armor ribbon, 100 ft, 72/216F</t>
+  </si>
+  <si>
+    <t>F3X-E288JGBBB0000</t>
+  </si>
+  <si>
+    <t>F3X-J648JJBDDD000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Hub, 684/864F</t>
+  </si>
+  <si>
+    <t>F3X-E288JJBBB0000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cross-Connect/Distribution Hub, 144F, SC APC, dielectric loose tube, 100 ft</t>
+  </si>
+  <si>
+    <t>F3X-G432NM0200000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect/Distribution Hub, 432F-loaded, SC UPC, ribbonized microcable</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2DSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Quad 1X2 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00PGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288F, dry, ribbon</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00PGFP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288F, dry, ribbon 300ft</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00PFFP9X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, No splitters, 300 ft, 144 feeder fiber panel</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00AKBP3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x96F distribution cable assembly and a 1x36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00DBBP2P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, Dielectric Ribbon, 100 ft, 24F, Pole Mount</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00DGBP4P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288F, dry, dielectric ribbon, pole mount</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00RKBM3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, using a 100ft 1x96F Indoor OFNR Ribbon distribution cable assembly and Loose Tube pigtails capable of splicing a 36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AG144J2AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 144F, SC/APC, 2 splitters module, 1 x 32, die. loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00U20P2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium In-Hub Splice Cabinet, 432F, SC/APC, 0 splitters, LT pigtails, heat-shrink fusion, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288JSCGBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288F, armor, loose tube</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2TLABP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 432F, armored, ribbon</t>
+  </si>
+  <si>
+    <t>FD3-AG216J00GABP2</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00GGBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J001CDU7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, 200 ft, 72F cable</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JBBP4</t>
+  </si>
+  <si>
+    <t>FD3-AG432J1ATCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, 32-splitter module, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JCBP2</t>
+  </si>
+  <si>
+    <t>FD3-AG216J00JCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 216F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00GDBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, die. loose tube, 216F stubs, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00LBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00LBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00JGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00LBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters, armored ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00JDBP2</t>
+  </si>
+  <si>
+    <t>FD3-AG432N00JCBP2P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 432F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG360J00TDBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 360F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GCBP2</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, (2) 32-splitter modules, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dielectric ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00LDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, no splitters, armored ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AJ360J00GDBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 360F, SC/APC, no splitters, single armor loose tube, 200 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AJ648J00LDBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 648F, SC/APC, no splitters, armored ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GBBP4</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J1AJBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, 32-splitter module, dielectric loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J2TPFBP5X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Large PFP cabinet, 864-Pos, SC/APC, two (2) 1x32 Custom Splitters, Dry-Dry Single Armor Ribbon OSP, 100ft, 288f. Feeder, (2) 432f. Distribution, 48.74"H* x 47.39"W x 19.58"D  *Includes 6" tall riser</t>
+  </si>
+  <si>
+    <t>FD3-AJ648J1AGCBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 648F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JGBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, single armor loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MH0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-AR072J00MH0P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 72 fibers loaded, SC/APC, distribution patch, feeder MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GGBP4</t>
+  </si>
+  <si>
+    <t>FD3-AR072J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 72 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J2SJBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, (2) 64-splitter modules, dielectric loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GGBP7</t>
+  </si>
+  <si>
+    <t>FD3-AR072JDRU00P8</t>
+  </si>
+  <si>
+    <t>FD3-AJ648J00GCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 648F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AR024J00M00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 24 fibers loaded, SC/APC, distribution patch, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ648J00GDBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 648F, SC/APC, no splitters, single armor loose tube, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AR024J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 24 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00TCBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, dielectric ribbon, 100 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00JBBP7</t>
+  </si>
+  <si>
+    <t>FD3-AR036J00M00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 36 fibers loaded, SC/APC, distribution patch, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00TGBP7</t>
+  </si>
+  <si>
+    <t>FD3-MK144J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, loose tube pigtails</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J2SJBBP7</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, (2) 64-splitter modules, dielectric loose tube, 10 ft, 72F</t>
+  </si>
+  <si>
+    <t>FD3-AR036J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 36 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00LABCAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser I/O LT 50' stub, 48F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-MM216J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 216F, SC/APC, loose tube/stranded pigtails, spliced input, 24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GABP4</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00LBBCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F/288</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J2AV00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, 2 split. mods./1x32 stnd., LT/stranded pigtails, splcd. Inpt., 24F fdr.</t>
+  </si>
+  <si>
+    <t>FD3-PA048J00U2220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 48F, SC/APC, no splitters, stranded pigtails, 48 splice cap.,12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-AR060J00U00P8</t>
+  </si>
+  <si>
+    <t>Mini FDH 3000 Fiber Distribution Hub, 72-fiber shell, 60 fibers loaded, SC/APC, distribution pigtails, feeder pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00000F0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288 fiber, SC/APC, ribbon pigtails, spliced input, 48f feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA060J00U3220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 60F, SC/APC, no splitters, stranded pigtails, 72 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00LABCAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, riser I/O LT 50' stub, 12F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-PA096J1AM4320</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, 32-splitter module, ribbon pigtails, 96 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA036J00U2220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 36F, SC/APC, no splitters, stranded pigtails, 48 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA072J00U3220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 72F, SC/APC, no splitters, stranded pigtails, 72 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA072J1AU3220</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 72F, SC/APC, 32-splitter module, stranded pigtails, 72 splice cap., 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA048J00U2210</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 48F, SC/APC, no splitters, stranded pigtails, 48 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA072J1AU3320</t>
+  </si>
+  <si>
+    <t>FD4S-A072J00JAB1</t>
+  </si>
+  <si>
+    <t>FDH4000, 72 distribution fibers, no splitters loaded, SC/APC, dry dielectric loose tube, 100ft stubs, using 1x72f distribution cable &amp; 1x12f feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-PA132J00U3420</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 132F, SC/APC, no-splitters loaded stranded pigtails, 132 splice capacity, 12F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00M4210</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 96F, SC/APC, no splitters, ribbon pigtails, 96 splice cap., 6F spliced feeder</t>
+  </si>
+  <si>
+    <t>FD4S-ACCWMBKT</t>
+  </si>
+  <si>
+    <t>Mounting Bracket for FDH 4000 and UFDH</t>
   </si>
   <si>
     <t>FDH 4000</t>
   </si>
   <si>
-    <t>Fiber distribution closure</t>
-[...1898 lines deleted...]
-    <t>FDH3000 Growth Panel, 72 extra fiber, SC/APC, 100', 1x72f, Armored Flat Ribbon stub</t>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>FD3-PA096J00U4220</t>
+  </si>
+  <si>
+    <t>FD4S-B144J00DBB4</t>
+  </si>
+  <si>
+    <t>FDH4000, 144 distribution fibers, no splitters loaded, SC/APC, dry dielectric flat ribbon, 100ft stubs, using 1x144f distribution cable &amp; 1x72f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B144J00GBB1</t>
+  </si>
+  <si>
+    <t>FDH4000, 144 distribution fibers, no splitters loaded, SC/APC, dry armored loose tube, 100ft stubs, using 1x144f distribution cable &amp; 1x12f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B144J00PBB1</t>
+  </si>
+  <si>
+    <t>FDH4000, 144 distribution fibers, no splitters loaded, SC/APC, dry armored flat ribbon, 100ft stubs, using 1x144f distribution cable &amp; 1x12f feeder cable</t>
+  </si>
+  <si>
+    <t>FD4S-B288S00PDB3</t>
+  </si>
+  <si>
+    <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry armored flat ribbon, 100ft stubs, using 1x288f distribution cable &amp; 1x48f feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00JKBP1</t>
+  </si>
+  <si>
+    <t>FD4S-A072J00GAB1</t>
+  </si>
+  <si>
+    <t>FDH4000, 72 distribution fibers, no splitters loaded, SC/APC, dry armored loose tube, 100ft stubs, using 1x72f distribution cable &amp; 1x12f feeder cable</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2CJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>F3X-J864JGBEEE000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cross-Connect Cabinet, 864F, SC/APC, Armored loose tube, 100 ft, 3x288F 100' Cables</t>
   </si>
   <si>
     <t>FD3-AC072J00JABP1</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 72F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12FF</t>
   </si>
   <si>
     <t>FD3-AC096J00JJBP1</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96 Fiber, SC/APC, no splitters, dielectric loose tube, 100 ft, 12FF</t>
   </si>
   <si>
+    <t>FD3-AB072J1TRABM1</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, preloaded w/ 1x 1:32 PNP splitter, using a 100ft 1x72F Indoor OFNR Ribbon distribution cable assembly and Loose Tube pigtails capable of splicing a 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00GKBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00JBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J1AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, 32-splitter module, die. loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00JHBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 96F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AB072J1TAABP1</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 72F loaded pole/wall mounted cabinet, SC/APC, preloaded w/ 1x 1:32 PNP splitter, I/O Dielectric Ribbon Cable, 100ft stubs using a 1x72F distribution cable assembly and a 1x12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00JABP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, die. loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00JBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AB096J1TRKBM3</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, preloaded w/ 1x 1:32 PNP splitter, using a 100ft 1x96F Indoor OFNR Ribbon distribution cable assembly and Loose Tube pigtails capable of splicing a 36F feeder</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00U20P2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small In-Hub Splice Cabinet, 96F, SC/APC, 0 spltr., LT pigtails, heat-shrink fusion splice, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J1AGDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP4</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00TBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AC072J00GABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 72F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JABP4</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00GABP2</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00TBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, die. ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00GABP1</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00TJBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, die. ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00LGBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J2ATCBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC,(2) 32-splitter modules, dielectric ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J1AGBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, 32-splitter module, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00U20P2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Extra Small In-Hub Splice Cabinet, 144F, SC/APC, no splitters, loose tube pigtails, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00GBBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE144J1ATABP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, 32-splitter module, dielectric ribbon, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00JCBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, no splitters, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP4P</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Pole Mount Cabinet, 288F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F input</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2AGBBP1B</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, 2 splitters, 1x32, single armor loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE216J00JDBP1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 216F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288N00U20P1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Hub, 288F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00U20P1</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution In-Hub Splice Cabinet, 288F, SC/APC, 0 splitters, LT pigtails, heat-shrink fusion, 12F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2AGBBP2</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP2</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2AJBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC,(2) 32-splitter modules, dielectric loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP1</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00GBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AG072J00GABP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 72F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2ALBBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC,(2) 32-splitter modules, armored ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP2</t>
+  </si>
+  <si>
+    <t>FD3-AG144J00GBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 144F, SC/APC, no splitters, single armor loose tube, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG216J00TCBP4</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 216F, SC/APC, no splitters, dielectric ribbon, 100 ft, 48F</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2ATBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC,(2) 32-splitter modules, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GCBP4</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00LBBP4</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00GBBP1</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GLBP4</t>
+  </si>
+  <si>
+    <t>FD3-AE288J2TLGBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Small Fiber Distribution Cabinet, 288F, SC/APC, (2) 32-splitter modules, armored ribbon, 100 ft, 24FF</t>
+  </si>
+  <si>
+    <t>FD3-AG432J2ATBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, (2) 32-splitter modules, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
+    <t>FD3-AG288J00GBBP2</t>
+  </si>
+  <si>
+    <t>FD3-AG288J2ATBBP2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Medium Cabinet, 288F, SC/APC, (2) 32-splitter modules, dielectric ribbon, 100 ft, 24F</t>
+  </si>
+  <si>
     <t>FD3-AC144J00GAEP3P</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters,Single armor loose tube, 350 ft, 36FF</t>
   </si>
   <si>
     <t>FD3-AC144J00GBBP4</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, Single armor loose tube, 100 ft, 48FF</t>
   </si>
   <si>
     <t>FD3-AC144J00JBBP1</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Extra Small Cabinet, 144F, SC/APC, no splitters, dielectric loose tube, 100 ft, 12FF</t>
   </si>
   <si>
     <t>FD3-AE288J00GGBP2B</t>
   </si>
   <si>
     <t>FD3-AE288J00JBDP2P</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Small Cabinet, 288F, SC/APC, no splitters, dielectric loose tube, 200 ft, 24FF</t>
@@ -2128,416 +3637,50 @@
   <si>
     <t>FD3-AG432J00JCBP4B</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dielectric loose tube, 100 ft, 48FF</t>
   </si>
   <si>
     <t>FD3-AG432J00PFBP4</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Medium Cabinet, 432F, SC/APC, no splitters, dry-dry armored ribbon, 100 ft, 48FF</t>
   </si>
   <si>
     <t>FD3-AJ576J00TBBP7</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Large Cabinet, 576F, SC/APC, no splitters,dielectric ribbon, 100 ft, 72FF</t>
   </si>
   <si>
     <t>FD3-AJ864J00LFBP7</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Large Cabinet, 864F, SC/APC, no splitters, armored ribbon, 100 ft, 72FF</t>
   </si>
   <si>
-    <t>FD3-AE144J00JBBP2-US</t>
-[...364 lines deleted...]
-  <si>
     <t>FD3-MM144J00RBBF0B</t>
   </si>
   <si>
     <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser ribbon stub,100ft, spliced input, 24FF</t>
   </si>
   <si>
     <t>FD3-PA072J00U3410</t>
   </si>
   <si>
     <t>FDH 3000 Fiber Distribution Hub in a Pedestal, 72F, SC/APC, no splitters, stranded pigtails, 3 splice trays, 72 splice cap., 6F spliced feeder</t>
   </si>
   <si>
     <t>FD4S-B288S00DDB4</t>
   </si>
   <si>
     <t>FDH4000, 288 distribution fibers, no splitters loaded, LC/APC, dry dielectric flat ribbon, 100ft stubs, using 1x288f distribution cable &amp; 1x72f feeder cable</t>
   </si>
   <si>
     <t>FD3-AB096J00JKBP1</t>
   </si>
   <si>
     <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Dielectric Loose Tube Cable, 100ft stubs using a 1x96F distribution cable assembly and a 1x12F feeder</t>
   </si>
   <si>
     <t>FD3-AJ1152J00GGBP6</t>
@@ -2549,1193 +3692,50 @@
     <t>FPS-CMPP2MSS</t>
   </si>
   <si>
     <t>FDH 4000/5000, Dual 1x16 splitter, LC/APC</t>
   </si>
   <si>
     <t>FPS-D1JJ1SAG2AD1X</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play DWDM Module, 16-channel, starting wavelength ITU 21, SC/APC</t>
   </si>
   <si>
     <t>FPS-MPP1AJJ-1.2MM</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC, with 1.2 mm output</t>
   </si>
   <si>
     <t>FPS-MPP4SJJ-2MM</t>
   </si>
   <si>
     <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" pigtail</t>
   </si>
   <si>
     <t>FPS-MPP4SNN-2MM</t>
-  </si>
-[...1141 lines deleted...]
-    <t>OCAB-P-S2-02</t>
   </si>
   <si>
     <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
@@ -3839,11499 +3839,9046 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J580" totalsRowShown="0">
-  <autoFilter ref="A1:J580"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J581" totalsRowShown="0">
+  <autoFilter ref="A1:J581"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00pbbp2-us" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2p" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144jdrgbbp2p" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gdep4p" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gabp2" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00tdbp7a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp4p" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0mf0c" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mf0c" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4210" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jbb3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab048j00jpbp2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-288s00ddb4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-576s00ddb5" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn360j00m0me0b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0me0b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mf0b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mk0b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp3-us" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00dbbp2p-us" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00dgbp4p-us" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp3-us" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp2-us" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp2-us" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp4-us" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tbbp4-us" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accg2mpp3e" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-acclblkit1-q" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltblue" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltorange" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltwhite" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-pnp36kt6ru-att" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mppaccrmpnl" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmt24" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmtcm" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmtkt" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-pnp24cm2ru-att" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jtab" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsrc06" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-paccf2grw" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsrj06" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfc06" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jjab" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jlbb" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jtbb" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-fd3j-kit-a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248350" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248351" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248356" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248701" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248703" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249569" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250620" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250619" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250625" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250901" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1698029" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2p-us" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp2-us" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp2-us" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp7p-us" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00ggbp4-us" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp4-us" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pfbp5x" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pffp5x" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp9x" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00pbbp2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp7p" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag576j00dgbp8b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbedd000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e144jjbb00000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360jtbabb000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360nlbaaaaa0" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216nlbaaa000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360nm0200000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864jjbddbbb0" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j648jjbdbbb00" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432jjbeb0000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432nlbabd000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbddbb00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288nlbaaaa00" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp1" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00apbp3" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbep2" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00v00v2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00gkbp2" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00v00v2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jabp1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j1takbp3" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1atbbp1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2mjbbp2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00lbbp4" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac048j00tjbp2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j1agjbp1" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gabp1" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j1atcbp2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j1atjbp1" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2agdbp2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j1ajabp1" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00tbbp4" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp1" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2ajdbp1" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gcbp1" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp1" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1agbbp1" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gcbp2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae072j00jabp1" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00u20p1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp2" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbdp2" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp1" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae072j1agabp1" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gdbp2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp4" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agabp2" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1ajbbp1" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp4" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2ajbbp1" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp2" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00u20p2" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00tdbp1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2atbbp2" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp4" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1agbbp2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00u20p4" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lbbp2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j1ajbbp4" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1ajbbp2" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00u20p4" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp2" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2jgbbp2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1ajbbp4" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2ajbbp2" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accg2mppf" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accgreskin" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108a00020" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-w1jj005f00m40" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj106b2ad2" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp4" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j2agdbp2" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tcbp4" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp4g" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tdbp4" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j2ajdbp2" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jabp4" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2cggbp1" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2cggbp2" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00u20p4" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj432j2atbbp2" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tlfbp4" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00gcbp2" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp1" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj504j00gdbp4" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp2" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j1sjbbp4" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp1" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp4" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp7" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2agbbp1" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tpfbp9x" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp4" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00ggbp4" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2agbbp2" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00tgbp7" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00jabp7" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj288j00jbbp4" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tbbp4" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2alcbp4" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00jbbp4" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00tgbp4" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp4" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj432j00tcbp7" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gcbp4" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00m00p8" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2agbbp1" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j2agcbp4" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lcbp7" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2agbbp2" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp1" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tpffp5x" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj720j00lbbp1" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00daa" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lgbp4" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0a" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar012j00u00p8" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0a" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj720j00tbbp7" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tbbp1" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0b" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp2" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tbbp7" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mk072j00m0me0a" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp4" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0c" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0mh0b" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0a" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm216j00m0me0b" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mh0b" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0b" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jcbp7" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00dcbp7" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00v00e0b" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0c" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tlfbp4" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp2" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar048j00u00p8" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00000f0a" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4410" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn360j00m0mdaa" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0me0a" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn504j00ladcab" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4510" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0me0b" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00labcab" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa024j00u1220" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa060j2cu3520" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4520" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j00m2210" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00m3210" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4220" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j1au2220" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4320" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4410" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j2au3520" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00jbb2" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00jbb1" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00ddb3" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00gdb3" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jbb2" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jdb2" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jdb3" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00jabp1b" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246205" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250754" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246203" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248005" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248006" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248007" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760243569" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760249323" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00dgbp4" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00dfbp4" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbdp1b-us" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp7" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mp864j00000f0c" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp2" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp2" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp3" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00jabp2" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgbp4-us" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp9x-us" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag576j00dgbp8b-us" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp2-us" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00jabp2-us" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2-us" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp4-us" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4-us" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp4-us" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp4-us" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accinpad12-1" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-acccsx3-2f12" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jlab" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00jabp1" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jjbp1" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gaep3p" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp4" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp1" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2b" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbdp2p" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp4b" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp4" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00tbbp7" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lfbp7" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp2-us" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2-us" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tcbp4-us" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pfbp5x-us" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288nm0200000" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j288jtbe00000" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288ntbbb0000p" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-c144nlbaa0000" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j432nlbbe0000" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j504jjcdda000" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbeeb000" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576jjbee0000" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216jjbaaa000" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576njbbbbb00" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjcddbb00" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576nlbebb000" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576nlbee0000" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216nm0200000" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432jjbdd0000" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864nlbaaaddd" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288jgbbb0000" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j648jjbddd000" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288jjbbb0000" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432nm0200000" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj1ycc2ad1x" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108c20d1-ex" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108c44d1-ex" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj116e00m010" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-w1jj005f00m20" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00mm0v1" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mdab" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0me0c" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mk0c" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mcbb" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00rbbf0b" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00u3410" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00ddb4" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp1" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj1152j00ggbp6" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj1sag2ad1x" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-144s00dbb4" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-144s00dbb4p" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-288s00ddb4p" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-432s00deb5" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-432s00deb5p" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-576s00ddb5p" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-864s00deb5" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-864s00deb5p" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp2p-us" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1687798" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250622" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250621" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250623" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250624" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248043" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250899" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250900" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accgreskingr" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accjconvkit" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accplcbldwn" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfe06" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfj06" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-024jghb" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsre06" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jgab" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jgbb" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jjbb" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-ace100-kit-a" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-fd3eg-lkit-a" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248352" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248353" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248354" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248357" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248813" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248700" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248702" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249568" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248355" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgbp4" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgfp4" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pffp9x" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp3" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00dbbp2p" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00dgbp4p" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00rkbm3" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jkbp1" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-a072j00gab1" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j1trabm1" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00gkbp1" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp1" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1ajbbp2" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jhbp1" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j1taabp1" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jabp2" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp2" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j1trkbm3" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00u20p2" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j1agdbp1" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp4" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00tbbp2" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00gabp1" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jabp4" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gabp2" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp1" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gabp1" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tjbp2" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lgbp4" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tbbp1" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2atcbp1" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1agbbp4" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00u20p2" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp1" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1atabp1" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00jcbp2" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4p" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agbbp1b" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00jdbp1" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288n00u20p1" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00u20p1" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agbbp2" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp2" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2ajbbp2" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp1" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp4" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag072j00gabp2" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2albbp4" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00gbbp2" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00tcbp4" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2atbbp2" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp4" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lbbp4" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00gbbp1" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00glbp4" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2tlgbp2" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2atbbp2" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00gbbp2" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2atbbp2" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j2ajbbp2" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00u20p2" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288jscgbbp2" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp2" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tlabp4" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00gabp2" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp1" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j001cdu7" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp4" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j1atcbp4" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp2" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00jcbp4" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp2" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp2" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp4" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp4" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp2" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00lbbp4" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00jgbp4" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp7" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00jdbp2" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432n00jcbp2p" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp4" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00tdbp4" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp2" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2ajbbp2" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tabp1" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ldbp1" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj360j00gdbp4" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00ldbp7" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gbbp4" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j1ajbbp7" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tpfbp5x" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j1agcbp2" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp7" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mh0a" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00mh0p8" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp4" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00u00p8" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2sjbbp7" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp7" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072jdru00p8" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00gcbp4" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar024j00m00p8" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0c" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00gdbp7" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar024j00u00p8" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tcbp7" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp7" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar036j00m00p8" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tgbp7" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mk144j00v00e0b" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2sjbbp7" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar036j00u00p8" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00labcaa" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm216j00v00e0b" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gabp4" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00lbbcab" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00v00e0c" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j2av00e0b" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa048j00u2220" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar060j00u00p8" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00000f0c" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa060j00u3220" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00labcaa" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1am4320" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j00u2220" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00u3220" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j1au3220" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa048j00u2210" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j1au3320" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-a072j00jab1" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa132j00u3420" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00m4210" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd4s-accwmbkt" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4220" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00dbb4" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00gbb1" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00pbb1" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00pdb3" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250755" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250756" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246204" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864jgbeee000" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248008" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248005" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248006" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248007" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760243569" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760249323" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pfbp5x" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pffp5x" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp9x" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00pbbp2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp7p" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag576j00dgbp8b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00jabp1b" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246205" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250754" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246203" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00dgbp4" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00dfbp4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2p" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144jdrgbbp2p" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gdep4p" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gabp2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00tdbp7a" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp2" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp4p" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp4" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0mf0c" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mf0c" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4210" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jbb3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab048j00jpbp2" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1698029" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00pbbp2-us" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj106b2ad2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108a00020" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-w1jj005f00m40" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2p-us" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp2-us" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp2-us" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp7p-us" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00ggbp4-us" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp4-us" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accg2mppf" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accgreskin" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-288s00ddb4" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-576s00ddb5" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbedd000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e144jjbb00000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360jtbabb000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360nlbaaaaa0" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216nlbaaa000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g360nm0200000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864jjbddbbb0" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j648jjbdbbb00" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432jjbeb0000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432nlbabd000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbddbb00" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288nlbaaaa00" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp1" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00apbp3" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbep2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp1" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00v00v2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00gkbp2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00v00v2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jabp1" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j1takbp3" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1atbbp1" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2mjbbp2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00lbbp4" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac048j00tjbp2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j1agjbp1" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gabp1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j1atcbp2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j1atjbp1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2agdbp2" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j1ajabp1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00tbbp4" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp1" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2ajdbp1" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gcbp1" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp1" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1agbbp1" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gcbp2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae072j00jabp1" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00u20p1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp2" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbdp2" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp2" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp1" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae072j1agabp1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gdbp2" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbbp4" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agabp2" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1ajbbp1" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp1" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00gbbp4" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2ajbbp1" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00u20p2" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00tdbp1" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j2atbbp2" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp4" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1agbbp2" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00u20p4" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lbbp2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j1ajbbp4" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1ajbbp2" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00u20p4" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2jgbbp2" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j1ajbbp4" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2ajbbp2" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp4" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j2agdbp2" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tcbp4" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00jbbp4g" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tdbp4" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j2ajdbp2" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jabp4" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2cggbp1" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2cggbp2" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00u20p4" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj432j2atbbp2" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tlfbp4" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00gcbp2" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp1" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj504j00gdbp4" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp2" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j1sjbbp4" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp1" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp4" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp7" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2agbbp1" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tpfbp9x" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp4" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00ggbp4" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2agbbp2" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00tgbp7" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00jabp7" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj288j00jbbp4" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tbbp4" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2alcbp4" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00jbbp4" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00tgbp4" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp4" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj432j00tcbp7" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gcbp4" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00m00p8" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2agbbp1" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j2agcbp4" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lcbp7" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2agbbp2" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp1" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tpffp5x" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj720j00lbbp1" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00daa" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lgbp4" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0a" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar012j00u00p8" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0a" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj720j00tbbp7" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tbbp1" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0b" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp2" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0b" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tbbp7" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mk072j00m0me0a" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp4" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00v00e0c" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0mh0b" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0a" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm216j00m0me0b" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mh0b" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jcbp7" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00dcbp7" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00v00e0b" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00v00e0c" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tlfbp4" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp2" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar048j00u00p8" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00000f0a" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4410" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn360j00m0mdaa" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0me0a" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn504j00ladcab" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4510" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0me0b" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00labcab" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa024j00u1220" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa060j2cu3520" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4520" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j00m2210" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00m3210" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4220" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j1au2220" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4320" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1au4410" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j2au3520" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00jbb2" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00jbb1" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00ddb3" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00gdb3" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jbb2" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jdb2" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00jdb3" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accg2mpp3e" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-acclblkit1-q" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltblue" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltorange" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-accspltwhite" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-pnp36kt6ru-att" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mppaccrmpnl" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmt24" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmtcm" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-mpprackmtkt" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-pnp24cm2ru-att" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jtab" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsrc06" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-paccf2grw" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsrj06" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfc06" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jjab" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jlbb" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jtbb" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-fd3j-kit-a" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248350" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248351" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248356" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248701" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248703" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249569" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250620" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250619" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250625" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp3-us" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00dbbp2p-us" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00dgbp4p-us" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp3-us" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp2-us" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp2-us" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp4-us" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tbbp4-us" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250901" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn360j00m0me0b" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0me0b" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mf0b" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mk0b" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp2" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp2" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp3" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00jabp2" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00dfbp2p-us" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag576j00pgbp8-us" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp2-us" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2-us" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tcbp4-us" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00pfbp5x-us" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item1687798" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgbp4-us" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp9x-us" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag576j00dgbp8b-us" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00aabp2-us" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j00jabp2-us" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp2-us" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp4-us" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4-us" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp4-us" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp4-us" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbdp1b-us" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp7" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mp864j00000f0c" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accgreskingr" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accjconvkit" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accplcbldwn" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfe06" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-pmfj06" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-024jghb" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-rsre06" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jgab" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jgbb" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-144jjbb" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-ace100-kit-a" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfms-fd3eg-lkit-a" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248352" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248353" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248354" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248357" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248813" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248700" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248702" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760249568" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248355" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250622" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250621" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250623" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250624" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760248043" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250899" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/item760250900" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3-accinpad12-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfps-acccsx3-2f12" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd3mod-072jlab" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108c20d1-ex" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj108c44d1-ex" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj116e00m010" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-w1jj005f00m20" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-144s00dbb4" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-144s00dbb4p" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-288s00ddb4p" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-432s00deb5" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-432s00deb5p" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-576s00ddb5p" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-864s00deb5" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd5m-864s00deb5p" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00mm0v1" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mdab" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0me0c" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00m0mk0c" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mcbb" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj1ycc2ad1x" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh5000-cabinet" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760248008" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250755" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760250756" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/item760246204" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ocab-cabinet" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288nm0200000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j288jtbe00000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288ntbbb0000p" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-c144nlbaa0000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j432nlbbe0000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j504jjcdda000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjbeeb000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576jjbee0000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216jjbaaa000" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576njbbbbb00" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j720jjcddbb00" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576nlbebb000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j576nlbee0000" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e216nm0200000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432jjbdd0000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864nlbaaaddd" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288jgbbb0000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j648jjbddd000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-e288jjbbb0000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-g432nm0200000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgbp4" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00pgfp4" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pffp9x" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00akbp3" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00dbbp2p" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00dgbp4p" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00rkbm3" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j2ajbbp2" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00u20p2" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288jscgbbp2" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp2" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2tlabp4" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00gabp2" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ggbp1" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j001cdu7" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jbbp4" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j1atcbp4" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp2" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00jcbp4" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00gdbp2" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00gbbp2" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp4" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp4" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp2" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00lbbp4" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00jgbp4" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00lbbp7" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00jdbp2" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432n00jcbp2p" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gbbp4" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag360j00tdbp4" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp2" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2ajbbp2" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00tabp1" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00ldbp1" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj360j00gdbp4" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00ldbp7" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gbbp4" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j1ajbbp7" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2tpfbp5x" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j1agcbp2" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jgbp7" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00m0mh0a" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00mh0p8" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp4" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072j00u00p8" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j2sjbbp7" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00ggbp7" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar072jdru00p8" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00gcbp4" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar024j00m00p8" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00m0me0c" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj648j00gdbp7" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar024j00u00p8" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tcbp7" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00jbbp7" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar036j00m00p8" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00tgbp7" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mk144j00v00e0b" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j2sjbbp7" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar036j00u00p8" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00labcaa" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm216j00v00e0b" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00gabp4" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00lbbcab" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mn432j00v00e0c" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j2av00e0b" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa048j00u2220" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ar060j00u00p8" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-mini-cabinet" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00000f0c" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa060j00u3220" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm288j00labcaa" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j1am4320" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa036j00u2220" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00u3220" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j1au3220" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa048j00u2210" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j1au3320" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-a072j00jab1" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa132j00u3420" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00m4210" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/accessories/itemfd4s-accwmbkt" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa096j00u4220" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00dbb4" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00gbb1" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b144j00pbb1" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00pdb3" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jkbp1" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-a072j00gab1" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemf3x-j864jgbeee000" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-cross-connect" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00jabp1" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jjbp1" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j1trabm1" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00gkbp1" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp1" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j1ajbbp2" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00jhbp1" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab072j1taabp1" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jabp2" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00jbbp2" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j1trkbm3" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac096j00u20p2" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j1agdbp1" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp4" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00tbbp2" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac072j00gabp1" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jabp4" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00gabp2" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tbbp1" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gabp1" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00tjbp2" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lgbp4" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tbbp1" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j2atcbp1" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1agbbp4" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00u20p2" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp1" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j1atabp1" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00jcbp2" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00tgbp4p" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agbbp1b" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae216j00jdbp1" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288n00u20p1" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00u20p1" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2agbbp2" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jgbp2" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2ajbbp2" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp1" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae144j00gbbp4" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag072j00gabp2" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2albbp4" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag144j00gbbp2" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag216j00tcbp4" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2atbbp2" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00gcbp4" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00lbbp4" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00gbbp1" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00glbp4" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j2tlgbp2" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j2atbbp2" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j00gbbp2" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag288j2atbbp2" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gaep3p" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00gbbp4" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ac144j00jbbp1" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00ggbp2b" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ae288j00jbdp2p" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00jcbp4b" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ag432j00pfbp4" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-standard-cabinet" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj576j00tbbp7" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj864j00lfbp7" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-mm144j00rbbf0b" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/ifdh" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-pa072j00u3410" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-pedestal" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd4s-b288s00ddb4" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh4000-closure" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-ab096j00jkbp1" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-enhanced-mini-cabinet" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/itemfd3-aj1152j00ggbp6" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-distribution-hubs/fdh3000-large-cabinet" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-d1jj1sag2ad1x" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/distribution-hubs/fiber-splitterwdm-modules/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J580"/>
+  <dimension ref="A1:J581"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="255" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="24.41796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="12.75">
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B3" t="s">
         <v>17</v>
       </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D3" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="12.75">
+    <row r="4" spans="1:4" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H4" t="s">
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="G5" t="s">
+      <c r="J5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12.75">
+      <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H5" t="s">
+      <c r="D6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="12.75">
-[...9 lines deleted...]
-      <c r="G6" t="s">
+    <row r="7" spans="1:4" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H6" t="s">
+      <c r="D14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="12.75">
-[...9 lines deleted...]
-      <c r="G7" t="s">
+    <row r="15" spans="1:4" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H7" t="s">
+      <c r="D15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="12.75">
-[...135 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+    <row r="16" spans="1:4" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="B16" t="s">
+        <v>52</v>
+      </c>
       <c r="C16" s="1" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
-      <c r="G16" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:9" ht="12.75">
+    </row>
+    <row r="17" spans="1:4" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="D17" t="s">
+    </row>
+    <row r="18" spans="1:4" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G17" t="s">
+      <c r="C18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
         <v>57</v>
       </c>
-      <c r="H17" t="s">
+    </row>
+    <row r="19" spans="1:4" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="I17" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="1" t="s">
+    </row>
+    <row r="20" spans="1:4" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D18" t="s">
+      <c r="C20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" t="s">
         <v>61</v>
       </c>
-      <c r="G18" t="s">
+    </row>
+    <row r="21" spans="1:4" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H18" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+    </row>
+    <row r="22" spans="1:4" ht="12.75">
+      <c r="A22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G19" t="s">
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s">
         <v>65</v>
       </c>
-      <c r="H19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+    </row>
+    <row r="23" spans="1:4" ht="12.75">
+      <c r="A23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C23" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" t="s">
         <v>67</v>
       </c>
-      <c r="D20" t="s">
+    </row>
+    <row r="24" spans="1:4" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G20" t="s">
+      <c r="C24" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" t="s">
         <v>69</v>
       </c>
-      <c r="H20" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="1" t="s">
+    </row>
+    <row r="25" spans="1:4" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C25" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" t="s">
         <v>71</v>
       </c>
-      <c r="G21" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="1" t="s">
+    </row>
+    <row r="26" spans="1:4" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
         <v>73</v>
       </c>
-      <c r="G22" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="1" t="s">
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="C27" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G23" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="D27" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="G27" t="s">
         <v>77</v>
       </c>
-      <c r="G24" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="H27" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G25" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C28" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="G28" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="D29" t="s">
         <v>83</v>
       </c>
-      <c r="G27" t="s">
-[...5 lines deleted...]
-      <c r="I27" t="s">
+    </row>
+    <row r="30" spans="1:4" ht="12.75">
+      <c r="A30" s="1" t="s">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="D30" t="s">
         <v>86</v>
       </c>
-      <c r="G28" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="1" t="s">
+    </row>
+    <row r="31" spans="1:4" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C31" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G29" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="D31" t="s">
         <v>89</v>
-      </c>
-[...33 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="H32" t="s">
         <v>94</v>
       </c>
-      <c r="G32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I32" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" t="s">
+        <v>99</v>
+      </c>
+      <c r="H33" t="s">
+        <v>94</v>
+      </c>
+      <c r="I33" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>101</v>
+      </c>
+      <c r="F34" t="s">
+        <v>102</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="I34" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G36" t="s">
+        <v>110</v>
+      </c>
+      <c r="H36" t="s">
+        <v>78</v>
+      </c>
+      <c r="I36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" t="s">
+        <v>115</v>
+      </c>
+      <c r="G38" t="s">
+        <v>93</v>
+      </c>
+      <c r="H38" t="s">
+        <v>94</v>
+      </c>
+      <c r="I38" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" t="s">
+        <v>117</v>
+      </c>
+      <c r="G39" t="s">
+        <v>93</v>
+      </c>
+      <c r="H39" t="s">
+        <v>94</v>
+      </c>
+      <c r="I39" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" t="s">
+        <v>119</v>
+      </c>
+      <c r="G40" t="s">
+        <v>93</v>
+      </c>
+      <c r="H40" t="s">
+        <v>94</v>
+      </c>
+      <c r="I40" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" t="s">
+        <v>122</v>
+      </c>
+      <c r="G41" t="s">
         <v>99</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>123</v>
+      </c>
+      <c r="I41" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>124</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H42" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I42" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" t="s">
+        <v>127</v>
+      </c>
+      <c r="G43" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" t="s">
+        <v>94</v>
+      </c>
+      <c r="I43" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C43" t="s">
-[...13 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="D44" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" t="s">
         <v>123</v>
       </c>
-      <c r="C44" t="s">
-[...9 lines deleted...]
-        <v>125</v>
+      <c r="I44" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>130</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G45" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H45" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="I45" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>132</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H46" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>134</v>
+      </c>
+      <c r="I46" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>135</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H47" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>137</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H48" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I48" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>139</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G49" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H49" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I49" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>141</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H50" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I50" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>143</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D51" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G51" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="H51" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I51" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>145</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G52" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H52" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I52" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>147</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D53" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G53" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H53" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I53" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>149</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H54" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I54" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>151</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>97</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H55" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I55" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D56" t="s">
         <v>154</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="G56" t="s">
+        <v>99</v>
+      </c>
+      <c r="H56" t="s">
+        <v>134</v>
+      </c>
+      <c r="I56" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="G56" t="s">
+      <c r="C57" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" t="s">
         <v>156</v>
       </c>
-      <c r="H56" t="s">
+      <c r="G57" t="s">
+        <v>99</v>
+      </c>
+      <c r="H57" t="s">
+        <v>94</v>
+      </c>
+      <c r="I57" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>157</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="C58" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D58" t="s">
+        <v>150</v>
+      </c>
+      <c r="G58" t="s">
+        <v>99</v>
+      </c>
+      <c r="H58" t="s">
+        <v>94</v>
+      </c>
+      <c r="I58" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D59" t="s">
         <v>159</v>
       </c>
-      <c r="B57" t="s">
+      <c r="G59" t="s">
+        <v>99</v>
+      </c>
+      <c r="H59" t="s">
+        <v>94</v>
+      </c>
+      <c r="I59" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C57" t="s">
-[...13 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C60" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D60" t="s">
+        <v>161</v>
+      </c>
+      <c r="G60" t="s">
+        <v>99</v>
+      </c>
+      <c r="H60" t="s">
+        <v>94</v>
+      </c>
+      <c r="I60" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C61" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" t="s">
+        <v>131</v>
+      </c>
+      <c r="G61" t="s">
+        <v>99</v>
+      </c>
+      <c r="H61" t="s">
+        <v>94</v>
+      </c>
+      <c r="I61" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="C62" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D62" t="s">
         <v>164</v>
       </c>
-      <c r="G58" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="G62" t="s">
+        <v>99</v>
+      </c>
+      <c r="H62" t="s">
+        <v>165</v>
+      </c>
+      <c r="I62" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12.75">
+      <c r="A63" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C63" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" t="s">
         <v>167</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+    </row>
+    <row r="64" spans="1:4" ht="12.75">
+      <c r="A64" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="G59" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="1" t="s">
+      <c r="C64" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C65" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" t="s">
         <v>171</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+    </row>
+    <row r="66" spans="1:4" ht="12.75">
+      <c r="A66" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="G60" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="1" t="s">
+      <c r="C66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C67" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" t="s">
         <v>175</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+    </row>
+    <row r="68" spans="1:4" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G61" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="1" t="s">
+      <c r="C68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C69" t="s">
         <v>179</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="D69" t="s">
         <v>180</v>
       </c>
-      <c r="G62" t="s">
-[...7 lines deleted...]
-      <c r="A63" s="1" t="s">
+      <c r="G69" t="s">
+        <v>110</v>
+      </c>
+      <c r="H69" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C70" t="s">
+        <v>179</v>
+      </c>
+      <c r="D70" t="s">
         <v>183</v>
       </c>
-      <c r="C63" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="G70" t="s">
+        <v>110</v>
+      </c>
+      <c r="H70" t="s">
         <v>184</v>
-      </c>
-[...144 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D71" t="s">
+        <v>186</v>
+      </c>
+      <c r="G71" t="s">
+        <v>99</v>
+      </c>
+      <c r="H71" t="s">
+        <v>94</v>
+      </c>
+      <c r="I71" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12.75">
+      <c r="A72" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D72" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D73" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C74" t="s">
+        <v>112</v>
+      </c>
+      <c r="D74" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C75" t="s">
+        <v>112</v>
+      </c>
+      <c r="D75" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C76" t="s">
+        <v>112</v>
+      </c>
+      <c r="D76" t="s">
+        <v>197</v>
+      </c>
+      <c r="G76" t="s">
+        <v>99</v>
+      </c>
+      <c r="H76" t="s">
+        <v>165</v>
+      </c>
+      <c r="I76" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C77" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" t="s">
+        <v>199</v>
+      </c>
+      <c r="G77" t="s">
+        <v>93</v>
+      </c>
+      <c r="H77" t="s">
+        <v>94</v>
+      </c>
+      <c r="I77" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C78" t="s">
+        <v>112</v>
+      </c>
+      <c r="D78" t="s">
+        <v>201</v>
+      </c>
+      <c r="G78" t="s">
+        <v>99</v>
+      </c>
+      <c r="H78" t="s">
+        <v>94</v>
+      </c>
+      <c r="I78" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D79" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="C80" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D80" t="s">
         <v>206</v>
       </c>
-      <c r="G71" t="s">
-[...10 lines deleted...]
-      <c r="A72" s="1" t="s">
+    </row>
+    <row r="81" spans="1:4" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="C81" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D81" t="s">
         <v>208</v>
       </c>
-      <c r="G72" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="1" t="s">
+    </row>
+    <row r="82" spans="1:4" ht="12.75">
+      <c r="A82" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="C82" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D82" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12.75">
+      <c r="A83" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="G73" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="C83" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D83" t="s">
         <v>211</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+    </row>
+    <row r="84" spans="1:4" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="G74" t="s">
-[...7 lines deleted...]
-      <c r="A75" s="1" t="s">
+      <c r="C84" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D84" t="s">
         <v>213</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+    </row>
+    <row r="85" spans="1:4" ht="12.75">
+      <c r="A85" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="G75" t="s">
-[...7 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="C85" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D85" t="s">
         <v>215</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D76" t="s">
+    </row>
+    <row r="86" spans="1:4" ht="12.75">
+      <c r="A86" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="G76" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="C86" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D86" t="s">
         <v>217</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+    </row>
+    <row r="87" spans="1:4" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="G77" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="C87" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D87" t="s">
         <v>219</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D78" t="s">
+    </row>
+    <row r="88" spans="1:4" ht="12.75">
+      <c r="A88" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="G78" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="1" t="s">
+      <c r="C88" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D88" t="s">
         <v>221</v>
       </c>
-      <c r="C79" s="1" t="s">
+    </row>
+    <row r="89" spans="1:4" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D79" t="s">
+      <c r="C89" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" t="s">
         <v>223</v>
       </c>
-      <c r="G79" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="1" t="s">
+    </row>
+    <row r="90" spans="1:4" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="C90" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D90" t="s">
         <v>225</v>
       </c>
-      <c r="G80" t="s">
-[...7 lines deleted...]
-      <c r="A81" s="1" t="s">
+    </row>
+    <row r="91" spans="1:4" ht="12.75">
+      <c r="A91" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="C91" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D91" t="s">
         <v>227</v>
       </c>
-      <c r="G81" t="s">
-[...7 lines deleted...]
-      <c r="A82" s="1" t="s">
+    </row>
+    <row r="92" spans="1:4" ht="12.75">
+      <c r="A92" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="C92" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D92" t="s">
         <v>229</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+    </row>
+    <row r="93" spans="1:4" ht="12.75">
+      <c r="A93" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="G83" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="1" t="s">
+      <c r="C93" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93" t="s">
         <v>231</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D84" t="s">
+    </row>
+    <row r="94" spans="1:4" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="G84" t="s">
-[...7 lines deleted...]
-      <c r="A85" s="1" t="s">
+      <c r="C94" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D94" t="s">
         <v>233</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D85" t="s">
+    </row>
+    <row r="95" spans="1:4" ht="12.75">
+      <c r="A95" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="G85" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="1" t="s">
+      <c r="C95" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" t="s">
         <v>235</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D86" t="s">
+    </row>
+    <row r="96" spans="1:4" ht="12.75">
+      <c r="A96" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="G86" t="s">
-[...7 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="C96" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96" t="s">
         <v>237</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+    </row>
+    <row r="97" spans="1:4" ht="12.75">
+      <c r="A97" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="G87" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="1" t="s">
+      <c r="C97" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D97" t="s">
         <v>239</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+    </row>
+    <row r="98" spans="1:4" ht="12.75">
+      <c r="A98" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G88" t="s">
-[...7 lines deleted...]
-      <c r="A89" s="1" t="s">
+      <c r="C98" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98" t="s">
         <v>241</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+    </row>
+    <row r="99" spans="1:4" ht="12.75">
+      <c r="A99" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="G89" t="s">
-[...7 lines deleted...]
-      <c r="A90" s="1" t="s">
+      <c r="C99" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D99" t="s">
         <v>243</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+    </row>
+    <row r="100" spans="1:4" ht="12.75">
+      <c r="A100" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="G90" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="1" t="s">
+      <c r="C100" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100" t="s">
         <v>245</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+    </row>
+    <row r="101" spans="1:4" ht="12.75">
+      <c r="A101" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="G91" t="s">
-[...7 lines deleted...]
-      <c r="A92" s="1" t="s">
+      <c r="C101" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101" t="s">
         <v>247</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D92" t="s">
+    </row>
+    <row r="102" spans="1:4" ht="12.75">
+      <c r="A102" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="G92" t="s">
-[...7 lines deleted...]
-      <c r="A93" s="1" t="s">
+      <c r="C102" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12.75">
+      <c r="A103" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D93" t="s">
+      <c r="C103" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103" t="s">
         <v>250</v>
       </c>
-      <c r="G93" t="s">
-[...7 lines deleted...]
-      <c r="A94" s="1" t="s">
+    </row>
+    <row r="104" spans="1:4" ht="12.75">
+      <c r="A104" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D94" t="s">
+      <c r="C104" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104" t="s">
         <v>252</v>
       </c>
-      <c r="G94" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="1" t="s">
+    </row>
+    <row r="105" spans="1:4" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="C105" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" t="s">
         <v>254</v>
       </c>
-      <c r="G95" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="1" t="s">
+    </row>
+    <row r="106" spans="1:4" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+      <c r="C106" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" t="s">
         <v>256</v>
       </c>
-      <c r="G96" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="1" t="s">
+    </row>
+    <row r="107" spans="1:4" ht="12.75">
+      <c r="A107" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D97" t="s">
+      <c r="C107" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107" t="s">
         <v>258</v>
       </c>
-      <c r="G97" t="s">
-[...7 lines deleted...]
-      <c r="A98" s="1" t="s">
+    </row>
+    <row r="108" spans="1:4" ht="12.75">
+      <c r="A108" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="C108" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108" t="s">
         <v>260</v>
       </c>
-      <c r="G98" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="1" t="s">
+    </row>
+    <row r="109" spans="1:4" ht="12.75">
+      <c r="A109" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="C109" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109" t="s">
         <v>262</v>
       </c>
-      <c r="G99" t="s">
-[...7 lines deleted...]
-      <c r="A100" s="1" t="s">
+    </row>
+    <row r="110" spans="1:4" ht="12.75">
+      <c r="A110" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="C110" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110" t="s">
         <v>264</v>
       </c>
-      <c r="G100" t="s">
-[...7 lines deleted...]
-      <c r="A101" s="1" t="s">
+    </row>
+    <row r="111" spans="1:4" ht="12.75">
+      <c r="A111" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="C111" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" t="s">
         <v>266</v>
       </c>
-      <c r="G101" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="1" t="s">
+    </row>
+    <row r="112" spans="1:4" ht="12.75">
+      <c r="A112" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A103" s="1" t="s">
+      <c r="C112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112" t="s">
         <v>268</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D103" t="s">
+    </row>
+    <row r="113" spans="1:4" ht="12.75">
+      <c r="A113" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="G103" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="1" t="s">
+      <c r="C113" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113" t="s">
         <v>270</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+    </row>
+    <row r="114" spans="1:4" ht="12.75">
+      <c r="A114" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="G104" t="s">
-[...7 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="C114" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12.75">
+      <c r="A115" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="C115" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115" t="s">
         <v>273</v>
       </c>
-      <c r="G105" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="1" t="s">
+    </row>
+    <row r="116" spans="1:4" ht="12.75">
+      <c r="A116" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D106" t="s">
+      <c r="C116" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D116" t="s">
         <v>275</v>
       </c>
-      <c r="G106" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="1" t="s">
+    </row>
+    <row r="117" spans="1:4" ht="12.75">
+      <c r="A117" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D107" t="s">
+      <c r="C117" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117" t="s">
         <v>277</v>
       </c>
-      <c r="G107" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="1" t="s">
+    </row>
+    <row r="118" spans="1:4" ht="12.75">
+      <c r="A118" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D108" t="s">
+      <c r="C118" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D118" t="s">
         <v>279</v>
       </c>
-      <c r="G108" t="s">
-[...7 lines deleted...]
-      <c r="A109" s="1" t="s">
+    </row>
+    <row r="119" spans="1:4" ht="12.75">
+      <c r="A119" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="C119" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
         <v>281</v>
       </c>
-      <c r="G109" t="s">
-[...7 lines deleted...]
-      <c r="A110" s="1" t="s">
+    </row>
+    <row r="120" spans="1:4" ht="12.75">
+      <c r="A120" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D110" t="s">
+      <c r="C120" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120" t="s">
         <v>283</v>
       </c>
-      <c r="G110" t="s">
-[...7 lines deleted...]
-      <c r="A111" s="1" t="s">
+    </row>
+    <row r="121" spans="1:4" ht="12.75">
+      <c r="A121" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D111" t="s">
+      <c r="C121" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121" t="s">
         <v>285</v>
       </c>
-      <c r="G111" t="s">
-[...7 lines deleted...]
-      <c r="A112" s="1" t="s">
+    </row>
+    <row r="122" spans="1:4" ht="12.75">
+      <c r="A122" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="C122" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122" t="s">
         <v>287</v>
       </c>
-      <c r="G112" t="s">
-[...7 lines deleted...]
-      <c r="A113" s="1" t="s">
+    </row>
+    <row r="123" spans="1:4" ht="12.75">
+      <c r="A123" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D113" t="s">
+      <c r="C123" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123" t="s">
         <v>289</v>
       </c>
-      <c r="G113" t="s">
-[...7 lines deleted...]
-      <c r="A114" s="1" t="s">
+    </row>
+    <row r="124" spans="1:4" ht="12.75">
+      <c r="A124" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A115" s="1" t="s">
+      <c r="C124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124" t="s">
         <v>291</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D115" t="s">
+    </row>
+    <row r="125" spans="1:4" ht="12.75">
+      <c r="A125" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="G115" t="s">
-[...7 lines deleted...]
-      <c r="A116" s="1" t="s">
+      <c r="C125" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125" t="s">
         <v>293</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D116" t="s">
+    </row>
+    <row r="126" spans="1:4" ht="12.75">
+      <c r="A126" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="G116" t="s">
-[...7 lines deleted...]
-      <c r="A117" s="1" t="s">
+      <c r="C126" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="12.75">
+      <c r="A127" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D117" t="s">
+      <c r="C127" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127" t="s">
         <v>296</v>
       </c>
-      <c r="G117" t="s">
-[...7 lines deleted...]
-      <c r="A118" s="1" t="s">
+    </row>
+    <row r="128" spans="1:4" ht="12.75">
+      <c r="A128" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D118" t="s">
+      <c r="C128" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128" t="s">
         <v>298</v>
       </c>
-      <c r="G118" t="s">
-[...7 lines deleted...]
-      <c r="A119" s="1" t="s">
+    </row>
+    <row r="129" spans="1:4" ht="12.75">
+      <c r="A129" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="C129" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129" t="s">
         <v>300</v>
       </c>
-      <c r="G119" t="s">
-[...7 lines deleted...]
-      <c r="A120" s="1" t="s">
+    </row>
+    <row r="130" spans="1:4" ht="12.75">
+      <c r="A130" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D120" t="s">
+      <c r="C130" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130" t="s">
         <v>302</v>
       </c>
-      <c r="G120" t="s">
-[...7 lines deleted...]
-      <c r="A121" s="1" t="s">
+    </row>
+    <row r="131" spans="1:4" ht="12.75">
+      <c r="A131" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="C131" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131" t="s">
         <v>304</v>
       </c>
-      <c r="G121" t="s">
-[...7 lines deleted...]
-      <c r="A122" s="1" t="s">
+    </row>
+    <row r="132" spans="1:4" ht="12.75">
+      <c r="A132" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C122" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D122" t="s">
+      <c r="C132" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="12.75">
+      <c r="A133" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="G122" t="s">
-[...7 lines deleted...]
-      <c r="A123" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133" t="s">
         <v>307</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+    </row>
+    <row r="134" spans="1:4" ht="12.75">
+      <c r="A134" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="G123" t="s">
-[...7 lines deleted...]
-      <c r="A124" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D134" t="s">
         <v>309</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+    </row>
+    <row r="135" spans="1:4" ht="12.75">
+      <c r="A135" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="G124" t="s">
-[...7 lines deleted...]
-      <c r="A125" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135" t="s">
         <v>311</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+    </row>
+    <row r="136" spans="1:4" ht="12.75">
+      <c r="A136" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="G125" t="s">
-[...7 lines deleted...]
-      <c r="A126" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136" t="s">
         <v>313</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A127" s="1" t="s">
+    </row>
+    <row r="137" spans="1:4" ht="12.75">
+      <c r="A137" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="C137" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137" t="s">
         <v>315</v>
       </c>
-      <c r="G127" t="s">
-[...7 lines deleted...]
-      <c r="A128" s="1" t="s">
+    </row>
+    <row r="138" spans="1:4" ht="12.75">
+      <c r="A138" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="C138" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D138" t="s">
         <v>317</v>
       </c>
-      <c r="G128" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="1" t="s">
+    </row>
+    <row r="139" spans="1:4" ht="12.75">
+      <c r="A139" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D129" t="s">
+      <c r="C139" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139" t="s">
         <v>319</v>
       </c>
-      <c r="G129" t="s">
-[...7 lines deleted...]
-      <c r="A130" s="1" t="s">
+    </row>
+    <row r="140" spans="1:4" ht="12.75">
+      <c r="A140" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="C140" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140" t="s">
         <v>321</v>
       </c>
-      <c r="G130" t="s">
-[...7 lines deleted...]
-      <c r="A131" s="1" t="s">
+    </row>
+    <row r="141" spans="1:4" ht="12.75">
+      <c r="A141" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D131" t="s">
+      <c r="C141" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141" t="s">
         <v>323</v>
       </c>
-      <c r="G131" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="1" t="s">
+    </row>
+    <row r="142" spans="1:4" ht="12.75">
+      <c r="A142" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A133" s="1" t="s">
+      <c r="C142" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142" t="s">
         <v>325</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D133" t="s">
+    </row>
+    <row r="143" spans="1:4" ht="12.75">
+      <c r="A143" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="G133" t="s">
-[...7 lines deleted...]
-      <c r="A134" s="1" t="s">
+      <c r="C143" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143" t="s">
         <v>327</v>
       </c>
-      <c r="C134" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+    </row>
+    <row r="144" spans="1:4" ht="12.75">
+      <c r="A144" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="G134" t="s">
-[...7 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="C144" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D144" t="s">
         <v>329</v>
       </c>
-      <c r="C135" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D135" t="s">
+    </row>
+    <row r="145" spans="1:4" ht="12.75">
+      <c r="A145" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="G135" t="s">
-[...7 lines deleted...]
-      <c r="A136" s="1" t="s">
+      <c r="C145" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D145" t="s">
         <v>331</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+    </row>
+    <row r="146" spans="1:4" ht="12.75">
+      <c r="A146" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="G136" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="1" t="s">
+      <c r="C146" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D146" t="s">
         <v>333</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+    </row>
+    <row r="147" spans="1:4" ht="12.75">
+      <c r="A147" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="G137" t="s">
-[...7 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="C147" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147" t="s">
         <v>335</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D138" t="s">
+    </row>
+    <row r="148" spans="1:4" ht="12.75">
+      <c r="A148" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="G138" t="s">
-[...7 lines deleted...]
-      <c r="A139" s="1" t="s">
+      <c r="C148" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D148" t="s">
         <v>337</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+    </row>
+    <row r="149" spans="1:4" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="G139" t="s">
-[...7 lines deleted...]
-      <c r="A140" s="1" t="s">
+      <c r="C149" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149" t="s">
         <v>339</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D140" t="s">
+    </row>
+    <row r="150" spans="1:4" ht="12.75">
+      <c r="A150" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G140" t="s">
-[...7 lines deleted...]
-      <c r="A141" s="1" t="s">
+      <c r="C150" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150" t="s">
         <v>341</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D141" t="s">
+    </row>
+    <row r="151" spans="1:4" ht="12.75">
+      <c r="A151" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="G141" t="s">
-[...7 lines deleted...]
-      <c r="A142" s="1" t="s">
+      <c r="C151" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151" t="s">
         <v>343</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D142" t="s">
+    </row>
+    <row r="152" spans="1:4" ht="12.75">
+      <c r="A152" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="G142" t="s">
-[...7 lines deleted...]
-      <c r="A143" s="1" t="s">
+      <c r="C152" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152" t="s">
         <v>345</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D143" t="s">
+    </row>
+    <row r="153" spans="1:4" ht="12.75">
+      <c r="A153" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="G143" t="s">
-[...7 lines deleted...]
-      <c r="A144" s="1" t="s">
+      <c r="C153" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D153" t="s">
         <v>347</v>
       </c>
-      <c r="C144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D144" t="s">
+    </row>
+    <row r="154" spans="1:4" ht="12.75">
+      <c r="A154" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="G144" t="s">
-[...7 lines deleted...]
-      <c r="A145" s="1" t="s">
+      <c r="C154" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12.75">
+      <c r="A155" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D145" t="s">
+      <c r="C155" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" t="s">
         <v>350</v>
       </c>
-      <c r="G145" t="s">
-[...7 lines deleted...]
-      <c r="A146" s="1" t="s">
+    </row>
+    <row r="156" spans="1:4" ht="12.75">
+      <c r="A156" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="C146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D146" t="s">
+      <c r="C156" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D156" t="s">
         <v>352</v>
       </c>
-      <c r="G146" t="s">
-[...7 lines deleted...]
-      <c r="A147" s="1" t="s">
+    </row>
+    <row r="157" spans="1:4" ht="12.75">
+      <c r="A157" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D147" t="s">
+      <c r="C157" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D157" t="s">
         <v>354</v>
       </c>
-      <c r="G147" t="s">
-[...7 lines deleted...]
-      <c r="A148" s="1" t="s">
+    </row>
+    <row r="158" spans="1:4" ht="12.75">
+      <c r="A158" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="C148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D148" t="s">
+      <c r="C158" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D158" t="s">
         <v>356</v>
       </c>
-      <c r="G148" t="s">
-[...7 lines deleted...]
-      <c r="A149" s="1" t="s">
+    </row>
+    <row r="159" spans="1:4" ht="12.75">
+      <c r="A159" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="C149" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="C159" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D159" t="s">
         <v>358</v>
       </c>
-      <c r="G149" t="s">
-[...7 lines deleted...]
-      <c r="A150" s="1" t="s">
+    </row>
+    <row r="160" spans="1:4" ht="12.75">
+      <c r="A160" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="C150" t="s">
-[...2 lines deleted...]
-      <c r="D150" t="s">
+      <c r="C160" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" t="s">
         <v>360</v>
       </c>
-      <c r="G150" t="s">
-[...7 lines deleted...]
-      <c r="A151" s="1" t="s">
+    </row>
+    <row r="161" spans="1:4" ht="12.75">
+      <c r="A161" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C151" t="s">
-[...2 lines deleted...]
-      <c r="D151" t="s">
+      <c r="C161" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161" t="s">
         <v>362</v>
       </c>
-      <c r="G151" t="s">
-[...2 lines deleted...]
-      <c r="H151" t="s">
+    </row>
+    <row r="162" spans="1:4" ht="12.75">
+      <c r="A162" s="1" t="s">
         <v>363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A152" s="1" t="s">
+      <c r="C162" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D162" t="s">
         <v>364</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D152" t="s">
+    </row>
+    <row r="163" spans="1:4" ht="12.75">
+      <c r="A163" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="G152" t="s">
-[...10 lines deleted...]
-      <c r="A153" s="1" t="s">
+      <c r="C163" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163" t="s">
         <v>366</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D153" t="s">
+    </row>
+    <row r="164" spans="1:4" ht="12.75">
+      <c r="A164" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="G153" t="s">
-[...10 lines deleted...]
-      <c r="A154" s="1" t="s">
+      <c r="C164" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D164" t="s">
         <v>368</v>
       </c>
-      <c r="C154" s="1" t="s">
+    </row>
+    <row r="165" spans="1:4" ht="12.75">
+      <c r="A165" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="D154" t="s">
+      <c r="C165" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165" t="s">
         <v>370</v>
       </c>
-      <c r="G154" t="s">
-[...2 lines deleted...]
-      <c r="H154" t="s">
+    </row>
+    <row r="166" spans="1:4" ht="12.75">
+      <c r="A166" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="I154" t="s">
-[...4 lines deleted...]
-      <c r="A155" s="1" t="s">
+      <c r="C166" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D166" t="s">
         <v>372</v>
       </c>
-      <c r="C155" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D155" t="s">
+    </row>
+    <row r="167" spans="1:4" ht="12.75">
+      <c r="A167" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="G155" t="s">
-[...10 lines deleted...]
-      <c r="A156" s="1" t="s">
+      <c r="C167" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D167" t="s">
         <v>374</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A157" s="1" t="s">
+    </row>
+    <row r="168" spans="1:4" ht="12.75">
+      <c r="A168" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D157" t="s">
+      <c r="C168" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" t="s">
         <v>376</v>
       </c>
-      <c r="G157" t="s">
-[...10 lines deleted...]
-      <c r="A158" s="1" t="s">
+    </row>
+    <row r="169" spans="1:4" ht="12.75">
+      <c r="A169" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D158" t="s">
+      <c r="C169" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D169" t="s">
         <v>378</v>
       </c>
-      <c r="G158" t="s">
-[...10 lines deleted...]
-      <c r="A159" s="1" t="s">
+    </row>
+    <row r="170" spans="1:4" ht="12.75">
+      <c r="A170" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D159" t="s">
+      <c r="C170" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D170" t="s">
         <v>380</v>
       </c>
-      <c r="G159" t="s">
-[...10 lines deleted...]
-      <c r="A160" s="1" t="s">
+    </row>
+    <row r="171" spans="1:4" ht="12.75">
+      <c r="A171" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C160" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D160" t="s">
+      <c r="C171" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D171" t="s">
         <v>382</v>
       </c>
-      <c r="G160" t="s">
-[...2 lines deleted...]
-      <c r="H160" t="s">
+    </row>
+    <row r="172" spans="1:4" ht="12.75">
+      <c r="A172" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="I160" t="s">
-[...4 lines deleted...]
-      <c r="A161" s="1" t="s">
+      <c r="C172" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D172" t="s">
         <v>384</v>
       </c>
-      <c r="C161" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D161" t="s">
+    </row>
+    <row r="173" spans="1:4" ht="12.75">
+      <c r="A173" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="G161" t="s">
-[...10 lines deleted...]
-      <c r="A162" s="1" t="s">
+      <c r="C173" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D173" t="s">
         <v>386</v>
       </c>
-      <c r="C162" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D162" t="s">
+    </row>
+    <row r="174" spans="1:4" ht="12.75">
+      <c r="A174" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="G162" t="s">
-[...10 lines deleted...]
-      <c r="A163" s="1" t="s">
+      <c r="C174" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D174" t="s">
         <v>388</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D163" t="s">
+    </row>
+    <row r="175" spans="1:4" ht="12.75">
+      <c r="A175" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="G163" t="s">
-[...10 lines deleted...]
-      <c r="A164" s="1" t="s">
+      <c r="C175" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D175" t="s">
         <v>390</v>
       </c>
-      <c r="C164" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D164" t="s">
+    </row>
+    <row r="176" spans="1:4" ht="12.75">
+      <c r="A176" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="G164" t="s">
-[...2 lines deleted...]
-      <c r="H164" t="s">
+      <c r="C176" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D176" t="s">
         <v>392</v>
       </c>
-      <c r="I164" t="s">
-[...4 lines deleted...]
-      <c r="A165" s="1" t="s">
+    </row>
+    <row r="177" spans="1:4" ht="12.75">
+      <c r="A177" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="C165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D165" t="s">
+      <c r="C177" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D177" t="s">
         <v>394</v>
       </c>
-      <c r="G165" t="s">
-[...10 lines deleted...]
-      <c r="A166" s="1" t="s">
+    </row>
+    <row r="178" spans="1:4" ht="12.75">
+      <c r="A178" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="C166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D166" t="s">
+      <c r="C178" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D178" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="12.75">
+      <c r="A179" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="G166" t="s">
-[...10 lines deleted...]
-      <c r="A167" s="1" t="s">
+      <c r="C179" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D179" t="s">
         <v>397</v>
       </c>
-      <c r="C167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D167" t="s">
+    </row>
+    <row r="180" spans="1:4" ht="12.75">
+      <c r="A180" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="G167" t="s">
-[...10 lines deleted...]
-      <c r="A168" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D180" t="s">
         <v>399</v>
       </c>
-      <c r="C168" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A169" s="1" t="s">
+    </row>
+    <row r="181" spans="1:4" ht="12.75">
+      <c r="A181" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C169" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D169" t="s">
+      <c r="C181" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D181" t="s">
         <v>401</v>
       </c>
-      <c r="G169" t="s">
-[...10 lines deleted...]
-      <c r="A170" s="1" t="s">
+    </row>
+    <row r="182" spans="1:4" ht="12.75">
+      <c r="A182" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C170" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D170" t="s">
+      <c r="C182" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D182" t="s">
         <v>403</v>
       </c>
-      <c r="G170" t="s">
-[...10 lines deleted...]
-      <c r="A171" s="1" t="s">
+    </row>
+    <row r="183" spans="1:4" ht="12.75">
+      <c r="A183" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C171" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D171" t="s">
+      <c r="C183" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D183" t="s">
         <v>405</v>
       </c>
-      <c r="G171" t="s">
-[...10 lines deleted...]
-      <c r="A172" s="1" t="s">
+    </row>
+    <row r="184" spans="1:4" ht="12.75">
+      <c r="A184" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C172" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D172" t="s">
+      <c r="C184" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D184" t="s">
         <v>407</v>
       </c>
-      <c r="G172" t="s">
-[...10 lines deleted...]
-      <c r="A173" s="1" t="s">
+    </row>
+    <row r="185" spans="1:4" ht="12.75">
+      <c r="A185" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C173" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D173" t="s">
+      <c r="C185" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="G173" t="s">
-[...10 lines deleted...]
-      <c r="A174" s="1" t="s">
+      <c r="D185" t="s">
         <v>410</v>
       </c>
-      <c r="C174" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D174" t="s">
+    </row>
+    <row r="186" spans="1:4" ht="12.75">
+      <c r="A186" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="G174" t="s">
-[...10 lines deleted...]
-      <c r="A175" s="1" t="s">
+      <c r="C186" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D186" t="s">
         <v>412</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D175" t="s">
+    </row>
+    <row r="187" spans="1:4" ht="12.75">
+      <c r="A187" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="G175" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="1" t="s">
+      <c r="C187" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D187" t="s">
         <v>414</v>
       </c>
-      <c r="C176" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D176" t="s">
+    </row>
+    <row r="188" spans="1:4" ht="12.75">
+      <c r="A188" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="G176" t="s">
-[...10 lines deleted...]
-      <c r="A177" s="1" t="s">
+      <c r="C188" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D188" t="s">
         <v>416</v>
       </c>
-      <c r="C177" t="s">
-[...2 lines deleted...]
-      <c r="D177" t="s">
+    </row>
+    <row r="189" spans="1:4" ht="12.75">
+      <c r="A189" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="G177" t="s">
-[...7 lines deleted...]
-      <c r="A178" s="1" t="s">
+      <c r="C189" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D189" t="s">
         <v>418</v>
       </c>
-      <c r="C178" t="s">
-[...2 lines deleted...]
-      <c r="D178" t="s">
+    </row>
+    <row r="190" spans="1:4" ht="12.75">
+      <c r="A190" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="G178" t="s">
-[...10 lines deleted...]
-      <c r="A179" s="1" t="s">
+      <c r="C190" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D190" t="s">
         <v>420</v>
       </c>
-      <c r="C179" t="s">
-[...2 lines deleted...]
-      <c r="D179" t="s">
+    </row>
+    <row r="191" spans="1:4" ht="12.75">
+      <c r="A191" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="G179" t="s">
-[...10 lines deleted...]
-      <c r="A180" s="1" t="s">
+      <c r="C191" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D191" t="s">
         <v>422</v>
       </c>
-      <c r="C180" t="s">
-[...2 lines deleted...]
-      <c r="D180" t="s">
+    </row>
+    <row r="192" spans="1:4" ht="12.75">
+      <c r="A192" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="G180" t="s">
-[...10 lines deleted...]
-      <c r="A181" s="1" t="s">
+      <c r="C192" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D192" t="s">
         <v>424</v>
-      </c>
-[...197 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D193" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="G193" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H193" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D194" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>451</v>
+        <v>429</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D195" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="G195" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H195" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>11</v>
+        <v>409</v>
       </c>
       <c r="D196" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>455</v>
+        <v>433</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D197" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="G197" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H197" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D198" t="s">
-        <v>458</v>
-[...8 lines deleted...]
-    <row r="199" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D199" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>438</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D200" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="G200" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H200" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D201" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>442</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D202" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="G202" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H202" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D203" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>446</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D204" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="G204" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H204" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D205" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>450</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D206" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="G206" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H206" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D207" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="G207" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H207" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D208" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="G208" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H208" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D209" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="G209" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H209" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>480</v>
+        <v>459</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D210" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
       <c r="G210" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H210" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D211" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="G211" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H211" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D212" t="s">
-        <v>485</v>
-[...8 lines deleted...]
-    <row r="213" spans="1:8" ht="12.75">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>486</v>
+        <v>465</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D213" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>466</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>488</v>
+        <v>467</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D214" t="s">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="G214" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H214" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>490</v>
+        <v>469</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D215" t="s">
-        <v>491</v>
+        <v>470</v>
       </c>
       <c r="G215" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H215" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>493</v>
+        <v>29</v>
       </c>
       <c r="D216" t="s">
-        <v>494</v>
-[...8 lines deleted...]
-    <row r="217" spans="1:8" ht="12.75">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>495</v>
+        <v>473</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D217" t="s">
-        <v>496</v>
-[...8 lines deleted...]
-    <row r="218" spans="1:8" ht="12.75">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>34</v>
+        <v>409</v>
       </c>
       <c r="D218" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>476</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D219" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="G219" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H219" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="D220" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>480</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D221" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="G221" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H221" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D222" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="G222" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H222" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D223" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="G223" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H223" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="D224" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>480</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>511</v>
+        <v>488</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D225" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="G225" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H225" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D226" t="s">
+        <v>491</v>
+      </c>
+      <c r="G226" t="s">
+        <v>77</v>
+      </c>
+      <c r="H226" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="12.75">
+      <c r="A227" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D227" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D228" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D229" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="12.75">
+      <c r="A230" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D230" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D231" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="12.75">
+      <c r="A232" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D232" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="12.75">
+      <c r="A233" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D233" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="12.75">
+      <c r="A234" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D234" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="12.75">
+      <c r="A235" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D235" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="12.75">
+      <c r="A236" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D236" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="12.75">
+      <c r="A237" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D237" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="12.75">
+      <c r="A238" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D226" t="s">
+      <c r="C238" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D238" t="s">
         <v>514</v>
       </c>
-      <c r="G226" t="s">
-[...7 lines deleted...]
-      <c r="A227" s="1" t="s">
+    </row>
+    <row r="239" spans="1:4" ht="12.75">
+      <c r="A239" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D227" t="s">
+      <c r="C239" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D239" t="s">
         <v>516</v>
       </c>
-      <c r="G227" t="s">
-[...7 lines deleted...]
-      <c r="A228" s="1" t="s">
+    </row>
+    <row r="240" spans="1:4" ht="12.75">
+      <c r="A240" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D228" t="s">
+      <c r="C240" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D240" t="s">
         <v>518</v>
       </c>
-      <c r="G228" t="s">
-[...7 lines deleted...]
-      <c r="A229" s="1" t="s">
+    </row>
+    <row r="241" spans="1:4" ht="12.75">
+      <c r="A241" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D229" t="s">
+      <c r="C241" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D241" t="s">
         <v>520</v>
       </c>
-      <c r="G229" t="s">
-[...7 lines deleted...]
-      <c r="A230" s="1" t="s">
+    </row>
+    <row r="242" spans="1:4" ht="12.75">
+      <c r="A242" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D230" t="s">
+      <c r="C242" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D242" t="s">
         <v>522</v>
       </c>
-      <c r="G230" t="s">
-[...7 lines deleted...]
-      <c r="A231" s="1" t="s">
+    </row>
+    <row r="243" spans="1:4" ht="12.75">
+      <c r="A243" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="C231" s="1" t="s">
-[...202 lines deleted...]
-      </c>
       <c r="C243" s="1" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D243" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>86</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>524</v>
+      </c>
+      <c r="C244" t="s">
+        <v>179</v>
       </c>
       <c r="D244" t="s">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="G244" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H244" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>526</v>
+      </c>
+      <c r="C245" t="s">
+        <v>179</v>
       </c>
       <c r="D245" t="s">
-        <v>552</v>
+        <v>527</v>
       </c>
       <c r="G245" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H245" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>529</v>
+      </c>
+      <c r="C246" t="s">
+        <v>179</v>
       </c>
       <c r="D246" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="G246" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H246" t="s">
-        <v>14</v>
+        <v>531</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>532</v>
+      </c>
+      <c r="C247" t="s">
+        <v>179</v>
       </c>
       <c r="D247" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="G247" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H247" t="s">
-        <v>14</v>
+        <v>531</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>534</v>
+      </c>
+      <c r="C248" t="s">
+        <v>179</v>
       </c>
       <c r="D248" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="G248" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H248" t="s">
-        <v>14</v>
+        <v>531</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>536</v>
+      </c>
+      <c r="C249" t="s">
+        <v>179</v>
       </c>
       <c r="D249" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="G249" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H249" t="s">
-        <v>14</v>
+        <v>538</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>539</v>
+      </c>
+      <c r="C250" t="s">
+        <v>179</v>
       </c>
       <c r="D250" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="G250" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H250" t="s">
-        <v>14</v>
+        <v>541</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>542</v>
+      </c>
+      <c r="C251" t="s">
+        <v>179</v>
       </c>
       <c r="D251" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="G251" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H251" t="s">
-        <v>45</v>
+        <v>538</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>544</v>
+      </c>
+      <c r="C252" t="s">
+        <v>179</v>
       </c>
       <c r="D252" t="s">
-        <v>566</v>
+        <v>545</v>
       </c>
       <c r="G252" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H252" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" ht="12.75">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>547</v>
+      </c>
+      <c r="C253" t="s">
+        <v>179</v>
       </c>
       <c r="D253" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="G253" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H253" t="s">
-        <v>14</v>
+        <v>538</v>
+      </c>
+      <c r="I253" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>550</v>
+      </c>
+      <c r="C254" t="s">
+        <v>179</v>
       </c>
       <c r="D254" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
       <c r="G254" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H254" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>552</v>
+      </c>
+      <c r="C255" t="s">
+        <v>179</v>
       </c>
       <c r="D255" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="G255" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H255" t="s">
-        <v>45</v>
+        <v>541</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>554</v>
+      </c>
+      <c r="C256" t="s">
+        <v>179</v>
       </c>
       <c r="D256" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="G256" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H256" t="s">
-        <v>14</v>
+        <v>556</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>557</v>
+      </c>
+      <c r="C257" t="s">
+        <v>179</v>
       </c>
       <c r="D257" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="G257" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H257" t="s">
-        <v>14</v>
+        <v>541</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>559</v>
+      </c>
+      <c r="C258" t="s">
+        <v>179</v>
       </c>
       <c r="D258" t="s">
-        <v>577</v>
+        <v>560</v>
       </c>
       <c r="G258" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H258" t="s">
-        <v>45</v>
+        <v>556</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>561</v>
+      </c>
+      <c r="C259" t="s">
+        <v>179</v>
       </c>
       <c r="D259" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="G259" t="s">
-        <v>13</v>
+        <v>563</v>
       </c>
       <c r="H259" t="s">
-        <v>45</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>565</v>
+      </c>
+      <c r="C260" t="s">
+        <v>179</v>
       </c>
       <c r="D260" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="G260" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H260" t="s">
-        <v>45</v>
+        <v>541</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>567</v>
+      </c>
+      <c r="C261" t="s">
+        <v>179</v>
       </c>
       <c r="D261" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="G261" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H261" t="s">
-        <v>45</v>
+        <v>541</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>569</v>
+      </c>
+      <c r="C262" t="s">
+        <v>179</v>
       </c>
       <c r="D262" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="G262" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H262" t="s">
-        <v>45</v>
+        <v>541</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>571</v>
+      </c>
+      <c r="C263" t="s">
+        <v>179</v>
       </c>
       <c r="D263" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="G263" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H263" t="s">
-        <v>45</v>
+        <v>573</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>575</v>
+      </c>
+      <c r="B264" t="s">
+        <v>576</v>
+      </c>
+      <c r="C264" t="s">
+        <v>179</v>
       </c>
       <c r="D264" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="G264" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H264" t="s">
-        <v>45</v>
+        <v>579</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>581</v>
+      </c>
+      <c r="B265" t="s">
+        <v>582</v>
+      </c>
+      <c r="C265" t="s">
+        <v>179</v>
       </c>
       <c r="D265" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="G265" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H265" t="s">
-        <v>45</v>
+        <v>579</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>584</v>
+      </c>
+      <c r="B266" t="s">
+        <v>585</v>
+      </c>
+      <c r="C266" t="s">
+        <v>179</v>
       </c>
       <c r="D266" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="G266" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H266" t="s">
-        <v>45</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>588</v>
+      </c>
+      <c r="B267" t="s">
+        <v>589</v>
+      </c>
+      <c r="C267" t="s">
+        <v>179</v>
       </c>
       <c r="D267" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="G267" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H267" t="s">
-        <v>45</v>
+        <v>579</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>592</v>
+      </c>
+      <c r="B268" t="s">
+        <v>593</v>
+      </c>
+      <c r="C268" t="s">
+        <v>179</v>
       </c>
       <c r="D268" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="G268" t="s">
-        <v>49</v>
+        <v>578</v>
       </c>
       <c r="H268" t="s">
-        <v>50</v>
+        <v>579</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B269" t="s">
         <v>597</v>
       </c>
-      <c r="C269" s="1" t="s">
-        <v>47</v>
+      <c r="C269" t="s">
+        <v>179</v>
       </c>
       <c r="D269" t="s">
         <v>598</v>
       </c>
       <c r="G269" t="s">
-        <v>49</v>
+        <v>578</v>
       </c>
       <c r="H269" t="s">
-        <v>50</v>
+        <v>579</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>600</v>
+      </c>
+      <c r="B270" t="s">
+        <v>601</v>
+      </c>
+      <c r="C270" t="s">
+        <v>179</v>
       </c>
       <c r="D270" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="G270" t="s">
-        <v>49</v>
+        <v>578</v>
       </c>
       <c r="H270" t="s">
-        <v>50</v>
+        <v>579</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>604</v>
+      </c>
+      <c r="B271" t="s">
+        <v>605</v>
+      </c>
+      <c r="C271" t="s">
+        <v>179</v>
       </c>
       <c r="D271" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="G271" t="s">
-        <v>49</v>
+        <v>578</v>
       </c>
       <c r="H271" t="s">
-        <v>50</v>
+        <v>579</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>608</v>
+      </c>
+      <c r="B272" t="s">
+        <v>609</v>
+      </c>
+      <c r="C272" t="s">
+        <v>179</v>
       </c>
       <c r="D272" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="G272" t="s">
-        <v>49</v>
+        <v>578</v>
       </c>
       <c r="H272" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:8" ht="12.75">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="D273" t="s">
-        <v>606</v>
-[...8 lines deleted...]
-    <row r="274" spans="1:8" ht="12.75">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D274" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-    <row r="275" spans="1:8" ht="12.75">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D275" t="s">
-        <v>609</v>
-[...8 lines deleted...]
-    <row r="276" spans="1:8" ht="12.75">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>613</v>
+        <v>88</v>
       </c>
       <c r="D276" t="s">
-        <v>614</v>
-[...8 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>613</v>
+        <v>34</v>
       </c>
       <c r="D277" t="s">
-        <v>614</v>
-[...8 lines deleted...]
-    <row r="278" spans="1:8" ht="12.75">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>613</v>
+        <v>34</v>
       </c>
       <c r="D278" t="s">
-        <v>621</v>
-[...8 lines deleted...]
-    <row r="279" spans="1:8" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="12.75">
       <c r="A279" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D279" t="s">
         <v>624</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...12 lines deleted...]
-    <row r="280" spans="1:8" ht="12.75">
+    </row>
+    <row r="280" spans="1:4" ht="12.75">
       <c r="A280" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D280" t="s">
         <v>626</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B281" t="s">
         <v>629</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" t="s">
+        <v>179</v>
+      </c>
+      <c r="D281" t="s">
         <v>630</v>
       </c>
-      <c r="C281" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G281" t="s">
-        <v>156</v>
+        <v>578</v>
       </c>
       <c r="H281" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:10" ht="12.75">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D282" t="s">
         <v>632</v>
       </c>
-      <c r="B282" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G282" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="H282" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>78</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>613</v>
+        <v>75</v>
       </c>
       <c r="D283" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="G283" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="H283" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D284" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="G284" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H284" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D285" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="G285" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H285" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C286" t="s">
+        <v>112</v>
+      </c>
+      <c r="D286" t="s">
+        <v>640</v>
+      </c>
+      <c r="G286" t="s">
+        <v>110</v>
+      </c>
+      <c r="H286" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="12.75">
+      <c r="A287" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D287" t="s">
         <v>642</v>
       </c>
-      <c r="C286" t="s">
-[...2 lines deleted...]
-      <c r="D286" t="s">
+    </row>
+    <row r="288" spans="1:4" ht="12.75">
+      <c r="A288" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="G286" t="s">
-[...7 lines deleted...]
-      <c r="A287" s="1" t="s">
+      <c r="C288" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D288" t="s">
         <v>644</v>
       </c>
-      <c r="C287" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D287" t="s">
+    </row>
+    <row r="289" spans="1:4" ht="12.75">
+      <c r="A289" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="G287" t="s">
-[...10 lines deleted...]
-      <c r="A288" s="1" t="s">
+      <c r="C289" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D289" t="s">
         <v>646</v>
       </c>
-      <c r="C288" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D288" t="s">
+    </row>
+    <row r="290" spans="1:4" ht="12.75">
+      <c r="A290" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="G288" t="s">
-[...7 lines deleted...]
-      <c r="A289" s="1" t="s">
+      <c r="C290" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D290" t="s">
         <v>648</v>
       </c>
-      <c r="C289" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D289" t="s">
+    </row>
+    <row r="291" spans="1:4" ht="12.75">
+      <c r="A291" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="G289" t="s">
-[...7 lines deleted...]
-      <c r="A290" s="1" t="s">
+      <c r="C291" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D291" t="s">
         <v>650</v>
       </c>
-      <c r="C290" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D290" t="s">
+    </row>
+    <row r="292" spans="1:4" ht="12.75">
+      <c r="A292" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="G290" t="s">
-[...7 lines deleted...]
-      <c r="A291" s="1" t="s">
+      <c r="C292" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D292" t="s">
         <v>652</v>
       </c>
-      <c r="C291" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D291" t="s">
+    </row>
+    <row r="293" spans="1:4" ht="12.75">
+      <c r="A293" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="G291" t="s">
-[...7 lines deleted...]
-      <c r="A292" s="1" t="s">
+      <c r="C293" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D293" t="s">
         <v>654</v>
       </c>
-      <c r="C292" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D292" t="s">
+    </row>
+    <row r="294" spans="1:4" ht="12.75">
+      <c r="A294" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="G292" t="s">
-[...7 lines deleted...]
-      <c r="A293" s="1" t="s">
+      <c r="C294" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D294" t="s">
         <v>656</v>
       </c>
-      <c r="C293" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D293" t="s">
+    </row>
+    <row r="295" spans="1:4" ht="12.75">
+      <c r="A295" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="G293" t="s">
-[...7 lines deleted...]
-      <c r="A294" s="1" t="s">
+      <c r="C295" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D295" t="s">
         <v>658</v>
       </c>
-      <c r="C294" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D294" t="s">
+    </row>
+    <row r="296" spans="1:4" ht="12.75">
+      <c r="A296" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="G294" t="s">
-[...10 lines deleted...]
-      <c r="A295" s="1" t="s">
+      <c r="C296" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D296" t="s">
         <v>660</v>
       </c>
-      <c r="C295" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A296" s="1" t="s">
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
+      <c r="A297" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D296" t="s">
+      <c r="B297" t="s">
         <v>663</v>
       </c>
-      <c r="G296" t="s">
-[...10 lines deleted...]
-      <c r="A297" s="1" t="s">
+      <c r="C297" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D297" t="s">
         <v>664</v>
       </c>
-      <c r="C297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D297" t="s">
+      <c r="G297" t="s">
+        <v>77</v>
+      </c>
+      <c r="H297" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="12.75">
+      <c r="A298" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="G297" t="s">
-[...10 lines deleted...]
-      <c r="A298" s="1" t="s">
+      <c r="C298" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D298" t="s">
         <v>666</v>
       </c>
-      <c r="C298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D298" t="s">
+    </row>
+    <row r="299" spans="1:4" ht="12.75">
+      <c r="A299" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="G298" t="s">
-[...10 lines deleted...]
-      <c r="A299" s="1" t="s">
+      <c r="C299" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D299" t="s">
         <v>668</v>
       </c>
-      <c r="C299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D299" t="s">
+    </row>
+    <row r="300" spans="1:4" ht="12.75">
+      <c r="A300" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="G299" t="s">
-[...10 lines deleted...]
-      <c r="A300" s="1" t="s">
+      <c r="C300" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D300" t="s">
         <v>670</v>
       </c>
-      <c r="C300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D300" t="s">
+    </row>
+    <row r="301" spans="1:4" ht="12.75">
+      <c r="A301" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="G300" t="s">
-[...10 lines deleted...]
-      <c r="A301" s="1" t="s">
+      <c r="C301" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D301" t="s">
         <v>672</v>
       </c>
-      <c r="C301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D301" t="s">
+    </row>
+    <row r="302" spans="1:4" ht="12.75">
+      <c r="A302" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="G301" t="s">
-[...10 lines deleted...]
-      <c r="A302" s="1" t="s">
+      <c r="C302" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D302" t="s">
         <v>674</v>
       </c>
-      <c r="C302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D302" t="s">
+    </row>
+    <row r="303" spans="1:4" ht="12.75">
+      <c r="A303" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="G302" t="s">
-[...10 lines deleted...]
-      <c r="A303" s="1" t="s">
+      <c r="C303" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D303" t="s">
         <v>676</v>
       </c>
-      <c r="C303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D303" t="s">
+    </row>
+    <row r="304" spans="1:4" ht="12.75">
+      <c r="A304" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="G303" t="s">
-[...10 lines deleted...]
-      <c r="A304" s="1" t="s">
+      <c r="C304" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D304" t="s">
         <v>678</v>
       </c>
-      <c r="C304" t="s">
-[...2 lines deleted...]
-      <c r="D304" t="s">
+    </row>
+    <row r="305" spans="1:4" ht="12.75">
+      <c r="A305" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="G304" t="s">
-[...7 lines deleted...]
-      <c r="A305" s="1" t="s">
+      <c r="C305" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D305" t="s">
         <v>680</v>
       </c>
-      <c r="C305" t="s">
-[...2 lines deleted...]
-      <c r="D305" t="s">
+    </row>
+    <row r="306" spans="1:4" ht="12.75">
+      <c r="A306" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="G305" t="s">
-[...7 lines deleted...]
-      <c r="A306" s="1" t="s">
+      <c r="C306" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D306" t="s">
         <v>682</v>
       </c>
-      <c r="C306" t="s">
-[...2 lines deleted...]
-      <c r="D306" t="s">
+    </row>
+    <row r="307" spans="1:4" ht="12.75">
+      <c r="A307" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="G306" t="s">
-[...7 lines deleted...]
-      <c r="A307" s="1" t="s">
+      <c r="C307" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D307" t="s">
         <v>684</v>
       </c>
-      <c r="C307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D307" t="s">
+    </row>
+    <row r="308" spans="1:4" ht="12.75">
+      <c r="A308" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="G307" t="s">
-[...7 lines deleted...]
-      <c r="A308" s="1" t="s">
+      <c r="C308" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D308" t="s">
         <v>686</v>
       </c>
-      <c r="C308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D308" t="s">
+    </row>
+    <row r="309" spans="1:4" ht="12.75">
+      <c r="A309" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="G308" t="s">
-[...7 lines deleted...]
-      <c r="A309" s="1" t="s">
+      <c r="C309" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D309" t="s">
         <v>688</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D310" t="s">
         <v>690</v>
       </c>
-      <c r="C310" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G310" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H310" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C311" t="s">
+        <v>179</v>
+      </c>
+      <c r="D311" t="s">
         <v>692</v>
       </c>
-      <c r="C311" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H311" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C312" t="s">
+        <v>179</v>
+      </c>
+      <c r="D312" t="s">
         <v>694</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G312" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H312" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>696</v>
+      </c>
+      <c r="C313" t="s">
+        <v>179</v>
       </c>
       <c r="D313" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="G313" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H313" t="s">
-        <v>14</v>
+        <v>698</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>699</v>
+      </c>
+      <c r="C314" t="s">
+        <v>179</v>
       </c>
       <c r="D314" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="G314" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H314" t="s">
-        <v>14</v>
+        <v>564</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>701</v>
+      </c>
+      <c r="C315" t="s">
+        <v>179</v>
       </c>
       <c r="D315" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="G315" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H315" t="s">
-        <v>14</v>
+        <v>564</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>703</v>
+      </c>
+      <c r="C316" t="s">
+        <v>179</v>
       </c>
       <c r="D316" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="G316" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H316" t="s">
-        <v>14</v>
+        <v>541</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>705</v>
+      </c>
+      <c r="C317" t="s">
+        <v>179</v>
       </c>
       <c r="D317" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="G317" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H317" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:9" ht="12.75">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>707</v>
+      </c>
+      <c r="C318" t="s">
+        <v>179</v>
       </c>
       <c r="D318" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G318" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H318" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="319" spans="1:9" ht="12.75">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>709</v>
+      </c>
+      <c r="C319" t="s">
+        <v>179</v>
       </c>
       <c r="D319" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="G319" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H319" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="320" spans="1:9" ht="12.75">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>711</v>
+      </c>
+      <c r="C320" t="s">
+        <v>179</v>
       </c>
       <c r="D320" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="G320" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="321" spans="1:9" ht="12.75">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>713</v>
+      </c>
+      <c r="C321" t="s">
+        <v>179</v>
       </c>
       <c r="D321" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="G321" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>573</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C322" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="D322" t="s">
         <v>714</v>
       </c>
       <c r="G322" t="s">
-        <v>156</v>
+        <v>110</v>
       </c>
       <c r="H322" t="s">
-        <v>14</v>
+        <v>573</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>717</v>
+      </c>
+      <c r="B323" t="s">
+        <v>718</v>
+      </c>
+      <c r="C323" t="s">
+        <v>179</v>
       </c>
       <c r="D323" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="G323" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H323" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>721</v>
+      </c>
+      <c r="B324" t="s">
+        <v>722</v>
+      </c>
+      <c r="C324" t="s">
+        <v>179</v>
       </c>
       <c r="D324" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="G324" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H324" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>724</v>
+      </c>
+      <c r="B325" t="s">
+        <v>725</v>
+      </c>
+      <c r="C325" t="s">
+        <v>179</v>
       </c>
       <c r="D325" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="G325" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H325" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>728</v>
+      </c>
+      <c r="B326" t="s">
+        <v>729</v>
+      </c>
+      <c r="C326" t="s">
+        <v>179</v>
       </c>
       <c r="D326" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="G326" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H326" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>732</v>
+      </c>
+      <c r="B327" t="s">
+        <v>733</v>
+      </c>
+      <c r="C327" t="s">
+        <v>179</v>
       </c>
       <c r="D327" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="G327" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H327" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>736</v>
+      </c>
+      <c r="B328" t="s">
+        <v>737</v>
+      </c>
+      <c r="C328" t="s">
+        <v>179</v>
       </c>
       <c r="D328" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="G328" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H328" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>740</v>
+      </c>
+      <c r="B329" t="s">
+        <v>741</v>
+      </c>
+      <c r="C329" t="s">
+        <v>179</v>
       </c>
       <c r="D329" t="s">
-        <v>223</v>
+        <v>742</v>
       </c>
       <c r="G329" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H329" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>744</v>
+      </c>
+      <c r="B330" t="s">
+        <v>745</v>
+      </c>
+      <c r="C330" t="s">
+        <v>179</v>
       </c>
       <c r="D330" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="G330" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H330" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>748</v>
+      </c>
+      <c r="B331" t="s">
+        <v>749</v>
+      </c>
+      <c r="C331" t="s">
+        <v>179</v>
       </c>
       <c r="D331" t="s">
-        <v>731</v>
+        <v>750</v>
       </c>
       <c r="G331" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H331" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>752</v>
+      </c>
+      <c r="B332" t="s">
+        <v>753</v>
+      </c>
+      <c r="C332" t="s">
+        <v>179</v>
       </c>
       <c r="D332" t="s">
-        <v>733</v>
+        <v>754</v>
       </c>
       <c r="G332" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H332" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>756</v>
+      </c>
+      <c r="B333" t="s">
+        <v>757</v>
+      </c>
+      <c r="C333" t="s">
+        <v>179</v>
       </c>
       <c r="D333" t="s">
-        <v>223</v>
+        <v>758</v>
       </c>
       <c r="G333" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H333" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>760</v>
+      </c>
+      <c r="B334" t="s">
+        <v>761</v>
+      </c>
+      <c r="C334" t="s">
+        <v>179</v>
       </c>
       <c r="D334" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
       <c r="G334" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H334" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>764</v>
+      </c>
+      <c r="B335" t="s">
+        <v>765</v>
+      </c>
+      <c r="C335" t="s">
+        <v>179</v>
       </c>
       <c r="D335" t="s">
-        <v>736</v>
+        <v>766</v>
       </c>
       <c r="G335" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H335" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>768</v>
+      </c>
+      <c r="B336" t="s">
+        <v>769</v>
+      </c>
+      <c r="C336" t="s">
+        <v>179</v>
       </c>
       <c r="D336" t="s">
-        <v>739</v>
+        <v>770</v>
       </c>
       <c r="G336" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H336" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>772</v>
+      </c>
+      <c r="B337" t="s">
+        <v>773</v>
+      </c>
+      <c r="C337" t="s">
+        <v>179</v>
       </c>
       <c r="D337" t="s">
-        <v>741</v>
+        <v>774</v>
       </c>
       <c r="G337" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H337" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>776</v>
+      </c>
+      <c r="B338" t="s">
+        <v>777</v>
+      </c>
+      <c r="C338" t="s">
+        <v>179</v>
       </c>
       <c r="D338" t="s">
-        <v>743</v>
+        <v>778</v>
       </c>
       <c r="G338" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="H338" t="s">
-        <v>157</v>
+        <v>579</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>779</v>
+      </c>
+      <c r="C339" t="s">
+        <v>179</v>
       </c>
       <c r="D339" t="s">
-        <v>225</v>
+        <v>780</v>
       </c>
       <c r="G339" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H339" t="s">
-        <v>157</v>
+        <v>556</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>781</v>
+      </c>
+      <c r="C340" t="s">
+        <v>179</v>
       </c>
       <c r="D340" t="s">
-        <v>746</v>
+        <v>782</v>
       </c>
       <c r="G340" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H340" t="s">
-        <v>157</v>
+        <v>528</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>783</v>
+      </c>
+      <c r="C341" t="s">
+        <v>179</v>
       </c>
       <c r="D341" t="s">
-        <v>748</v>
+        <v>784</v>
       </c>
       <c r="G341" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H341" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" ht="12.75">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>749</v>
+        <v>785</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>222</v>
+        <v>121</v>
       </c>
       <c r="D342" t="s">
-        <v>750</v>
+        <v>129</v>
       </c>
       <c r="G342" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H342" t="s">
-        <v>157</v>
+        <v>123</v>
+      </c>
+      <c r="I342" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="343" spans="1:9" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>786</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>369</v>
+        <v>121</v>
       </c>
       <c r="D343" t="s">
-        <v>753</v>
+        <v>787</v>
       </c>
       <c r="G343" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H343" t="s">
-        <v>371</v>
+        <v>123</v>
       </c>
       <c r="I343" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>788</v>
+      </c>
+      <c r="B344" t="s">
+        <v>789</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D344" t="s">
-        <v>755</v>
+        <v>129</v>
       </c>
       <c r="G344" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H344" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:8" ht="12.75">
+        <v>123</v>
+      </c>
+      <c r="I344" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>790</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D345" t="s">
-        <v>757</v>
+        <v>129</v>
       </c>
       <c r="G345" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="H345" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" ht="12.75">
+        <v>123</v>
+      </c>
+      <c r="I345" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>791</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="D346" t="s">
-        <v>759</v>
+        <v>792</v>
       </c>
       <c r="G346" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="H346" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I346" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>793</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="D347" t="s">
-        <v>761</v>
+        <v>794</v>
       </c>
       <c r="G347" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H347" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I347" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>795</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D348" t="s">
-        <v>763</v>
+        <v>122</v>
       </c>
       <c r="G348" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="H348" t="s">
-        <v>14</v>
+        <v>123</v>
+      </c>
+      <c r="I348" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="349" spans="1:9" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>764</v>
+        <v>796</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="D349" t="s">
-        <v>378</v>
+        <v>797</v>
       </c>
       <c r="G349" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="H349" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I349" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="350" spans="1:9" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>765</v>
+        <v>798</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="D350" t="s">
-        <v>766</v>
+        <v>122</v>
       </c>
       <c r="G350" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H350" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="I350" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:10" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>767</v>
+        <v>799</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="D351" t="s">
-        <v>768</v>
+        <v>800</v>
       </c>
       <c r="G351" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H351" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>94</v>
+      </c>
+      <c r="I351" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="352" spans="1:9" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>801</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>369</v>
+        <v>121</v>
       </c>
       <c r="D352" t="s">
-        <v>370</v>
+        <v>122</v>
       </c>
       <c r="G352" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H352" t="s">
-        <v>371</v>
+        <v>123</v>
       </c>
       <c r="I352" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="353" spans="1:9" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>771</v>
+        <v>802</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>369</v>
+        <v>91</v>
       </c>
       <c r="D353" t="s">
-        <v>370</v>
+        <v>803</v>
       </c>
       <c r="G353" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="H353" t="s">
-        <v>371</v>
+        <v>94</v>
       </c>
       <c r="I353" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="354" spans="1:9" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>772</v>
+        <v>804</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D354" t="s">
-        <v>773</v>
+        <v>805</v>
       </c>
       <c r="G354" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H354" t="s">
-        <v>371</v>
+        <v>94</v>
       </c>
       <c r="I354" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="355" spans="1:9" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>774</v>
+        <v>806</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="D355" t="s">
-        <v>775</v>
+        <v>140</v>
       </c>
       <c r="G355" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H355" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I355" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="356" spans="1:9" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="D356" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="G356" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H356" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I356" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="357" spans="1:9" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>778</v>
+        <v>809</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D357" t="s">
-        <v>779</v>
+        <v>98</v>
       </c>
       <c r="G357" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H357" t="s">
-        <v>383</v>
+        <v>94</v>
       </c>
       <c r="I357" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="358" spans="1:9" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>780</v>
+        <v>810</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D358" t="s">
-        <v>398</v>
+        <v>98</v>
       </c>
       <c r="G358" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H358" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="I358" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="359" spans="1:9" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>781</v>
+        <v>811</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D359" t="s">
-        <v>782</v>
+        <v>812</v>
       </c>
       <c r="G359" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H359" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="I359" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="360" spans="1:9" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>813</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D360" t="s">
-        <v>398</v>
+        <v>814</v>
       </c>
       <c r="G360" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H360" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="I360" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="361" spans="1:9" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>785</v>
+        <v>815</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D361" t="s">
-        <v>398</v>
+        <v>816</v>
       </c>
       <c r="G361" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H361" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="I361" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="362" spans="1:9" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>786</v>
+        <v>817</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D362" t="s">
-        <v>787</v>
+        <v>818</v>
       </c>
       <c r="G362" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H362" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I362" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="363" spans="1:9" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>788</v>
+        <v>819</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D363" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="G363" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H363" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I363" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:9" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>790</v>
+        <v>820</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D364" t="s">
-        <v>391</v>
+        <v>821</v>
       </c>
       <c r="G364" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="H364" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>94</v>
+      </c>
+      <c r="J364" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="365" spans="1:9" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>791</v>
+        <v>822</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D365" t="s">
-        <v>792</v>
+        <v>161</v>
       </c>
       <c r="G365" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H365" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I365" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="366" spans="1:9" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>369</v>
+        <v>97</v>
       </c>
       <c r="D366" t="s">
-        <v>391</v>
+        <v>824</v>
       </c>
       <c r="G366" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H366" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="I366" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:9" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>794</v>
+        <v>825</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D367" t="s">
-        <v>795</v>
+        <v>826</v>
       </c>
       <c r="G367" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="H367" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>94</v>
+      </c>
+      <c r="J367" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="368" spans="1:9" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>796</v>
+        <v>827</v>
+      </c>
+      <c r="B368" t="s">
+        <v>828</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>369</v>
+        <v>121</v>
       </c>
       <c r="D368" t="s">
-        <v>391</v>
+        <v>154</v>
       </c>
       <c r="G368" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H368" t="s">
-        <v>392</v>
+        <v>134</v>
       </c>
       <c r="I368" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="369" spans="1:9" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>797</v>
+        <v>829</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D369" t="s">
-        <v>798</v>
+        <v>154</v>
       </c>
       <c r="G369" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H369" t="s">
-        <v>58</v>
+        <v>134</v>
       </c>
       <c r="I369" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="370" spans="1:9" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>799</v>
+        <v>830</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="D370" t="s">
-        <v>800</v>
+        <v>831</v>
       </c>
       <c r="G370" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H370" t="s">
-        <v>58</v>
+        <v>134</v>
       </c>
       <c r="I370" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="371" spans="1:9" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>801</v>
+        <v>832</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="D371" t="s">
-        <v>407</v>
+        <v>833</v>
       </c>
       <c r="G371" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H371" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I371" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="372" spans="1:9" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>802</v>
+        <v>834</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="D372" t="s">
-        <v>803</v>
+        <v>835</v>
       </c>
       <c r="G372" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H372" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="I372" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="373" spans="1:9" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>804</v>
+        <v>836</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="D373" t="s">
-        <v>61</v>
+        <v>837</v>
       </c>
       <c r="G373" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="H373" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="I373" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:9" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>805</v>
+        <v>838</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D374" t="s">
-        <v>61</v>
-[...11 lines deleted...]
-    <row r="375" spans="1:9" ht="12.75">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>806</v>
+        <v>840</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D375" t="s">
-        <v>807</v>
-[...11 lines deleted...]
-    <row r="376" spans="1:9" ht="12.75">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>808</v>
+        <v>842</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D376" t="s">
-        <v>809</v>
-[...11 lines deleted...]
-    <row r="377" spans="1:9" ht="12.75">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>810</v>
+        <v>844</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D377" t="s">
-        <v>811</v>
-[...11 lines deleted...]
-    <row r="378" spans="1:9" ht="12.75">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>812</v>
+        <v>846</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D378" t="s">
-        <v>813</v>
-[...11 lines deleted...]
-    <row r="379" spans="1:9" ht="12.75">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>814</v>
+        <v>848</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D379" t="s">
-        <v>800</v>
-[...11 lines deleted...]
-    <row r="380" spans="1:10" ht="12.75">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="D380" t="s">
-        <v>816</v>
-[...11 lines deleted...]
-    <row r="381" spans="1:8" ht="12.75">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>817</v>
+        <v>852</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>52</v>
+        <v>188</v>
       </c>
       <c r="D381" t="s">
-        <v>818</v>
-[...8 lines deleted...]
-    <row r="382" spans="1:8" ht="12.75">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>819</v>
+        <v>854</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="D382" t="s">
-        <v>820</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>855</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>821</v>
+        <v>856</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="D383" t="s">
-        <v>822</v>
+        <v>857</v>
       </c>
       <c r="G383" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="H383" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>823</v>
+        <v>858</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="D384" t="s">
-        <v>824</v>
+        <v>859</v>
       </c>
       <c r="G384" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="H384" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>825</v>
+        <v>860</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="D385" t="s">
-        <v>826</v>
+        <v>861</v>
       </c>
       <c r="G385" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="H385" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>827</v>
+        <v>862</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="D386" t="s">
-        <v>828</v>
+        <v>863</v>
       </c>
       <c r="G386" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="H386" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>829</v>
+        <v>864</v>
+      </c>
+      <c r="B387" t="s">
+        <v>865</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>43</v>
+        <v>121</v>
       </c>
       <c r="D387" t="s">
-        <v>830</v>
+        <v>866</v>
       </c>
       <c r="G387" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H387" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:8" ht="12.75">
+        <v>134</v>
+      </c>
+      <c r="I387" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>867</v>
+      </c>
+      <c r="C388" t="s">
+        <v>112</v>
       </c>
       <c r="D388" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>868</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>869</v>
+      </c>
+      <c r="C389" t="s">
+        <v>112</v>
       </c>
       <c r="D389" t="s">
-        <v>834</v>
+        <v>870</v>
       </c>
       <c r="G389" t="s">
+        <v>77</v>
+      </c>
+      <c r="H389" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="12.75">
+      <c r="A390" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C390" t="s">
+        <v>112</v>
+      </c>
+      <c r="D390" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="12.75">
+      <c r="A391" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C391" t="s">
+        <v>112</v>
+      </c>
+      <c r="D391" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="12.75">
+      <c r="A392" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C392" t="s">
+        <v>112</v>
+      </c>
+      <c r="D392" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="12.75">
+      <c r="A393" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C393" t="s">
+        <v>112</v>
+      </c>
+      <c r="D393" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="12.75">
+      <c r="A394" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B394" t="s">
+        <v>881</v>
+      </c>
+      <c r="C394" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H389" t="s">
+      <c r="D394" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:8" ht="12.75">
-[...9 lines deleted...]
-      <c r="G390" t="s">
+    <row r="395" spans="1:4" ht="12.75">
+      <c r="A395" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B395" t="s">
+        <v>884</v>
+      </c>
+      <c r="C395" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H390" t="s">
+      <c r="D395" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="391" spans="1:9" ht="12.75">
-[...69 lines deleted...]
-      <c r="G394" t="s">
+    <row r="396" spans="1:4" ht="12.75">
+      <c r="A396" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B396" t="s">
+        <v>887</v>
+      </c>
+      <c r="C396" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H394" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="D396" t="s">
-        <v>847</v>
-[...4 lines deleted...]
-      <c r="H396" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="397" spans="1:8" ht="12.75">
+    <row r="397" spans="1:4" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>848</v>
+        <v>889</v>
+      </c>
+      <c r="B397" t="s">
+        <v>890</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="D397" t="s">
-        <v>849</v>
-[...8 lines deleted...]
-    <row r="398" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>850</v>
+        <v>891</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D398" t="s">
-        <v>851</v>
-[...8 lines deleted...]
-    <row r="399" spans="1:8" ht="12.75">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>852</v>
+        <v>893</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D399" t="s">
-        <v>853</v>
-[...8 lines deleted...]
-    <row r="400" spans="1:8" ht="12.75">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>854</v>
+        <v>895</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D400" t="s">
-        <v>855</v>
-[...8 lines deleted...]
-    <row r="401" spans="1:8" ht="12.75">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D401" t="s">
-        <v>857</v>
-[...8 lines deleted...]
-    <row r="402" spans="1:8" ht="12.75">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>858</v>
+        <v>899</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D402" t="s">
-        <v>859</v>
-[...8 lines deleted...]
-    <row r="403" spans="1:8" ht="12.75">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>860</v>
+        <v>901</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>67</v>
+        <v>203</v>
       </c>
       <c r="D403" t="s">
-        <v>861</v>
-[...8 lines deleted...]
-    <row r="404" spans="1:9" ht="12.75">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>862</v>
+        <v>903</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="D404" t="s">
-        <v>863</v>
-[...11 lines deleted...]
-    <row r="405" spans="1:8" ht="12.75">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>904</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="D405" t="s">
-        <v>867</v>
-[...8 lines deleted...]
-    <row r="406" spans="1:8" ht="12.75">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>869</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>906</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D406" t="s">
-        <v>871</v>
-[...8 lines deleted...]
-    <row r="407" spans="1:8" ht="12.75">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>908</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D407" t="s">
-        <v>875</v>
-[...8 lines deleted...]
-    <row r="408" spans="1:8" ht="12.75">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>877</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>910</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D408" t="s">
-        <v>879</v>
-[...8 lines deleted...]
-    <row r="409" spans="1:8" ht="12.75">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>911</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D409" t="s">
-        <v>883</v>
-[...8 lines deleted...]
-    <row r="410" spans="1:8" ht="12.75">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>913</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D410" t="s">
-        <v>887</v>
-[...8 lines deleted...]
-    <row r="411" spans="1:8" ht="12.75">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>889</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>914</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D411" t="s">
-        <v>891</v>
-[...8 lines deleted...]
-    <row r="412" spans="1:8" ht="12.75">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>893</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>916</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D412" t="s">
-        <v>895</v>
-[...8 lines deleted...]
-    <row r="413" spans="1:8" ht="12.75">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>918</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D413" t="s">
-        <v>897</v>
-[...8 lines deleted...]
-    <row r="414" spans="1:8" ht="12.75">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>920</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D414" t="s">
-        <v>899</v>
-[...8 lines deleted...]
-    <row r="415" spans="1:8" ht="12.75">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>921</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D415" t="s">
-        <v>902</v>
-[...8 lines deleted...]
-    <row r="416" spans="1:8" ht="12.75">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>923</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D416" t="s">
-        <v>905</v>
-[...8 lines deleted...]
-    <row r="417" spans="1:8" ht="12.75">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>925</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D417" t="s">
-        <v>907</v>
-[...8 lines deleted...]
-    <row r="418" spans="1:8" ht="12.75">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>927</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="D418" t="s">
-        <v>909</v>
+        <v>928</v>
       </c>
       <c r="G418" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H418" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I418" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>929</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D419" t="s">
-        <v>911</v>
-[...8 lines deleted...]
-    <row r="420" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>931</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D420" t="s">
-        <v>913</v>
-[...8 lines deleted...]
-    <row r="421" spans="1:8" ht="12.75">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>933</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D421" t="s">
-        <v>915</v>
-[...8 lines deleted...]
-    <row r="422" spans="1:8" ht="12.75">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>935</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D422" t="s">
-        <v>917</v>
-[...8 lines deleted...]
-    <row r="423" spans="1:8" ht="12.75">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>937</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D423" t="s">
-        <v>919</v>
-[...8 lines deleted...]
-    <row r="424" spans="1:8" ht="12.75">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>939</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D424" t="s">
-        <v>919</v>
-[...8 lines deleted...]
-    <row r="425" spans="1:8" ht="12.75">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>922</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>941</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D425" t="s">
-        <v>924</v>
-[...8 lines deleted...]
-    <row r="426" spans="1:8" ht="12.75">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>943</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D426" t="s">
-        <v>924</v>
-[...8 lines deleted...]
-    <row r="427" spans="1:8" ht="12.75">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>929</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>945</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D427" t="s">
-        <v>931</v>
-[...8 lines deleted...]
-    <row r="428" spans="1:8" ht="12.75">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>947</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D428" t="s">
-        <v>935</v>
-[...8 lines deleted...]
-    <row r="429" spans="1:8" ht="12.75">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>949</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D429" t="s">
-        <v>939</v>
-[...8 lines deleted...]
-    <row r="430" spans="1:8" ht="12.75">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>951</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D430" t="s">
-        <v>943</v>
-[...8 lines deleted...]
-    <row r="431" spans="1:8" ht="12.75">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>953</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D431" t="s">
-        <v>947</v>
-[...8 lines deleted...]
-    <row r="432" spans="1:8" ht="12.75">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="B432" t="s">
+        <v>954</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D432" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="12.75">
+      <c r="A433" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D433" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="12.75">
+      <c r="A434" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D434" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="12.75">
+      <c r="A435" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D435" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="12.75">
+      <c r="A436" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D436" t="s">
         <v>950</v>
       </c>
-      <c r="C432" t="s">
-[...86 lines deleted...]
-    <row r="437" spans="1:8" ht="12.75">
+    </row>
+    <row r="437" spans="1:4" ht="12.75">
       <c r="A437" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D437" t="s">
         <v>963</v>
       </c>
-      <c r="G437" t="s">
-[...6 lines deleted...]
-    <row r="438" spans="1:8" ht="12.75">
+    </row>
+    <row r="438" spans="1:4" ht="12.75">
       <c r="A438" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D438" t="s">
         <v>965</v>
       </c>
-      <c r="G438" t="s">
-[...6 lines deleted...]
-    <row r="439" spans="1:8" ht="12.75">
+    </row>
+    <row r="439" spans="1:4" ht="12.75">
       <c r="A439" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D439" t="s">
         <v>967</v>
       </c>
-      <c r="G439" t="s">
-[...6 lines deleted...]
-    <row r="440" spans="1:8" ht="12.75">
+    </row>
+    <row r="440" spans="1:4" ht="12.75">
       <c r="A440" s="1" t="s">
         <v>968</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D440" t="s">
         <v>969</v>
       </c>
-      <c r="G440" t="s">
-[...6 lines deleted...]
-    <row r="441" spans="1:8" ht="12.75">
+    </row>
+    <row r="441" spans="1:4" ht="12.75">
       <c r="A441" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="D441" t="s">
         <v>971</v>
       </c>
-      <c r="G441" t="s">
-[...6 lines deleted...]
-    <row r="442" spans="1:8" ht="12.75">
+    </row>
+    <row r="442" spans="1:4" ht="12.75">
       <c r="A442" s="1" t="s">
         <v>972</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D442" t="s">
-        <v>651</v>
-[...8 lines deleted...]
-    <row r="443" spans="1:8" ht="12.75">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D443" t="s">
-        <v>974</v>
-[...8 lines deleted...]
-    <row r="444" spans="1:9" ht="12.75">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D444" t="s">
-        <v>976</v>
-[...11 lines deleted...]
-    <row r="445" spans="1:8" ht="12.75">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="D445" t="s">
-        <v>978</v>
-[...8 lines deleted...]
-    <row r="446" spans="1:8" ht="12.75">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D446" t="s">
-        <v>980</v>
-[...8 lines deleted...]
-    <row r="447" spans="1:8" ht="12.75">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="12.75">
       <c r="A447" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D447" t="s">
         <v>982</v>
       </c>
-      <c r="G447" t="s">
-[...6 lines deleted...]
-    <row r="448" spans="1:8" ht="12.75">
+    </row>
+    <row r="448" spans="1:4" ht="12.75">
       <c r="A448" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D448" t="s">
         <v>984</v>
       </c>
-      <c r="G448" t="s">
-[...6 lines deleted...]
-    <row r="449" spans="1:8" ht="12.75">
+    </row>
+    <row r="449" spans="1:4" ht="12.75">
       <c r="A449" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D449" t="s">
         <v>986</v>
       </c>
-      <c r="G449" t="s">
-[...6 lines deleted...]
-    <row r="450" spans="1:8" ht="12.75">
+    </row>
+    <row r="450" spans="1:4" ht="12.75">
       <c r="A450" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D450" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="12.75">
+      <c r="A451" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="G450" t="s">
-[...7 lines deleted...]
-      <c r="A451" s="1" t="s">
+      <c r="C451" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D451" t="s">
         <v>989</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D451" t="s">
+    </row>
+    <row r="452" spans="1:4" ht="12.75">
+      <c r="A452" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="G451" t="s">
-[...7 lines deleted...]
-      <c r="A452" s="1" t="s">
+      <c r="C452" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D452" t="s">
         <v>991</v>
       </c>
-      <c r="C452" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D452" t="s">
+    </row>
+    <row r="453" spans="1:4" ht="12.75">
+      <c r="A453" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="G452" t="s">
-[...7 lines deleted...]
-      <c r="A453" s="1" t="s">
+      <c r="C453" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D453" t="s">
         <v>993</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D453" t="s">
+    </row>
+    <row r="454" spans="1:4" ht="12.75">
+      <c r="A454" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="G453" t="s">
-[...7 lines deleted...]
-      <c r="A454" s="1" t="s">
+      <c r="C454" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D454" t="s">
         <v>995</v>
       </c>
-      <c r="C454" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D454" t="s">
+    </row>
+    <row r="455" spans="1:4" ht="12.75">
+      <c r="A455" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="G454" t="s">
-[...7 lines deleted...]
-      <c r="A455" s="1" t="s">
+      <c r="C455" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D455" t="s">
         <v>997</v>
       </c>
-      <c r="C455" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D455" t="s">
+    </row>
+    <row r="456" spans="1:4" ht="12.75">
+      <c r="A456" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="G455" t="s">
-[...7 lines deleted...]
-      <c r="A456" s="1" t="s">
+      <c r="C456" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D456" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" ht="12.75">
+      <c r="A457" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="C456" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A457" s="1" t="s">
+      <c r="C457" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D457" t="s">
         <v>1000</v>
       </c>
-      <c r="C457" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D457" t="s">
+    </row>
+    <row r="458" spans="1:4" ht="12.75">
+      <c r="A458" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="G457" t="s">
-[...7 lines deleted...]
-      <c r="A458" s="1" t="s">
+      <c r="C458" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D458" t="s">
         <v>1002</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D458" t="s">
+    </row>
+    <row r="459" spans="1:4" ht="12.75">
+      <c r="A459" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="G458" t="s">
-[...7 lines deleted...]
-      <c r="A459" s="1" t="s">
+      <c r="C459" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D459" t="s">
         <v>1004</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...12 lines deleted...]
-    <row r="460" spans="1:8" ht="12.75">
+    </row>
+    <row r="460" spans="1:4" ht="12.75">
       <c r="A460" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D460" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G461" t="s">
+        <v>77</v>
+      </c>
+      <c r="H461" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" ht="12.75">
+      <c r="A462" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="12.75">
+      <c r="A463" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D463" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="12.75">
+      <c r="A464" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="12.75">
+      <c r="A465" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="12.75">
+      <c r="A466" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D466" t="s">
         <v>1006</v>
       </c>
-      <c r="C461" s="1" t="s">
-[...97 lines deleted...]
-    <row r="467" spans="1:8" ht="12.75">
+    </row>
+    <row r="467" spans="1:4" ht="12.75">
       <c r="A467" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>11</v>
+        <v>409</v>
       </c>
       <c r="D467" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="12.75">
+      <c r="A468" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="G467" t="s">
-[...7 lines deleted...]
-      <c r="A468" s="1" t="s">
+      <c r="C468" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D468" t="s">
         <v>1019</v>
       </c>
-      <c r="C468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D468" t="s">
+    </row>
+    <row r="469" spans="1:4" ht="12.75">
+      <c r="A469" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="G468" t="s">
-[...7 lines deleted...]
-      <c r="A469" s="1" t="s">
+      <c r="C469" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D469" t="s">
         <v>1021</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D470" t="s">
         <v>1023</v>
       </c>
-      <c r="C470" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D470" t="s">
+      <c r="G470" t="s">
+        <v>77</v>
+      </c>
+      <c r="H470" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" ht="12.75">
+      <c r="A471" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="G470" t="s">
-[...7 lines deleted...]
-      <c r="A471" s="1" t="s">
+      <c r="C471" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D471" t="s">
         <v>1025</v>
       </c>
-      <c r="C471" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D471" t="s">
+    </row>
+    <row r="472" spans="1:4" ht="12.75">
+      <c r="A472" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="G471" t="s">
-[...7 lines deleted...]
-      <c r="A472" s="1" t="s">
+      <c r="C472" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D472" t="s">
         <v>1027</v>
       </c>
-      <c r="C472" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D472" t="s">
+    </row>
+    <row r="473" spans="1:4" ht="12.75">
+      <c r="A473" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="G472" t="s">
-[...7 lines deleted...]
-      <c r="A473" s="1" t="s">
+      <c r="C473" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D473" t="s">
         <v>1029</v>
       </c>
-      <c r="C473" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D473" t="s">
+    </row>
+    <row r="474" spans="1:4" ht="12.75">
+      <c r="A474" s="1" t="s">
         <v>1030</v>
       </c>
-      <c r="G473" t="s">
-[...7 lines deleted...]
-      <c r="A474" s="1" t="s">
+      <c r="C474" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D474" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="12.75">
+      <c r="A475" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="C474" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D474" t="s">
+      <c r="C475" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D475" t="s">
         <v>1032</v>
       </c>
-      <c r="G474" t="s">
-[...7 lines deleted...]
-      <c r="A475" s="1" t="s">
+    </row>
+    <row r="476" spans="1:4" ht="12.75">
+      <c r="A476" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C476" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D476" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G477" t="s">
+        <v>77</v>
+      </c>
+      <c r="H477" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="12.75">
+      <c r="A478" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D478" t="s">
         <v>1037</v>
       </c>
-      <c r="C477" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A478" s="1" t="s">
+    </row>
+    <row r="479" spans="1:4" ht="12.75">
+      <c r="A479" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="C478" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A479" s="1" t="s">
+      <c r="C479" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D479" t="s">
         <v>1039</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D480" t="s">
         <v>1041</v>
       </c>
-      <c r="C480" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G480" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H480" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D481" t="s">
         <v>1043</v>
       </c>
       <c r="G481" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H481" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="12.75">
       <c r="A482" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D482" t="s">
-        <v>1045</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>403</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D483" t="s">
         <v>1046</v>
       </c>
-      <c r="C483" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G483" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H483" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D484" t="s">
         <v>1048</v>
       </c>
-      <c r="C484" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G484" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H484" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D485" t="s">
         <v>1050</v>
       </c>
       <c r="G485" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H485" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="12.75">
       <c r="A486" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D486" t="s">
         <v>1052</v>
       </c>
-      <c r="G486" t="s">
-[...6 lines deleted...]
-    <row r="487" spans="1:8" ht="12.75">
+    </row>
+    <row r="487" spans="1:4" ht="12.75">
       <c r="A487" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>11</v>
+        <v>409</v>
       </c>
       <c r="D487" t="s">
         <v>1054</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D488" t="s">
         <v>1056</v>
       </c>
       <c r="G488" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H488" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="12.75">
       <c r="A489" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D489" t="s">
-        <v>1012</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D490" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="G490" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H490" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D491" t="s">
-        <v>1056</v>
-[...8 lines deleted...]
-    <row r="492" spans="1:8" ht="12.75">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D492" t="s">
-        <v>1062</v>
-[...8 lines deleted...]
-    <row r="493" spans="1:8" ht="12.75">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D493" t="s">
-        <v>1064</v>
-[...8 lines deleted...]
-    <row r="494" spans="1:8" ht="12.75">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D494" t="s">
-        <v>454</v>
-[...8 lines deleted...]
-    <row r="495" spans="1:8" ht="12.75">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D495" t="s">
-        <v>1067</v>
-[...8 lines deleted...]
-    <row r="496" spans="1:8" ht="12.75">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="12.75">
       <c r="A496" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D496" t="s">
         <v>1068</v>
       </c>
-      <c r="C496" s="1" t="s">
-[...12 lines deleted...]
-    <row r="497" spans="1:8" ht="12.75">
+    </row>
+    <row r="497" spans="1:4" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D497" t="s">
-        <v>1071</v>
-[...8 lines deleted...]
-    <row r="498" spans="1:8" ht="12.75">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D498" t="s">
-        <v>1073</v>
-[...8 lines deleted...]
-    <row r="499" spans="1:8" ht="12.75">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D499" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1078</v>
+      </c>
+      <c r="C500" t="s">
+        <v>179</v>
       </c>
       <c r="D500" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="G500" t="s">
-        <v>13</v>
+        <v>1080</v>
       </c>
       <c r="H500" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:8" ht="12.75">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D501" t="s">
-        <v>448</v>
-[...8 lines deleted...]
-    <row r="502" spans="1:8" ht="12.75">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D502" t="s">
-        <v>1059</v>
-[...8 lines deleted...]
-    <row r="503" spans="1:8" ht="12.75">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D503" t="s">
-        <v>1081</v>
-[...8 lines deleted...]
-    <row r="504" spans="1:8" ht="12.75">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D504" t="s">
-        <v>436</v>
-[...8 lines deleted...]
-    <row r="505" spans="1:8" ht="12.75">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D505" t="s">
-        <v>1084</v>
-[...8 lines deleted...]
-    <row r="506" spans="1:8" ht="12.75">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D506" t="s">
-        <v>1075</v>
-[...8 lines deleted...]
-    <row r="507" spans="1:8" ht="12.75">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D507" t="s">
-        <v>1087</v>
-[...8 lines deleted...]
-    <row r="508" spans="1:8" ht="12.75">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="D508" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="G508" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H508" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I508" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>34</v>
+        <v>203</v>
       </c>
       <c r="D509" t="s">
-        <v>1091</v>
-[...8 lines deleted...]
-    <row r="510" spans="1:8" ht="12.75">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D510" t="s">
-        <v>1093</v>
-[...8 lines deleted...]
-    <row r="511" spans="1:8" ht="12.75">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D511" t="s">
-        <v>1095</v>
-[...8 lines deleted...]
-    <row r="512" spans="1:8" ht="12.75">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D512" t="s">
-        <v>1097</v>
-[...8 lines deleted...]
-    <row r="513" spans="1:8" ht="12.75">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D513" t="s">
-        <v>1099</v>
-[...8 lines deleted...]
-    <row r="514" spans="1:8" ht="12.75">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D514" t="s">
-        <v>1101</v>
-[...8 lines deleted...]
-    <row r="515" spans="1:8" ht="12.75">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D515" t="s">
-        <v>1103</v>
-[...8 lines deleted...]
-    <row r="516" spans="1:8" ht="12.75">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D516" t="s">
-        <v>434</v>
-[...8 lines deleted...]
-    <row r="517" spans="1:8" ht="12.75">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D517" t="s">
-        <v>1106</v>
-[...8 lines deleted...]
-    <row r="518" spans="1:8" ht="12.75">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D518" t="s">
-        <v>1056</v>
-[...8 lines deleted...]
-    <row r="519" spans="1:8" ht="12.75">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D519" t="s">
-        <v>1109</v>
-[...8 lines deleted...]
-    <row r="520" spans="1:8" ht="12.75">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D520" t="s">
-        <v>1097</v>
-[...8 lines deleted...]
-    <row r="521" spans="1:8" ht="12.75">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D521" t="s">
-        <v>1112</v>
-[...8 lines deleted...]
-    <row r="522" spans="1:8" ht="12.75">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D522" t="s">
-        <v>1114</v>
-[...8 lines deleted...]
-    <row r="523" spans="1:8" ht="12.75">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D523" t="s">
-        <v>1116</v>
-[...8 lines deleted...]
-    <row r="524" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D524" t="s">
-        <v>1118</v>
-[...8 lines deleted...]
-    <row r="525" spans="1:8" ht="12.75">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D525" t="s">
-        <v>1120</v>
-[...8 lines deleted...]
-    <row r="526" spans="1:8" ht="12.75">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D526" t="s">
-        <v>487</v>
-[...8 lines deleted...]
-    <row r="527" spans="1:8" ht="12.75">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D527" t="s">
-        <v>1123</v>
-[...8 lines deleted...]
-    <row r="528" spans="1:8" ht="12.75">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D528" t="s">
-        <v>1125</v>
-[...8 lines deleted...]
-    <row r="529" spans="1:8" ht="12.75">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D529" t="s">
-        <v>1127</v>
-[...8 lines deleted...]
-    <row r="530" spans="1:8" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D530" t="s">
-        <v>1129</v>
-[...8 lines deleted...]
-    <row r="531" spans="1:8" ht="12.75">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D531" t="s">
-        <v>1131</v>
-[...8 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>493</v>
+        <v>34</v>
       </c>
       <c r="D532" t="s">
-        <v>1133</v>
-[...8 lines deleted...]
-    <row r="533" spans="1:8" ht="12.75">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D533" t="s">
-        <v>487</v>
-[...8 lines deleted...]
-    <row r="534" spans="1:8" ht="12.75">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>493</v>
+        <v>34</v>
       </c>
       <c r="D534" t="s">
-        <v>1136</v>
-[...8 lines deleted...]
-    <row r="535" spans="1:8" ht="12.75">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="12.75">
       <c r="A535" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="12.75">
+      <c r="A536" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="12.75">
+      <c r="A537" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="12.75">
+      <c r="A538" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="12.75">
+      <c r="A539" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="12.75">
+      <c r="A540" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="12.75">
+      <c r="A541" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="12.75">
+      <c r="A542" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="12.75">
+      <c r="A543" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="12.75">
+      <c r="A544" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D544" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="12.75">
+      <c r="A545" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D545" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="12.75">
+      <c r="A546" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="12.75">
+      <c r="A547" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D547" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="12.75">
+      <c r="A548" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="12.75">
+      <c r="A549" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="12.75">
+      <c r="A550" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="12.75">
+      <c r="A551" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D551" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="12.75">
+      <c r="A552" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="12.75">
+      <c r="A553" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="12.75">
+      <c r="A554" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="12.75">
+      <c r="A555" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D555" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="12.75">
+      <c r="A556" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D556" t="s">
         <v>1137</v>
       </c>
-      <c r="C535" s="1" t="s">
-[...369 lines deleted...]
-    <row r="557" spans="1:8" ht="12.75">
+    </row>
+    <row r="557" spans="1:4" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>493</v>
+        <v>34</v>
       </c>
       <c r="D557" t="s">
-        <v>1177</v>
-[...8 lines deleted...]
-    <row r="558" spans="1:8" ht="12.75">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D558" t="s">
-        <v>1179</v>
-[...8 lines deleted...]
-    <row r="559" spans="1:8" ht="12.75">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D559" t="s">
-        <v>1181</v>
-[...8 lines deleted...]
-    <row r="560" spans="1:8" ht="12.75">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D560" t="s">
-        <v>1183</v>
-[...8 lines deleted...]
-    <row r="561" spans="1:8" ht="12.75">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D561" t="s">
-        <v>1185</v>
-[...8 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D562" t="s">
-        <v>1187</v>
-[...8 lines deleted...]
-    <row r="563" spans="1:8" ht="12.75">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D563" t="s">
-        <v>1189</v>
-[...8 lines deleted...]
-    <row r="564" spans="1:8" ht="12.75">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D564" t="s">
-        <v>1191</v>
-[...8 lines deleted...]
-    <row r="565" spans="1:8" ht="12.75">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D565" t="s">
-        <v>1193</v>
-[...8 lines deleted...]
-    <row r="566" spans="1:8" ht="12.75">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D566" t="s">
-        <v>1191</v>
-[...8 lines deleted...]
-    <row r="567" spans="1:8" ht="12.75">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D567" t="s">
-        <v>1196</v>
-[...8 lines deleted...]
-    <row r="568" spans="1:8" ht="12.75">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D568" t="s">
-        <v>1198</v>
-[...8 lines deleted...]
-    <row r="569" spans="1:8" ht="12.75">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D569" t="s">
-        <v>1200</v>
-[...8 lines deleted...]
-    <row r="570" spans="1:8" ht="12.75">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1204</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D570" t="s">
-        <v>1202</v>
-[...8 lines deleted...]
-    <row r="571" spans="1:8" ht="12.75">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D571" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="D572" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="G572" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H572" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="D573" t="s">
-        <v>1208</v>
-[...8 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="D574" t="s">
-        <v>1210</v>
-[...8 lines deleted...]
-    <row r="575" spans="1:8" ht="12.75">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="D575" t="s">
-        <v>1212</v>
-[...8 lines deleted...]
-    <row r="576" spans="1:8" ht="12.75">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>613</v>
+        <v>29</v>
       </c>
       <c r="D576" t="s">
-        <v>614</v>
-[...8 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="B577" t="s">
         <v>1218</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>613</v>
+        <v>91</v>
       </c>
       <c r="D577" t="s">
-        <v>614</v>
+        <v>1219</v>
       </c>
       <c r="G577" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="H577" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I577" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" ht="12.75">
       <c r="A578" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="B578" t="s">
+      <c r="C578" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D578" t="s">
         <v>1221</v>
       </c>
-      <c r="C578" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G578" t="s">
-        <v>156</v>
+        <v>99</v>
       </c>
       <c r="H578" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:8" ht="12.75">
+        <v>134</v>
+      </c>
+      <c r="I578" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" ht="12.75">
       <c r="A579" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>222</v>
+        <v>97</v>
       </c>
       <c r="D579" t="s">
         <v>1223</v>
       </c>
       <c r="G579" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H579" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:8" ht="12.75">
+        <v>94</v>
+      </c>
+      <c r="I579" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="12.75">
       <c r="A580" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D580" t="s">
         <v>1225</v>
       </c>
-      <c r="B580" t="s">
+      <c r="G580" t="s">
+        <v>110</v>
+      </c>
+      <c r="H580" t="s">
+        <v>94</v>
+      </c>
+      <c r="J580" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="12.75">
+      <c r="A581" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="C580" s="1" t="s">
-[...9 lines deleted...]
-        <v>157</v>
+      <c r="C581" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F581" t="s">
+        <v>102</v>
+      </c>
+      <c r="G581" t="s">
+        <v>103</v>
+      </c>
+      <c r="H581" t="s">
+        <v>94</v>
+      </c>
+      <c r="J581" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FD3-AC144J00PBBP2-US"/>
-[...528 lines deleted...]
-    <hyperlink ref="C285" r:id="rId530" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A2" r:id="rId1" display="760248005"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A3" r:id="rId3" display="760248006"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A4" r:id="rId5" display="760248007"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A5" r:id="rId7" display="760243569"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A6" r:id="rId9" display="760249323"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A7" r:id="rId11" display="FD3-AJ864J00PFBP5X"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A8" r:id="rId13" display="FD3-AJ864J00PFFP5X"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A9" r:id="rId15" display="FD3-AG432J00PFBP9X"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A10" r:id="rId17" display="FD3-AC144J00PBBP2"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A11" r:id="rId19" display="FD3-AG432J00DFBP7P"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A12" r:id="rId21" display="FD3-AG576J00DGBP8B"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A13" r:id="rId23" display="FD3-AC072J00JABP1B"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A14" r:id="rId25" display="760246205"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A15" r:id="rId27" display="760250754"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A16" r:id="rId29" display="760246203"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A17" r:id="rId31" display="FD3-AJ576J00DGBP4"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A18" r:id="rId33" display="FD3-AJ864J00DFBP4"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A19" r:id="rId35" display="FD3-AC144J00GBBP2P"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A20" r:id="rId37" display="FD3-AC144JDRGBBP2P"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A21" r:id="rId39" display="FD3-AE216J00GDEP4P"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A22" r:id="rId41" display="FD3-AE288J00GABP2"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A23" r:id="rId43" display="FD3-AG360J00TDBP7A"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A24" r:id="rId45" display="FD3-AG432J00DFBP2"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A25" r:id="rId47" display="FD3-AG432J00GCBP4P"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A26" r:id="rId49" display="FD3-AJ576J00GBBP4"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A27" r:id="rId51" display="FD3-MM288J00M0MF0C"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of IFDH"/>
+    <hyperlink ref="A28" r:id="rId53" display="FD3-MN432J00M0MF0C"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of IFDH"/>
+    <hyperlink ref="A29" r:id="rId55" display="FD3-PA096J00U4210"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A30" r:id="rId57" display="FD4S-B288S00JBB3"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A31" r:id="rId59" display="FD3-AB048J00JPBP2"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A32" r:id="rId61" display="FPS-CMPP2LSS"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A33" r:id="rId63" display="FPS-MPP3GJJ"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A34" r:id="rId65" display="FPS-MPP4ANN-1.2MM"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A35" r:id="rId67" display="1698029"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A36" r:id="rId69" display="FD3-AC144J00PBBP2-US"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A37" r:id="rId71" display="FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A38" r:id="rId72" display="FPS-CMPP2AJJ"/>
+    <hyperlink ref="C38" r:id="rId73" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A39" r:id="rId74" display="FPS-CMPP2ASS"/>
+    <hyperlink ref="C39" r:id="rId75" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A40" r:id="rId76" display="FPS-CMPP2UJJ"/>
+    <hyperlink ref="C40" r:id="rId77" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A41" r:id="rId78" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C41" r:id="rId79" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A42" r:id="rId80" display="FPS-CMPP2XJJ"/>
+    <hyperlink ref="C42" r:id="rId81" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A43" r:id="rId82" display="FPS-CMPP2NJJ"/>
+    <hyperlink ref="C43" r:id="rId83" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A44" r:id="rId84" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C44" r:id="rId85" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A45" r:id="rId86" display="FPS-LPP1SJJ"/>
+    <hyperlink ref="C45" r:id="rId87" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A46" r:id="rId88" display="FPS-D1JJ106B2AD2"/>
+    <hyperlink ref="C46" r:id="rId89" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A47" r:id="rId90" display="FPS-LPP1UJJ"/>
+    <hyperlink ref="C47" r:id="rId91" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A48" r:id="rId92" display="FPS-MPP1CNN"/>
+    <hyperlink ref="C48" r:id="rId93" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A49" r:id="rId94" display="FPS-MPP1AJJ"/>
+    <hyperlink ref="C49" r:id="rId95" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A50" r:id="rId96" display="FPS-LPP1JJJ"/>
+    <hyperlink ref="C50" r:id="rId97" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A51" r:id="rId98" display="FPS-MPP1JJJ"/>
+    <hyperlink ref="C51" r:id="rId99" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A52" r:id="rId100" display="FPS-LPP1LJJ"/>
+    <hyperlink ref="C52" r:id="rId101" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A53" r:id="rId102" display="FPS-MPP1KJJ"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A54" r:id="rId104" display="FPS-LPP1NJJ"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A55" r:id="rId106" display="FPS-MPP1XJJ"/>
+    <hyperlink ref="C55" r:id="rId107" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A56" r:id="rId108" display="FPS-D1JJ108A00020"/>
+    <hyperlink ref="C56" r:id="rId109" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A57" r:id="rId110" display="FPS-WP03N055NN0"/>
+    <hyperlink ref="C57" r:id="rId111" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A58" r:id="rId112" display="FPS-MPP1NJJ"/>
+    <hyperlink ref="C58" r:id="rId113" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A59" r:id="rId114" display="FPS-MPP1OJJ"/>
+    <hyperlink ref="C59" r:id="rId115" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A60" r:id="rId116" display="FPS-MPP1PJJ"/>
+    <hyperlink ref="C60" r:id="rId117" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A61" r:id="rId118" display="FPS-MPP1SJJ"/>
+    <hyperlink ref="C61" r:id="rId119" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A62" r:id="rId120" display="FPS-W1JJ005F00M40"/>
+    <hyperlink ref="C62" r:id="rId121" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A63" r:id="rId122" display="FD3-AC144J00GBBP2P-US"/>
+    <hyperlink ref="C63" r:id="rId123" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A64" r:id="rId124" display="FD3-AE288J00JBBP2-US"/>
+    <hyperlink ref="C64" r:id="rId125" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A65" r:id="rId126" display="FD3-AE288J00JGBP2-US"/>
+    <hyperlink ref="C65" r:id="rId127" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A66" r:id="rId128" display="FD3-AG432J00DFBP7P-US"/>
+    <hyperlink ref="C66" r:id="rId129" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A67" r:id="rId130" display="FD3-AJ576J00GGBP4-US"/>
+    <hyperlink ref="C67" r:id="rId131" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A68" r:id="rId132" display="FD3-AJ864J00GGBP4-US"/>
+    <hyperlink ref="C68" r:id="rId133" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A69" r:id="rId134" display="FPS-ACCG2MPPF"/>
+    <hyperlink ref="A70" r:id="rId135" display="FD3-ACCGRESKIN"/>
+    <hyperlink ref="A71" r:id="rId136" display="FPS-MPP1SJJ-1.2MM"/>
+    <hyperlink ref="C71" r:id="rId137" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A72" r:id="rId138" display="FD5M-288S00DDB4"/>
+    <hyperlink ref="C72" r:id="rId139" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A73" r:id="rId140" display="FD5M-576S00DDB5"/>
+    <hyperlink ref="C73" r:id="rId141" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A74" r:id="rId142" display="FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A75" r:id="rId143" display="FDH3000-PEDESTAL"/>
+    <hyperlink ref="A76" r:id="rId144" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A77" r:id="rId145" display="FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A78" r:id="rId146" display="FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A79" r:id="rId147" display="F3X-J720JJBEDD000"/>
+    <hyperlink ref="C79" r:id="rId148" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A80" r:id="rId149" display="F3X-E144JJBB00000"/>
+    <hyperlink ref="C80" r:id="rId150" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A81" r:id="rId151" display="F3X-G360JTBABB000"/>
+    <hyperlink ref="C81" r:id="rId152" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A82" r:id="rId153" display="F3X-G360NLBAAAAA0"/>
+    <hyperlink ref="C82" r:id="rId154" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A83" r:id="rId155" display="F3X-E216NLBAAA000"/>
+    <hyperlink ref="C83" r:id="rId156" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A84" r:id="rId157" display="F3X-G360NM0200000"/>
+    <hyperlink ref="C84" r:id="rId158" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A85" r:id="rId159" display="F3X-J864JJBDDBBB0"/>
+    <hyperlink ref="C85" r:id="rId160" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A86" r:id="rId161" display="F3X-J648JJBDBBB00"/>
+    <hyperlink ref="C86" r:id="rId162" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A87" r:id="rId163" display="F3X-G432JJBEB0000"/>
+    <hyperlink ref="C87" r:id="rId164" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A88" r:id="rId165" display="F3X-G432NLBABD000"/>
+    <hyperlink ref="C88" r:id="rId166" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A89" r:id="rId167" display="F3X-J720JJBDDBB00"/>
+    <hyperlink ref="C89" r:id="rId168" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A90" r:id="rId169" display="F3X-E288NLBAAAA00"/>
+    <hyperlink ref="C90" r:id="rId170" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A91" r:id="rId171" display="FD3-AB096J00AKBP1"/>
+    <hyperlink ref="C91" r:id="rId172" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A92" r:id="rId173" display="FD3-AB096J00APBP3"/>
+    <hyperlink ref="C92" r:id="rId174" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A93" r:id="rId175" display="FD3-AC144J00GBEP2"/>
+    <hyperlink ref="C93" r:id="rId176" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A94" r:id="rId177" display="FD3-AB072J00AABP1"/>
+    <hyperlink ref="C94" r:id="rId178" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A95" r:id="rId179" display="FD3-AB096J00V00V2"/>
+    <hyperlink ref="C95" r:id="rId180" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A96" r:id="rId181" display="FD3-AC096J00GKBP2"/>
+    <hyperlink ref="C96" r:id="rId182" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A97" r:id="rId183" display="FD3-AB072J00V00V2"/>
+    <hyperlink ref="C97" r:id="rId184" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A98" r:id="rId185" display="FD3-AC144J00JABP1"/>
+    <hyperlink ref="C98" r:id="rId186" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A99" r:id="rId187" display="FD3-AB096J1TAKBP3"/>
+    <hyperlink ref="C99" r:id="rId188" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A100" r:id="rId189" display="FD3-AC144J1ATBBP1"/>
+    <hyperlink ref="C100" r:id="rId190" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A101" r:id="rId191" display="FD3-AE144J2MJBBP2"/>
+    <hyperlink ref="C101" r:id="rId192" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A102" r:id="rId193" display="FD3-AC144J00JBBP2"/>
+    <hyperlink ref="C102" r:id="rId194" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A103" r:id="rId195" display="FD3-AE144J00LBBP4"/>
+    <hyperlink ref="C103" r:id="rId196" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A104" r:id="rId197" display="FD3-AC048J00TJBP2"/>
+    <hyperlink ref="C104" r:id="rId198" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A105" r:id="rId199" display="FD3-AC096J1AGJBP1"/>
+    <hyperlink ref="C105" r:id="rId200" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A106" r:id="rId201" display="FD3-AE216J00GABP1"/>
+    <hyperlink ref="C106" r:id="rId202" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A107" r:id="rId203" display="FD3-AE216J1ATCBP2"/>
+    <hyperlink ref="C107" r:id="rId204" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A108" r:id="rId205" display="FD3-AC096J1ATJBP1"/>
+    <hyperlink ref="C108" r:id="rId206" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A109" r:id="rId207" display="FD3-AE216J2AGDBP2"/>
+    <hyperlink ref="C109" r:id="rId208" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A110" r:id="rId209" display="FD3-AC072J1AJABP1"/>
+    <hyperlink ref="C110" r:id="rId210" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A111" r:id="rId211" display="FD3-AE144J00TBBP4"/>
+    <hyperlink ref="C111" r:id="rId212" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A112" r:id="rId213" display="FD3-AE288J00JBBP1"/>
+    <hyperlink ref="C112" r:id="rId214" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A113" r:id="rId215" display="FD3-AE216J2AJDBP1"/>
+    <hyperlink ref="C113" r:id="rId216" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A114" r:id="rId217" display="FD3-AE216J00GCBP1"/>
+    <hyperlink ref="C114" r:id="rId218" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A115" r:id="rId219" display="FD3-AC144J00GBBP1"/>
+    <hyperlink ref="C115" r:id="rId220" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A116" r:id="rId221" display="FD3-AC144J00GBBP2"/>
+    <hyperlink ref="C116" r:id="rId222" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A117" r:id="rId223" display="FD3-AE144J1AGBBP1"/>
+    <hyperlink ref="C117" r:id="rId224" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A118" r:id="rId225" display="FD3-AE216J00GCBP2"/>
+    <hyperlink ref="C118" r:id="rId226" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A119" r:id="rId227" display="FD3-AE072J00JABP1"/>
+    <hyperlink ref="C119" r:id="rId228" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A120" r:id="rId229" display="FD3-AC144J00U20P1"/>
+    <hyperlink ref="C120" r:id="rId230" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A121" r:id="rId231" display="FD3-AE288J00JBBP2"/>
+    <hyperlink ref="C121" r:id="rId232" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A122" r:id="rId233" display="FD3-AC144J00GBDP2"/>
+    <hyperlink ref="C122" r:id="rId234" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A123" r:id="rId235" display="FD3-AE288J00TGBP2"/>
+    <hyperlink ref="C123" r:id="rId236" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A124" r:id="rId237" display="FD3-AE288J00GBBP1"/>
+    <hyperlink ref="C124" r:id="rId238" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A125" r:id="rId239" display="FD3-AE072J1AGABP1"/>
+    <hyperlink ref="C125" r:id="rId240" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A126" r:id="rId241" display="FD3-AE216J00GDBP2"/>
+    <hyperlink ref="C126" r:id="rId242" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A127" r:id="rId243" display="FD3-AE288J00JBBP4"/>
+    <hyperlink ref="C127" r:id="rId244" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A128" r:id="rId245" display="FD3-AE288J00TGBP4"/>
+    <hyperlink ref="C128" r:id="rId246" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A129" r:id="rId247" display="FD3-AE288J2AGABP2"/>
+    <hyperlink ref="C129" r:id="rId248" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A130" r:id="rId249" display="FD3-AE288J00GBBP2"/>
+    <hyperlink ref="C130" r:id="rId250" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A131" r:id="rId251" display="FD3-AC144J1AJBBP1"/>
+    <hyperlink ref="C131" r:id="rId252" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A132" r:id="rId253" display="FD3-AE288J00JGBP1"/>
+    <hyperlink ref="C132" r:id="rId254" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A133" r:id="rId255" display="FD3-AE288J00GBBP4"/>
+    <hyperlink ref="C133" r:id="rId256" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A134" r:id="rId257" display="FD3-AE144J2AJBBP1"/>
+    <hyperlink ref="C134" r:id="rId258" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A135" r:id="rId259" display="FD3-AE144J00GBBP2"/>
+    <hyperlink ref="C135" r:id="rId260" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A136" r:id="rId261" display="FD3-AE288J00U20P2"/>
+    <hyperlink ref="C136" r:id="rId262" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A137" r:id="rId263" display="FD3-AE216J00TDBP1"/>
+    <hyperlink ref="C137" r:id="rId264" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A138" r:id="rId265" display="FD3-AE144J2ATBBP2"/>
+    <hyperlink ref="C138" r:id="rId266" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A139" r:id="rId267" display="FD3-AE288J00JGBP4"/>
+    <hyperlink ref="C139" r:id="rId268" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A140" r:id="rId269" display="FD3-AE288J1AGBBP2"/>
+    <hyperlink ref="C140" r:id="rId270" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A141" r:id="rId271" display="FD3-AE216J00U20P4"/>
+    <hyperlink ref="C141" r:id="rId272" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A142" r:id="rId273" display="FD3-AE288J00LBBP2"/>
+    <hyperlink ref="C142" r:id="rId274" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A143" r:id="rId275" display="FD3-AG288J1AJBBP4"/>
+    <hyperlink ref="C143" r:id="rId276" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A144" r:id="rId277" display="FD3-AE288J1AJBBP2"/>
+    <hyperlink ref="C144" r:id="rId278" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A145" r:id="rId279" display="FD3-AG360J00U20P4"/>
+    <hyperlink ref="C145" r:id="rId280" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A146" r:id="rId281" display="FD3-AG144J00JBBP2"/>
+    <hyperlink ref="C146" r:id="rId282" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A147" r:id="rId283" display="FD3-AE288J2JGBBP2"/>
+    <hyperlink ref="C147" r:id="rId284" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A148" r:id="rId285" display="FD3-AE288J1AJBBP4"/>
+    <hyperlink ref="C148" r:id="rId286" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A149" r:id="rId287" display="FD3-AG288J2AJBBP2"/>
+    <hyperlink ref="C149" r:id="rId288" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A150" r:id="rId289" display="FD3-AG144J00JBBP4"/>
+    <hyperlink ref="C150" r:id="rId290" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A151" r:id="rId291" display="FD3-AG360J2AGDBP2"/>
+    <hyperlink ref="C151" r:id="rId292" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A152" r:id="rId293" display="FD3-AG432J00TCBP4"/>
+    <hyperlink ref="C152" r:id="rId294" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A153" r:id="rId295" display="FD3-AG144J00JBBP4G"/>
+    <hyperlink ref="C153" r:id="rId296" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A154" r:id="rId297" display="FD3-AG432J00TDBP4"/>
+    <hyperlink ref="C154" r:id="rId298" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A155" r:id="rId299" display="FD3-AG360J2AJDBP2"/>
+    <hyperlink ref="C155" r:id="rId300" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A156" r:id="rId301" display="FD3-AG432J00JABP4"/>
+    <hyperlink ref="C156" r:id="rId302" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A157" r:id="rId303" display="FD3-AG288J2CGGBP1"/>
+    <hyperlink ref="C157" r:id="rId304" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A158" r:id="rId305" display="FD3-AG288J2CGGBP2"/>
+    <hyperlink ref="C158" r:id="rId306" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A159" r:id="rId307" display="FD3-AG432J00U20P4"/>
+    <hyperlink ref="C159" r:id="rId308" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A160" r:id="rId309" display="FD3-AJ432J2ATBBP2"/>
+    <hyperlink ref="C160" r:id="rId310" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A161" r:id="rId311" display="FD3-AG432J2TLFBP4"/>
+    <hyperlink ref="C161" r:id="rId312" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A162" r:id="rId313" display="FD3-AG216J00GCBP2"/>
+    <hyperlink ref="C162" r:id="rId314" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A163" r:id="rId315" display="FD3-AG360J00GDBP1"/>
+    <hyperlink ref="C163" r:id="rId316" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A164" r:id="rId317" display="FD3-AJ504J00GDBP4"/>
+    <hyperlink ref="C164" r:id="rId318" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A165" r:id="rId319" display="FD3-AG288J00GGBP2"/>
+    <hyperlink ref="C165" r:id="rId320" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A166" r:id="rId321" display="FD3-AG432J1SJBBP4"/>
+    <hyperlink ref="C166" r:id="rId322" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A167" r:id="rId323" display="FD3-AG432J00GBBP1"/>
+    <hyperlink ref="C167" r:id="rId324" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A168" r:id="rId325" display="FD3-AG288J00GGBP4"/>
+    <hyperlink ref="C168" r:id="rId326" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A169" r:id="rId327" display="FD3-AJ576J00GBBP7"/>
+    <hyperlink ref="C169" r:id="rId328" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A170" r:id="rId329" display="FD3-AG432J2AGBBP1"/>
+    <hyperlink ref="C170" r:id="rId330" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A171" r:id="rId331" display="FD3-AG432J2TPFBP9X"/>
+    <hyperlink ref="C171" r:id="rId332" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A172" r:id="rId333" display="FD3-AG360J00GDBP4"/>
+    <hyperlink ref="C172" r:id="rId334" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A173" r:id="rId335" display="FD3-AJ576J00GGBP4"/>
+    <hyperlink ref="C173" r:id="rId336" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A174" r:id="rId337" display="FD3-AG432J2AGBBP2"/>
+    <hyperlink ref="C174" r:id="rId338" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A175" r:id="rId339" display="FD3-AJ576J00TGBP7"/>
+    <hyperlink ref="C175" r:id="rId340" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A176" r:id="rId341" display="FD3-AJ576J00JABP7"/>
+    <hyperlink ref="C176" r:id="rId342" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A177" r:id="rId343" display="FD3-AJ288J00JBBP4"/>
+    <hyperlink ref="C177" r:id="rId344" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A178" r:id="rId345" display="FD3-AG432J00TBBP4"/>
+    <hyperlink ref="C178" r:id="rId346" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A179" r:id="rId347" display="FD3-AG432J2ALCBP4"/>
+    <hyperlink ref="C179" r:id="rId348" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A180" r:id="rId349" display="FD3-AJ576J00JBBP4"/>
+    <hyperlink ref="C180" r:id="rId350" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A181" r:id="rId351" display="FD3-AG288J00TGBP4"/>
+    <hyperlink ref="C181" r:id="rId352" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A182" r:id="rId353" display="FD3-AJ864J00JGBP4"/>
+    <hyperlink ref="C182" r:id="rId354" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A183" r:id="rId355" display="FD3-AJ432J00TCBP7"/>
+    <hyperlink ref="C183" r:id="rId356" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A184" r:id="rId357" display="FD3-AJ864J00GCBP4"/>
+    <hyperlink ref="C184" r:id="rId358" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A185" r:id="rId359" display="FD3-AR072J00M00P8"/>
+    <hyperlink ref="C185" r:id="rId360" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A186" r:id="rId361" display="FD3-AJ576J2AGBBP1"/>
+    <hyperlink ref="C186" r:id="rId362" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A187" r:id="rId363" display="FD3-AJ648J2AGCBP4"/>
+    <hyperlink ref="C187" r:id="rId364" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A188" r:id="rId365" display="FD3-AJ864J00LCBP7"/>
+    <hyperlink ref="C188" r:id="rId366" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A189" r:id="rId367" display="FD3-AJ576J2AGBBP2"/>
+    <hyperlink ref="C189" r:id="rId368" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A190" r:id="rId369" display="FD3-AJ576J00LBBP1"/>
+    <hyperlink ref="C190" r:id="rId370" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A191" r:id="rId371" display="FD3-AJ864J2TPFFP5X"/>
+    <hyperlink ref="C191" r:id="rId372" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A192" r:id="rId373" display="FD3-AJ720J00LBBP1"/>
+    <hyperlink ref="C192" r:id="rId374" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A193" r:id="rId375" display="FD3-MM144J00V00DAA"/>
+    <hyperlink ref="C193" r:id="rId376" display="Variant of IFDH"/>
+    <hyperlink ref="A194" r:id="rId377" display="FD3-AJ864J00LGBP4"/>
+    <hyperlink ref="C194" r:id="rId378" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A195" r:id="rId379" display="FD3-MM288J00M0ME0A"/>
+    <hyperlink ref="C195" r:id="rId380" display="Variant of IFDH"/>
+    <hyperlink ref="A196" r:id="rId381" display="FD3-AR012J00U00P8"/>
+    <hyperlink ref="C196" r:id="rId382" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A197" r:id="rId383" display="FD3-MM144J00V00E0A"/>
+    <hyperlink ref="C197" r:id="rId384" display="Variant of IFDH"/>
+    <hyperlink ref="A198" r:id="rId385" display="FD3-AJ720J00TBBP7"/>
+    <hyperlink ref="C198" r:id="rId386" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A199" r:id="rId387" display="FD3-AJ864J00TBBP1"/>
+    <hyperlink ref="C199" r:id="rId388" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A200" r:id="rId389" display="FD3-MM288J00M0ME0B"/>
+    <hyperlink ref="C200" r:id="rId390" display="Variant of IFDH"/>
+    <hyperlink ref="A201" r:id="rId391" display="FD3-AJ864J00JBBP2"/>
+    <hyperlink ref="C201" r:id="rId392" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A202" r:id="rId393" display="FD3-MM144J00V00E0B"/>
+    <hyperlink ref="C202" r:id="rId394" display="Variant of IFDH"/>
+    <hyperlink ref="A203" r:id="rId395" display="FD3-AJ864J00TBBP7"/>
+    <hyperlink ref="C203" r:id="rId396" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A204" r:id="rId397" display="FD3-MK072J00M0ME0A"/>
+    <hyperlink ref="C204" r:id="rId398" display="Variant of IFDH"/>
+    <hyperlink ref="A205" r:id="rId399" display="FD3-AJ864J00JBBP4"/>
+    <hyperlink ref="C205" r:id="rId400" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A206" r:id="rId401" display="FD3-MM144J00V00E0C"/>
+    <hyperlink ref="C206" r:id="rId402" display="Variant of IFDH"/>
+    <hyperlink ref="A207" r:id="rId403" display="FD3-MM288J00M0MH0B"/>
+    <hyperlink ref="C207" r:id="rId404" display="Variant of IFDH"/>
+    <hyperlink ref="A208" r:id="rId405" display="FD3-MM288J00V00E0A"/>
+    <hyperlink ref="C208" r:id="rId406" display="Variant of IFDH"/>
+    <hyperlink ref="A209" r:id="rId407" display="FD3-MM216J00M0ME0B"/>
+    <hyperlink ref="C209" r:id="rId408" display="Variant of IFDH"/>
+    <hyperlink ref="A210" r:id="rId409" display="FD3-MN432J00M0MH0B"/>
+    <hyperlink ref="C210" r:id="rId410" display="Variant of IFDH"/>
+    <hyperlink ref="A211" r:id="rId411" display="FD3-MM288J00V00E0B"/>
+    <hyperlink ref="C211" r:id="rId412" display="Variant of IFDH"/>
+    <hyperlink ref="A212" r:id="rId413" display="FD3-AJ864J00JCBP7"/>
+    <hyperlink ref="C212" r:id="rId414" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A213" r:id="rId415" display="FD3-AJ864J00DCBP7"/>
+    <hyperlink ref="C213" r:id="rId416" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A214" r:id="rId417" display="FD3-MN432J00V00E0B"/>
+    <hyperlink ref="C214" r:id="rId418" display="Variant of IFDH"/>
+    <hyperlink ref="A215" r:id="rId419" display="FD3-MM288J00V00E0C"/>
+    <hyperlink ref="C215" r:id="rId420" display="Variant of IFDH"/>
+    <hyperlink ref="A216" r:id="rId421" display="FD3-AJ864J2TLFBP4"/>
+    <hyperlink ref="C216" r:id="rId422" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A217" r:id="rId423" display="FD3-AJ864J00JGBP2"/>
+    <hyperlink ref="C217" r:id="rId424" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A218" r:id="rId425" display="FD3-AR048J00U00P8"/>
+    <hyperlink ref="C218" r:id="rId426" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A219" r:id="rId427" display="FD3-MM288J00000F0A"/>
+    <hyperlink ref="C219" r:id="rId428" display="Variant of IFDH"/>
+    <hyperlink ref="A220" r:id="rId429" display="FD3-PA096J00U4410"/>
+    <hyperlink ref="C220" r:id="rId430" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A221" r:id="rId431" display="FD3-MN360J00M0MDAA"/>
+    <hyperlink ref="C221" r:id="rId432" display="Variant of IFDH"/>
+    <hyperlink ref="A222" r:id="rId433" display="FD3-MM144J00M0ME0A"/>
+    <hyperlink ref="C222" r:id="rId434" display="Variant of IFDH"/>
+    <hyperlink ref="A223" r:id="rId435" display="FD3-MN504J00LADCAB"/>
+    <hyperlink ref="C223" r:id="rId436" display="Variant of IFDH"/>
+    <hyperlink ref="A224" r:id="rId437" display="FD3-PA096J00U4510"/>
+    <hyperlink ref="C224" r:id="rId438" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A225" r:id="rId439" display="FD3-MM144J00M0ME0B"/>
+    <hyperlink ref="C225" r:id="rId440" display="Variant of IFDH"/>
+    <hyperlink ref="A226" r:id="rId441" display="FD3-MN432J00LABCAB"/>
+    <hyperlink ref="C226" r:id="rId442" display="Variant of IFDH"/>
+    <hyperlink ref="A227" r:id="rId443" display="FD3-PA024J00U1220"/>
+    <hyperlink ref="C227" r:id="rId444" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A228" r:id="rId445" display="FD3-PA060J2CU3520"/>
+    <hyperlink ref="C228" r:id="rId446" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A229" r:id="rId447" display="FD3-PA096J00U4520"/>
+    <hyperlink ref="C229" r:id="rId448" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A230" r:id="rId449" display="FD3-PA036J00M2210"/>
+    <hyperlink ref="C230" r:id="rId450" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A231" r:id="rId451" display="FD3-PA072J00M3210"/>
+    <hyperlink ref="C231" r:id="rId452" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A232" r:id="rId453" display="FD3-PA096J1AU4220"/>
+    <hyperlink ref="C232" r:id="rId454" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A233" r:id="rId455" display="FD3-PA036J1AU2220"/>
+    <hyperlink ref="C233" r:id="rId456" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A234" r:id="rId457" display="FD3-PA096J1AU4320"/>
+    <hyperlink ref="C234" r:id="rId458" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A235" r:id="rId459" display="FD3-PA096J1AU4410"/>
+    <hyperlink ref="C235" r:id="rId460" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A236" r:id="rId461" display="FD3-PA072J2AU3520"/>
+    <hyperlink ref="C236" r:id="rId462" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A237" r:id="rId463" display="FD4S-B144J00JBB2"/>
+    <hyperlink ref="C237" r:id="rId464" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A238" r:id="rId465" display="FD4S-B144J00JBB1"/>
+    <hyperlink ref="C238" r:id="rId466" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A239" r:id="rId467" display="FD4S-B288S00DDB3"/>
+    <hyperlink ref="C239" r:id="rId468" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A240" r:id="rId469" display="FD4S-B288S00GDB3"/>
+    <hyperlink ref="C240" r:id="rId470" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A241" r:id="rId471" display="FD4S-B288S00JBB2"/>
+    <hyperlink ref="C241" r:id="rId472" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A242" r:id="rId473" display="FD4S-B288S00JDB2"/>
+    <hyperlink ref="C242" r:id="rId474" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A243" r:id="rId475" display="FD4S-B288S00JDB3"/>
+    <hyperlink ref="C243" r:id="rId476" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A244" r:id="rId477" display="FPS-ACCG2MPP3E"/>
+    <hyperlink ref="A245" r:id="rId478" display="FPS-ACCLBLKIT1-Q"/>
+    <hyperlink ref="A246" r:id="rId479" display="FPS-ACCSPLTBLUE"/>
+    <hyperlink ref="A247" r:id="rId480" display="FPS-ACCSPLTORANGE"/>
+    <hyperlink ref="A248" r:id="rId481" display="FPS-ACCSPLTWHITE"/>
+    <hyperlink ref="A249" r:id="rId482" display="FPS-PNP36KT6RU-ATT"/>
+    <hyperlink ref="A250" r:id="rId483" display="FPS-MPPACCRMPNL"/>
+    <hyperlink ref="A251" r:id="rId484" display="FPS-MPPRACKMT24"/>
+    <hyperlink ref="A252" r:id="rId485" display="FPS-MPPRACKMTCM"/>
+    <hyperlink ref="A253" r:id="rId486" display="FPS-MPPRACKMTKT"/>
+    <hyperlink ref="A254" r:id="rId487" display="FPS-PNP24CM2RU-ATT"/>
+    <hyperlink ref="A255" r:id="rId488" display="FD3MOD-072JTAB"/>
+    <hyperlink ref="A256" r:id="rId489" display="FD3-RSRC06"/>
+    <hyperlink ref="A257" r:id="rId490" display="FD3-PACCF2GRW"/>
+    <hyperlink ref="A258" r:id="rId491" display="FD3-RSRJ06"/>
+    <hyperlink ref="A259" r:id="rId492" display="FD3-PMFC06"/>
+    <hyperlink ref="A260" r:id="rId493" display="FD3MOD-072JJAB"/>
+    <hyperlink ref="A261" r:id="rId494" display="FD3MOD-144JLBB"/>
+    <hyperlink ref="A262" r:id="rId495" display="FD3MOD-144JTBB"/>
+    <hyperlink ref="A263" r:id="rId496" display="FMS-FD3J-KIT-A"/>
+    <hyperlink ref="A264" r:id="rId497" display="760248350"/>
+    <hyperlink ref="A265" r:id="rId498" display="760248351"/>
+    <hyperlink ref="A266" r:id="rId499" display="760248356"/>
+    <hyperlink ref="A267" r:id="rId500" display="760248701"/>
+    <hyperlink ref="A268" r:id="rId501" display="760248703"/>
+    <hyperlink ref="A269" r:id="rId502" display="760249569"/>
+    <hyperlink ref="A270" r:id="rId503" display="760250620"/>
+    <hyperlink ref="A271" r:id="rId504" display="760250619"/>
+    <hyperlink ref="A272" r:id="rId505" display="760250625"/>
+    <hyperlink ref="A273" r:id="rId506" display="FD3-AB096J00JKBP3-US"/>
+    <hyperlink ref="C273" r:id="rId507" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A274" r:id="rId508" display="FD3-AC144J00DBBP2P-US"/>
+    <hyperlink ref="C274" r:id="rId509" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A275" r:id="rId510" display="FD3-AE288J00DGBP4P-US"/>
+    <hyperlink ref="C275" r:id="rId511" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A276" r:id="rId512" display="FD3-AB096J00AKBP3-US"/>
+    <hyperlink ref="C276" r:id="rId513" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A277" r:id="rId514" display="FD3-AC144J00JBBP2-US"/>
+    <hyperlink ref="C277" r:id="rId515" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A278" r:id="rId516" display="FD3-AC144J00TBBP2-US"/>
+    <hyperlink ref="C278" r:id="rId517" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A279" r:id="rId518" display="FD3-AE288J00GGBP4-US"/>
+    <hyperlink ref="C279" r:id="rId519" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A280" r:id="rId520" display="FD3-AG432J00TBBP4-US"/>
+    <hyperlink ref="C280" r:id="rId521" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A281" r:id="rId522" display="760250901"/>
+    <hyperlink ref="A282" r:id="rId523" display="FD3-MN360J00M0ME0B"/>
+    <hyperlink ref="C282" r:id="rId524" display="Variant of IFDH"/>
+    <hyperlink ref="A283" r:id="rId525" display="FD3-MN432J00M0ME0B"/>
+    <hyperlink ref="C283" r:id="rId526" display="Variant of IFDH"/>
+    <hyperlink ref="A284" r:id="rId527" display="FD3-MM144J00M0MF0B"/>
+    <hyperlink ref="C284" r:id="rId528" display="Variant of IFDH"/>
+    <hyperlink ref="A285" r:id="rId529" display="FD3-MM144J00M0MK0B"/>
+    <hyperlink ref="C285" r:id="rId530" display="Variant of IFDH"/>
     <hyperlink ref="A286" r:id="rId531" display="FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A287" r:id="rId532" display="FD3-AC144J00JBDP1B-US"/>
+    <hyperlink ref="A287" r:id="rId532" display="FD3-AC144J00TBBP2"/>
     <hyperlink ref="C287" r:id="rId533" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A288" r:id="rId534" display="FD3-AG432J00GCBP7"/>
-[...11 lines deleted...]
-    <hyperlink ref="A294" r:id="rId546" display="FD3-AE288J00PGBP4-US"/>
+    <hyperlink ref="A288" r:id="rId534" display="FD3-AB072J00AABP2"/>
+    <hyperlink ref="C288" r:id="rId535" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A289" r:id="rId536" display="FD3-AB096J00JKBP3"/>
+    <hyperlink ref="C289" r:id="rId537" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A290" r:id="rId538" display="FD3-AB072J00JABP2"/>
+    <hyperlink ref="C290" r:id="rId539" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A291" r:id="rId540" display="FD3-AG432J00DFBP2P-US"/>
+    <hyperlink ref="C291" r:id="rId541" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A292" r:id="rId542" display="FD3-AG576J00PGBP8-US"/>
+    <hyperlink ref="C292" r:id="rId543" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A293" r:id="rId544" display="FD3-AE144J00JBBP2-US"/>
+    <hyperlink ref="C293" r:id="rId545" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A294" r:id="rId546" display="FD3-AE288J00GGBP2-US"/>
     <hyperlink ref="C294" r:id="rId547" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A295" r:id="rId548" display="FD3-AG432J00PFBP9X-US"/>
+    <hyperlink ref="A295" r:id="rId548" display="FD3-AG432J00TCBP4-US"/>
     <hyperlink ref="C295" r:id="rId549" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A296" r:id="rId550" display="FD3-AG576J00DGBP8B-US"/>
-[...5 lines deleted...]
-    <hyperlink ref="A299" r:id="rId556" display="FD3-AC144J00GBBP2-US"/>
+    <hyperlink ref="A296" r:id="rId550" display="FD3-AJ864J00PFBP5X-US"/>
+    <hyperlink ref="C296" r:id="rId551" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A297" r:id="rId552" display="1687798"/>
+    <hyperlink ref="C297" r:id="rId553" display="Variant of IFDH"/>
+    <hyperlink ref="A298" r:id="rId554" display="FD3-AE288J00PGBP4-US"/>
+    <hyperlink ref="C298" r:id="rId555" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A299" r:id="rId556" display="FD3-AG432J00PFBP9X-US"/>
     <hyperlink ref="C299" r:id="rId557" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A300" r:id="rId558" display="FD3-AE288J00JGBP4-US"/>
+    <hyperlink ref="A300" r:id="rId558" display="FD3-AG576J00DGBP8B-US"/>
     <hyperlink ref="C300" r:id="rId559" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A301" r:id="rId560" display="FD3-AE288J00TGBP4-US"/>
-[...3 lines deleted...]
-    <hyperlink ref="A303" r:id="rId564" display="FD3-AG432J00JBBP4-US"/>
+    <hyperlink ref="A301" r:id="rId560" display="FD3-AB072J00AABP2-US"/>
+    <hyperlink ref="C301" r:id="rId561" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A302" r:id="rId562" display="FD3-AB072J00JABP2-US"/>
+    <hyperlink ref="C302" r:id="rId563" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A303" r:id="rId564" display="FD3-AC144J00GBBP2-US"/>
     <hyperlink ref="C303" r:id="rId565" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A304" r:id="rId566" display="FD3-ACCINPAD12-1"/>
-[...224 lines deleted...]
-    <hyperlink ref="A435" r:id="rId791" display="FD3-AE288J00PGBP4"/>
+    <hyperlink ref="A304" r:id="rId566" display="FD3-AE288J00JGBP4-US"/>
+    <hyperlink ref="C304" r:id="rId567" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A305" r:id="rId568" display="FD3-AE288J00TGBP4-US"/>
+    <hyperlink ref="C305" r:id="rId569" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A306" r:id="rId570" display="FD3-AG432J00GBBP4-US"/>
+    <hyperlink ref="C306" r:id="rId571" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A307" r:id="rId572" display="FD3-AG432J00JBBP4-US"/>
+    <hyperlink ref="C307" r:id="rId573" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A308" r:id="rId574" display="FD3-AC144J00JBDP1B-US"/>
+    <hyperlink ref="C308" r:id="rId575" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A309" r:id="rId576" display="FD3-AG432J00GCBP7"/>
+    <hyperlink ref="C309" r:id="rId577" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A310" r:id="rId578" display="FD3-MP864J00000F0C"/>
+    <hyperlink ref="C310" r:id="rId579" display="Variant of IFDH"/>
+    <hyperlink ref="A311" r:id="rId580" display="FD3-ACCGRESKINGR"/>
+    <hyperlink ref="A312" r:id="rId581" display="FD3-ACCJCONVKIT"/>
+    <hyperlink ref="A313" r:id="rId582" display="FD3-ACCPLCBLDWN"/>
+    <hyperlink ref="A314" r:id="rId583" display="FD3-PMFE06"/>
+    <hyperlink ref="A315" r:id="rId584" display="FD3-PMFJ06"/>
+    <hyperlink ref="A316" r:id="rId585" display="FD3MOD-024JGHB"/>
+    <hyperlink ref="A317" r:id="rId586" display="FD3-RSRE06"/>
+    <hyperlink ref="A318" r:id="rId587" display="FD3MOD-072JGAB"/>
+    <hyperlink ref="A319" r:id="rId588" display="FD3MOD-144JGBB"/>
+    <hyperlink ref="A320" r:id="rId589" display="FD3MOD-144JJBB"/>
+    <hyperlink ref="A321" r:id="rId590" display="FMS-ACE100-KIT-A"/>
+    <hyperlink ref="A322" r:id="rId591" display="FMS-FD3EG-LKIT-A"/>
+    <hyperlink ref="A323" r:id="rId592" display="760248352"/>
+    <hyperlink ref="A324" r:id="rId593" display="760248353"/>
+    <hyperlink ref="A325" r:id="rId594" display="760248354"/>
+    <hyperlink ref="A326" r:id="rId595" display="760248357"/>
+    <hyperlink ref="A327" r:id="rId596" display="760248813"/>
+    <hyperlink ref="A328" r:id="rId597" display="760248700"/>
+    <hyperlink ref="A329" r:id="rId598" display="760248702"/>
+    <hyperlink ref="A330" r:id="rId599" display="760249568"/>
+    <hyperlink ref="A331" r:id="rId600" display="760248355"/>
+    <hyperlink ref="A332" r:id="rId601" display="760250622"/>
+    <hyperlink ref="A333" r:id="rId602" display="760250621"/>
+    <hyperlink ref="A334" r:id="rId603" display="760250623"/>
+    <hyperlink ref="A335" r:id="rId604" display="760250624"/>
+    <hyperlink ref="A336" r:id="rId605" display="760248043"/>
+    <hyperlink ref="A337" r:id="rId606" display="760250899"/>
+    <hyperlink ref="A338" r:id="rId607" display="760250900"/>
+    <hyperlink ref="A339" r:id="rId608" display="FD3-ACCINPAD12-1"/>
+    <hyperlink ref="A340" r:id="rId609" display="FPS-ACCCSX3/2F12"/>
+    <hyperlink ref="A341" r:id="rId610" display="FD3MOD-072JLAB"/>
+    <hyperlink ref="A342" r:id="rId611" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C342" r:id="rId612" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A343" r:id="rId613" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C343" r:id="rId614" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A344" r:id="rId615" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C344" r:id="rId616" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A345" r:id="rId617" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C345" r:id="rId618" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A346" r:id="rId619" display="FPS-CMPP2CSS"/>
+    <hyperlink ref="C346" r:id="rId620" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A347" r:id="rId621" display="FPS-CMPP2WJJ"/>
+    <hyperlink ref="C347" r:id="rId622" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A348" r:id="rId623" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C348" r:id="rId624" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A349" r:id="rId625" display="FPS-CMPP2JJJ"/>
+    <hyperlink ref="C349" r:id="rId626" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A350" r:id="rId627" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C350" r:id="rId628" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A351" r:id="rId629" display="FPS-CMPP2MJJ"/>
+    <hyperlink ref="C351" r:id="rId630" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A352" r:id="rId631" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C352" r:id="rId632" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A353" r:id="rId633" display="FPS-CMPP2PJJ"/>
+    <hyperlink ref="C353" r:id="rId634" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A354" r:id="rId635" display="FPS-LPP1WJJ"/>
+    <hyperlink ref="C354" r:id="rId636" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A355" r:id="rId637" display="FPS-LPP1AJJ"/>
+    <hyperlink ref="C355" r:id="rId638" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A356" r:id="rId639" display="FPS-LPP1CJJ"/>
+    <hyperlink ref="C356" r:id="rId640" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A357" r:id="rId641" display="FPS-LPP1GJJ"/>
+    <hyperlink ref="C357" r:id="rId642" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A358" r:id="rId643" display="FPS-MPP1GJJ"/>
+    <hyperlink ref="C358" r:id="rId644" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A359" r:id="rId645" display="FPS-MPP1ANN"/>
+    <hyperlink ref="C359" r:id="rId646" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A360" r:id="rId647" display="FPS-LPP1MJJ"/>
+    <hyperlink ref="C360" r:id="rId648" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A361" r:id="rId649" display="FPS-MPP1CJJ"/>
+    <hyperlink ref="C361" r:id="rId650" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A362" r:id="rId651" display="FPS-MPP1LJJ"/>
+    <hyperlink ref="C362" r:id="rId652" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A363" r:id="rId653" display="FPS-MPP1WJJ"/>
+    <hyperlink ref="C363" r:id="rId654" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A364" r:id="rId655" display="FPS-MPP4AJJ"/>
+    <hyperlink ref="C364" r:id="rId656" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A365" r:id="rId657" display="FPS-LPP1PJJ"/>
+    <hyperlink ref="C365" r:id="rId658" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A366" r:id="rId659" display="FPS-MPP1MJJ"/>
+    <hyperlink ref="C366" r:id="rId660" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A367" r:id="rId661" display="FPS-MPP4AJJ-OMX"/>
+    <hyperlink ref="C367" r:id="rId662" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A368" r:id="rId663" display="FPS-D1JJ108C20D1-EX"/>
+    <hyperlink ref="C368" r:id="rId664" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A369" r:id="rId665" display="FPS-D1JJ108C44D1-EX"/>
+    <hyperlink ref="C369" r:id="rId666" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A370" r:id="rId667" display="FPS-D1JJ116E00M010"/>
+    <hyperlink ref="C370" r:id="rId668" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A371" r:id="rId669" display="FPS-WP04W055NN0"/>
+    <hyperlink ref="C371" r:id="rId670" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A372" r:id="rId671" display="FPS-MPP1UJJ"/>
+    <hyperlink ref="C372" r:id="rId672" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A373" r:id="rId673" display="FPS-W1JJ005F00M20"/>
+    <hyperlink ref="C373" r:id="rId674" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A374" r:id="rId675" display="FD5M-144S00DBB4"/>
+    <hyperlink ref="C374" r:id="rId676" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A375" r:id="rId677" display="FD5M-144S00DBB4P"/>
+    <hyperlink ref="C375" r:id="rId678" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A376" r:id="rId679" display="FD5M-288S00DDB4P"/>
+    <hyperlink ref="C376" r:id="rId680" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A377" r:id="rId681" display="FD5M-432S00DEB5"/>
+    <hyperlink ref="C377" r:id="rId682" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A378" r:id="rId683" display="FD5M-432S00DEB5P"/>
+    <hyperlink ref="C378" r:id="rId684" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A379" r:id="rId685" display="FD5M-576S00DDB5P"/>
+    <hyperlink ref="C379" r:id="rId686" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A380" r:id="rId687" display="FD5M-864S00DEB5"/>
+    <hyperlink ref="C380" r:id="rId688" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A381" r:id="rId689" display="FD5M-864S00DEB5P"/>
+    <hyperlink ref="C381" r:id="rId690" display="Variant of FDH5000-CABINET"/>
+    <hyperlink ref="A382" r:id="rId691" display="FD3-AB096J00MM0V1"/>
+    <hyperlink ref="C382" r:id="rId692" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A383" r:id="rId693" display="FD3-MN432J00M0MDAB"/>
+    <hyperlink ref="C383" r:id="rId694" display="Variant of IFDH"/>
+    <hyperlink ref="A384" r:id="rId695" display="FD3-MN432J00M0ME0C"/>
+    <hyperlink ref="C384" r:id="rId696" display="Variant of IFDH"/>
+    <hyperlink ref="A385" r:id="rId697" display="FD3-MN432J00M0MK0C"/>
+    <hyperlink ref="C385" r:id="rId698" display="Variant of IFDH"/>
+    <hyperlink ref="A386" r:id="rId699" display="FD3-MM144J00M0MCBB"/>
+    <hyperlink ref="C386" r:id="rId700" display="Variant of IFDH"/>
+    <hyperlink ref="A387" r:id="rId701" display="FPS-D1JJ1YCC2AD1X"/>
+    <hyperlink ref="C387" r:id="rId702" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A388" r:id="rId703" display="FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A389" r:id="rId704" display="IFDH"/>
+    <hyperlink ref="A390" r:id="rId705" display="FDH4000-CLOSURE"/>
+    <hyperlink ref="A391" r:id="rId706" display="FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A392" r:id="rId707" display="FDH5000-CABINET"/>
+    <hyperlink ref="A393" r:id="rId708" display="OCAB-CABINET"/>
+    <hyperlink ref="A394" r:id="rId709" display="760248008"/>
+    <hyperlink ref="C394" r:id="rId710" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A395" r:id="rId711" display="760250755"/>
+    <hyperlink ref="C395" r:id="rId712" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A396" r:id="rId713" display="760250756"/>
+    <hyperlink ref="C396" r:id="rId714" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A397" r:id="rId715" display="760246204"/>
+    <hyperlink ref="C397" r:id="rId716" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A398" r:id="rId717" display="F3X-E288NM0200000"/>
+    <hyperlink ref="C398" r:id="rId718" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A399" r:id="rId719" display="F3X-J288JTBE00000"/>
+    <hyperlink ref="C399" r:id="rId720" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A400" r:id="rId721" display="F3X-E288NTBBB0000P"/>
+    <hyperlink ref="C400" r:id="rId722" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A401" r:id="rId723" display="F3X-C144NLBAA0000"/>
+    <hyperlink ref="C401" r:id="rId724" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A402" r:id="rId725" display="F3X-J432NLBBE0000"/>
+    <hyperlink ref="C402" r:id="rId726" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A403" r:id="rId727" display="F3X-J504JJCDDA000"/>
+    <hyperlink ref="C403" r:id="rId728" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A404" r:id="rId729" display="F3X-J720JJBEEB000"/>
+    <hyperlink ref="C404" r:id="rId730" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A405" r:id="rId731" display="F3X-J576JJBEE0000"/>
+    <hyperlink ref="C405" r:id="rId732" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A406" r:id="rId733" display="F3X-E216JJBAAA000"/>
+    <hyperlink ref="C406" r:id="rId734" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A407" r:id="rId735" display="F3X-J576NJBBBBB00"/>
+    <hyperlink ref="C407" r:id="rId736" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A408" r:id="rId737" display="F3X-J720JJCDDBB00"/>
+    <hyperlink ref="C408" r:id="rId738" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A409" r:id="rId739" display="F3X-J576NLBEBB000"/>
+    <hyperlink ref="C409" r:id="rId740" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A410" r:id="rId741" display="F3X-J576NLBEE0000"/>
+    <hyperlink ref="C410" r:id="rId742" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A411" r:id="rId743" display="F3X-E216NM0200000"/>
+    <hyperlink ref="C411" r:id="rId744" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A412" r:id="rId745" display="F3X-G432JJBDD0000"/>
+    <hyperlink ref="C412" r:id="rId746" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A413" r:id="rId747" display="F3X-J864NLBAAADDD"/>
+    <hyperlink ref="C413" r:id="rId748" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A414" r:id="rId749" display="F3X-E288JGBBB0000"/>
+    <hyperlink ref="C414" r:id="rId750" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A415" r:id="rId751" display="F3X-J648JJBDDD000"/>
+    <hyperlink ref="C415" r:id="rId752" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A416" r:id="rId753" display="F3X-E288JJBBB0000"/>
+    <hyperlink ref="C416" r:id="rId754" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A417" r:id="rId755" display="F3X-G432NM0200000"/>
+    <hyperlink ref="C417" r:id="rId756" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A418" r:id="rId757" display="FPS-CMPP2DSS"/>
+    <hyperlink ref="C418" r:id="rId758" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A419" r:id="rId759" display="FD3-AE288J00PGBP4"/>
+    <hyperlink ref="C419" r:id="rId760" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A420" r:id="rId761" display="FD3-AE288J00PGFP4"/>
+    <hyperlink ref="C420" r:id="rId762" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A421" r:id="rId763" display="FD3-AG432J00PFFP9X"/>
+    <hyperlink ref="C421" r:id="rId764" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A422" r:id="rId765" display="FD3-AB096J00AKBP3"/>
+    <hyperlink ref="C422" r:id="rId766" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A423" r:id="rId767" display="FD3-AC144J00DBBP2P"/>
+    <hyperlink ref="C423" r:id="rId768" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A424" r:id="rId769" display="FD3-AE288J00DGBP4P"/>
+    <hyperlink ref="C424" r:id="rId770" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A425" r:id="rId771" display="FD3-AB096J00RKBM3"/>
+    <hyperlink ref="C425" r:id="rId772" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A426" r:id="rId773" display="FD3-AG144J2AJBBP2"/>
+    <hyperlink ref="C426" r:id="rId774" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A427" r:id="rId775" display="FD3-AG432J00U20P2"/>
+    <hyperlink ref="C427" r:id="rId776" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A428" r:id="rId777" display="FD3-AE288JSCGBBP2"/>
+    <hyperlink ref="C428" r:id="rId778" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A429" r:id="rId779" display="FD3-AG432J00JBBP2"/>
+    <hyperlink ref="C429" r:id="rId780" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A430" r:id="rId781" display="FD3-AG432J2TLABP4"/>
+    <hyperlink ref="C430" r:id="rId782" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A431" r:id="rId783" display="FD3-AG216J00GABP2"/>
+    <hyperlink ref="C431" r:id="rId784" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A432" r:id="rId785" display="FD3-AG288J00GGBP1"/>
+    <hyperlink ref="C432" r:id="rId786" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A433" r:id="rId787" display="FD3-AG432J001CDU7"/>
+    <hyperlink ref="C433" r:id="rId788" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A434" r:id="rId789" display="FD3-AG432J00JBBP4"/>
+    <hyperlink ref="C434" r:id="rId790" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A435" r:id="rId791" display="FD3-AG432J1ATCBP4"/>
     <hyperlink ref="C435" r:id="rId792" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A436" r:id="rId793" display="FD3-AE288J00PGFP4"/>
+    <hyperlink ref="A436" r:id="rId793" display="FD3-AG432J00JCBP2"/>
     <hyperlink ref="C436" r:id="rId794" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A437" r:id="rId795" display="FD3-AG432J00PFFP9X"/>
+    <hyperlink ref="A437" r:id="rId795" display="FD3-AG216J00JCBP4"/>
     <hyperlink ref="C437" r:id="rId796" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A438" r:id="rId797" display="FD3-AB096J00AKBP3"/>
-[...3 lines deleted...]
-    <hyperlink ref="A440" r:id="rId801" display="FD3-AE288J00DGBP4P"/>
+    <hyperlink ref="A438" r:id="rId797" display="FD3-AG360J00GDBP2"/>
+    <hyperlink ref="C438" r:id="rId798" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A439" r:id="rId799" display="FD3-AJ576J00GBBP2"/>
+    <hyperlink ref="C439" r:id="rId800" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A440" r:id="rId801" display="FD3-AG432J00JCBP4"/>
     <hyperlink ref="C440" r:id="rId802" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A441" r:id="rId803" display="FD3-AB096J00RKBM3"/>
-[...1 lines deleted...]
-    <hyperlink ref="A442" r:id="rId805" display="FD3-AC096J00JKBP1"/>
+    <hyperlink ref="A441" r:id="rId803" display="FD3-AJ576J00LBBP4"/>
+    <hyperlink ref="C441" r:id="rId804" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A442" r:id="rId805" display="FD3-AG432J00GBBP2"/>
     <hyperlink ref="C442" r:id="rId806" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A443" r:id="rId807" display="FD4S-A072J00GAB1"/>
-[...5 lines deleted...]
-    <hyperlink ref="A446" r:id="rId813" display="FD3-AC096J00GKBP1"/>
+    <hyperlink ref="A443" r:id="rId807" display="FD3-AG432J00LBBP4"/>
+    <hyperlink ref="C443" r:id="rId808" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A444" r:id="rId809" display="FD3-AG288J00JGBP4"/>
+    <hyperlink ref="C444" r:id="rId810" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A445" r:id="rId811" display="FD3-AJ576J00LBBP7"/>
+    <hyperlink ref="C445" r:id="rId812" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A446" r:id="rId813" display="FD3-AG360J00JDBP2"/>
     <hyperlink ref="C446" r:id="rId814" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A447" r:id="rId815" display="FD3-AE144J00JBBP1"/>
+    <hyperlink ref="A447" r:id="rId815" display="FD3-AG432N00JCBP2P"/>
     <hyperlink ref="C447" r:id="rId816" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A448" r:id="rId817" display="FD3-AC144J1AJBBP2"/>
+    <hyperlink ref="A448" r:id="rId817" display="FD3-AG432J00GBBP4"/>
     <hyperlink ref="C448" r:id="rId818" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A449" r:id="rId819" display="FD3-AC096J00JHBP1"/>
+    <hyperlink ref="A449" r:id="rId819" display="FD3-AG360J00TDBP4"/>
     <hyperlink ref="C449" r:id="rId820" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A450" r:id="rId821" display="FD3-AB072J1TAABP1"/>
-[...1 lines deleted...]
-    <hyperlink ref="A451" r:id="rId823" display="FD3-AC144J00JABP2"/>
+    <hyperlink ref="A450" r:id="rId821" display="FD3-AG432J00GCBP2"/>
+    <hyperlink ref="C450" r:id="rId822" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A451" r:id="rId823" display="FD3-AG432J2AJBBP2"/>
     <hyperlink ref="C451" r:id="rId824" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A452" r:id="rId825" display="FD3-AE144J00JBBP2"/>
+    <hyperlink ref="A452" r:id="rId825" display="FD3-AG432J00TABP1"/>
     <hyperlink ref="C452" r:id="rId826" display="Variant of FDH3000-STANDARD-CABINET"/>
-    <hyperlink ref="A453" r:id="rId827" display="FD3-AB096J1TRKBM3"/>
-[...240 lines deleted...]
-    <hyperlink ref="A574" r:id="rId1068" display="FD4S-B144J00PBB1"/>
+    <hyperlink ref="A453" r:id="rId827" display="FD3-AG288J00LDBP1"/>
+    <hyperlink ref="C453" r:id="rId828" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A454" r:id="rId829" display="FD3-AJ360J00GDBP4"/>
+    <hyperlink ref="C454" r:id="rId830" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A455" r:id="rId831" display="FD3-AJ648J00LDBP7"/>
+    <hyperlink ref="C455" r:id="rId832" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A456" r:id="rId833" display="FD3-AJ864J00GBBP4"/>
+    <hyperlink ref="C456" r:id="rId834" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A457" r:id="rId835" display="FD3-AJ576J1AJBBP7"/>
+    <hyperlink ref="C457" r:id="rId836" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A458" r:id="rId837" display="FD3-AJ864J2TPFBP5X"/>
+    <hyperlink ref="C458" r:id="rId838" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A459" r:id="rId839" display="FD3-AJ648J1AGCBP2"/>
+    <hyperlink ref="C459" r:id="rId840" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A460" r:id="rId841" display="FD3-AJ864J00JGBP7"/>
+    <hyperlink ref="C460" r:id="rId842" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A461" r:id="rId843" display="FD3-MM144J00M0MH0A"/>
+    <hyperlink ref="C461" r:id="rId844" display="Variant of IFDH"/>
+    <hyperlink ref="A462" r:id="rId845" display="FD3-AR072J00MH0P8"/>
+    <hyperlink ref="C462" r:id="rId846" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A463" r:id="rId847" display="FD3-AJ864J00GGBP4"/>
+    <hyperlink ref="C463" r:id="rId848" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A464" r:id="rId849" display="FD3-AR072J00U00P8"/>
+    <hyperlink ref="C464" r:id="rId850" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A465" r:id="rId851" display="FD3-AJ576J2SJBBP7"/>
+    <hyperlink ref="C465" r:id="rId852" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A466" r:id="rId853" display="FD3-AJ864J00GGBP7"/>
+    <hyperlink ref="C466" r:id="rId854" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A467" r:id="rId855" display="FD3-AR072JDRU00P8"/>
+    <hyperlink ref="C467" r:id="rId856" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A468" r:id="rId857" display="FD3-AJ648J00GCBP4"/>
+    <hyperlink ref="C468" r:id="rId858" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A469" r:id="rId859" display="FD3-AR024J00M00P8"/>
+    <hyperlink ref="C469" r:id="rId860" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A470" r:id="rId861" display="FD3-MM288J00M0ME0C"/>
+    <hyperlink ref="C470" r:id="rId862" display="Variant of IFDH"/>
+    <hyperlink ref="A471" r:id="rId863" display="FD3-AJ648J00GDBP7"/>
+    <hyperlink ref="C471" r:id="rId864" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A472" r:id="rId865" display="FD3-AR024J00U00P8"/>
+    <hyperlink ref="C472" r:id="rId866" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A473" r:id="rId867" display="FD3-AJ864J00TCBP7"/>
+    <hyperlink ref="C473" r:id="rId868" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A474" r:id="rId869" display="FD3-AJ864J00JBBP7"/>
+    <hyperlink ref="C474" r:id="rId870" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A475" r:id="rId871" display="FD3-AR036J00M00P8"/>
+    <hyperlink ref="C475" r:id="rId872" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A476" r:id="rId873" display="FD3-AJ864J00TGBP7"/>
+    <hyperlink ref="C476" r:id="rId874" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A477" r:id="rId875" display="FD3-MK144J00V00E0B"/>
+    <hyperlink ref="C477" r:id="rId876" display="Variant of IFDH"/>
+    <hyperlink ref="A478" r:id="rId877" display="FD3-AJ864J2SJBBP7"/>
+    <hyperlink ref="C478" r:id="rId878" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A479" r:id="rId879" display="FD3-AR036J00U00P8"/>
+    <hyperlink ref="C479" r:id="rId880" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A480" r:id="rId881" display="FD3-MM144J00LABCAA"/>
+    <hyperlink ref="C480" r:id="rId882" display="Variant of IFDH"/>
+    <hyperlink ref="A481" r:id="rId883" display="FD3-MM216J00V00E0B"/>
+    <hyperlink ref="C481" r:id="rId884" display="Variant of IFDH"/>
+    <hyperlink ref="A482" r:id="rId885" display="FD3-AJ864J00GABP4"/>
+    <hyperlink ref="C482" r:id="rId886" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A483" r:id="rId887" display="FD3-MM144J00LBBCAB"/>
+    <hyperlink ref="C483" r:id="rId888" display="Variant of IFDH"/>
+    <hyperlink ref="A484" r:id="rId889" display="FD3-MN432J00V00E0C"/>
+    <hyperlink ref="C484" r:id="rId890" display="Variant of IFDH"/>
+    <hyperlink ref="A485" r:id="rId891" display="FD3-MM288J2AV00E0B"/>
+    <hyperlink ref="C485" r:id="rId892" display="Variant of IFDH"/>
+    <hyperlink ref="A486" r:id="rId893" display="FD3-PA048J00U2220"/>
+    <hyperlink ref="C486" r:id="rId894" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A487" r:id="rId895" display="FD3-AR060J00U00P8"/>
+    <hyperlink ref="C487" r:id="rId896" display="Variant of FDH3000-MINI-CABINET"/>
+    <hyperlink ref="A488" r:id="rId897" display="FD3-MM288J00000F0C"/>
+    <hyperlink ref="C488" r:id="rId898" display="Variant of IFDH"/>
+    <hyperlink ref="A489" r:id="rId899" display="FD3-PA060J00U3220"/>
+    <hyperlink ref="C489" r:id="rId900" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A490" r:id="rId901" display="FD3-MM288J00LABCAA"/>
+    <hyperlink ref="C490" r:id="rId902" display="Variant of IFDH"/>
+    <hyperlink ref="A491" r:id="rId903" display="FD3-PA096J1AM4320"/>
+    <hyperlink ref="C491" r:id="rId904" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A492" r:id="rId905" display="FD3-PA036J00U2220"/>
+    <hyperlink ref="C492" r:id="rId906" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A493" r:id="rId907" display="FD3-PA072J00U3220"/>
+    <hyperlink ref="C493" r:id="rId908" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A494" r:id="rId909" display="FD3-PA072J1AU3220"/>
+    <hyperlink ref="C494" r:id="rId910" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A495" r:id="rId911" display="FD3-PA048J00U2210"/>
+    <hyperlink ref="C495" r:id="rId912" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A496" r:id="rId913" display="FD3-PA072J1AU3320"/>
+    <hyperlink ref="C496" r:id="rId914" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A497" r:id="rId915" display="FD4S-A072J00JAB1"/>
+    <hyperlink ref="C497" r:id="rId916" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A498" r:id="rId917" display="FD3-PA132J00U3420"/>
+    <hyperlink ref="C498" r:id="rId918" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A499" r:id="rId919" display="FD3-PA096J00M4210"/>
+    <hyperlink ref="C499" r:id="rId920" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A500" r:id="rId921" display="FD4S-ACCWMBKT"/>
+    <hyperlink ref="A501" r:id="rId922" display="FD3-PA096J00U4220"/>
+    <hyperlink ref="C501" r:id="rId923" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A502" r:id="rId924" display="FD4S-B144J00DBB4"/>
+    <hyperlink ref="C502" r:id="rId925" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A503" r:id="rId926" display="FD4S-B144J00GBB1"/>
+    <hyperlink ref="C503" r:id="rId927" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A504" r:id="rId928" display="FD4S-B144J00PBB1"/>
+    <hyperlink ref="C504" r:id="rId929" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A505" r:id="rId930" display="FD4S-B288S00PDB3"/>
+    <hyperlink ref="C505" r:id="rId931" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A506" r:id="rId932" display="FD3-AC096J00JKBP1"/>
+    <hyperlink ref="C506" r:id="rId933" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A507" r:id="rId934" display="FD4S-A072J00GAB1"/>
+    <hyperlink ref="C507" r:id="rId935" display="Variant of FDH4000-CLOSURE"/>
+    <hyperlink ref="A508" r:id="rId936" display="FPS-CMPP2CJJ"/>
+    <hyperlink ref="C508" r:id="rId937" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A509" r:id="rId938" display="F3X-J864JGBEEE000"/>
+    <hyperlink ref="C509" r:id="rId939" display="Variant of FDH3000-CROSS-CONNECT"/>
+    <hyperlink ref="A510" r:id="rId940" display="FD3-AC072J00JABP1"/>
+    <hyperlink ref="C510" r:id="rId941" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A511" r:id="rId942" display="FD3-AC096J00JJBP1"/>
+    <hyperlink ref="C511" r:id="rId943" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A512" r:id="rId944" display="FD3-AB072J1TRABM1"/>
+    <hyperlink ref="C512" r:id="rId945" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A513" r:id="rId946" display="FD3-AC096J00GKBP1"/>
+    <hyperlink ref="C513" r:id="rId947" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A514" r:id="rId948" display="FD3-AE144J00JBBP1"/>
+    <hyperlink ref="C514" r:id="rId949" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A515" r:id="rId950" display="FD3-AC144J1AJBBP2"/>
+    <hyperlink ref="C515" r:id="rId951" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A516" r:id="rId952" display="FD3-AC096J00JHBP1"/>
+    <hyperlink ref="C516" r:id="rId953" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A517" r:id="rId954" display="FD3-AB072J1TAABP1"/>
+    <hyperlink ref="C517" r:id="rId955" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A518" r:id="rId956" display="FD3-AC144J00JABP2"/>
+    <hyperlink ref="C518" r:id="rId957" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A519" r:id="rId958" display="FD3-AE144J00JBBP2"/>
+    <hyperlink ref="C519" r:id="rId959" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A520" r:id="rId960" display="FD3-AB096J1TRKBM3"/>
+    <hyperlink ref="C520" r:id="rId961" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A521" r:id="rId962" display="FD3-AC096J00U20P2"/>
+    <hyperlink ref="C521" r:id="rId963" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A522" r:id="rId964" display="FD3-AE216J1AGDBP1"/>
+    <hyperlink ref="C522" r:id="rId965" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A523" r:id="rId966" display="FD3-AE288J00GGBP4"/>
+    <hyperlink ref="C523" r:id="rId967" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A524" r:id="rId968" display="FD3-AE144J00TBBP2"/>
+    <hyperlink ref="C524" r:id="rId969" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A525" r:id="rId970" display="FD3-AC072J00GABP1"/>
+    <hyperlink ref="C525" r:id="rId971" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A526" r:id="rId972" display="FD3-AE288J00JABP4"/>
+    <hyperlink ref="C526" r:id="rId973" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A527" r:id="rId974" display="FD3-AE216J00GABP2"/>
+    <hyperlink ref="C527" r:id="rId975" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A528" r:id="rId976" display="FD3-AC144J00TBBP1"/>
+    <hyperlink ref="C528" r:id="rId977" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A529" r:id="rId978" display="FD3-AC144J00GABP1"/>
+    <hyperlink ref="C529" r:id="rId979" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A530" r:id="rId980" display="FD3-AC144J00TJBP2"/>
+    <hyperlink ref="C530" r:id="rId981" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A531" r:id="rId982" display="FD3-AE288J00LGBP4"/>
+    <hyperlink ref="C531" r:id="rId983" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A532" r:id="rId984" display="FD3-AE288J00TBBP1"/>
+    <hyperlink ref="C532" r:id="rId985" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A533" r:id="rId986" display="FD3-AE216J2ATCBP1"/>
+    <hyperlink ref="C533" r:id="rId987" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A534" r:id="rId988" display="FD3-AE144J1AGBBP4"/>
+    <hyperlink ref="C534" r:id="rId989" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A535" r:id="rId990" display="FD3-AC144J00U20P2"/>
+    <hyperlink ref="C535" r:id="rId991" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A536" r:id="rId992" display="FD3-AE144J00GBBP1"/>
+    <hyperlink ref="C536" r:id="rId993" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A537" r:id="rId994" display="FD3-AE144J1ATABP1"/>
+    <hyperlink ref="C537" r:id="rId995" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A538" r:id="rId996" display="FD3-AE216J00JCBP2"/>
+    <hyperlink ref="C538" r:id="rId997" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A539" r:id="rId998" display="FD3-AE288J00TGBP4P"/>
+    <hyperlink ref="C539" r:id="rId999" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A540" r:id="rId1000" display="FD3-AE288J2AGBBP1B"/>
+    <hyperlink ref="C540" r:id="rId1001" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A541" r:id="rId1002" display="FD3-AE216J00JDBP1"/>
+    <hyperlink ref="C541" r:id="rId1003" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A542" r:id="rId1004" display="FD3-AE288N00U20P1"/>
+    <hyperlink ref="C542" r:id="rId1005" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A543" r:id="rId1006" display="FD3-AE288J00U20P1"/>
+    <hyperlink ref="C543" r:id="rId1007" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A544" r:id="rId1008" display="FD3-AE288J2AGBBP2"/>
+    <hyperlink ref="C544" r:id="rId1009" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A545" r:id="rId1010" display="FD3-AE288J00JGBP2"/>
+    <hyperlink ref="C545" r:id="rId1011" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A546" r:id="rId1012" display="FD3-AE288J2AJBBP2"/>
+    <hyperlink ref="C546" r:id="rId1013" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A547" r:id="rId1014" display="FD3-AE288J00GGBP1"/>
+    <hyperlink ref="C547" r:id="rId1015" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A548" r:id="rId1016" display="FD3-AE144J00GBBP4"/>
+    <hyperlink ref="C548" r:id="rId1017" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A549" r:id="rId1018" display="FD3-AG072J00GABP2"/>
+    <hyperlink ref="C549" r:id="rId1019" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A550" r:id="rId1020" display="FD3-AE288J2ALBBP4"/>
+    <hyperlink ref="C550" r:id="rId1021" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A551" r:id="rId1022" display="FD3-AE288J00GGBP2"/>
+    <hyperlink ref="C551" r:id="rId1023" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A552" r:id="rId1024" display="FD3-AG144J00GBBP2"/>
+    <hyperlink ref="C552" r:id="rId1025" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A553" r:id="rId1026" display="FD3-AG216J00TCBP4"/>
+    <hyperlink ref="C553" r:id="rId1027" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A554" r:id="rId1028" display="FD3-AE288J2ATBBP2"/>
+    <hyperlink ref="C554" r:id="rId1029" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A555" r:id="rId1030" display="FD3-AG432J00GCBP4"/>
+    <hyperlink ref="C555" r:id="rId1031" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A556" r:id="rId1032" display="FD3-AE288J00LBBP4"/>
+    <hyperlink ref="C556" r:id="rId1033" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A557" r:id="rId1034" display="FD3-AG288J00GBBP1"/>
+    <hyperlink ref="C557" r:id="rId1035" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A558" r:id="rId1036" display="FD3-AG432J00GLBP4"/>
+    <hyperlink ref="C558" r:id="rId1037" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A559" r:id="rId1038" display="FD3-AE288J2TLGBP2"/>
+    <hyperlink ref="C559" r:id="rId1039" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A560" r:id="rId1040" display="FD3-AG432J2ATBBP2"/>
+    <hyperlink ref="C560" r:id="rId1041" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A561" r:id="rId1042" display="FD3-AG288J00GBBP2"/>
+    <hyperlink ref="C561" r:id="rId1043" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A562" r:id="rId1044" display="FD3-AG288J2ATBBP2"/>
+    <hyperlink ref="C562" r:id="rId1045" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A563" r:id="rId1046" display="FD3-AC144J00GAEP3P"/>
+    <hyperlink ref="C563" r:id="rId1047" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A564" r:id="rId1048" display="FD3-AC144J00GBBP4"/>
+    <hyperlink ref="C564" r:id="rId1049" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A565" r:id="rId1050" display="FD3-AC144J00JBBP1"/>
+    <hyperlink ref="C565" r:id="rId1051" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A566" r:id="rId1052" display="FD3-AE288J00GGBP2B"/>
+    <hyperlink ref="C566" r:id="rId1053" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A567" r:id="rId1054" display="FD3-AE288J00JBDP2P"/>
+    <hyperlink ref="C567" r:id="rId1055" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A568" r:id="rId1056" display="FD3-AG432J00JCBP4B"/>
+    <hyperlink ref="C568" r:id="rId1057" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A569" r:id="rId1058" display="FD3-AG432J00PFBP4"/>
+    <hyperlink ref="C569" r:id="rId1059" display="Variant of FDH3000-STANDARD-CABINET"/>
+    <hyperlink ref="A570" r:id="rId1060" display="FD3-AJ576J00TBBP7"/>
+    <hyperlink ref="C570" r:id="rId1061" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A571" r:id="rId1062" display="FD3-AJ864J00LFBP7"/>
+    <hyperlink ref="C571" r:id="rId1063" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A572" r:id="rId1064" display="FD3-MM144J00RBBF0B"/>
+    <hyperlink ref="C572" r:id="rId1065" display="Variant of IFDH"/>
+    <hyperlink ref="A573" r:id="rId1066" display="FD3-PA072J00U3410"/>
+    <hyperlink ref="C573" r:id="rId1067" display="Variant of FDH3000-PEDESTAL"/>
+    <hyperlink ref="A574" r:id="rId1068" display="FD4S-B288S00DDB4"/>
     <hyperlink ref="C574" r:id="rId1069" display="Variant of FDH4000-CLOSURE"/>
-    <hyperlink ref="A575" r:id="rId1070" display="FD4S-B288S00PDB3"/>
-[...10 lines deleted...]
-    <hyperlink ref="C580" r:id="rId1081" display="Variant of OCAB-CABINET"/>
+    <hyperlink ref="A575" r:id="rId1070" display="FD3-AB096J00JKBP1"/>
+    <hyperlink ref="C575" r:id="rId1071" display="Variant of FDH3000-ENHANCED-MINI-CABINET"/>
+    <hyperlink ref="A576" r:id="rId1072" display="FD3-AJ1152J00GGBP6"/>
+    <hyperlink ref="C576" r:id="rId1073" display="Variant of FDH3000-LARGE-CABINET"/>
+    <hyperlink ref="A577" r:id="rId1074" display="FPS-CMPP2MSS"/>
+    <hyperlink ref="C577" r:id="rId1075" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A578" r:id="rId1076" display="FPS-D1JJ1SAG2AD1X"/>
+    <hyperlink ref="C578" r:id="rId1077" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A579" r:id="rId1078" display="FPS-MPP1AJJ-1.2MM"/>
+    <hyperlink ref="C579" r:id="rId1079" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A580" r:id="rId1080" display="FPS-MPP4SJJ-2MM"/>
+    <hyperlink ref="C580" r:id="rId1081" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A581" r:id="rId1082" display="FPS-MPP4SNN-2MM"/>
+    <hyperlink ref="C581" r:id="rId1083" display="Variant of FDH3000-SPLITTER-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1082"/>
+    <tablePart r:id="rId1084"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>