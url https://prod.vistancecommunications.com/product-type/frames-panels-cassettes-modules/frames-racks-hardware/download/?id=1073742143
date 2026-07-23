--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,142 +11,1666 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1306" count="2681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1302" count="2714">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>406042-1</t>
+  </si>
+  <si>
+    <t>RCM-RM-2'</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Rear Cable Management, rack mountable, 2 inch</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>1711361-7</t>
+  </si>
+  <si>
+    <t>Large Rack, 19", 600 mm</t>
+  </si>
+  <si>
+    <t>Rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407</t>
+  </si>
+  <si>
+    <t>760132407</t>
+  </si>
+  <si>
+    <t>RRCP PANEL-19-4U-12</t>
+  </si>
+  <si>
+    <t>Rack, Rear Cover Protection Panel, Fiber Cable Management, 19-inch wide, 4U, 12 inches deep</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Blank Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136531</t>
+  </si>
+  <si>
+    <t>760136531</t>
+  </si>
+  <si>
+    <t>AK-VCM-HDWR-4B</t>
+  </si>
+  <si>
+    <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, Black, (4) Sets: Nuts, Bolts, Flat Washers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136549</t>
+  </si>
+  <si>
+    <t>760136549</t>
+  </si>
+  <si>
+    <t>AK-VCM-HDWR-100B</t>
+  </si>
+  <si>
+    <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, black, (100) Sets: Nuts, Bolts, Flat Washers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113</t>
+  </si>
+  <si>
+    <t>760139113</t>
+  </si>
+  <si>
+    <t>RK3-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709</t>
+  </si>
+  <si>
+    <t>760139709</t>
+  </si>
+  <si>
+    <t>RK4P58-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, (58U), 36 in (914 mm) D x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364</t>
+  </si>
+  <si>
+    <t>760142364</t>
+  </si>
+  <si>
+    <t>RK3-23-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282</t>
+  </si>
+  <si>
+    <t>760165282</t>
+  </si>
+  <si>
+    <t>OVRHDRACKBSKTKIT</t>
+  </si>
+  <si>
+    <t>Overhead Rack-to-Wire Basket Installation Kit</t>
+  </si>
+  <si>
+    <t>Installation Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599</t>
+  </si>
+  <si>
+    <t>760169599</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>Mini-rack | overhead</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172908</t>
+  </si>
+  <si>
+    <t>760172908</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-1U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 1 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>Horizontal cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737</t>
+  </si>
+  <si>
+    <t>760175737</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703</t>
+  </si>
+  <si>
+    <t>760175703</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363</t>
+  </si>
+  <si>
+    <t>760235363</t>
+  </si>
+  <si>
+    <t>CS-UCP-ZRC-KT</t>
+  </si>
+  <si>
+    <t>ZERO RU FI/CI chassis with integral hinged door for Cabinet mounting</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010</t>
+  </si>
+  <si>
+    <t>760103010</t>
+  </si>
+  <si>
+    <t>RK3-17A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128843</t>
+  </si>
+  <si>
+    <t>760128843</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 1 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760157628</t>
+  </si>
+  <si>
+    <t>760157628</t>
+  </si>
+  <si>
+    <t>360-E-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Rear Cable Management, panel mount</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800</t>
+  </si>
+  <si>
+    <t>760157800</t>
+  </si>
+  <si>
+    <t>OVRHDRACK</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592</t>
+  </si>
+  <si>
+    <t>760158592</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081</t>
+  </si>
+  <si>
+    <t>760162081</t>
+  </si>
+  <si>
+    <t>CPP-FPANEL-19-3U</t>
+  </si>
+  <si>
+    <t>Blanking Panel, 3U, Black</t>
+  </si>
+  <si>
+    <t>Filler panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008</t>
+  </si>
+  <si>
+    <t>760162008</t>
+  </si>
+  <si>
+    <t>SHELF-19-2U-10</t>
+  </si>
+  <si>
+    <t>Shelf, Cantilever, 19"x2Ux10D, 100#, Stl</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016</t>
+  </si>
+  <si>
+    <t>760162016</t>
+  </si>
+  <si>
+    <t>SHELF-19-2U-14</t>
+  </si>
+  <si>
+    <t>Shelf, Cantilever, 19"x2Ux14D, 100#, St</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302</t>
+  </si>
+  <si>
+    <t>760240302</t>
+  </si>
+  <si>
+    <t>GLD-CBLMGR8IN</t>
+  </si>
+  <si>
+    <t>Glide® Vertical Cable Management Kit, 8in X 82in (208mm X 2088mm), Black</t>
+  </si>
+  <si>
+    <t>Glide</t>
+  </si>
+  <si>
+    <t>Vertical cable management</t>
+  </si>
+  <si>
+    <t>2269081-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 2U</t>
+  </si>
+  <si>
+    <t>2269081-4</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 4U</t>
+  </si>
+  <si>
+    <t>2269081-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 6U</t>
+  </si>
+  <si>
+    <t>1671113-2</t>
+  </si>
+  <si>
+    <t>Hi-D Blank Filler Panel, 1U, straight</t>
+  </si>
+  <si>
+    <t>1671633-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide</t>
+  </si>
+  <si>
+    <t>1671132-4</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 4U</t>
+  </si>
+  <si>
+    <t>In-cabinet accessory</t>
+  </si>
+  <si>
+    <t>1671132-6</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 6U</t>
+  </si>
+  <si>
+    <t>1671711-1</t>
+  </si>
+  <si>
+    <t>Horizontal Slack Storage Cable Management Panel, 5 RU, with 4 spools, black</t>
+  </si>
+  <si>
+    <t>1671495-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 2U</t>
+  </si>
+  <si>
+    <t>1674553-1</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, flat</t>
+  </si>
+  <si>
+    <t>1671495-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 6U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236901</t>
+  </si>
+  <si>
+    <t>760236901</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236902</t>
+  </si>
+  <si>
+    <t>760236902</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236903</t>
+  </si>
+  <si>
+    <t>760236903</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236908</t>
+  </si>
+  <si>
+    <t>760236908</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260354</t>
+  </si>
+  <si>
+    <t>760260354</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260362</t>
+  </si>
+  <si>
+    <t>760260362</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260363</t>
+  </si>
+  <si>
+    <t>760260363</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260364</t>
+  </si>
+  <si>
+    <t>760260364</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260365</t>
+  </si>
+  <si>
+    <t>760260365</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260359</t>
+  </si>
+  <si>
+    <t>760260359</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260361</t>
+  </si>
+  <si>
+    <t>760260361</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260367</t>
+  </si>
+  <si>
+    <t>760260367</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260444</t>
+  </si>
+  <si>
+    <t>760260444</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260447</t>
+  </si>
+  <si>
+    <t>760260447</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260453</t>
+  </si>
+  <si>
+    <t>760260453</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260445</t>
+  </si>
+  <si>
+    <t>760260445</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260448</t>
+  </si>
+  <si>
+    <t>760260448</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260451</t>
+  </si>
+  <si>
+    <t>760260451</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260454</t>
+  </si>
+  <si>
+    <t>760260454</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260436</t>
+  </si>
+  <si>
+    <t>760260436</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260437</t>
+  </si>
+  <si>
+    <t>760260437</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260455</t>
+  </si>
+  <si>
+    <t>760260455</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260440</t>
+  </si>
+  <si>
+    <t>760260440</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260441</t>
+  </si>
+  <si>
+    <t>760260441</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260443</t>
+  </si>
+  <si>
+    <t>760260443</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260355</t>
+  </si>
+  <si>
+    <t>760260355</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>RAC-0X0439</t>
+  </si>
+  <si>
+    <t>Rear Guard Box, 26" wide x 5 in deep</t>
+  </si>
+  <si>
+    <t>Guard box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760054627</t>
+  </si>
+  <si>
+    <t>760054627</t>
+  </si>
+  <si>
+    <t>M2000 CM kit</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Cable Management Bar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060301</t>
+  </si>
+  <si>
+    <t>760060301</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 27 In.</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060863</t>
+  </si>
+  <si>
+    <t>760060863</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 29 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060871</t>
+  </si>
+  <si>
+    <t>760060871</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 37 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073007</t>
+  </si>
+  <si>
+    <t>760073007</t>
+  </si>
+  <si>
+    <t>CABLE-MGT-SP</t>
+  </si>
+  <si>
+    <t>Cable Management Spool, 2 Spools</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072876</t>
+  </si>
+  <si>
+    <t>760072876</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072785</t>
+  </si>
+  <si>
+    <t>760072785</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072819</t>
+  </si>
+  <si>
+    <t>760072819</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072918</t>
+  </si>
+  <si>
+    <t>760072918</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073486</t>
+  </si>
+  <si>
+    <t>760073486</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 2U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072827</t>
+  </si>
+  <si>
+    <t>760072827</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072835</t>
+  </si>
+  <si>
+    <t>760072835</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072934</t>
+  </si>
+  <si>
+    <t>760072934</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072942</t>
+  </si>
+  <si>
+    <t>760072942</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 1 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503</t>
+  </si>
+  <si>
+    <t>760082503</t>
+  </si>
+  <si>
+    <t>RK6-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511</t>
+  </si>
+  <si>
+    <t>760082511</t>
+  </si>
+  <si>
+    <t>RK12-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529</t>
+  </si>
+  <si>
+    <t>760082529</t>
+  </si>
+  <si>
+    <t>RK4P45-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479</t>
+  </si>
+  <si>
+    <t>760082479</t>
+  </si>
+  <si>
+    <t>RK3-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578</t>
+  </si>
+  <si>
+    <t>760082578</t>
+  </si>
+  <si>
+    <t>RK4P52-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495</t>
+  </si>
+  <si>
+    <t>760082495</t>
+  </si>
+  <si>
+    <t>RK6-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586</t>
+  </si>
+  <si>
+    <t>760082586</t>
+  </si>
+  <si>
+    <t>RK4P45-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594</t>
+  </si>
+  <si>
+    <t>760082594</t>
+  </si>
+  <si>
+    <t>RK4P52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>556965-1</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 1U, 19 in</t>
+  </si>
+  <si>
+    <t>556965-3</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 3U, 19 in</t>
+  </si>
+  <si>
+    <t>559370-1</t>
+  </si>
+  <si>
+    <t>Rack-Mount Cable Trough</t>
+  </si>
+  <si>
+    <t>558329-1</t>
+  </si>
+  <si>
+    <t>Panel Kit, cable management, black,</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120</t>
+  </si>
+  <si>
+    <t>6450105120</t>
+  </si>
+  <si>
+    <t>6450 1 051-20</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit with brushed opening, 1U, Black</t>
+  </si>
+  <si>
+    <t>64502158-20</t>
+  </si>
+  <si>
+    <t>6450 2 158-20</t>
+  </si>
+  <si>
+    <t>HighBand® Vertical Cable Management Cover</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>HighBand®</t>
+  </si>
+  <si>
+    <t>64505050-20</t>
+  </si>
+  <si>
+    <t>6450 5 050-20</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, dark gray</t>
+  </si>
+  <si>
+    <t>64552022-10</t>
+  </si>
+  <si>
+    <t>6455 2 022-10</t>
+  </si>
+  <si>
+    <t>Frame Cover, 27-way, gray</t>
+  </si>
+  <si>
+    <t>Frame cover</t>
+  </si>
+  <si>
+    <t>64601028-01</t>
+  </si>
+  <si>
+    <t>6460 1 028-01</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 600-pair</t>
+  </si>
+  <si>
+    <t>64601028-00</t>
+  </si>
+  <si>
+    <t>6460 1 028-00</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 500-pair</t>
+  </si>
+  <si>
+    <t>65271007-03</t>
+  </si>
+  <si>
+    <t>6527 1 007-03</t>
+  </si>
+  <si>
+    <t>69711024-00</t>
+  </si>
+  <si>
+    <t>6971 1 024-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Rack, includes 2 bays</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>69711025-00</t>
+  </si>
+  <si>
+    <t>6971 1 025-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Rack, includes 4 bays</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089417</t>
+  </si>
+  <si>
+    <t>760089417</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089425</t>
+  </si>
+  <si>
+    <t>760089425</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089441</t>
+  </si>
+  <si>
+    <t>760089441</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159</t>
+  </si>
+  <si>
+    <t>760090159</t>
+  </si>
+  <si>
+    <t>RK12-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089367</t>
+  </si>
+  <si>
+    <t>760089367</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167</t>
+  </si>
+  <si>
+    <t>760090167</t>
+  </si>
+  <si>
+    <t>RK12-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089474</t>
+  </si>
+  <si>
+    <t>760089474</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100</t>
+  </si>
+  <si>
+    <t>760090100</t>
+  </si>
+  <si>
+    <t>RK12-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049</t>
+  </si>
+  <si>
+    <t>760092049</t>
+  </si>
+  <si>
+    <t>RK12-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007</t>
+  </si>
+  <si>
+    <t>760092007</t>
+  </si>
+  <si>
+    <t>RK3-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015</t>
+  </si>
+  <si>
+    <t>760092015</t>
+  </si>
+  <si>
+    <t>RK3-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>64501050-20</t>
+  </si>
+  <si>
+    <t>6450 1 050-20</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, dark gray</t>
+  </si>
+  <si>
+    <t>64501050-30</t>
+  </si>
+  <si>
+    <t>6450 1 050-30</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, black</t>
+  </si>
+  <si>
+    <t>MDF-70811007-01</t>
+  </si>
+  <si>
+    <t>MDF-7081 1 007-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 108P Rack, 1849.882 mm, black</t>
+  </si>
+  <si>
+    <t>CB7344-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-SMS-01</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Splice mounting system for mounting splicing machine to rack during splicing</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GR3</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item999920055</t>
+  </si>
+  <si>
+    <t>999920055</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244787</t>
+  </si>
+  <si>
+    <t>760244787</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244788</t>
+  </si>
+  <si>
+    <t>760244788</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244775</t>
+  </si>
+  <si>
+    <t>760244775</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244790</t>
+  </si>
+  <si>
+    <t>760244790</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244791</t>
+  </si>
+  <si>
+    <t>760244791</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244802</t>
+  </si>
+  <si>
+    <t>760244802</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244815</t>
+  </si>
+  <si>
+    <t>760244815</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244779</t>
+  </si>
+  <si>
+    <t>760244779</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244816</t>
+  </si>
+  <si>
+    <t>760244816</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244803</t>
+  </si>
+  <si>
+    <t>760244803</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244780</t>
+  </si>
+  <si>
+    <t>760244780</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244781</t>
+  </si>
+  <si>
+    <t>760244781</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244861</t>
+  </si>
+  <si>
+    <t>760244861</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244806</t>
+  </si>
+  <si>
+    <t>760244806</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244811</t>
+  </si>
+  <si>
+    <t>760244811</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244813</t>
+  </si>
+  <si>
+    <t>760244813</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>DFO-70811001-00</t>
+  </si>
+  <si>
+    <t>DFO-7081 1 001-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Skeleton Bay, unloaded, gray, 2200 mm</t>
+  </si>
+  <si>
+    <t>FL2-ACC011</t>
+  </si>
+  <si>
+    <t>FL2000 Lower Cable Trough, 19" wide x 14 in high, putty white</t>
+  </si>
+  <si>
+    <t>FL2000</t>
+  </si>
+  <si>
+    <t>Cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407</t>
+  </si>
+  <si>
+    <t>760242407</t>
+  </si>
+  <si>
+    <t>RK6-45A-Z4</t>
+  </si>
+  <si>
+    <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387</t>
+  </si>
+  <si>
+    <t>760238387</t>
+  </si>
+  <si>
+    <t>CPPR-FPANEL-19-2U</t>
+  </si>
+  <si>
+    <t>Recessed Angled Blanking Panel, 2U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388</t>
+  </si>
+  <si>
+    <t>760238388</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-1U</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389</t>
+  </si>
+  <si>
+    <t>760238389</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-2U</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 2U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260761</t>
+  </si>
+  <si>
+    <t>760260761</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259384</t>
+  </si>
+  <si>
+    <t>760259384</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254</t>
+  </si>
+  <si>
+    <t>760258254</t>
+  </si>
+  <si>
+    <t>CO-CUB-S</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for low fiber count loose tube cables (max 24mm), 1 cable to max 6 flex tubes (ID 6mm, not included). Cable application range subject of loose tube diameter and stiffness (indicatively: max 288f cable with 1,7mm loose tube)</t>
+  </si>
+  <si>
+    <t>FACT | FIST-GR3</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
     <t>1-1671405-1</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>NETpodium™  Rack, 2200 mm x 1000 mm x 600 mm, black</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...1 lines deleted...]
-  <si>
     <t>NETpodium™</t>
   </si>
   <si>
     <t>NETpodium</t>
   </si>
   <si>
-    <t>Rack</t>
-[...1 lines deleted...]
-  <si>
     <t>1-1671550-1</t>
   </si>
   <si>
     <t>NETpodium™  Xtra-U Patch Panel, with cable management, includes grounding bolt, black</t>
   </si>
   <si>
     <t>Panel</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>1-1671551-1</t>
   </si>
   <si>
     <t>NETpodium™  Xtra-U Patch Panel, without cable management, includes grounding bolt, black</t>
   </si>
   <si>
     <t>1-1671552-1</t>
   </si>
   <si>
     <t>NETpodium™ Xtra-U Vertical Panel Mounting Brackets, 1 HU, black</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>1-1671495-5</t>
   </si>
   <si>
     <t>High-Density Front-Loading Cable Manager, 15U</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>1-1671554-1</t>
   </si>
   <si>
     <t>NETpodium™ Bottom Cover Assembly, black</t>
   </si>
   <si>
     <t>Rack accessory</t>
   </si>
   <si>
     <t>1-1671508-1</t>
   </si>
   <si>
     <t>NETpodium™ Overhead Cabling Pathway Assembly with a maximum capacity of 120 9-mm cables, black</t>
   </si>
   <si>
     <t>Cabling pathway</t>
   </si>
   <si>
     <t>1-1671555-1</t>
   </si>
   <si>
     <t>NETpodium™ Top Cover Assembly, black</t>
   </si>
   <si>
     <t>1-1671578-1</t>
@@ -157,86 +1681,209 @@
   <si>
     <t>Side panel</t>
   </si>
   <si>
     <t>1-1671578-2</t>
   </si>
   <si>
     <t>NETpodium™ Side Panel, right, black</t>
   </si>
   <si>
     <t>1-1671610-1</t>
   </si>
   <si>
     <t>NETpodium™ Brackets, with spool (left and right), black</t>
   </si>
   <si>
     <t>1-1671579-2</t>
   </si>
   <si>
     <t>NETpodium™ Back Panel, with strap, black</t>
   </si>
   <si>
     <t>Back panel</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254</t>
-[...14 lines deleted...]
-    <t>Cable termination kit</t>
+    <t>PWUEF-7ER1N</t>
+  </si>
+  <si>
+    <t>Distribution Frame, empty, 7 feet high for holding 7" high DSX1/3 panels</t>
+  </si>
+  <si>
+    <t>DS1 | DS3</t>
+  </si>
+  <si>
+    <t>1375160-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 1U, horizontal</t>
+  </si>
+  <si>
+    <t>1375257-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375258-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, single-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375259-1</t>
+  </si>
+  <si>
+    <t>1427632-2</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with badged logo, 1U</t>
+  </si>
+  <si>
+    <t>1427509-1</t>
+  </si>
+  <si>
+    <t>Vented Sliding Tray, SPCC, 400 mm deep, black</t>
+  </si>
+  <si>
+    <t>1554055-1</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder 1U/19inch</t>
+  </si>
+  <si>
+    <t>1933352-3</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 12 in</t>
+  </si>
+  <si>
+    <t>MRJ21™</t>
+  </si>
+  <si>
+    <t>MRJ21</t>
+  </si>
+  <si>
+    <t>1933352-4</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 16 in</t>
+  </si>
+  <si>
+    <t>1933352-2</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 9 in</t>
+  </si>
+  <si>
+    <t>1933541-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 10 in, black</t>
+  </si>
+  <si>
+    <t>1933552-1</t>
+  </si>
+  <si>
+    <t>Finger Bracket</t>
+  </si>
+  <si>
+    <t>Finger bracket</t>
+  </si>
+  <si>
+    <t>1933553-1</t>
+  </si>
+  <si>
+    <t>Cable Management Spools</t>
+  </si>
+  <si>
+    <t>1933531-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, double sided, black</t>
+  </si>
+  <si>
+    <t>1933560-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-post, vertical cable management</t>
+  </si>
+  <si>
+    <t>1933533-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 2U, black, double-sided</t>
+  </si>
+  <si>
+    <t>1933556-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933566-1</t>
+  </si>
+  <si>
+    <t>Horizontal Single-Sided Cable Management Assembly, 2U, extended fingers</t>
+  </si>
+  <si>
+    <t>1933557-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 10 in</t>
+  </si>
+  <si>
+    <t>1711362-2</t>
+  </si>
+  <si>
+    <t>Large Rack, 19", 800 mm</t>
+  </si>
+  <si>
+    <t>1711364-6</t>
+  </si>
+  <si>
+    <t>Rack/Wall-Mount, 19 in</t>
+  </si>
+  <si>
+    <t>1711314-2</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, 6 in</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259432</t>
   </si>
   <si>
     <t>760259432</t>
   </si>
   <si>
     <t>HTK2-19-SS-2U-BK</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, Black</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259433</t>
   </si>
   <si>
     <t>760259433</t>
   </si>
   <si>
     <t>HTK2-19-SS-3U-BK</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259436</t>
   </si>
   <si>
     <t>760259436</t>
   </si>
   <si>
     <t>HTK2-19-DS-3U-BK</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260412</t>
@@ -253,2298 +1900,1935 @@
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260413</t>
   </si>
   <si>
     <t>760260413</t>
   </si>
   <si>
     <t>HTK2-19-SS-3U-SL</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260370</t>
   </si>
   <si>
     <t>760260370</t>
   </si>
   <si>
     <t>HTK2-19-DS-3U-SL</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Silver</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236901</t>
-[...301 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260371</t>
   </si>
   <si>
     <t>760260371</t>
   </si>
   <si>
     <t>HTK2-19-SS-1U-WH</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260355</t>
-[...1340 lines deleted...]
-    <t>Glide</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032</t>
+  </si>
+  <si>
+    <t>760162032</t>
+  </si>
+  <si>
+    <t>SHELF-HD-DS-19-4U-26</t>
+  </si>
+  <si>
+    <t>Shelf, HD Dbl Sided, 19"x4Ux26D, 200# Al</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040</t>
+  </si>
+  <si>
+    <t>760162040</t>
+  </si>
+  <si>
+    <t>SHELF-ADJ-19-1U-24X36</t>
+  </si>
+  <si>
+    <t>Shelf, Adj, 19"x1Ux24-36D, 125# Al</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162057</t>
+  </si>
+  <si>
+    <t>760162057</t>
+  </si>
+  <si>
+    <t>SHELF-KEY-19-2U-8</t>
+  </si>
+  <si>
+    <t>Shelf, Keyboard, 19"x2Ux8D 2 Post, Blk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162065</t>
+  </si>
+  <si>
+    <t>760162065</t>
+  </si>
+  <si>
+    <t>CPP-FPANEL-19-1U</t>
+  </si>
+  <si>
+    <t>Blanking Panel, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073</t>
+  </si>
+  <si>
+    <t>760162073</t>
+  </si>
+  <si>
+    <t>CPP-FPANEL-19-2U</t>
+  </si>
+  <si>
+    <t>Blanking Panel, 2U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024</t>
+  </si>
+  <si>
+    <t>760162024</t>
+  </si>
+  <si>
+    <t>SHELF-DS-19-2U-19</t>
+  </si>
+  <si>
+    <t>Shelf, Dbl Sided, 19"x2Ux19D, 150#, Stl</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128850</t>
+  </si>
+  <si>
+    <t>760128850</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-2U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 ih rack mountable, double sided, 2 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128868</t>
+  </si>
+  <si>
+    <t>760128868</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-3U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 3 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104398</t>
+  </si>
+  <si>
+    <t>760104398</t>
+  </si>
+  <si>
+    <t>360-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, bar mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104737</t>
+  </si>
+  <si>
+    <t>760104737</t>
+  </si>
+  <si>
+    <t>360-RCM-RM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, rack mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745</t>
+  </si>
+  <si>
+    <t>760104745</t>
+  </si>
+  <si>
+    <t>12-24x½ SCREW KIT</t>
+  </si>
+  <si>
+    <t>Kit, screw 12-24x1/2 DP, 30 pack</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386</t>
+  </si>
+  <si>
+    <t>760238386</t>
+  </si>
+  <si>
+    <t>CPPR-FPANEL-19-1U</t>
+  </si>
+  <si>
+    <t>Recessed Angled Blanking Panel, 1U, Black</t>
+  </si>
+  <si>
+    <t>PWUEF-7X19ERN</t>
+  </si>
+  <si>
+    <t>Network Frame, empty, 7 feet high for holding 19" panels with 5" Front Guard Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236910</t>
+  </si>
+  <si>
+    <t>760236910</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260408</t>
+  </si>
+  <si>
+    <t>760260408</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, White</t>
+  </si>
+  <si>
+    <t>556965-2</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 2U, 19 in</t>
+  </si>
+  <si>
+    <t>556965-4</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 4U, 19 in</t>
+  </si>
+  <si>
+    <t>557548-1</t>
+  </si>
+  <si>
+    <t>RCM-RM-5"</t>
+  </si>
+  <si>
+    <t>Rear Cable Management, rack mountable, 5 inch</t>
+  </si>
+  <si>
+    <t>558334-1</t>
+  </si>
+  <si>
+    <t>Vertical Management Ring Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038240</t>
+  </si>
+  <si>
+    <t>760038240</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-1U</t>
+  </si>
+  <si>
+    <t>1U Patchcord Management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038257</t>
+  </si>
+  <si>
+    <t>760038257</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-2U</t>
+  </si>
+  <si>
+    <t>2U Patchcord Management</t>
+  </si>
+  <si>
+    <t>406641-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Jumper Trough, ivory/black</t>
+  </si>
+  <si>
+    <t>110 Series</t>
+  </si>
+  <si>
+    <t>Jumper trough</t>
+  </si>
+  <si>
+    <t>64501050-00</t>
+  </si>
+  <si>
+    <t>6450 1 050-00</t>
+  </si>
+  <si>
+    <t>Cable Management Highway Patch Cord Minder, gray 19</t>
+  </si>
+  <si>
+    <t>64501103-10</t>
+  </si>
+  <si>
+    <t>6450 1 103-10</t>
+  </si>
+  <si>
+    <t>Cable Manager, 300-pair</t>
+  </si>
+  <si>
+    <t>64501050-10</t>
+  </si>
+  <si>
+    <t>6450 1 050-10</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, black</t>
+  </si>
+  <si>
+    <t>64201013-00</t>
+  </si>
+  <si>
+    <t>6420 1 013-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Rack, for holding standard and PROFIL modules series 2, black</t>
+  </si>
+  <si>
+    <t>64201013-12</t>
+  </si>
+  <si>
+    <t>6420 1 013-12</t>
+  </si>
+  <si>
+    <t>64501045-00</t>
+  </si>
+  <si>
+    <t>6450 1 045-00</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 2 RU, style 84</t>
+  </si>
+  <si>
+    <t>64201050-00</t>
+  </si>
+  <si>
+    <t>6420 1 050-00</t>
+  </si>
+  <si>
+    <t>64502157-10</t>
+  </si>
+  <si>
+    <t>6450 2 157-10</t>
+  </si>
+  <si>
+    <t>HighBand® Top Cable Trough</t>
+  </si>
+  <si>
+    <t>Trough</t>
+  </si>
+  <si>
+    <t>64505050-30</t>
+  </si>
+  <si>
+    <t>6450 5 050-30</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, black</t>
+  </si>
+  <si>
+    <t>64501105-22</t>
+  </si>
+  <si>
+    <t>6450 1 105-22</t>
+  </si>
+  <si>
+    <t>Cable Manager, category 6A, rear, 19"</t>
+  </si>
+  <si>
+    <t>64502157-20</t>
+  </si>
+  <si>
+    <t>6450 2 157-20</t>
+  </si>
+  <si>
+    <t>HighBand® Bottom Cable Trough</t>
+  </si>
+  <si>
+    <t>64552019-10</t>
+  </si>
+  <si>
+    <t>6455 2 019-10</t>
+  </si>
+  <si>
+    <t>Frame Cover, 11-way, gray</t>
+  </si>
+  <si>
+    <t>64552024-01</t>
+  </si>
+  <si>
+    <t>6455 2 024-01</t>
+  </si>
+  <si>
+    <t>Plastic Frame Cover, 11-way, gray</t>
+  </si>
+  <si>
+    <t>64601039-50</t>
+  </si>
+  <si>
+    <t>6460 1 039-50</t>
+  </si>
+  <si>
+    <t>WMDF S/S PROFIL, 500-pair</t>
+  </si>
+  <si>
+    <t>Frame kit</t>
+  </si>
+  <si>
+    <t>64601039-51</t>
+  </si>
+  <si>
+    <t>6460 1 039-51</t>
+  </si>
+  <si>
+    <t>WMDF S/S PROFIL, 600-pair</t>
+  </si>
+  <si>
+    <t>64601001-00</t>
+  </si>
+  <si>
+    <t>6460 1 001-00</t>
+  </si>
+  <si>
+    <t>WMDF Vertical Frame, 500-pair</t>
+  </si>
+  <si>
+    <t>65271022-00</t>
+  </si>
+  <si>
+    <t>6527 1 022-00</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder 2U/19inch</t>
+  </si>
+  <si>
+    <t>65271006-01</t>
+  </si>
+  <si>
+    <t>6527 1 006-01</t>
+  </si>
+  <si>
+    <t>65271007-01</t>
+  </si>
+  <si>
+    <t>6527 1 007-01</t>
+  </si>
+  <si>
+    <t>65273037-00</t>
+  </si>
+  <si>
+    <t>6527 3 037-00</t>
+  </si>
+  <si>
+    <t>65271007-02</t>
+  </si>
+  <si>
+    <t>6527 1 007-02</t>
+  </si>
+  <si>
+    <t>65772834-00</t>
+  </si>
+  <si>
+    <t>6577 2 834-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL® Profile Rod Holder, for 12 mm rods at 95 mm distance, 46 mm install depth</t>
+  </si>
+  <si>
+    <t>Profile rod holder</t>
+  </si>
+  <si>
+    <t>66901371-00</t>
+  </si>
+  <si>
+    <t>6690 1 371-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL® Subrack, 4U/7SU, with jumper elements, 1 piece/pack</t>
+  </si>
+  <si>
+    <t>70252001-00</t>
+  </si>
+  <si>
+    <t>7025 2 001-00</t>
+  </si>
+  <si>
+    <t>Plinth assembly 1060 for KVz59/82A outdoor cabinet</t>
+  </si>
+  <si>
+    <t>Plinth</t>
+  </si>
+  <si>
+    <t>2269081-1</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 1U</t>
+  </si>
+  <si>
+    <t>1375158-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2 RU, carbon steel, black</t>
+  </si>
+  <si>
+    <t>2-795691-3</t>
+  </si>
+  <si>
+    <t>Cable Management Rear Looming Bar, for SL Panels</t>
+  </si>
+  <si>
+    <t>1933352-1</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933530-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, single sided, black</t>
+  </si>
+  <si>
+    <t>1933425-1</t>
+  </si>
+  <si>
+    <t>Cable Management Kit, 1U</t>
+  </si>
+  <si>
+    <t>1933558-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 12 in</t>
+  </si>
+  <si>
+    <t>1933559-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 44U, black</t>
+  </si>
+  <si>
+    <t>1933554-1</t>
+  </si>
+  <si>
+    <t>Cable Management Fasteners</t>
+  </si>
+  <si>
+    <t>1933532-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, 2U, black, single-sided</t>
+  </si>
+  <si>
+    <t>1933555-1</t>
+  </si>
+  <si>
+    <t>Cable Management Strap Mounts</t>
+  </si>
+  <si>
+    <t>1933534-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 6 in, black</t>
+  </si>
+  <si>
+    <t>1933570-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-post, Aluminum, black</t>
+  </si>
+  <si>
+    <t>1671113-1</t>
+  </si>
+  <si>
+    <t>Hi-D Blank Filler Panel, 1U, angled</t>
+  </si>
+  <si>
+    <t>1671132-1</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 1U</t>
+  </si>
+  <si>
+    <t>1671132-2</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 2U</t>
+  </si>
+  <si>
+    <t>1671495-1</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 1U</t>
+  </si>
+  <si>
+    <t>1671960-1</t>
+  </si>
+  <si>
+    <t>1671495-4</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 4U</t>
+  </si>
+  <si>
+    <t>1711314-1</t>
+  </si>
+  <si>
+    <t>1711314-3</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, 12 in</t>
+  </si>
+  <si>
+    <t>1859160-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, concave, 1U, black,</t>
+  </si>
+  <si>
+    <t>1375159-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, front and rear, 1U, 19 in, black</t>
+  </si>
+  <si>
+    <t>1375161-1</t>
+  </si>
+  <si>
+    <t>1375162-1</t>
+  </si>
+  <si>
+    <t>1375162-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, single-sided, black</t>
+  </si>
+  <si>
+    <t>1375163-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, horizontal</t>
+  </si>
+  <si>
+    <t>1375164-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, vertical, double-sided, black</t>
+  </si>
+  <si>
+    <t>1375165-1</t>
+  </si>
+  <si>
+    <t>Vertical Finger Duct Panel, 2U, side mount</t>
+  </si>
+  <si>
+    <t>1375158-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 2U, black</t>
+  </si>
+  <si>
+    <t>1427632-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with printed logo, 1U</t>
+  </si>
+  <si>
+    <t>1427577-1</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit with brushed opening, 1U, 19 in</t>
+  </si>
+  <si>
+    <t>1479860-1</t>
+  </si>
+  <si>
+    <t>Wire Management Cable Support Bar Kit, for 1U panels</t>
+  </si>
+  <si>
+    <t>1-1671405-2</t>
+  </si>
+  <si>
+    <t>NETpodium™  Rack, 2200 mm x 1000 mm x 600 mm, for back-to-back configuration, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255</t>
+  </si>
+  <si>
+    <t>760258255</t>
+  </si>
+  <si>
+    <t>CO-CUB-M</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for low to medium fiber count loose tube cables (max 24mm), 1 cable to 6 flex tubes (ID 12mm, not included) Cable application range subject of loose tube diameter and stiffness (indicatively: max 864f cable with 1,7mm loose tube)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098</t>
+  </si>
+  <si>
+    <t>760259098</t>
+  </si>
+  <si>
+    <t>CO-CUB-M-HFC</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for medium to high fiber count central core or ribbon cables (max 24mm), 1 cable to max 6 flex tubes (ID 12mm, not included) max 288 fibers per flex. (max 1728f per cable)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212</t>
+  </si>
+  <si>
+    <t>760243212</t>
+  </si>
+  <si>
+    <t>ODF-FFSPLCAB-WM</t>
+  </si>
+  <si>
+    <t>Splice Cabinet - Wall Mount</t>
+  </si>
+  <si>
+    <t>Splice</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259816</t>
+  </si>
+  <si>
+    <t>760259816</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260765</t>
+  </si>
+  <si>
+    <t>760260765</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260766</t>
+  </si>
+  <si>
+    <t>760260766</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260762</t>
+  </si>
+  <si>
+    <t>760260762</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260759</t>
+  </si>
+  <si>
+    <t>760260759</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260763</t>
+  </si>
+  <si>
+    <t>760260763</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260764</t>
+  </si>
+  <si>
+    <t>760260764</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260760</t>
+  </si>
+  <si>
+    <t>760260760</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259385</t>
+  </si>
+  <si>
+    <t>760259385</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259386</t>
+  </si>
+  <si>
+    <t>760259386</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259387</t>
+  </si>
+  <si>
+    <t>760259387</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259817</t>
+  </si>
+  <si>
+    <t>760259817</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236904</t>
+  </si>
+  <si>
+    <t>760236904</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236905</t>
+  </si>
+  <si>
+    <t>760236905</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236906</t>
+  </si>
+  <si>
+    <t>760236906</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236907</t>
+  </si>
+  <si>
+    <t>760236907</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260356</t>
+  </si>
+  <si>
+    <t>760260356</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260358</t>
+  </si>
+  <si>
+    <t>760260358</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260360</t>
+  </si>
+  <si>
+    <t>760260360</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260357</t>
+  </si>
+  <si>
+    <t>760260357</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260366</t>
+  </si>
+  <si>
+    <t>760260366</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260368</t>
+  </si>
+  <si>
+    <t>760260368</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260369</t>
+  </si>
+  <si>
+    <t>760260369</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260450</t>
+  </si>
+  <si>
+    <t>760260450</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260432</t>
+  </si>
+  <si>
+    <t>760260432</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260433</t>
+  </si>
+  <si>
+    <t>760260433</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260434</t>
+  </si>
+  <si>
+    <t>760260434</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260435</t>
+  </si>
+  <si>
+    <t>760260435</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260438</t>
+  </si>
+  <si>
+    <t>760260438</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260439</t>
+  </si>
+  <si>
+    <t>760260439</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260446</t>
+  </si>
+  <si>
+    <t>760260446</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260449</t>
+  </si>
+  <si>
+    <t>760260449</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260452</t>
+  </si>
+  <si>
+    <t>760260452</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260442</t>
+  </si>
+  <si>
+    <t>760260442</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>RINST-FLR</t>
+  </si>
+  <si>
+    <t>Concrete Floor Mounting Kit, 5/8"</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>Q-IPCCM-KT</t>
+  </si>
+  <si>
+    <t>Isolation Pad Kit for Q-Frame</t>
+  </si>
+  <si>
+    <t>Q Frame</t>
+  </si>
+  <si>
+    <t>Isolation pad</t>
+  </si>
+  <si>
+    <t>1-1671080-2</t>
+  </si>
+  <si>
+    <t>Pass-Through Duct, 2U, hinged</t>
+  </si>
+  <si>
+    <t>1-1671587-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Baying Kit</t>
+  </si>
+  <si>
+    <t>1-1671132-5</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 15U</t>
+  </si>
+  <si>
+    <t>1-1671545-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Front Door, double hinged, black</t>
+  </si>
+  <si>
+    <t>1-1671579-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Back Panel, black</t>
+  </si>
+  <si>
+    <t>1-2269081-5</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 15U</t>
+  </si>
+  <si>
+    <t>1-795691-0</t>
+  </si>
+  <si>
+    <t>1-795691-2</t>
   </si>
   <si>
     <t>MDF-65771081-01</t>
   </si>
   <si>
     <t>MDF-6577 1 081-01</t>
   </si>
   <si>
     <t>LSA-PLUS® 91M Rack, 2887 mm</t>
   </si>
   <si>
-    <t>1-1671405-2</t>
-[...32 lines deleted...]
-    <t>NETpodium™ Back Panel, black</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581</t>
+  </si>
+  <si>
+    <t>760169581</t>
+  </si>
+  <si>
+    <t>OVRHDRACK6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172882</t>
+  </si>
+  <si>
+    <t>760172882</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-1U-SILVER</t>
+  </si>
+  <si>
+    <t>1 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172890</t>
+  </si>
+  <si>
+    <t>760172890</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>2 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172916</t>
+  </si>
+  <si>
+    <t>760172916</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172924</t>
+  </si>
+  <si>
+    <t>760172924</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760175893</t>
+  </si>
+  <si>
+    <t>760175893</t>
+  </si>
+  <si>
+    <t>360 1100-E-G2-TK-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve G2 Trough - 1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121</t>
+  </si>
+  <si>
+    <t>760139121</t>
+  </si>
+  <si>
+    <t>RK6-58S</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089409</t>
+  </si>
+  <si>
+    <t>760089409</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126</t>
+  </si>
+  <si>
+    <t>760090126</t>
+  </si>
+  <si>
+    <t>RK3-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134</t>
+  </si>
+  <si>
+    <t>760090134</t>
+  </si>
+  <si>
+    <t>RK6-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089342</t>
+  </si>
+  <si>
+    <t>760089342</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089433</t>
+  </si>
+  <si>
+    <t>760089433</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142</t>
+  </si>
+  <si>
+    <t>760090142</t>
+  </si>
+  <si>
+    <t>RK6-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089359</t>
+  </si>
+  <si>
+    <t>760089359</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089458</t>
+  </si>
+  <si>
+    <t>760089458</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089375</t>
+  </si>
+  <si>
+    <t>760089375</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089466</t>
+  </si>
+  <si>
+    <t>760089466</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089383</t>
+  </si>
+  <si>
+    <t>760089383</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089391</t>
+  </si>
+  <si>
+    <t>760089391</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089482</t>
+  </si>
+  <si>
+    <t>760089482</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089490</t>
+  </si>
+  <si>
+    <t>760089490</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118</t>
+  </si>
+  <si>
+    <t>760090118</t>
+  </si>
+  <si>
+    <t>RK3-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031</t>
+  </si>
+  <si>
+    <t>760092031</t>
+  </si>
+  <si>
+    <t>RK6-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023</t>
+  </si>
+  <si>
+    <t>760092023</t>
+  </si>
+  <si>
+    <t>RK6-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094375</t>
+  </si>
+  <si>
+    <t>760094375</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 19"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094383</t>
+  </si>
+  <si>
+    <t>760094383</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 27"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094391</t>
+  </si>
+  <si>
+    <t>760094391</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 29"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094409</t>
+  </si>
+  <si>
+    <t>760094409</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 37"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060343</t>
+  </si>
+  <si>
+    <t>760060343</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760068106</t>
+  </si>
+  <si>
+    <t>760068106</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19Rack</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Rack Mount Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760069278</t>
+  </si>
+  <si>
+    <t>760069278</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 1U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072850</t>
+  </si>
+  <si>
+    <t>760072850</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072959</t>
+  </si>
+  <si>
+    <t>760072959</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072868</t>
+  </si>
+  <si>
+    <t>760072868</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072967</t>
+  </si>
+  <si>
+    <t>760072967</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072884</t>
+  </si>
+  <si>
+    <t>760072884</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072793</t>
+  </si>
+  <si>
+    <t>760072793</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072892</t>
+  </si>
+  <si>
+    <t>760072892</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072801</t>
+  </si>
+  <si>
+    <t>760072801</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072900</t>
+  </si>
+  <si>
+    <t>760072900</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072926</t>
+  </si>
+  <si>
+    <t>760072926</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072843</t>
+  </si>
+  <si>
+    <t>760072843</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537</t>
+  </si>
+  <si>
+    <t>760082537</t>
+  </si>
+  <si>
+    <t>RK4P52-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545</t>
+  </si>
+  <si>
+    <t>760082545</t>
+  </si>
+  <si>
+    <t>RK4P45-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552</t>
+  </si>
+  <si>
+    <t>760082552</t>
+  </si>
+  <si>
+    <t>RK4P52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560</t>
+  </si>
+  <si>
+    <t>760082560</t>
+  </si>
+  <si>
+    <t>RK4P45-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487</t>
+  </si>
+  <si>
+    <t>760082487</t>
+  </si>
+  <si>
+    <t>RK3-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383</t>
+  </si>
+  <si>
+    <t>760259383</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-1U-WH</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 1U, White</t>
   </si>
   <si>
     <t>IBF-RSC021</t>
   </si>
   <si>
     <t>DSX Skeleton Bay, unloaded, putty white, 2200 mm</t>
   </si>
   <si>
     <t>DSX skeleton bay</t>
   </si>
   <si>
-    <t>RINST-FLR</t>
-[...458 lines deleted...]
-    <t>Vertical Management Ring Kit</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244789</t>
+  </si>
+  <si>
+    <t>760244789</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244776</t>
+  </si>
+  <si>
+    <t>760244776</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244777</t>
+  </si>
+  <si>
+    <t>760244777</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244801</t>
+  </si>
+  <si>
+    <t>760244801</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244778</t>
+  </si>
+  <si>
+    <t>760244778</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244792</t>
+  </si>
+  <si>
+    <t>760244792</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244793</t>
+  </si>
+  <si>
+    <t>760244793</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244817</t>
+  </si>
+  <si>
+    <t>760244817</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244804</t>
+  </si>
+  <si>
+    <t>760244804</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244794</t>
+  </si>
+  <si>
+    <t>760244794</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244818</t>
+  </si>
+  <si>
+    <t>760244818</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244782</t>
+  </si>
+  <si>
+    <t>760244782</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244799</t>
+  </si>
+  <si>
+    <t>760244799</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244805</t>
+  </si>
+  <si>
+    <t>760244805</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244800</t>
+  </si>
+  <si>
+    <t>760244800</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244812</t>
+  </si>
+  <si>
+    <t>760244812</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244814</t>
+  </si>
+  <si>
+    <t>760244814</t>
+  </si>
+  <si>
+    <t>AC-PWNB-RS5</t>
+  </si>
+  <si>
+    <t>AC Raceway, 5", putty white</t>
+  </si>
+  <si>
+    <t>ADCRACKBLK73</t>
+  </si>
+  <si>
+    <t>Distribution Frame, empty, 7 feet high, 19 inches wide, black</t>
+  </si>
+  <si>
+    <t>9703127/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-TABLE-LARGE</t>
+  </si>
+  <si>
+    <t>Optional work table for WBE-FXS-EMT/XX-YY OCEFs</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>Work table</t>
   </si>
   <si>
     <t>RAC-0X0440</t>
   </si>
   <si>
     <t>Interbay Management Panel with  Rear Guard Box (5"Wx5"D)</t>
   </si>
   <si>
     <t>Guard box | Interbay management panel</t>
   </si>
   <si>
     <t>RAC-7B0162</t>
   </si>
   <si>
     <t>Universal End Guard Panel, 7 feet high, 15 inches, deep, putty white</t>
   </si>
   <si>
     <t>End guard</t>
   </si>
   <si>
     <t>RAC-7A0160</t>
   </si>
   <si>
     <t>Network Rack, non-seismic, empty, 7 feet high, 26 inch wide, with front guard box, putty white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098</t>
-[...47 lines deleted...]
-    <t>Cable unit break out kit for low to medium fiber count loose tube cables (max 24mm), 1 cable to 6 flex tubes (ID 12mm, not included) Cable application range subject of loose tube diameter and stiffness (indicatively: max 864f cable with 1,7mm loose tube)</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303</t>
+  </si>
+  <si>
+    <t>760240303</t>
+  </si>
+  <si>
+    <t>GLD-SPLKITFRT</t>
+  </si>
+  <si>
+    <t>Glide® Spool Kit of 3, Black</t>
+  </si>
+  <si>
+    <t>FL2-INIMP-22RU</t>
+  </si>
+  <si>
+    <t>FL2000 Interbay management panel kit, 23 to 19 in conversion, 22RU, putty white</t>
+  </si>
+  <si>
+    <t>Interbay management panel</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259431</t>
   </si>
   <si>
     <t>760259431</t>
   </si>
   <si>
     <t>HTK2-19-SS-1U-BK</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259434</t>
   </si>
   <si>
     <t>760259434</t>
   </si>
   <si>
     <t>HTK2-19-DS-1U-BK</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, Black</t>
   </si>
@@ -2623,1356 +3907,60 @@
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260429</t>
   </si>
   <si>
     <t>760260429</t>
   </si>
   <si>
     <t>HTK2-19-DS-1U-WH</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260431</t>
   </si>
   <si>
     <t>760260431</t>
   </si>
   <si>
     <t>HTK2-19-DS-3U-WH</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236904</t>
-[...262 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260430</t>
   </si>
   <si>
     <t>760260430</t>
   </si>
   <si>
     <t>HTK2-19-DS-2U-WH</t>
   </si>
   <si>
     <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, White</t>
-  </si>
-[...1030 lines deleted...]
-    <t>Glide® Spool Kit of 3, Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4073,8594 +4061,8693 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J396" totalsRowShown="0">
-  <autoFilter ref="A1:J396"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J395" totalsRowShown="0">
+  <autoFilter ref="A1:J395"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671550-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671551-1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671552-1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671495-5" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671554-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671508-1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671555-1" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-2" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671610-1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259432" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259433" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259436" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260412" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260413" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260370" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236901" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236902" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236903" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236908" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260354" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260362" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260363" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260364" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260365" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260359" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260361" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260367" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260444" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260447" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260453" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260445" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260448" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260451" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260454" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260436" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260437" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260455" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260440" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260441" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260443" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260371" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260355" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711024-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711025-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060301" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060863" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060871" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073007" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072876" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072785" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072819" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072918" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073486" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072827" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072835" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072934" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072942" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089417" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089425" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089441" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089367" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089474" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760157628" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128843" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136531" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136549" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item999920055" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemcb7344-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244787" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244788" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244775" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244790" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244791" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244802" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244815" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244779" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244816" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244803" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244780" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244781" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244861" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244806" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244811" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244813" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260761" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259384" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0439" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1554055-1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671633-1" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671711-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-2" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1674553-1" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-6" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711361-7" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711362-2" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711364-6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-4" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-6" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-3" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item559370-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558329-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item406042-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-3" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-4" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-2" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933541-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933552-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933553-1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933531-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933560-1" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933533-1" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933556-1" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933566-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933557-1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-acc011" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172908" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemdfo-70811001-00" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7er1n" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-70811007-01" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375160-1" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375257-1" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375258-1" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375259-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-2" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427509-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-20" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-30" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64502158-20" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-20" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552022-10" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-01" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-03" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760054627" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-65771081-01" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671080-2" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671587-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671132-5" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671545-1" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-1" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemibf-rsc021" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrinst-flr" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemq-ipccm-kt" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7x19ern" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162057" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162065" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item406641-1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089409" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089342" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089433" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089359" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089458" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089375" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089466" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089383" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089391" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089482" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089490" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094375" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094383" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094391" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094409" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172882" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172890" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172916" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172924" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760175893" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-4" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item557548-1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558334-1" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0440" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-7b0162" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemrac-7a0160" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-2269081-5" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-0" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-2" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259431" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259434" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259435" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260411" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260414" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260415" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260372" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260373" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260429" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260431" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236904" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236905" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236906" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236907" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260356" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260358" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260360" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260357" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260366" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260368" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260369" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260450" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260432" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260433" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260434" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260435" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260438" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260439" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260446" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260449" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260452" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260442" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260430" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236910" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260408" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1479860-1" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-1" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-1" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671960-1" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-4" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-1" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-3" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item9703127-00" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemac-pwnb-rs5" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemadcrackblk73" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760248206" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-1" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038240" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038257" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104398" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104737" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060343" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760068106" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760069278" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072850" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072959" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072868" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072967" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072884" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072793" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072892" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072801" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072900" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072926" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072843" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item70252001-00" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128850" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128868" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244789" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244776" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244777" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244801" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244778" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244792" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244793" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244817" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244804" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244794" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244818" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244782" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244799" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244805" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244800" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244812" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244814" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271022-00" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271006-01" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-01" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65273037-00" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-02" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65772834-00" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item66901371-00" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-inimp-22ru" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2-795691-3" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-2" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375159-1" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375161-1" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-1" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-2" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375163-1" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375164-1" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375165-1" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-1" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-1" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427577-1" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259816" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260765" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260766" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260762" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260759" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260763" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260764" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260760" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259385" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259386" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259387" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259817" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-00" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501103-10" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-10" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-00" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-12" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501045-00" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201050-00" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-10" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-30" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501105-22" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-20" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552019-10" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552024-01" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-50" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-51" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601001-00" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1859160-1" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-1" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933530-1" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933425-1" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933558-1" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933559-1" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933554-1" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933532-1" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933555-1" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933534-1" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933570-1" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item406042-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711361-7" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136531" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136549" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172908" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128843" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760157628" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-4" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-2" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671633-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671711-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1674553-1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236901" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236902" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236903" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236908" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260354" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260362" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260363" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260364" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260365" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260359" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260361" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260367" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260444" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260447" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260453" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260445" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260448" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260451" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260454" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260436" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260437" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260455" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260440" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260441" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260443" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260355" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0439" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760054627" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060301" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060863" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060871" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073007" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072876" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072785" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072819" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072918" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073486" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072827" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072835" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072934" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072942" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-1" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item559370-1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558329-1" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64502158-20" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-20" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552022-10" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-00" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-03" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711024-00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711025-00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089417" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089425" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089441" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089367" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089474" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-20" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-30" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-70811007-01" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemcb7344-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item999920055" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244787" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244788" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244775" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244790" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244791" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244802" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244815" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244779" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244816" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244803" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244780" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244781" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244861" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244806" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244811" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244813" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemdfo-70811001-00" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-acc011" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260761" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259384" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671550-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671551-1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671552-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671495-5" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671554-1" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671508-1" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671555-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671610-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7er1n" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375160-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375257-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375258-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375259-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427509-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1554055-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-3" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-4" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-2" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933541-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933552-1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933553-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933531-1" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933560-1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933533-1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933556-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933566-1" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933557-1" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711362-2" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711364-6" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-2" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259432" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259433" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259436" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260412" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260413" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260370" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260371" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162057" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162065" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128850" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128868" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104398" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104737" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7x19ern" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236910" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260408" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-4" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item557548-1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558334-1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038240" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038257" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item406641-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501103-10" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-10" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-00" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-12" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501045-00" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201050-00" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-10" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-30" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501105-22" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-20" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552019-10" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552024-01" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-50" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-51" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601001-00" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271022-00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271006-01" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-01" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65273037-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-02" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65772834-00" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item66901371-00" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item70252001-00" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-1" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2-795691-3" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933530-1" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933425-1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933558-1" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933559-1" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933554-1" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933532-1" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933555-1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933534-1" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933570-1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-1" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671960-1" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-4" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-1" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-3" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1859160-1" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375159-1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375161-1" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-1" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375163-1" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375164-1" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375165-1" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-1" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-1" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427577-1" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1479860-1" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259816" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260765" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260766" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260762" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260759" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260763" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260764" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260760" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259385" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259386" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259387" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259817" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236904" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236905" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236906" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236907" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260356" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260358" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260360" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260357" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260366" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260368" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260369" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260450" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260432" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260433" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260434" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260435" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260438" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260439" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260446" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260449" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260452" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260442" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrinst-flr" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemq-ipccm-kt" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671080-2" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671587-1" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671132-5" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671545-1" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-1" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-2269081-5" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-0" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-2" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-65771081-01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172882" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172890" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172916" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172924" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760175893" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089409" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089342" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089433" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089359" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089458" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089375" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089466" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089383" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089391" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089482" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089490" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094375" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094383" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094391" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094409" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060343" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760068106" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760069278" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072850" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072959" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072868" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072967" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072884" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072793" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072892" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072801" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072900" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072926" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072843" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemibf-rsc021" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244789" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244776" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244777" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244801" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244778" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244792" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244793" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244817" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244804" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244794" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244818" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244782" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244799" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244805" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244800" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244812" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244814" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemac-pwnb-rs5" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemadcrackblk73" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item9703127-00" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0440" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-7b0162" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemrac-7a0160" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-inimp-22ru" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259431" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259434" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259435" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260411" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260414" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260415" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260372" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260373" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260429" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260431" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260430" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J396"/>
+  <dimension ref="A1:J395"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.41796875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="26.27734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="231.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.41796875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="39" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
-[...11 lines deleted...]
-      <c r="J3" t="s">
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>15</v>
-      </c>
-[...30 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+      <c r="J8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
         <v>37</v>
       </c>
-      <c r="E9" t="s">
-[...9 lines deleted...]
-        <v>32</v>
+      <c r="J9" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>50</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
-[...38 lines deleted...]
-        <v>47</v>
+      <c r="J13" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>70</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="J16" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
+        <v>101</v>
+      </c>
+      <c r="J21" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>23</v>
+      </c>
+      <c r="F24" t="s">
+        <v>115</v>
       </c>
       <c r="H24" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H25" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H26" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>101</v>
+      </c>
+      <c r="J28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>129</v>
+      </c>
+      <c r="J30" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>84</v>
+        <v>129</v>
+      </c>
+      <c r="J31" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E33" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E34" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H34" t="s">
-        <v>84</v>
+        <v>15</v>
+      </c>
+      <c r="J34" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
         <v>139</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
         <v>142</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
         <v>143</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H36" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
         <v>146</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
         <v>147</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H37" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
         <v>150</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
         <v>151</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H38" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
         <v>154</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
         <v>155</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H39" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
         <v>158</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
         <v>159</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H40" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
         <v>162</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
         <v>163</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H41" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
         <v>166</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" t="s">
         <v>167</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H42" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
         <v>170</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
         <v>171</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H43" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
         <v>174</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
         <v>175</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H44" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
         <v>178</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
         <v>179</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H45" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
         <v>182</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" t="s">
         <v>183</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H46" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
         <v>186</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" t="s">
         <v>187</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H47" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>190</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
         <v>191</v>
       </c>
-      <c r="F48" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="E48" t="s">
+        <v>87</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" t="s">
         <v>194</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
         <v>195</v>
       </c>
-      <c r="C49" t="s">
-[...9 lines deleted...]
-        <v>193</v>
+      <c r="E49" t="s">
+        <v>87</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" t="s">
         <v>198</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
         <v>199</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="F50" t="s">
+        <v>87</v>
+      </c>
+      <c r="H50" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="H50" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="B51" t="s">
+        <v>202</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
         <v>203</v>
       </c>
-      <c r="B51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="H51" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B52" t="s">
+        <v>206</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
         <v>207</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="H52" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" t="s">
         <v>211</v>
       </c>
-      <c r="B53" t="s">
-[...5 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E53" t="s">
+        <v>87</v>
+      </c>
+      <c r="H53" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="E53" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="B54" t="s">
+        <v>214</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
         <v>215</v>
       </c>
-      <c r="B54" t="s">
-[...5 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E54" t="s">
+        <v>87</v>
+      </c>
+      <c r="H54" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="E54" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="B55" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" t="s">
         <v>219</v>
       </c>
-      <c r="B55" t="s">
-[...5 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E55" t="s">
+        <v>87</v>
+      </c>
+      <c r="H55" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="E55" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="B56" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" t="s">
         <v>223</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E56" t="s">
+        <v>87</v>
+      </c>
+      <c r="H56" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E56" t="s">
-[...10 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="B57" t="s">
+        <v>226</v>
+      </c>
+      <c r="C57" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" t="s">
         <v>227</v>
       </c>
-      <c r="B57" t="s">
-[...5 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E57" t="s">
+        <v>87</v>
+      </c>
+      <c r="H57" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E57" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="B58" t="s">
+        <v>230</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
         <v>231</v>
       </c>
-      <c r="B58" t="s">
-[...5 lines deleted...]
-      <c r="D58" t="s">
+      <c r="E58" t="s">
+        <v>87</v>
+      </c>
+      <c r="H58" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="E58" t="s">
-[...2 lines deleted...]
-      <c r="F58" t="s">
+      <c r="B59" t="s">
         <v>234</v>
       </c>
-      <c r="H58" t="s">
-[...10 lines deleted...]
-      <c r="B59" t="s">
+      <c r="C59" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" t="s">
+        <v>87</v>
+      </c>
+      <c r="H59" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="B60" t="s">
         <v>238</v>
       </c>
-      <c r="E59" t="s">
-[...13 lines deleted...]
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>239</v>
+      </c>
+      <c r="E60" t="s">
+        <v>87</v>
+      </c>
+      <c r="H60" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="B61" t="s">
         <v>242</v>
       </c>
-      <c r="E60" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E61" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H61" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
+      <c r="A63" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B63" t="s">
         <v>249</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
         <v>250</v>
       </c>
-      <c r="E62" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="F63" t="s">
+        <v>88</v>
       </c>
       <c r="H63" t="s">
-        <v>255</v>
+        <v>15</v>
+      </c>
+      <c r="J63" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>253</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
+        <v>254</v>
+      </c>
+      <c r="E64" t="s">
+        <v>87</v>
+      </c>
+      <c r="F64" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B65" t="s">
         <v>258</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
         <v>259</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="H64" t="s">
+      <c r="E65" t="s">
+        <v>87</v>
+      </c>
+      <c r="F65" t="s">
         <v>255</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>15</v>
+      </c>
+      <c r="J65" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B66" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E66" t="s">
-        <v>28</v>
+        <v>87</v>
+      </c>
+      <c r="F66" t="s">
+        <v>255</v>
       </c>
       <c r="H66" t="s">
-        <v>255</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>266</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>267</v>
+      </c>
+      <c r="E67" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
         <v>270</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
         <v>271</v>
       </c>
-      <c r="C67" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H68" t="s">
-        <v>255</v>
+        <v>116</v>
+      </c>
+      <c r="J68" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B69" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E69" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H69" t="s">
-        <v>264</v>
+        <v>116</v>
       </c>
       <c r="J69" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B70" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E70" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H70" t="s">
-        <v>264</v>
+        <v>116</v>
       </c>
       <c r="J70" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E71" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H71" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
-        <v>291</v>
+        <v>249</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E72" t="s">
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="F72" t="s">
+        <v>88</v>
       </c>
       <c r="H72" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="J72" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B73" t="s">
+        <v>289</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
+        <v>290</v>
+      </c>
+      <c r="E73" t="s">
+        <v>23</v>
+      </c>
+      <c r="H73" t="s">
+        <v>116</v>
+      </c>
+      <c r="J73" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>293</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
         <v>294</v>
       </c>
-      <c r="B73" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H74" t="s">
-        <v>255</v>
+        <v>116</v>
+      </c>
+      <c r="J74" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="B75" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="E75" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H75" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="J75" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>301</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" t="s">
+        <v>302</v>
+      </c>
+      <c r="E76" t="s">
+        <v>23</v>
+      </c>
+      <c r="H76" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" t="s">
+        <v>305</v>
+      </c>
+      <c r="C77" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" t="s">
         <v>306</v>
       </c>
-      <c r="B76" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E77" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H77" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B78" t="s">
+        <v>309</v>
+      </c>
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
+        <v>310</v>
+      </c>
+      <c r="E78" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B79" t="s">
+        <v>313</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
         <v>314</v>
       </c>
-      <c r="B78" t="s">
-[...5 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E79" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="E78" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="1" t="s">
+      <c r="B80" t="s">
+        <v>317</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
         <v>318</v>
       </c>
-      <c r="B79" t="s">
-[...5 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="E79" t="s">
-[...10 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="B81" t="s">
+        <v>321</v>
+      </c>
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" t="s">
         <v>322</v>
       </c>
-      <c r="B80" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H81" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B82" t="s">
+        <v>325</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
+        <v>326</v>
+      </c>
+      <c r="E82" t="s">
+        <v>23</v>
+      </c>
+      <c r="H82" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>329</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
         <v>330</v>
       </c>
-      <c r="B82" t="s">
-[...5 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E83" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" t="s">
+        <v>43</v>
+      </c>
+      <c r="J83" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="E82" t="s">
-[...2 lines deleted...]
-      <c r="H82" t="s">
+      <c r="B84" t="s">
         <v>333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="C84" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" t="s">
+        <v>334</v>
+      </c>
+      <c r="E84" t="s">
+        <v>23</v>
+      </c>
+      <c r="H84" t="s">
+        <v>43</v>
+      </c>
+      <c r="J84" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
+      <c r="A85" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" t="s">
         <v>336</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="E85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>24</v>
+      </c>
+      <c r="J85" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
+      <c r="A86" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="E83" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="1" t="s">
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" t="s">
+        <v>338</v>
+      </c>
+      <c r="E86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>24</v>
+      </c>
+      <c r="J86" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
         <v>340</v>
       </c>
-      <c r="C84" t="s">
-[...2 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E87" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>15</v>
+      </c>
+      <c r="J87" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
+      <c r="A88" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="E84" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="E88" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>255</v>
+        <v>62</v>
+      </c>
+      <c r="J88" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B89" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>346</v>
       </c>
       <c r="H89" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="B90" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>349</v>
+      </c>
+      <c r="F90" t="s">
+        <v>350</v>
+      </c>
+      <c r="G90" t="s">
+        <v>351</v>
       </c>
       <c r="H90" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="B91" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>354</v>
       </c>
       <c r="H91" t="s">
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="J91" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="B92" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>357</v>
       </c>
       <c r="H92" t="s">
-        <v>29</v>
+        <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="B93" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>361</v>
       </c>
       <c r="H93" t="s">
-        <v>255</v>
+        <v>15</v>
       </c>
       <c r="J93" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>382</v>
+        <v>362</v>
+      </c>
+      <c r="B94" t="s">
+        <v>363</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>364</v>
       </c>
       <c r="H94" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="B95" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>338</v>
       </c>
       <c r="H95" t="s">
-        <v>389</v>
+        <v>24</v>
+      </c>
+      <c r="J95" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="B96" t="s">
-        <v>392</v>
+        <v>368</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>369</v>
+      </c>
+      <c r="F96" t="s">
+        <v>370</v>
+      </c>
+      <c r="G96" t="s">
+        <v>371</v>
       </c>
       <c r="H96" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>395</v>
+        <v>372</v>
       </c>
       <c r="B97" t="s">
-        <v>216</v>
+        <v>373</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>374</v>
+      </c>
+      <c r="F97" t="s">
+        <v>370</v>
+      </c>
+      <c r="G97" t="s">
+        <v>371</v>
       </c>
       <c r="H97" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="B98" t="s">
-        <v>220</v>
+        <v>377</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>221</v>
+        <v>378</v>
       </c>
       <c r="E98" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H98" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J98" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>399</v>
+        <v>380</v>
       </c>
       <c r="B99" t="s">
-        <v>400</v>
+        <v>381</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="E99" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H99" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J99" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
-        <v>291</v>
+        <v>385</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>292</v>
+        <v>386</v>
       </c>
       <c r="E100" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H100" t="s">
-        <v>84</v>
+        <v>116</v>
+      </c>
+      <c r="J100" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="B101" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="E101" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H101" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="B102" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="E102" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H102" t="s">
-        <v>84</v>
+        <v>116</v>
+      </c>
+      <c r="J102" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B103" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="E103" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H103" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="B104" t="s">
-        <v>311</v>
+        <v>401</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>312</v>
+        <v>402</v>
       </c>
       <c r="E104" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H104" t="s">
-        <v>84</v>
+        <v>116</v>
+      </c>
+      <c r="J104" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>405</v>
+      </c>
+      <c r="C105" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" t="s">
+        <v>406</v>
+      </c>
+      <c r="E105" t="s">
+        <v>23</v>
+      </c>
+      <c r="H105" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12.75">
+      <c r="A106" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B106" t="s">
+        <v>409</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" t="s">
+        <v>410</v>
+      </c>
+      <c r="E106" t="s">
+        <v>23</v>
+      </c>
+      <c r="H106" t="s">
+        <v>37</v>
+      </c>
+      <c r="J106" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
+      <c r="A107" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B107" t="s">
+        <v>413</v>
+      </c>
+      <c r="C107" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" t="s">
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" t="s">
+        <v>37</v>
+      </c>
+      <c r="J107" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
+      <c r="A108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B108" t="s">
+        <v>417</v>
+      </c>
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" t="s">
+        <v>418</v>
+      </c>
+      <c r="E108" t="s">
+        <v>23</v>
+      </c>
+      <c r="H108" t="s">
+        <v>37</v>
+      </c>
+      <c r="J108" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
+      <c r="A109" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B109" t="s">
         <v>420</v>
       </c>
-      <c r="C105" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
         <v>421</v>
       </c>
-      <c r="E105" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="1" t="s">
+      <c r="H109" t="s">
+        <v>62</v>
+      </c>
+      <c r="J109" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
+      <c r="A110" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B110" t="s">
         <v>423</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s">
         <v>424</v>
       </c>
-      <c r="C106" t="s">
-[...84 lines deleted...]
-      </c>
       <c r="H110" t="s">
-        <v>84</v>
+        <v>62</v>
+      </c>
+      <c r="J110" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="B111" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>427</v>
+      </c>
+      <c r="F111" t="s">
+        <v>370</v>
+      </c>
+      <c r="G111" t="s">
+        <v>371</v>
       </c>
       <c r="H111" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="B112" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>430</v>
+      </c>
+      <c r="F112" t="s">
+        <v>431</v>
+      </c>
+      <c r="G112" t="s">
+        <v>432</v>
       </c>
       <c r="H112" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="E113" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H113" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J113" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>448</v>
+        <v>438</v>
+      </c>
+      <c r="B114" t="s">
+        <v>439</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>449</v>
+        <v>440</v>
+      </c>
+      <c r="E114" t="s">
+        <v>23</v>
       </c>
       <c r="H114" t="s">
-        <v>450</v>
+        <v>116</v>
+      </c>
+      <c r="J114" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>451</v>
+        <v>442</v>
+      </c>
+      <c r="B115" t="s">
+        <v>270</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>452</v>
+        <v>271</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H115" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J115" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>453</v>
+        <v>444</v>
+      </c>
+      <c r="B116" t="s">
+        <v>274</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>454</v>
+        <v>275</v>
+      </c>
+      <c r="E116" t="s">
+        <v>23</v>
       </c>
       <c r="H116" t="s">
-        <v>333</v>
+        <v>116</v>
       </c>
       <c r="J116" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>455</v>
+        <v>446</v>
+      </c>
+      <c r="B117" t="s">
+        <v>447</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H117" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="J117" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>457</v>
+        <v>450</v>
+      </c>
+      <c r="B118" t="s">
+        <v>381</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>458</v>
+        <v>382</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H118" t="s">
-        <v>459</v>
+        <v>116</v>
       </c>
       <c r="J118" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B119" t="s">
+        <v>453</v>
+      </c>
+      <c r="C119" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" t="s">
+        <v>454</v>
+      </c>
+      <c r="E119" t="s">
+        <v>23</v>
+      </c>
+      <c r="H119" t="s">
+        <v>116</v>
+      </c>
+      <c r="J119" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12.75">
+      <c r="A120" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B120" t="s">
+        <v>457</v>
+      </c>
+      <c r="C120" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" t="s">
+        <v>458</v>
+      </c>
+      <c r="E120" t="s">
+        <v>23</v>
+      </c>
+      <c r="H120" t="s">
+        <v>116</v>
+      </c>
+      <c r="J120" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
+      <c r="A121" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="C119" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="B121" t="s">
         <v>461</v>
       </c>
-      <c r="E119" t="s">
-[...10 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="C121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" t="s">
         <v>462</v>
       </c>
-      <c r="C120" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H121" t="s">
-        <v>29</v>
+        <v>116</v>
+      </c>
+      <c r="J121" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B122" t="s">
+        <v>401</v>
+      </c>
+      <c r="C122" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" t="s">
+        <v>402</v>
+      </c>
+      <c r="E122" t="s">
+        <v>23</v>
+      </c>
+      <c r="H122" t="s">
+        <v>116</v>
+      </c>
+      <c r="J122" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12.75">
+      <c r="A123" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="C122" t="s">
-[...2 lines deleted...]
-      <c r="D122" t="s">
+      <c r="B123" t="s">
         <v>467</v>
       </c>
-      <c r="E122" t="s">
-[...10 lines deleted...]
-      <c r="A123" s="1" t="s">
+      <c r="C123" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" t="s">
         <v>468</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H123" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J123" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>470</v>
       </c>
+      <c r="B124" t="s">
+        <v>471</v>
+      </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E124" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
+        <v>116</v>
+      </c>
+      <c r="J124" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
+      </c>
+      <c r="B125" t="s">
+        <v>393</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>473</v>
+        <v>394</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H125" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="J125" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
+      </c>
+      <c r="B126" t="s">
+        <v>266</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>267</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
+      </c>
+      <c r="B127" t="s">
+        <v>377</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>477</v>
+        <v>378</v>
       </c>
       <c r="E127" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H127" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="J127" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
+      </c>
+      <c r="B128" t="s">
+        <v>481</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E128" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J128" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
+      </c>
+      <c r="B129" t="s">
+        <v>485</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E129" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H129" t="s">
-        <v>29</v>
+        <v>116</v>
+      </c>
+      <c r="J129" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
+      </c>
+      <c r="B130" t="s">
+        <v>488</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>489</v>
+      </c>
+      <c r="F130" t="s">
+        <v>370</v>
+      </c>
+      <c r="G130" t="s">
+        <v>371</v>
       </c>
       <c r="H130" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>491</v>
+      </c>
+      <c r="G131" t="s">
+        <v>492</v>
       </c>
       <c r="H131" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:10" ht="12.75">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>486</v>
+        <v>495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>496</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H132" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>37</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>488</v>
+        <v>499</v>
+      </c>
+      <c r="B133" t="s">
+        <v>500</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="E133" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H133" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="J133" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>490</v>
+        <v>503</v>
+      </c>
+      <c r="B134" t="s">
+        <v>504</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="E134" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H134" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="135" spans="1:8" ht="12.75">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="B135" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="E135" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H135" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" ht="12.75">
+        <v>101</v>
+      </c>
+      <c r="J135" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>495</v>
+        <v>511</v>
+      </c>
+      <c r="B136" t="s">
+        <v>512</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="E136" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>23</v>
       </c>
       <c r="H136" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>499</v>
+        <v>515</v>
+      </c>
+      <c r="B137" t="s">
+        <v>516</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="E137" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>23</v>
       </c>
       <c r="H137" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>501</v>
+        <v>519</v>
+      </c>
+      <c r="B138" t="s">
+        <v>520</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="G138" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
       <c r="H138" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>503</v>
+        <v>524</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>504</v>
+        <v>525</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F139" t="s">
+        <v>526</v>
+      </c>
+      <c r="G139" t="s">
+        <v>527</v>
       </c>
       <c r="H139" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F140" t="s">
+        <v>526</v>
+      </c>
+      <c r="G140" t="s">
+        <v>527</v>
       </c>
       <c r="H140" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" ht="12.75">
+        <v>530</v>
+      </c>
+      <c r="J140" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>509</v>
+        <v>532</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F141" t="s">
+        <v>526</v>
+      </c>
+      <c r="G141" t="s">
+        <v>527</v>
       </c>
       <c r="H141" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:8" ht="12.75">
+        <v>530</v>
+      </c>
+      <c r="J141" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>510</v>
+        <v>533</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="E142" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F142" t="s">
+        <v>526</v>
+      </c>
+      <c r="G142" t="s">
+        <v>527</v>
       </c>
       <c r="H142" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>535</v>
+      </c>
+      <c r="J142" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>512</v>
+        <v>536</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>513</v>
+        <v>537</v>
       </c>
       <c r="E143" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H143" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F144" t="s">
+        <v>526</v>
+      </c>
+      <c r="G144" t="s">
+        <v>527</v>
       </c>
       <c r="H144" t="s">
-        <v>59</v>
+        <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>517</v>
+        <v>542</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F145" t="s">
+        <v>526</v>
+      </c>
+      <c r="G145" t="s">
+        <v>527</v>
       </c>
       <c r="H145" t="s">
-        <v>29</v>
+        <v>543</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="E146" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F146" t="s">
+        <v>526</v>
+      </c>
+      <c r="G146" t="s">
+        <v>527</v>
       </c>
       <c r="H146" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>520</v>
+        <v>546</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>521</v>
+        <v>547</v>
       </c>
       <c r="E147" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F147" t="s">
+        <v>526</v>
+      </c>
+      <c r="G147" t="s">
+        <v>527</v>
       </c>
       <c r="H147" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>548</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>522</v>
+        <v>549</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>523</v>
+        <v>550</v>
+      </c>
+      <c r="E148" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" t="s">
+        <v>526</v>
       </c>
       <c r="G148" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="H148" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:10" ht="12.75">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C149" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s">
+        <v>552</v>
+      </c>
+      <c r="E149" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" t="s">
+        <v>526</v>
+      </c>
+      <c r="G149" t="s">
         <v>527</v>
       </c>
-      <c r="B149" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H149" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>553</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>533</v>
+        <v>554</v>
       </c>
       <c r="E150" t="s">
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="F150" t="s">
+        <v>526</v>
+      </c>
+      <c r="G150" t="s">
+        <v>527</v>
       </c>
       <c r="H150" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>555</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>557</v>
+      </c>
+      <c r="G151" t="s">
+        <v>558</v>
       </c>
       <c r="H151" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>541</v>
+        <v>560</v>
       </c>
       <c r="E152" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>59</v>
+        <v>62</v>
+      </c>
+      <c r="J152" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="C153" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="E153" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>264</v>
+        <v>116</v>
       </c>
       <c r="J153" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="E154" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J154" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>562</v>
+      </c>
+      <c r="E155" t="s">
+        <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J155" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="C156" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>567</v>
+      </c>
+      <c r="E156" t="s">
+        <v>23</v>
       </c>
       <c r="H156" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J156" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>569</v>
+      </c>
+      <c r="E157" t="s">
+        <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>16</v>
+        <v>540</v>
+      </c>
+      <c r="J157" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="E158" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>255</v>
+        <v>62</v>
       </c>
       <c r="J158" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="E159" t="s">
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="F159" t="s">
+        <v>574</v>
+      </c>
+      <c r="G159" t="s">
+        <v>575</v>
       </c>
       <c r="H159" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="J159" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="C160" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="E160" t="s">
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="F160" t="s">
+        <v>574</v>
+      </c>
+      <c r="G160" t="s">
+        <v>575</v>
       </c>
       <c r="H160" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J160" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="C161" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="E161" t="s">
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="F161" t="s">
+        <v>574</v>
+      </c>
+      <c r="G161" t="s">
+        <v>575</v>
       </c>
       <c r="H161" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J161" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="E162" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J162" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="E163" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="E164" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>576</v>
+        <v>588</v>
+      </c>
+      <c r="E165" t="s">
+        <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="C166" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>579</v>
+        <v>590</v>
+      </c>
+      <c r="E166" t="s">
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J166" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>583</v>
+        <v>592</v>
+      </c>
+      <c r="E167" t="s">
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>368</v>
+        <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>594</v>
+      </c>
+      <c r="E168" t="s">
+        <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>591</v>
+        <v>596</v>
+      </c>
+      <c r="E169" t="s">
+        <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="170" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>594</v>
+        <v>598</v>
+      </c>
+      <c r="E170" t="s">
+        <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>595</v>
+        <v>15</v>
+      </c>
+      <c r="J170" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>598</v>
+        <v>600</v>
+      </c>
+      <c r="E171" t="s">
+        <v>14</v>
       </c>
       <c r="H171" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J171" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C172" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>601</v>
+        <v>602</v>
+      </c>
+      <c r="E172" t="s">
+        <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+      <c r="J172" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" t="s">
         <v>604</v>
       </c>
-      <c r="C173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E173" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H173" t="s">
-        <v>333</v>
+        <v>15</v>
+      </c>
+      <c r="J173" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B174" t="s">
         <v>607</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" t="s">
         <v>608</v>
       </c>
-      <c r="C174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E174" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H174" t="s">
-        <v>610</v>
+        <v>62</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B175" t="s">
+        <v>611</v>
+      </c>
+      <c r="C175" t="s">
+        <v>12</v>
+      </c>
+      <c r="D175" t="s">
         <v>612</v>
       </c>
-      <c r="B175" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E175" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H175" t="s">
-        <v>610</v>
+        <v>62</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B176" t="s">
+        <v>615</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
+      </c>
+      <c r="D176" t="s">
         <v>616</v>
       </c>
-      <c r="B176" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E176" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H176" t="s">
-        <v>355</v>
+        <v>62</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B177" t="s">
+        <v>619</v>
+      </c>
+      <c r="C177" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" t="s">
         <v>620</v>
       </c>
-      <c r="B177" t="s">
-[...5 lines deleted...]
-      <c r="D177" t="s">
+      <c r="E177" t="s">
+        <v>87</v>
+      </c>
+      <c r="H177" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
+      <c r="A178" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="E177" t="s">
-[...7 lines deleted...]
-      <c r="A178" s="1" t="s">
+      <c r="B178" t="s">
         <v>623</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
+        <v>12</v>
+      </c>
+      <c r="D178" t="s">
         <v>624</v>
       </c>
-      <c r="C178" t="s">
-[...3 lines deleted...]
-        <v>487</v>
+      <c r="E178" t="s">
+        <v>87</v>
       </c>
       <c r="H178" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="179" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>626</v>
       </c>
       <c r="B179" t="s">
-        <v>232</v>
+        <v>627</v>
       </c>
       <c r="C179" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E179" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>87</v>
       </c>
       <c r="H179" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B180" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C180" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E180" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>87</v>
       </c>
       <c r="H180" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B181" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C181" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>636</v>
+      </c>
+      <c r="E181" t="s">
+        <v>23</v>
       </c>
       <c r="H181" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
+      </c>
+      <c r="B182" t="s">
+        <v>639</v>
       </c>
       <c r="C182" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D182" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="E182" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H182" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>106</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>638</v>
+        <v>642</v>
+      </c>
+      <c r="B183" t="s">
+        <v>643</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="E183" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H183" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>640</v>
+        <v>646</v>
+      </c>
+      <c r="B184" t="s">
+        <v>647</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="E184" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H184" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>642</v>
+        <v>650</v>
+      </c>
+      <c r="B185" t="s">
+        <v>651</v>
       </c>
       <c r="C185" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="E185" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H185" t="s">
-        <v>459</v>
+        <v>101</v>
       </c>
       <c r="J185" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>644</v>
+        <v>654</v>
+      </c>
+      <c r="B186" t="s">
+        <v>655</v>
       </c>
       <c r="C186" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="E186" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H186" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>646</v>
+        <v>658</v>
+      </c>
+      <c r="B187" t="s">
+        <v>659</v>
       </c>
       <c r="C187" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D187" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="E187" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="G187" t="s">
+        <v>23</v>
+      </c>
+      <c r="H187" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="12.75">
+      <c r="A188" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B188" t="s">
+        <v>663</v>
+      </c>
+      <c r="C188" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" t="s">
+        <v>664</v>
+      </c>
+      <c r="E188" t="s">
+        <v>23</v>
+      </c>
+      <c r="H188" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
+      <c r="A189" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B189" t="s">
+        <v>667</v>
+      </c>
+      <c r="C189" t="s">
+        <v>12</v>
+      </c>
+      <c r="D189" t="s">
+        <v>668</v>
+      </c>
+      <c r="E189" t="s">
+        <v>87</v>
+      </c>
+      <c r="F189" t="s">
+        <v>88</v>
+      </c>
+      <c r="H189" t="s">
         <v>15</v>
       </c>
-      <c r="H187" t="s">
-[...31 lines deleted...]
-        <v>653</v>
+      <c r="J189" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>654</v>
+        <v>670</v>
+      </c>
+      <c r="B190" t="s">
+        <v>671</v>
       </c>
       <c r="C190" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D190" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>672</v>
+      </c>
+      <c r="E190" t="s">
+        <v>87</v>
+      </c>
+      <c r="F190" t="s">
+        <v>88</v>
       </c>
       <c r="H190" t="s">
-        <v>657</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>658</v>
+        <v>674</v>
+      </c>
+      <c r="B191" t="s">
+        <v>675</v>
       </c>
       <c r="C191" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D191" t="s">
-        <v>659</v>
+        <v>676</v>
+      </c>
+      <c r="E191" t="s">
+        <v>23</v>
       </c>
       <c r="H191" t="s">
-        <v>255</v>
+        <v>677</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="B192" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="E192" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H192" t="s">
-        <v>610</v>
+        <v>101</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>683</v>
       </c>
       <c r="H193" t="s">
-        <v>610</v>
+        <v>37</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="B194" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="C194" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D194" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
       <c r="E194" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H194" t="s">
-        <v>610</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="B195" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="C195" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="E195" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H195" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="C196" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D196" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
       <c r="E196" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J196" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="C197" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D197" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="E197" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H197" t="s">
-        <v>610</v>
+        <v>24</v>
+      </c>
+      <c r="J197" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>684</v>
+        <v>696</v>
+      </c>
+      <c r="B198" t="s">
+        <v>697</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D198" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="E198" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D199" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="E199" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="B200" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D200" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="E200" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H200" t="s">
-        <v>255</v>
+        <v>62</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B201" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D201" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="E201" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H201" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>709</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
-        <v>415</v>
+        <v>710</v>
       </c>
       <c r="E202" t="s">
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="G202" t="s">
+        <v>711</v>
       </c>
       <c r="H202" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>712</v>
       </c>
     </row>
     <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="B203" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="C203" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>715</v>
       </c>
       <c r="H203" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="J203" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B204" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C204" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D204" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>718</v>
       </c>
       <c r="H204" t="s">
-        <v>255</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="B205" t="s">
-        <v>424</v>
+        <v>720</v>
       </c>
       <c r="C205" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D205" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>721</v>
       </c>
       <c r="H205" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="J205" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="B206" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="C206" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>724</v>
+      </c>
+      <c r="F206" t="s">
+        <v>370</v>
+      </c>
+      <c r="G206" t="s">
+        <v>371</v>
       </c>
       <c r="H206" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="207" spans="1:10" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="B207" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D207" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>724</v>
+      </c>
+      <c r="F207" t="s">
+        <v>370</v>
+      </c>
+      <c r="G207" t="s">
+        <v>371</v>
       </c>
       <c r="H207" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="208" spans="1:10" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="B208" t="s">
-        <v>410</v>
+        <v>728</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>729</v>
       </c>
       <c r="H208" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="209" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="B209" t="s">
-        <v>420</v>
+        <v>731</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>724</v>
+      </c>
+      <c r="F209" t="s">
+        <v>370</v>
+      </c>
+      <c r="G209" t="s">
+        <v>371</v>
       </c>
       <c r="H209" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="210" spans="1:10" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="B210" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="C210" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>734</v>
+      </c>
+      <c r="F210" t="s">
+        <v>350</v>
+      </c>
+      <c r="G210" t="s">
+        <v>351</v>
       </c>
       <c r="H210" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>735</v>
       </c>
     </row>
     <row r="211" spans="1:10" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="B211" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D211" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>738</v>
       </c>
       <c r="H211" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J211" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B212" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>741</v>
       </c>
       <c r="H212" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J212" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B213" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>744</v>
+      </c>
+      <c r="F213" t="s">
+        <v>350</v>
+      </c>
+      <c r="G213" t="s">
+        <v>351</v>
       </c>
       <c r="H213" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:10" ht="12.75">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B214" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>747</v>
       </c>
       <c r="H214" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="215" spans="1:10" ht="12.75">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B215" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D215" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>750</v>
       </c>
       <c r="H215" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="216" spans="1:10" ht="12.75">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B216" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D216" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>753</v>
       </c>
       <c r="H216" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:10" ht="12.75">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B217" t="s">
+        <v>756</v>
+      </c>
+      <c r="C217" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" t="s">
+        <v>757</v>
+      </c>
+      <c r="H217" t="s">
         <v>754</v>
       </c>
-      <c r="C217" t="s">
-[...18 lines deleted...]
-    <row r="218" spans="1:10" ht="12.75">
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B218" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>760</v>
       </c>
       <c r="H218" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>754</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>761</v>
       </c>
       <c r="B219" t="s">
         <v>762</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D219" t="s">
         <v>763</v>
       </c>
-      <c r="E219" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H219" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="J219" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B220" t="s">
         <v>765</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" t="s">
+        <v>571</v>
+      </c>
+      <c r="H220" t="s">
+        <v>62</v>
+      </c>
+      <c r="J220" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="12.75">
+      <c r="A221" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="C220" t="s">
-[...2 lines deleted...]
-      <c r="D220" t="s">
+      <c r="B221" t="s">
         <v>767</v>
       </c>
-      <c r="E220" t="s">
-[...7 lines deleted...]
-      <c r="A221" s="1" t="s">
+      <c r="C221" t="s">
+        <v>12</v>
+      </c>
+      <c r="D221" t="s">
+        <v>336</v>
+      </c>
+      <c r="H221" t="s">
+        <v>24</v>
+      </c>
+      <c r="J221" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="12.75">
+      <c r="A222" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B222" t="s">
         <v>769</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C222" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" t="s">
+        <v>571</v>
+      </c>
+      <c r="H222" t="s">
+        <v>62</v>
+      </c>
+      <c r="J222" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="12.75">
+      <c r="A223" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="C221" t="s">
-[...2 lines deleted...]
-      <c r="D221" t="s">
+      <c r="B223" t="s">
         <v>771</v>
       </c>
-      <c r="E221" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="C223" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>693</v>
       </c>
       <c r="H223" t="s">
-        <v>59</v>
+        <v>24</v>
+      </c>
+      <c r="J223" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="B224" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="C224" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D224" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>774</v>
+      </c>
+      <c r="F224" t="s">
+        <v>370</v>
+      </c>
+      <c r="G224" t="s">
+        <v>371</v>
       </c>
       <c r="H224" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:10" ht="12.75">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="B225" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>778</v>
+      </c>
+      <c r="F225" t="s">
+        <v>370</v>
+      </c>
+      <c r="G225" t="s">
+        <v>371</v>
       </c>
       <c r="H225" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>530</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="B226" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="H226" t="s">
-        <v>59</v>
+        <v>782</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>280</v>
+        <v>784</v>
       </c>
       <c r="E227" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H227" t="s">
-        <v>264</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="C228" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E228" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>368</v>
+        <v>62</v>
       </c>
       <c r="J228" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="C229" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
       <c r="E229" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J229" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>789</v>
       </c>
       <c r="C230" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D230" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="F230" t="s">
+        <v>574</v>
+      </c>
+      <c r="G230" t="s">
+        <v>575</v>
       </c>
       <c r="H230" t="s">
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="J230" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
       <c r="C231" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D231" t="s">
-        <v>804</v>
+        <v>792</v>
       </c>
       <c r="E231" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>805</v>
+        <v>793</v>
       </c>
       <c r="C232" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>806</v>
+        <v>794</v>
+      </c>
+      <c r="E232" t="s">
+        <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J232" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>808</v>
+        <v>795</v>
       </c>
       <c r="C233" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>809</v>
+        <v>796</v>
+      </c>
+      <c r="E233" t="s">
+        <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J233" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>811</v>
+        <v>797</v>
       </c>
       <c r="C234" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>812</v>
+        <v>798</v>
+      </c>
+      <c r="E234" t="s">
+        <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>255</v>
+        <v>37</v>
+      </c>
+      <c r="J234" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>799</v>
       </c>
       <c r="C235" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>800</v>
+      </c>
+      <c r="E235" t="s">
+        <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>801</v>
       </c>
       <c r="C236" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
       <c r="E236" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
       <c r="C237" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="E237" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H237" t="s">
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="J237" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="C238" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="E238" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="J238" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="C239" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D239" t="s">
-        <v>824</v>
+        <v>808</v>
       </c>
       <c r="E239" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J239" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="C240" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>810</v>
       </c>
       <c r="H240" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:8" ht="12.75">
+        <v>101</v>
+      </c>
+      <c r="J240" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>811</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>833</v>
+        <v>812</v>
       </c>
       <c r="E241" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H241" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:8" ht="12.75">
+        <v>129</v>
+      </c>
+      <c r="J241" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>813</v>
       </c>
       <c r="C242" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>837</v>
+        <v>814</v>
       </c>
       <c r="E242" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>59</v>
+        <v>129</v>
+      </c>
+      <c r="J242" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>815</v>
       </c>
       <c r="C243" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>841</v>
+        <v>816</v>
       </c>
       <c r="E243" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H243" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>817</v>
       </c>
       <c r="C244" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>845</v>
+        <v>126</v>
       </c>
       <c r="E244" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>59</v>
+        <v>116</v>
+      </c>
+      <c r="J244" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>848</v>
+        <v>818</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
-        <v>849</v>
+        <v>819</v>
       </c>
       <c r="E245" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H245" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>853</v>
+        <v>604</v>
       </c>
       <c r="E246" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H246" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J246" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>821</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>857</v>
+        <v>822</v>
       </c>
       <c r="E247" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H247" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J247" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>823</v>
       </c>
       <c r="C248" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D248" t="s">
-        <v>861</v>
+        <v>824</v>
       </c>
       <c r="E248" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J248" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>825</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D249" t="s">
-        <v>865</v>
+        <v>826</v>
       </c>
       <c r="E249" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H249" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J249" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>827</v>
       </c>
       <c r="C250" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
-        <v>869</v>
+        <v>436</v>
       </c>
       <c r="E250" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H250" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J250" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>828</v>
       </c>
       <c r="C251" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>873</v>
+        <v>436</v>
       </c>
       <c r="E251" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H251" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J251" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>829</v>
       </c>
       <c r="C252" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>877</v>
+        <v>830</v>
       </c>
       <c r="E252" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H252" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J252" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>831</v>
       </c>
       <c r="C253" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>881</v>
+        <v>832</v>
       </c>
       <c r="E253" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H253" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J253" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>833</v>
       </c>
       <c r="C254" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>885</v>
+        <v>834</v>
       </c>
       <c r="E254" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H254" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J254" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>835</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D255" t="s">
-        <v>889</v>
+        <v>836</v>
       </c>
       <c r="E255" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H255" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J255" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>837</v>
       </c>
       <c r="C256" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D256" t="s">
-        <v>893</v>
+        <v>838</v>
       </c>
       <c r="E256" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H256" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J256" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>839</v>
       </c>
       <c r="C257" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>897</v>
+        <v>840</v>
       </c>
       <c r="E257" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H257" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J257" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>841</v>
       </c>
       <c r="C258" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D258" t="s">
-        <v>901</v>
+        <v>842</v>
       </c>
       <c r="E258" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H258" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J258" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>843</v>
       </c>
       <c r="C259" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D259" t="s">
-        <v>905</v>
+        <v>844</v>
       </c>
       <c r="E259" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H259" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J259" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>908</v>
+        <v>845</v>
       </c>
       <c r="C260" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s">
-        <v>909</v>
+        <v>846</v>
       </c>
       <c r="E260" t="s">
-        <v>58</v>
+        <v>14</v>
+      </c>
+      <c r="F260" t="s">
+        <v>526</v>
+      </c>
+      <c r="G260" t="s">
+        <v>527</v>
       </c>
       <c r="H260" t="s">
-        <v>84</v>
+        <v>18</v>
+      </c>
+      <c r="J260" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>911</v>
+        <v>848</v>
       </c>
       <c r="B261" t="s">
-        <v>912</v>
+        <v>849</v>
       </c>
       <c r="C261" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>850</v>
+      </c>
+      <c r="G261" t="s">
+        <v>522</v>
       </c>
       <c r="H261" t="s">
-        <v>84</v>
+        <v>523</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>915</v>
+        <v>852</v>
       </c>
       <c r="B262" t="s">
-        <v>916</v>
+        <v>853</v>
       </c>
       <c r="C262" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>854</v>
+      </c>
+      <c r="G262" t="s">
+        <v>522</v>
       </c>
       <c r="H262" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>919</v>
+        <v>856</v>
       </c>
       <c r="B263" t="s">
-        <v>920</v>
+        <v>857</v>
       </c>
       <c r="C263" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D263" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>858</v>
       </c>
       <c r="H263" t="s">
-        <v>84</v>
+        <v>859</v>
+      </c>
+      <c r="J263" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>923</v>
+        <v>861</v>
       </c>
       <c r="B264" t="s">
-        <v>924</v>
+        <v>862</v>
       </c>
       <c r="C264" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D264" t="s">
-        <v>925</v>
+        <v>863</v>
       </c>
       <c r="E264" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H264" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>927</v>
+        <v>865</v>
       </c>
       <c r="B265" t="s">
-        <v>928</v>
+        <v>866</v>
       </c>
       <c r="C265" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D265" t="s">
-        <v>929</v>
+        <v>867</v>
       </c>
       <c r="E265" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H265" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>931</v>
+        <v>869</v>
       </c>
       <c r="B266" t="s">
-        <v>932</v>
+        <v>870</v>
       </c>
       <c r="C266" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D266" t="s">
-        <v>933</v>
+        <v>871</v>
       </c>
       <c r="E266" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H266" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>935</v>
+        <v>873</v>
       </c>
       <c r="B267" t="s">
-        <v>936</v>
+        <v>874</v>
       </c>
       <c r="C267" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D267" t="s">
-        <v>937</v>
+        <v>875</v>
       </c>
       <c r="E267" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H267" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>939</v>
+        <v>877</v>
       </c>
       <c r="B268" t="s">
-        <v>940</v>
+        <v>878</v>
       </c>
       <c r="C268" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>941</v>
+        <v>879</v>
       </c>
       <c r="E268" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H268" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>943</v>
+        <v>881</v>
       </c>
       <c r="B269" t="s">
-        <v>944</v>
+        <v>882</v>
       </c>
       <c r="C269" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D269" t="s">
-        <v>945</v>
+        <v>883</v>
       </c>
       <c r="E269" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H269" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>947</v>
+        <v>885</v>
       </c>
       <c r="B270" t="s">
-        <v>948</v>
+        <v>886</v>
       </c>
       <c r="C270" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>949</v>
+        <v>887</v>
       </c>
       <c r="E270" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H270" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>951</v>
+        <v>889</v>
       </c>
       <c r="B271" t="s">
-        <v>952</v>
+        <v>890</v>
       </c>
       <c r="C271" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>953</v>
+        <v>891</v>
       </c>
       <c r="E271" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H271" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>955</v>
+        <v>893</v>
       </c>
       <c r="B272" t="s">
-        <v>956</v>
+        <v>894</v>
       </c>
       <c r="C272" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>957</v>
+        <v>895</v>
       </c>
       <c r="E272" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H272" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>959</v>
+        <v>897</v>
       </c>
       <c r="B273" t="s">
-        <v>960</v>
+        <v>898</v>
       </c>
       <c r="C273" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D273" t="s">
-        <v>961</v>
+        <v>517</v>
       </c>
       <c r="E273" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H273" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>963</v>
+        <v>900</v>
       </c>
       <c r="B274" t="s">
-        <v>964</v>
+        <v>901</v>
       </c>
       <c r="C274" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="E274" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H274" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>967</v>
+        <v>903</v>
       </c>
       <c r="B275" t="s">
-        <v>968</v>
+        <v>904</v>
       </c>
       <c r="C275" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>969</v>
+        <v>905</v>
       </c>
       <c r="E275" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H275" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>970</v>
+        <v>907</v>
+      </c>
+      <c r="B276" t="s">
+        <v>908</v>
       </c>
       <c r="C276" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D276" t="s">
-        <v>971</v>
+        <v>909</v>
       </c>
       <c r="E276" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H276" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="277" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>972</v>
+        <v>911</v>
+      </c>
+      <c r="B277" t="s">
+        <v>912</v>
       </c>
       <c r="C277" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>973</v>
+        <v>913</v>
+      </c>
+      <c r="E277" t="s">
+        <v>87</v>
       </c>
       <c r="H277" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-    <row r="278" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>974</v>
+        <v>915</v>
+      </c>
+      <c r="B278" t="s">
+        <v>916</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>975</v>
+        <v>917</v>
       </c>
       <c r="E278" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H278" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-    <row r="279" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>976</v>
+        <v>919</v>
+      </c>
+      <c r="B279" t="s">
+        <v>920</v>
       </c>
       <c r="C279" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D279" t="s">
-        <v>977</v>
+        <v>921</v>
       </c>
       <c r="E279" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H279" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>978</v>
+        <v>923</v>
+      </c>
+      <c r="B280" t="s">
+        <v>924</v>
       </c>
       <c r="C280" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
-        <v>979</v>
+        <v>925</v>
       </c>
       <c r="E280" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H280" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>980</v>
+        <v>927</v>
+      </c>
+      <c r="B281" t="s">
+        <v>928</v>
       </c>
       <c r="C281" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D281" t="s">
-        <v>456</v>
+        <v>929</v>
       </c>
       <c r="E281" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H281" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>981</v>
+        <v>931</v>
+      </c>
+      <c r="B282" t="s">
+        <v>932</v>
       </c>
       <c r="C282" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D282" t="s">
-        <v>982</v>
+        <v>933</v>
       </c>
       <c r="E282" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H282" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>983</v>
+        <v>935</v>
+      </c>
+      <c r="B283" t="s">
+        <v>936</v>
       </c>
       <c r="C283" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>477</v>
+        <v>937</v>
       </c>
       <c r="E283" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H283" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="284" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>984</v>
+        <v>939</v>
+      </c>
+      <c r="B284" t="s">
+        <v>940</v>
       </c>
       <c r="C284" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
-        <v>985</v>
+        <v>941</v>
       </c>
       <c r="E284" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H284" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="285" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>986</v>
+        <v>943</v>
       </c>
       <c r="B285" t="s">
-        <v>987</v>
+        <v>944</v>
       </c>
       <c r="C285" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
-        <v>988</v>
+        <v>945</v>
       </c>
       <c r="E285" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
       <c r="H285" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>991</v>
+        <v>947</v>
+      </c>
+      <c r="B286" t="s">
+        <v>948</v>
       </c>
       <c r="C286" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D286" t="s">
-        <v>992</v>
+        <v>949</v>
+      </c>
+      <c r="E286" t="s">
+        <v>87</v>
       </c>
       <c r="H286" t="s">
-        <v>993</v>
+        <v>116</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>994</v>
+        <v>951</v>
+      </c>
+      <c r="B287" t="s">
+        <v>952</v>
       </c>
       <c r="C287" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D287" t="s">
-        <v>995</v>
+        <v>953</v>
+      </c>
+      <c r="E287" t="s">
+        <v>87</v>
       </c>
       <c r="H287" t="s">
-        <v>255</v>
+        <v>116</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>997</v>
+        <v>955</v>
       </c>
       <c r="B288" t="s">
-        <v>998</v>
+        <v>956</v>
       </c>
       <c r="C288" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
-        <v>999</v>
+        <v>957</v>
       </c>
       <c r="E288" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H288" t="s">
-        <v>333</v>
+        <v>116</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>1000</v>
+        <v>959</v>
+      </c>
+      <c r="B289" t="s">
+        <v>960</v>
       </c>
       <c r="C289" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D289" t="s">
-        <v>1001</v>
+        <v>961</v>
       </c>
       <c r="E289" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H289" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1003</v>
+        <v>963</v>
       </c>
       <c r="B290" t="s">
-        <v>1004</v>
+        <v>964</v>
       </c>
       <c r="C290" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D290" t="s">
-        <v>1005</v>
+        <v>965</v>
       </c>
       <c r="E290" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H290" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>1007</v>
+        <v>967</v>
       </c>
       <c r="B291" t="s">
-        <v>1008</v>
+        <v>968</v>
       </c>
       <c r="C291" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D291" t="s">
-        <v>1009</v>
+        <v>969</v>
       </c>
       <c r="E291" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H291" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>1011</v>
+        <v>971</v>
       </c>
       <c r="B292" t="s">
-        <v>1012</v>
+        <v>972</v>
       </c>
       <c r="C292" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D292" t="s">
-        <v>1013</v>
+        <v>973</v>
       </c>
       <c r="E292" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>87</v>
       </c>
       <c r="H292" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>1015</v>
+        <v>975</v>
       </c>
       <c r="B293" t="s">
-        <v>1016</v>
+        <v>976</v>
       </c>
       <c r="C293" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s">
-        <v>1017</v>
+        <v>977</v>
       </c>
       <c r="E293" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>87</v>
       </c>
       <c r="H293" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>1019</v>
+        <v>979</v>
       </c>
       <c r="B294" t="s">
-        <v>1020</v>
+        <v>980</v>
       </c>
       <c r="C294" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D294" t="s">
-        <v>1021</v>
+        <v>981</v>
       </c>
       <c r="E294" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H294" t="s">
-        <v>1022</v>
+        <v>116</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>1024</v>
+        <v>983</v>
       </c>
       <c r="B295" t="s">
-        <v>1025</v>
+        <v>984</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>1026</v>
+        <v>985</v>
       </c>
       <c r="E295" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="H295" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>1028</v>
+        <v>987</v>
       </c>
       <c r="B296" t="s">
-        <v>1029</v>
+        <v>988</v>
       </c>
       <c r="C296" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D296" t="s">
-        <v>1030</v>
+        <v>989</v>
       </c>
       <c r="E296" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="H296" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="297" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>1032</v>
+        <v>991</v>
       </c>
       <c r="B297" t="s">
-        <v>232</v>
+        <v>992</v>
       </c>
       <c r="C297" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D297" t="s">
-        <v>1033</v>
+        <v>993</v>
       </c>
       <c r="E297" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>87</v>
       </c>
       <c r="H297" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="298" spans="1:10" ht="12.75">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>994</v>
       </c>
       <c r="C298" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>995</v>
       </c>
       <c r="H298" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>996</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>997</v>
       </c>
       <c r="C299" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D299" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>998</v>
+      </c>
+      <c r="G299" t="s">
+        <v>999</v>
       </c>
       <c r="H299" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:10" ht="12.75">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>1001</v>
       </c>
       <c r="C300" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
-        <v>393</v>
+        <v>1002</v>
       </c>
       <c r="E300" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H300" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>1003</v>
       </c>
       <c r="C301" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D301" t="s">
-        <v>1045</v>
+        <v>1004</v>
       </c>
       <c r="E301" t="s">
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="F301" t="s">
+        <v>526</v>
+      </c>
+      <c r="G301" t="s">
+        <v>527</v>
       </c>
       <c r="H301" t="s">
-        <v>59</v>
+        <v>540</v>
       </c>
     </row>
     <row r="302" spans="1:10" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>1048</v>
+        <v>1005</v>
       </c>
       <c r="C302" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D302" t="s">
-        <v>1049</v>
+        <v>1006</v>
       </c>
       <c r="E302" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H302" t="s">
-        <v>84</v>
+        <v>129</v>
       </c>
       <c r="J302" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>1052</v>
+        <v>1007</v>
       </c>
       <c r="C303" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>1053</v>
+        <v>1008</v>
       </c>
       <c r="E303" t="s">
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="F303" t="s">
+        <v>526</v>
+      </c>
+      <c r="G303" t="s">
+        <v>527</v>
       </c>
       <c r="H303" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="304" spans="1:10" ht="12.75">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>1009</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D304" t="s">
-        <v>401</v>
+        <v>1010</v>
       </c>
       <c r="E304" t="s">
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="F304" t="s">
+        <v>526</v>
+      </c>
+      <c r="G304" t="s">
+        <v>527</v>
       </c>
       <c r="H304" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="305" spans="1:10" ht="12.75">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>1011</v>
       </c>
       <c r="C305" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D305" t="s">
-        <v>1059</v>
+        <v>1012</v>
       </c>
       <c r="E305" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H305" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>1013</v>
       </c>
       <c r="C306" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>435</v>
+        <v>788</v>
       </c>
       <c r="E306" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H306" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J306" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="307" spans="1:10" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>1014</v>
       </c>
       <c r="C307" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D307" t="s">
-        <v>439</v>
+        <v>788</v>
       </c>
       <c r="E307" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H307" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="J307" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1065</v>
+        <v>1015</v>
       </c>
       <c r="B308" t="s">
-        <v>1066</v>
+        <v>1016</v>
       </c>
       <c r="C308" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D308" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1017</v>
+      </c>
+      <c r="F308" t="s">
+        <v>370</v>
+      </c>
+      <c r="G308" t="s">
+        <v>371</v>
       </c>
       <c r="H308" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1069</v>
+        <v>1019</v>
       </c>
       <c r="B309" t="s">
-        <v>1070</v>
+        <v>1020</v>
       </c>
       <c r="C309" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D309" t="s">
-        <v>1071</v>
+        <v>1021</v>
       </c>
       <c r="E309" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H309" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:10" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1073</v>
+        <v>1023</v>
       </c>
       <c r="B310" t="s">
-        <v>1074</v>
+        <v>1024</v>
       </c>
       <c r="C310" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D310" t="s">
-        <v>549</v>
+        <v>1025</v>
       </c>
       <c r="E310" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H310" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-    <row r="311" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1076</v>
+        <v>1027</v>
       </c>
       <c r="B311" t="s">
-        <v>1077</v>
+        <v>1028</v>
       </c>
       <c r="C311" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
-        <v>787</v>
+        <v>1029</v>
       </c>
       <c r="E311" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H311" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1079</v>
+        <v>1031</v>
       </c>
       <c r="B312" t="s">
-        <v>1080</v>
+        <v>1032</v>
       </c>
       <c r="C312" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>1081</v>
+        <v>1033</v>
       </c>
       <c r="E312" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H312" t="s">
-        <v>264</v>
+        <v>62</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1083</v>
+        <v>1035</v>
       </c>
       <c r="B313" t="s">
-        <v>1084</v>
+        <v>1036</v>
       </c>
       <c r="C313" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>1085</v>
+        <v>1037</v>
       </c>
       <c r="E313" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H313" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1086</v>
+        <v>1039</v>
       </c>
       <c r="B314" t="s">
-        <v>1087</v>
+        <v>1040</v>
       </c>
       <c r="C314" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>1088</v>
+        <v>1041</v>
+      </c>
+      <c r="E314" t="s">
+        <v>23</v>
       </c>
       <c r="H314" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:10" ht="12.75">
+        <v>43</v>
+      </c>
+      <c r="J314" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1091</v>
+        <v>1043</v>
       </c>
       <c r="B315" t="s">
-        <v>1092</v>
+        <v>1044</v>
       </c>
       <c r="C315" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D315" t="s">
-        <v>1093</v>
+        <v>1045</v>
       </c>
       <c r="E315" t="s">
-        <v>28</v>
+        <v>87</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1046</v>
       </c>
       <c r="H315" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1095</v>
+        <v>1048</v>
       </c>
       <c r="B316" t="s">
-        <v>1096</v>
+        <v>1049</v>
       </c>
       <c r="C316" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D316" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="E316" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H316" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1099</v>
+        <v>1051</v>
       </c>
       <c r="B317" t="s">
-        <v>1100</v>
+        <v>1052</v>
       </c>
       <c r="C317" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D317" t="s">
-        <v>1101</v>
+        <v>1053</v>
       </c>
       <c r="E317" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H317" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J317" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1103</v>
+        <v>1055</v>
       </c>
       <c r="B318" t="s">
-        <v>1104</v>
+        <v>1056</v>
       </c>
       <c r="C318" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D318" t="s">
-        <v>1105</v>
+        <v>1057</v>
       </c>
       <c r="E318" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H318" t="s">
-        <v>333</v>
+        <v>116</v>
+      </c>
+      <c r="J318" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1107</v>
+        <v>1059</v>
       </c>
       <c r="B319" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="C319" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D319" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="E319" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H319" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1109</v>
+        <v>1063</v>
       </c>
       <c r="B320" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="C320" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D320" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="E320" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H320" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1111</v>
+        <v>1067</v>
       </c>
       <c r="B321" t="s">
-        <v>1058</v>
+        <v>461</v>
       </c>
       <c r="C321" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>1059</v>
+        <v>462</v>
       </c>
       <c r="E321" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H321" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J321" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1113</v>
+        <v>1069</v>
       </c>
       <c r="B322" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="C322" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="E322" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H322" t="s">
-        <v>84</v>
+        <v>116</v>
+      </c>
+      <c r="J322" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1115</v>
+        <v>1073</v>
       </c>
       <c r="B323" t="s">
-        <v>224</v>
+        <v>1074</v>
       </c>
       <c r="C323" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>225</v>
+        <v>1075</v>
       </c>
       <c r="E323" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H323" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1117</v>
+        <v>1077</v>
       </c>
       <c r="B324" t="s">
-        <v>704</v>
+        <v>471</v>
       </c>
       <c r="C324" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D324" t="s">
-        <v>705</v>
+        <v>472</v>
       </c>
       <c r="E324" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H324" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J324" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1119</v>
+        <v>1079</v>
       </c>
       <c r="B325" t="s">
-        <v>295</v>
+        <v>1080</v>
       </c>
       <c r="C325" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>296</v>
+        <v>1081</v>
       </c>
       <c r="E325" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H325" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J325" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1121</v>
+        <v>1083</v>
       </c>
       <c r="B326" t="s">
-        <v>730</v>
+        <v>1084</v>
       </c>
       <c r="C326" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D326" t="s">
-        <v>731</v>
+        <v>1085</v>
       </c>
       <c r="E326" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H326" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J326" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1123</v>
+        <v>1087</v>
       </c>
       <c r="B327" t="s">
-        <v>726</v>
+        <v>457</v>
       </c>
       <c r="C327" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>727</v>
+        <v>458</v>
       </c>
       <c r="E327" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H327" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J327" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1125</v>
+        <v>1089</v>
       </c>
       <c r="B328" t="s">
-        <v>714</v>
+        <v>467</v>
       </c>
       <c r="C328" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>715</v>
+        <v>468</v>
       </c>
       <c r="E328" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H328" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J328" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1127</v>
+        <v>1091</v>
       </c>
       <c r="B329" t="s">
-        <v>734</v>
+        <v>1092</v>
       </c>
       <c r="C329" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>735</v>
+        <v>1093</v>
       </c>
       <c r="E329" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H329" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J329" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1129</v>
+        <v>1095</v>
       </c>
       <c r="B330" t="s">
-        <v>718</v>
+        <v>1096</v>
       </c>
       <c r="C330" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D330" t="s">
-        <v>719</v>
+        <v>1097</v>
       </c>
       <c r="E330" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H330" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J330" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1131</v>
+        <v>1099</v>
       </c>
       <c r="B331" t="s">
-        <v>237</v>
+        <v>1100</v>
       </c>
       <c r="C331" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D331" t="s">
-        <v>238</v>
+        <v>1101</v>
       </c>
       <c r="E331" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H331" t="s">
-        <v>84</v>
+        <v>116</v>
+      </c>
+      <c r="J331" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1133</v>
+        <v>1103</v>
       </c>
       <c r="B332" t="s">
-        <v>690</v>
+        <v>1104</v>
       </c>
       <c r="C332" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>691</v>
+        <v>1105</v>
       </c>
       <c r="E332" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H332" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1135</v>
+        <v>1107</v>
       </c>
       <c r="B333" t="s">
-        <v>241</v>
+        <v>1108</v>
       </c>
       <c r="C333" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D333" t="s">
-        <v>242</v>
+        <v>1109</v>
       </c>
       <c r="E333" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H333" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J333" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1137</v>
+        <v>1111</v>
       </c>
       <c r="B334" t="s">
-        <v>228</v>
+        <v>1112</v>
       </c>
       <c r="C334" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>229</v>
+        <v>1113</v>
       </c>
       <c r="E334" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H334" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J334" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1139</v>
+        <v>1115</v>
       </c>
       <c r="B335" t="s">
-        <v>245</v>
+        <v>1116</v>
       </c>
       <c r="C335" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>246</v>
+        <v>1117</v>
       </c>
       <c r="E335" t="s">
-        <v>28</v>
+        <v>87</v>
+      </c>
+      <c r="F335" t="s">
+        <v>255</v>
       </c>
       <c r="H335" t="s">
-        <v>84</v>
+        <v>15</v>
+      </c>
+      <c r="J335" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="336" spans="1:10" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1140</v>
+        <v>1119</v>
       </c>
       <c r="B336" t="s">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="C336" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D336" t="s">
-        <v>1142</v>
+        <v>1121</v>
+      </c>
+      <c r="E336" t="s">
+        <v>87</v>
+      </c>
+      <c r="F336" t="s">
+        <v>255</v>
       </c>
       <c r="H336" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="J336" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1143</v>
+        <v>1123</v>
       </c>
       <c r="B337" t="s">
-        <v>1144</v>
+        <v>1124</v>
       </c>
       <c r="C337" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D337" t="s">
-        <v>452</v>
+        <v>1125</v>
+      </c>
+      <c r="E337" t="s">
+        <v>87</v>
+      </c>
+      <c r="F337" t="s">
+        <v>255</v>
       </c>
       <c r="H337" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="J337" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
       <c r="B338" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
       <c r="C338" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>485</v>
+        <v>1129</v>
+      </c>
+      <c r="E338" t="s">
+        <v>87</v>
+      </c>
+      <c r="F338" t="s">
+        <v>255</v>
       </c>
       <c r="H338" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J338" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1147</v>
+        <v>1131</v>
       </c>
       <c r="B339" t="s">
-        <v>1148</v>
+        <v>1132</v>
       </c>
       <c r="C339" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>452</v>
+        <v>1133</v>
+      </c>
+      <c r="E339" t="s">
+        <v>87</v>
+      </c>
+      <c r="F339" t="s">
+        <v>255</v>
       </c>
       <c r="H339" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="B340" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
       <c r="C340" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>797</v>
+        <v>1137</v>
+      </c>
+      <c r="E340" t="s">
+        <v>87</v>
+      </c>
+      <c r="F340" t="s">
+        <v>255</v>
       </c>
       <c r="H340" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J340" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1151</v>
+        <v>1139</v>
       </c>
       <c r="B341" t="s">
-        <v>1152</v>
+        <v>249</v>
       </c>
       <c r="C341" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>1153</v>
+        <v>1140</v>
+      </c>
+      <c r="E341" t="s">
+        <v>23</v>
       </c>
       <c r="F341" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>88</v>
       </c>
       <c r="H341" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J341" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1155</v>
+        <v>1142</v>
       </c>
       <c r="B342" t="s">
-        <v>1156</v>
+        <v>453</v>
       </c>
       <c r="C342" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>454</v>
+      </c>
+      <c r="E342" t="s">
+        <v>23</v>
       </c>
       <c r="H342" t="s">
-        <v>19</v>
+        <v>116</v>
+      </c>
+      <c r="J342" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1158</v>
+        <v>1144</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1145</v>
       </c>
       <c r="C343" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D343" t="s">
-        <v>1159</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>1146</v>
+      </c>
+      <c r="E343" t="s">
+        <v>23</v>
       </c>
       <c r="H343" t="s">
-        <v>1160</v>
+        <v>62</v>
       </c>
     </row>
     <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1161</v>
+        <v>1148</v>
+      </c>
+      <c r="B344" t="s">
+        <v>439</v>
       </c>
       <c r="C344" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>824</v>
+        <v>440</v>
       </c>
       <c r="E344" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H344" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="J344" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1162</v>
+        <v>1150</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1151</v>
       </c>
       <c r="C345" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="E345" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H345" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1164</v>
+        <v>1154</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1155</v>
       </c>
       <c r="C346" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>1165</v>
+        <v>1156</v>
       </c>
       <c r="E346" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H346" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J346" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1166</v>
+        <v>1158</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1159</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>383</v>
+        <v>1160</v>
       </c>
       <c r="E347" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H347" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J347" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1167</v>
+        <v>1162</v>
+      </c>
+      <c r="B348" t="s">
+        <v>447</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>383</v>
+        <v>448</v>
       </c>
       <c r="E348" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H348" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J348" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1168</v>
+        <v>1164</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1165</v>
       </c>
       <c r="C349" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="E349" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H349" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J349" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1170</v>
+        <v>1168</v>
+      </c>
+      <c r="B350" t="s">
+        <v>481</v>
       </c>
       <c r="C350" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>1171</v>
+        <v>482</v>
       </c>
       <c r="E350" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H350" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J350" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1172</v>
+        <v>1170</v>
+      </c>
+      <c r="B351" t="s">
+        <v>485</v>
       </c>
       <c r="C351" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D351" t="s">
-        <v>1173</v>
+        <v>486</v>
       </c>
       <c r="E351" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H351" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="J351" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="12.75">
       <c r="A352" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C352" t="s">
+        <v>12</v>
+      </c>
+      <c r="D352" t="s">
         <v>1174</v>
       </c>
-      <c r="C352" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H352" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="J352" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
         <v>1176</v>
       </c>
+      <c r="B353" t="s">
+        <v>1177</v>
+      </c>
       <c r="C353" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="E353" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H353" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="354" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1178</v>
+        <v>1180</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1181</v>
       </c>
       <c r="C354" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
-        <v>1179</v>
+        <v>70</v>
       </c>
       <c r="E354" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H354" t="s">
-        <v>59</v>
+        <v>43</v>
+      </c>
+      <c r="J354" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1180</v>
+        <v>1183</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1184</v>
       </c>
       <c r="C355" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>1181</v>
+        <v>1041</v>
       </c>
       <c r="E355" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H355" t="s">
-        <v>368</v>
+        <v>43</v>
       </c>
       <c r="J355" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="B356" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="C356" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D356" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="E356" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H356" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B357" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C357" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="E357" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H357" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="B358" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="C358" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="E358" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H358" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:8" ht="12.75">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C359" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1198</v>
       </c>
       <c r="H359" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:8" ht="12.75">
+        <v>1199</v>
+      </c>
+      <c r="J359" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="B360" t="s">
-        <v>1200</v>
+        <v>1155</v>
       </c>
       <c r="C360" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>1201</v>
+        <v>1156</v>
       </c>
       <c r="E360" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H360" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:8" ht="12.75">
+        <v>116</v>
+      </c>
+      <c r="J360" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="12.75">
       <c r="A361" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="B361" t="s">
-        <v>1204</v>
+        <v>1159</v>
       </c>
       <c r="C361" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E361" t="s">
+        <v>23</v>
+      </c>
+      <c r="H361" t="s">
+        <v>116</v>
+      </c>
+      <c r="J361" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="12.75">
+      <c r="A362" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="E361" t="s">
-[...7 lines deleted...]
-      <c r="A362" s="1" t="s">
+      <c r="B362" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C362" t="s">
+        <v>12</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E362" t="s">
+        <v>23</v>
+      </c>
+      <c r="H362" t="s">
+        <v>116</v>
+      </c>
+      <c r="J362" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="12.75">
+      <c r="A363" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="B362" t="s">
-[...5 lines deleted...]
-      <c r="D362" t="s">
+      <c r="B363" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C363" t="s">
+        <v>12</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E363" t="s">
+        <v>23</v>
+      </c>
+      <c r="H363" t="s">
+        <v>116</v>
+      </c>
+      <c r="J363" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="12.75">
+      <c r="A364" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="E362" t="s">
-[...7 lines deleted...]
-      <c r="A363" s="1" t="s">
+      <c r="B364" t="s">
+        <v>278</v>
+      </c>
+      <c r="C364" t="s">
+        <v>12</v>
+      </c>
+      <c r="D364" t="s">
+        <v>279</v>
+      </c>
+      <c r="E364" t="s">
+        <v>23</v>
+      </c>
+      <c r="H364" t="s">
+        <v>116</v>
+      </c>
+      <c r="J364" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="12.75">
+      <c r="A365" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="B363" t="s">
-[...5 lines deleted...]
-      <c r="D363" t="s">
+      <c r="B365" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C365" t="s">
+        <v>12</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E365" t="s">
+        <v>23</v>
+      </c>
+      <c r="H365" t="s">
+        <v>116</v>
+      </c>
+      <c r="J365" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="12.75">
+      <c r="A366" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="E363" t="s">
-[...7 lines deleted...]
-      <c r="A364" s="1" t="s">
+      <c r="B366" t="s">
+        <v>385</v>
+      </c>
+      <c r="C366" t="s">
+        <v>12</v>
+      </c>
+      <c r="D366" t="s">
+        <v>386</v>
+      </c>
+      <c r="E366" t="s">
+        <v>23</v>
+      </c>
+      <c r="H366" t="s">
+        <v>116</v>
+      </c>
+      <c r="J366" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="12.75">
+      <c r="A367" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="B364" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="B367" t="s">
-        <v>1226</v>
+        <v>1096</v>
       </c>
       <c r="C367" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D367" t="s">
-        <v>1227</v>
+        <v>1097</v>
       </c>
       <c r="E367" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H367" t="s">
-        <v>59</v>
+        <v>116</v>
+      </c>
+      <c r="J367" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1229</v>
+        <v>1217</v>
       </c>
       <c r="B368" t="s">
-        <v>1230</v>
+        <v>1092</v>
       </c>
       <c r="C368" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D368" t="s">
-        <v>1231</v>
+        <v>1093</v>
+      </c>
+      <c r="E368" t="s">
+        <v>23</v>
       </c>
       <c r="H368" t="s">
-        <v>1232</v>
+        <v>116</v>
       </c>
       <c r="J368" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="369" spans="1:10" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1233</v>
+        <v>1219</v>
       </c>
       <c r="B369" t="s">
-        <v>1234</v>
+        <v>1080</v>
       </c>
       <c r="C369" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D369" t="s">
-        <v>1235</v>
+        <v>1081</v>
+      </c>
+      <c r="E369" t="s">
+        <v>23</v>
       </c>
       <c r="H369" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="J369" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1236</v>
+        <v>1221</v>
       </c>
       <c r="B370" t="s">
-        <v>1237</v>
+        <v>1100</v>
       </c>
       <c r="C370" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D370" t="s">
-        <v>1238</v>
+        <v>1101</v>
+      </c>
+      <c r="E370" t="s">
+        <v>23</v>
       </c>
       <c r="H370" t="s">
-        <v>29</v>
+        <v>116</v>
+      </c>
+      <c r="J370" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="371" spans="1:10" ht="12.75">
       <c r="A371" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E371" t="s">
+        <v>23</v>
+      </c>
+      <c r="H371" t="s">
+        <v>116</v>
+      </c>
+      <c r="J371" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="12.75">
+      <c r="A372" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B372" t="s">
+        <v>289</v>
+      </c>
+      <c r="C372" t="s">
+        <v>12</v>
+      </c>
+      <c r="D372" t="s">
+        <v>290</v>
+      </c>
+      <c r="E372" t="s">
+        <v>23</v>
+      </c>
+      <c r="H372" t="s">
+        <v>116</v>
+      </c>
+      <c r="J372" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="12.75">
+      <c r="A373" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C373" t="s">
+        <v>12</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E373" t="s">
+        <v>23</v>
+      </c>
+      <c r="H373" t="s">
+        <v>116</v>
+      </c>
+      <c r="J373" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="12.75">
+      <c r="A374" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B374" t="s">
+        <v>293</v>
+      </c>
+      <c r="C374" t="s">
+        <v>12</v>
+      </c>
+      <c r="D374" t="s">
+        <v>294</v>
+      </c>
+      <c r="E374" t="s">
+        <v>23</v>
+      </c>
+      <c r="H374" t="s">
+        <v>116</v>
+      </c>
+      <c r="J374" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="12.75">
+      <c r="A375" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B375" t="s">
+        <v>282</v>
+      </c>
+      <c r="C375" t="s">
+        <v>12</v>
+      </c>
+      <c r="D375" t="s">
+        <v>283</v>
+      </c>
+      <c r="E375" t="s">
+        <v>23</v>
+      </c>
+      <c r="H375" t="s">
+        <v>116</v>
+      </c>
+      <c r="J375" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
+      <c r="A376" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B376" t="s">
+        <v>297</v>
+      </c>
+      <c r="C376" t="s">
+        <v>12</v>
+      </c>
+      <c r="D376" t="s">
+        <v>298</v>
+      </c>
+      <c r="E376" t="s">
+        <v>23</v>
+      </c>
+      <c r="H376" t="s">
+        <v>116</v>
+      </c>
+      <c r="J376" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
+      <c r="A377" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C377" t="s">
+        <v>12</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H377" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="12.75">
+      <c r="A378" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C378" t="s">
+        <v>12</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H378" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="12.75">
+      <c r="A379" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B379" t="s">
         <v>1239</v>
       </c>
-      <c r="B371" t="s">
+      <c r="C379" t="s">
+        <v>12</v>
+      </c>
+      <c r="D379" t="s">
         <v>1240</v>
       </c>
-      <c r="C371" t="s">
-[...2 lines deleted...]
-      <c r="D371" t="s">
+      <c r="E379" t="s">
         <v>1241</v>
       </c>
-      <c r="H371" t="s">
-[...7 lines deleted...]
-      <c r="A372" s="1" t="s">
+      <c r="H379" t="s">
         <v>1242</v>
       </c>
-      <c r="B372" t="s">
-[...164 lines deleted...]
-        <v>993</v>
+      <c r="J379" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>1243</v>
       </c>
       <c r="C380" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D380" t="s">
-        <v>1266</v>
+        <v>1244</v>
       </c>
       <c r="H380" t="s">
-        <v>595</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>1268</v>
+        <v>1246</v>
       </c>
       <c r="C381" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>1269</v>
+        <v>1247</v>
       </c>
       <c r="H381" t="s">
-        <v>595</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>1249</v>
       </c>
       <c r="C382" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D382" t="s">
-        <v>1272</v>
+        <v>1250</v>
       </c>
       <c r="H382" t="s">
-        <v>1273</v>
+        <v>37</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1274</v>
+        <v>1252</v>
       </c>
       <c r="B383" t="s">
-        <v>1275</v>
+        <v>1253</v>
       </c>
       <c r="C383" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D383" t="s">
-        <v>1276</v>
+        <v>1254</v>
+      </c>
+      <c r="E383" t="s">
+        <v>23</v>
+      </c>
+      <c r="F383" t="s">
+        <v>115</v>
       </c>
       <c r="H383" t="s">
-        <v>1273</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-        <v>1278</v>
+        <v>1255</v>
       </c>
       <c r="C384" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D384" t="s">
-        <v>1279</v>
+        <v>1256</v>
+      </c>
+      <c r="G384" t="s">
+        <v>492</v>
       </c>
       <c r="H384" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:10" ht="12.75">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1280</v>
+        <v>1259</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1260</v>
       </c>
       <c r="C385" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D385" t="s">
-        <v>1281</v>
+        <v>1261</v>
       </c>
       <c r="E385" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H385" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="386" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1282</v>
+        <v>1263</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1264</v>
       </c>
       <c r="C386" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>1283</v>
+        <v>1265</v>
       </c>
       <c r="E386" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>87</v>
       </c>
       <c r="H386" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1284</v>
+        <v>1267</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1268</v>
       </c>
       <c r="C387" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>1285</v>
+        <v>1269</v>
       </c>
       <c r="E387" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H387" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1286</v>
+        <v>1271</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1272</v>
       </c>
       <c r="C388" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="E388" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H388" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="389" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1288</v>
+        <v>1275</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1276</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
-        <v>1289</v>
+        <v>1277</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H389" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="390" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1290</v>
+        <v>1279</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1280</v>
       </c>
       <c r="C390" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D390" t="s">
-        <v>1291</v>
+        <v>1281</v>
       </c>
       <c r="E390" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H390" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1292</v>
+        <v>1283</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1284</v>
       </c>
       <c r="C391" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D391" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
       <c r="E391" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H391" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1294</v>
+        <v>1287</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1288</v>
       </c>
       <c r="C392" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D392" t="s">
-        <v>1295</v>
+        <v>1289</v>
       </c>
       <c r="E392" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H392" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:10" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1296</v>
+        <v>1291</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1292</v>
       </c>
       <c r="C393" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D393" t="s">
-        <v>1297</v>
+        <v>1293</v>
       </c>
       <c r="E393" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H393" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1298</v>
+        <v>1295</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1296</v>
       </c>
       <c r="C394" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D394" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E394" t="s">
+        <v>87</v>
+      </c>
+      <c r="H394" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="12.75">
+      <c r="A395" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="E394" t="s">
-[...7 lines deleted...]
-      <c r="A395" s="1" t="s">
+      <c r="B395" t="s">
         <v>1300</v>
       </c>
       <c r="C395" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D395" t="s">
         <v>1301</v>
       </c>
       <c r="E395" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H395" t="s">
-        <v>16</v>
-[...25 lines deleted...]
-        <v>29</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="1-1671405-1"/>
-[...393 lines deleted...]
-    <hyperlink ref="A396" r:id="rId395" display="760240303"/>
+    <hyperlink ref="A2" r:id="rId1" display="406042-1"/>
+    <hyperlink ref="A3" r:id="rId2" display="1711361-7"/>
+    <hyperlink ref="A4" r:id="rId3" display="760132407"/>
+    <hyperlink ref="A5" r:id="rId4" display="760136531"/>
+    <hyperlink ref="A6" r:id="rId5" display="760136549"/>
+    <hyperlink ref="A7" r:id="rId6" display="760139113"/>
+    <hyperlink ref="A8" r:id="rId7" display="760139709"/>
+    <hyperlink ref="A9" r:id="rId8" display="760142364"/>
+    <hyperlink ref="A10" r:id="rId9" display="760165282"/>
+    <hyperlink ref="A11" r:id="rId10" display="760169599"/>
+    <hyperlink ref="A12" r:id="rId11" display="760172908"/>
+    <hyperlink ref="A13" r:id="rId12" display="760175737"/>
+    <hyperlink ref="A14" r:id="rId13" display="760175703"/>
+    <hyperlink ref="A15" r:id="rId14" display="760235363"/>
+    <hyperlink ref="A16" r:id="rId15" display="760103010"/>
+    <hyperlink ref="A17" r:id="rId16" display="760128843"/>
+    <hyperlink ref="A18" r:id="rId17" display="760157628"/>
+    <hyperlink ref="A19" r:id="rId18" display="760157800"/>
+    <hyperlink ref="A20" r:id="rId19" display="760158592"/>
+    <hyperlink ref="A21" r:id="rId20" display="760162081"/>
+    <hyperlink ref="A22" r:id="rId21" display="760162008"/>
+    <hyperlink ref="A23" r:id="rId22" display="760162016"/>
+    <hyperlink ref="A24" r:id="rId23" display="760240302"/>
+    <hyperlink ref="A25" r:id="rId24" display="2269081-2"/>
+    <hyperlink ref="A26" r:id="rId25" display="2269081-4"/>
+    <hyperlink ref="A27" r:id="rId26" display="2269081-6"/>
+    <hyperlink ref="A28" r:id="rId27" display="1671113-2"/>
+    <hyperlink ref="A29" r:id="rId28" display="1671633-1"/>
+    <hyperlink ref="A30" r:id="rId29" display="1671132-4"/>
+    <hyperlink ref="A31" r:id="rId30" display="1671132-6"/>
+    <hyperlink ref="A32" r:id="rId31" display="1671711-1"/>
+    <hyperlink ref="A33" r:id="rId32" display="1671495-2"/>
+    <hyperlink ref="A34" r:id="rId33" display="1674553-1"/>
+    <hyperlink ref="A35" r:id="rId34" display="1671495-6"/>
+    <hyperlink ref="A36" r:id="rId35" display="760236901"/>
+    <hyperlink ref="A37" r:id="rId36" display="760236902"/>
+    <hyperlink ref="A38" r:id="rId37" display="760236903"/>
+    <hyperlink ref="A39" r:id="rId38" display="760236908"/>
+    <hyperlink ref="A40" r:id="rId39" display="760260354"/>
+    <hyperlink ref="A41" r:id="rId40" display="760260362"/>
+    <hyperlink ref="A42" r:id="rId41" display="760260363"/>
+    <hyperlink ref="A43" r:id="rId42" display="760260364"/>
+    <hyperlink ref="A44" r:id="rId43" display="760260365"/>
+    <hyperlink ref="A45" r:id="rId44" display="760260359"/>
+    <hyperlink ref="A46" r:id="rId45" display="760260361"/>
+    <hyperlink ref="A47" r:id="rId46" display="760260367"/>
+    <hyperlink ref="A48" r:id="rId47" display="760260444"/>
+    <hyperlink ref="A49" r:id="rId48" display="760260447"/>
+    <hyperlink ref="A50" r:id="rId49" display="760260453"/>
+    <hyperlink ref="A51" r:id="rId50" display="760260445"/>
+    <hyperlink ref="A52" r:id="rId51" display="760260448"/>
+    <hyperlink ref="A53" r:id="rId52" display="760260451"/>
+    <hyperlink ref="A54" r:id="rId53" display="760260454"/>
+    <hyperlink ref="A55" r:id="rId54" display="760260436"/>
+    <hyperlink ref="A56" r:id="rId55" display="760260437"/>
+    <hyperlink ref="A57" r:id="rId56" display="760260455"/>
+    <hyperlink ref="A58" r:id="rId57" display="760260440"/>
+    <hyperlink ref="A59" r:id="rId58" display="760260441"/>
+    <hyperlink ref="A60" r:id="rId59" display="760260443"/>
+    <hyperlink ref="A61" r:id="rId60" display="760260355"/>
+    <hyperlink ref="A62" r:id="rId61" display="RAC-0X0439"/>
+    <hyperlink ref="A63" r:id="rId62" display="760054627"/>
+    <hyperlink ref="A64" r:id="rId63" display="760060301"/>
+    <hyperlink ref="A65" r:id="rId64" display="760060863"/>
+    <hyperlink ref="A66" r:id="rId65" display="760060871"/>
+    <hyperlink ref="A67" r:id="rId66" display="760073007"/>
+    <hyperlink ref="A68" r:id="rId67" display="760072876"/>
+    <hyperlink ref="A69" r:id="rId68" display="760072785"/>
+    <hyperlink ref="A70" r:id="rId69" display="760072819"/>
+    <hyperlink ref="A71" r:id="rId70" display="760072918"/>
+    <hyperlink ref="A72" r:id="rId71" display="760073486"/>
+    <hyperlink ref="A73" r:id="rId72" display="760072827"/>
+    <hyperlink ref="A74" r:id="rId73" display="760072835"/>
+    <hyperlink ref="A75" r:id="rId74" display="760072934"/>
+    <hyperlink ref="A76" r:id="rId75" display="760072942"/>
+    <hyperlink ref="A77" r:id="rId76" display="760082503"/>
+    <hyperlink ref="A78" r:id="rId77" display="760082511"/>
+    <hyperlink ref="A79" r:id="rId78" display="760082529"/>
+    <hyperlink ref="A80" r:id="rId79" display="760082479"/>
+    <hyperlink ref="A81" r:id="rId80" display="760082578"/>
+    <hyperlink ref="A82" r:id="rId81" display="760082495"/>
+    <hyperlink ref="A83" r:id="rId82" display="760082586"/>
+    <hyperlink ref="A84" r:id="rId83" display="760082594"/>
+    <hyperlink ref="A85" r:id="rId84" display="556965-1"/>
+    <hyperlink ref="A86" r:id="rId85" display="556965-3"/>
+    <hyperlink ref="A87" r:id="rId86" display="559370-1"/>
+    <hyperlink ref="A88" r:id="rId87" display="558329-1"/>
+    <hyperlink ref="A89" r:id="rId88" display="6450105120"/>
+    <hyperlink ref="A90" r:id="rId89" display="64502158-20"/>
+    <hyperlink ref="A91" r:id="rId90" display="64505050-20"/>
+    <hyperlink ref="A92" r:id="rId91" display="64552022-10"/>
+    <hyperlink ref="A93" r:id="rId92" display="64601028-01"/>
+    <hyperlink ref="A94" r:id="rId93" display="64601028-00"/>
+    <hyperlink ref="A95" r:id="rId94" display="65271007-03"/>
+    <hyperlink ref="A96" r:id="rId95" display="69711024-00"/>
+    <hyperlink ref="A97" r:id="rId96" display="69711025-00"/>
+    <hyperlink ref="A98" r:id="rId97" display="760089417"/>
+    <hyperlink ref="A99" r:id="rId98" display="760089425"/>
+    <hyperlink ref="A100" r:id="rId99" display="760089441"/>
+    <hyperlink ref="A101" r:id="rId100" display="760090159"/>
+    <hyperlink ref="A102" r:id="rId101" display="760089367"/>
+    <hyperlink ref="A103" r:id="rId102" display="760090167"/>
+    <hyperlink ref="A104" r:id="rId103" display="760089474"/>
+    <hyperlink ref="A105" r:id="rId104" display="760090100"/>
+    <hyperlink ref="A106" r:id="rId105" display="760092049"/>
+    <hyperlink ref="A107" r:id="rId106" display="760092007"/>
+    <hyperlink ref="A108" r:id="rId107" display="760092015"/>
+    <hyperlink ref="A109" r:id="rId108" display="64501050-20"/>
+    <hyperlink ref="A110" r:id="rId109" display="64501050-30"/>
+    <hyperlink ref="A111" r:id="rId110" display="MDF-70811007-01"/>
+    <hyperlink ref="A112" r:id="rId111" display="CB7344-000"/>
+    <hyperlink ref="A113" r:id="rId112" display="999920055"/>
+    <hyperlink ref="A114" r:id="rId113" display="760244787"/>
+    <hyperlink ref="A115" r:id="rId114" display="760244788"/>
+    <hyperlink ref="A116" r:id="rId115" display="760244775"/>
+    <hyperlink ref="A117" r:id="rId116" display="760244790"/>
+    <hyperlink ref="A118" r:id="rId117" display="760244791"/>
+    <hyperlink ref="A119" r:id="rId118" display="760244802"/>
+    <hyperlink ref="A120" r:id="rId119" display="760244815"/>
+    <hyperlink ref="A121" r:id="rId120" display="760244779"/>
+    <hyperlink ref="A122" r:id="rId121" display="760244816"/>
+    <hyperlink ref="A123" r:id="rId122" display="760244803"/>
+    <hyperlink ref="A124" r:id="rId123" display="760244780"/>
+    <hyperlink ref="A125" r:id="rId124" display="760244781"/>
+    <hyperlink ref="A126" r:id="rId125" display="760244861"/>
+    <hyperlink ref="A127" r:id="rId126" display="760244806"/>
+    <hyperlink ref="A128" r:id="rId127" display="760244811"/>
+    <hyperlink ref="A129" r:id="rId128" display="760244813"/>
+    <hyperlink ref="A130" r:id="rId129" display="DFO-70811001-00"/>
+    <hyperlink ref="A131" r:id="rId130" display="FL2-ACC011"/>
+    <hyperlink ref="A132" r:id="rId131" display="760242407"/>
+    <hyperlink ref="A133" r:id="rId132" display="760238387"/>
+    <hyperlink ref="A134" r:id="rId133" display="760238388"/>
+    <hyperlink ref="A135" r:id="rId134" display="760238389"/>
+    <hyperlink ref="A136" r:id="rId135" display="760260761"/>
+    <hyperlink ref="A137" r:id="rId136" display="760259384"/>
+    <hyperlink ref="A138" r:id="rId137" display="760258254"/>
+    <hyperlink ref="A139" r:id="rId138" display="1-1671405-1"/>
+    <hyperlink ref="A140" r:id="rId139" display="1-1671550-1"/>
+    <hyperlink ref="A141" r:id="rId140" display="1-1671551-1"/>
+    <hyperlink ref="A142" r:id="rId141" display="1-1671552-1"/>
+    <hyperlink ref="A143" r:id="rId142" display="1-1671495-5"/>
+    <hyperlink ref="A144" r:id="rId143" display="1-1671554-1"/>
+    <hyperlink ref="A145" r:id="rId144" display="1-1671508-1"/>
+    <hyperlink ref="A146" r:id="rId145" display="1-1671555-1"/>
+    <hyperlink ref="A147" r:id="rId146" display="1-1671578-1"/>
+    <hyperlink ref="A148" r:id="rId147" display="1-1671578-2"/>
+    <hyperlink ref="A149" r:id="rId148" display="1-1671610-1"/>
+    <hyperlink ref="A150" r:id="rId149" display="1-1671579-2"/>
+    <hyperlink ref="A151" r:id="rId150" display="PWUEF-7ER1N"/>
+    <hyperlink ref="A152" r:id="rId151" display="1375160-1"/>
+    <hyperlink ref="A153" r:id="rId152" display="1375257-1"/>
+    <hyperlink ref="A154" r:id="rId153" display="1375258-1"/>
+    <hyperlink ref="A155" r:id="rId154" display="1375259-1"/>
+    <hyperlink ref="A156" r:id="rId155" display="1427632-2"/>
+    <hyperlink ref="A157" r:id="rId156" display="1427509-1"/>
+    <hyperlink ref="A158" r:id="rId157" display="1554055-1"/>
+    <hyperlink ref="A159" r:id="rId158" display="1933352-3"/>
+    <hyperlink ref="A160" r:id="rId159" display="1933352-4"/>
+    <hyperlink ref="A161" r:id="rId160" display="1933352-2"/>
+    <hyperlink ref="A162" r:id="rId161" display="1933541-1"/>
+    <hyperlink ref="A163" r:id="rId162" display="1933552-1"/>
+    <hyperlink ref="A164" r:id="rId163" display="1933553-1"/>
+    <hyperlink ref="A165" r:id="rId164" display="1933531-1"/>
+    <hyperlink ref="A166" r:id="rId165" display="1933560-1"/>
+    <hyperlink ref="A167" r:id="rId166" display="1933533-1"/>
+    <hyperlink ref="A168" r:id="rId167" display="1933556-1"/>
+    <hyperlink ref="A169" r:id="rId168" display="1933566-1"/>
+    <hyperlink ref="A170" r:id="rId169" display="1933557-1"/>
+    <hyperlink ref="A171" r:id="rId170" display="1711362-2"/>
+    <hyperlink ref="A172" r:id="rId171" display="1711364-6"/>
+    <hyperlink ref="A173" r:id="rId172" display="1711314-2"/>
+    <hyperlink ref="A174" r:id="rId173" display="760259432"/>
+    <hyperlink ref="A175" r:id="rId174" display="760259433"/>
+    <hyperlink ref="A176" r:id="rId175" display="760259436"/>
+    <hyperlink ref="A177" r:id="rId176" display="760260412"/>
+    <hyperlink ref="A178" r:id="rId177" display="760260413"/>
+    <hyperlink ref="A179" r:id="rId178" display="760260370"/>
+    <hyperlink ref="A180" r:id="rId179" display="760260371"/>
+    <hyperlink ref="A181" r:id="rId180" display="760162032"/>
+    <hyperlink ref="A182" r:id="rId181" display="760162040"/>
+    <hyperlink ref="A183" r:id="rId182" display="760162057"/>
+    <hyperlink ref="A184" r:id="rId183" display="760162065"/>
+    <hyperlink ref="A185" r:id="rId184" display="760162073"/>
+    <hyperlink ref="A186" r:id="rId185" display="760162024"/>
+    <hyperlink ref="A187" r:id="rId186" display="760128850"/>
+    <hyperlink ref="A188" r:id="rId187" display="760128868"/>
+    <hyperlink ref="A189" r:id="rId188" display="760104398"/>
+    <hyperlink ref="A190" r:id="rId189" display="760104737"/>
+    <hyperlink ref="A191" r:id="rId190" display="760104745"/>
+    <hyperlink ref="A192" r:id="rId191" display="760238386"/>
+    <hyperlink ref="A193" r:id="rId192" display="PWUEF-7X19ERN"/>
+    <hyperlink ref="A194" r:id="rId193" display="760236910"/>
+    <hyperlink ref="A195" r:id="rId194" display="760260408"/>
+    <hyperlink ref="A196" r:id="rId195" display="556965-2"/>
+    <hyperlink ref="A197" r:id="rId196" display="556965-4"/>
+    <hyperlink ref="A198" r:id="rId197" display="557548-1"/>
+    <hyperlink ref="A199" r:id="rId198" display="558334-1"/>
+    <hyperlink ref="A200" r:id="rId199" display="760038240"/>
+    <hyperlink ref="A201" r:id="rId200" display="760038257"/>
+    <hyperlink ref="A202" r:id="rId201" display="406641-1"/>
+    <hyperlink ref="A203" r:id="rId202" display="64501050-00"/>
+    <hyperlink ref="A204" r:id="rId203" display="64501103-10"/>
+    <hyperlink ref="A205" r:id="rId204" display="64501050-10"/>
+    <hyperlink ref="A206" r:id="rId205" display="64201013-00"/>
+    <hyperlink ref="A207" r:id="rId206" display="64201013-12"/>
+    <hyperlink ref="A208" r:id="rId207" display="64501045-00"/>
+    <hyperlink ref="A209" r:id="rId208" display="64201050-00"/>
+    <hyperlink ref="A210" r:id="rId209" display="64502157-10"/>
+    <hyperlink ref="A211" r:id="rId210" display="64505050-30"/>
+    <hyperlink ref="A212" r:id="rId211" display="64501105-22"/>
+    <hyperlink ref="A213" r:id="rId212" display="64502157-20"/>
+    <hyperlink ref="A214" r:id="rId213" display="64552019-10"/>
+    <hyperlink ref="A215" r:id="rId214" display="64552024-01"/>
+    <hyperlink ref="A216" r:id="rId215" display="64601039-50"/>
+    <hyperlink ref="A217" r:id="rId216" display="64601039-51"/>
+    <hyperlink ref="A218" r:id="rId217" display="64601001-00"/>
+    <hyperlink ref="A219" r:id="rId218" display="65271022-00"/>
+    <hyperlink ref="A220" r:id="rId219" display="65271006-01"/>
+    <hyperlink ref="A221" r:id="rId220" display="65271007-01"/>
+    <hyperlink ref="A222" r:id="rId221" display="65273037-00"/>
+    <hyperlink ref="A223" r:id="rId222" display="65271007-02"/>
+    <hyperlink ref="A224" r:id="rId223" display="65772834-00"/>
+    <hyperlink ref="A225" r:id="rId224" display="66901371-00"/>
+    <hyperlink ref="A226" r:id="rId225" display="70252001-00"/>
+    <hyperlink ref="A227" r:id="rId226" display="2269081-1"/>
+    <hyperlink ref="A228" r:id="rId227" display="1375158-2"/>
+    <hyperlink ref="A229" r:id="rId228" display="2-795691-3"/>
+    <hyperlink ref="A230" r:id="rId229" display="1933352-1"/>
+    <hyperlink ref="A231" r:id="rId230" display="1933530-1"/>
+    <hyperlink ref="A232" r:id="rId231" display="1933425-1"/>
+    <hyperlink ref="A233" r:id="rId232" display="1933558-1"/>
+    <hyperlink ref="A234" r:id="rId233" display="1933559-1"/>
+    <hyperlink ref="A235" r:id="rId234" display="1933554-1"/>
+    <hyperlink ref="A236" r:id="rId235" display="1933532-1"/>
+    <hyperlink ref="A237" r:id="rId236" display="1933555-1"/>
+    <hyperlink ref="A238" r:id="rId237" display="1933534-1"/>
+    <hyperlink ref="A239" r:id="rId238" display="1933570-1"/>
+    <hyperlink ref="A240" r:id="rId239" display="1671113-1"/>
+    <hyperlink ref="A241" r:id="rId240" display="1671132-1"/>
+    <hyperlink ref="A242" r:id="rId241" display="1671132-2"/>
+    <hyperlink ref="A243" r:id="rId242" display="1671495-1"/>
+    <hyperlink ref="A244" r:id="rId243" display="1671960-1"/>
+    <hyperlink ref="A245" r:id="rId244" display="1671495-4"/>
+    <hyperlink ref="A246" r:id="rId245" display="1711314-1"/>
+    <hyperlink ref="A247" r:id="rId246" display="1711314-3"/>
+    <hyperlink ref="A248" r:id="rId247" display="1859160-1"/>
+    <hyperlink ref="A249" r:id="rId248" display="1375159-1"/>
+    <hyperlink ref="A250" r:id="rId249" display="1375161-1"/>
+    <hyperlink ref="A251" r:id="rId250" display="1375162-1"/>
+    <hyperlink ref="A252" r:id="rId251" display="1375162-2"/>
+    <hyperlink ref="A253" r:id="rId252" display="1375163-1"/>
+    <hyperlink ref="A254" r:id="rId253" display="1375164-1"/>
+    <hyperlink ref="A255" r:id="rId254" display="1375165-1"/>
+    <hyperlink ref="A256" r:id="rId255" display="1375158-1"/>
+    <hyperlink ref="A257" r:id="rId256" display="1427632-1"/>
+    <hyperlink ref="A258" r:id="rId257" display="1427577-1"/>
+    <hyperlink ref="A259" r:id="rId258" display="1479860-1"/>
+    <hyperlink ref="A260" r:id="rId259" display="1-1671405-2"/>
+    <hyperlink ref="A261" r:id="rId260" display="760258255"/>
+    <hyperlink ref="A262" r:id="rId261" display="760259098"/>
+    <hyperlink ref="A263" r:id="rId262" display="760243212"/>
+    <hyperlink ref="A264" r:id="rId263" display="760259816"/>
+    <hyperlink ref="A265" r:id="rId264" display="760260765"/>
+    <hyperlink ref="A266" r:id="rId265" display="760260766"/>
+    <hyperlink ref="A267" r:id="rId266" display="760260762"/>
+    <hyperlink ref="A268" r:id="rId267" display="760260759"/>
+    <hyperlink ref="A269" r:id="rId268" display="760260763"/>
+    <hyperlink ref="A270" r:id="rId269" display="760260764"/>
+    <hyperlink ref="A271" r:id="rId270" display="760260760"/>
+    <hyperlink ref="A272" r:id="rId271" display="760259385"/>
+    <hyperlink ref="A273" r:id="rId272" display="760259386"/>
+    <hyperlink ref="A274" r:id="rId273" display="760259387"/>
+    <hyperlink ref="A275" r:id="rId274" display="760259817"/>
+    <hyperlink ref="A276" r:id="rId275" display="760236904"/>
+    <hyperlink ref="A277" r:id="rId276" display="760236905"/>
+    <hyperlink ref="A278" r:id="rId277" display="760236906"/>
+    <hyperlink ref="A279" r:id="rId278" display="760236907"/>
+    <hyperlink ref="A280" r:id="rId279" display="760260356"/>
+    <hyperlink ref="A281" r:id="rId280" display="760260358"/>
+    <hyperlink ref="A282" r:id="rId281" display="760260360"/>
+    <hyperlink ref="A283" r:id="rId282" display="760260357"/>
+    <hyperlink ref="A284" r:id="rId283" display="760260366"/>
+    <hyperlink ref="A285" r:id="rId284" display="760260368"/>
+    <hyperlink ref="A286" r:id="rId285" display="760260369"/>
+    <hyperlink ref="A287" r:id="rId286" display="760260450"/>
+    <hyperlink ref="A288" r:id="rId287" display="760260432"/>
+    <hyperlink ref="A289" r:id="rId288" display="760260433"/>
+    <hyperlink ref="A290" r:id="rId289" display="760260434"/>
+    <hyperlink ref="A291" r:id="rId290" display="760260435"/>
+    <hyperlink ref="A292" r:id="rId291" display="760260438"/>
+    <hyperlink ref="A293" r:id="rId292" display="760260439"/>
+    <hyperlink ref="A294" r:id="rId293" display="760260446"/>
+    <hyperlink ref="A295" r:id="rId294" display="760260449"/>
+    <hyperlink ref="A296" r:id="rId295" display="760260452"/>
+    <hyperlink ref="A297" r:id="rId296" display="760260442"/>
+    <hyperlink ref="A298" r:id="rId297" display="RINST-FLR"/>
+    <hyperlink ref="A299" r:id="rId298" display="Q-IPCCM-KT"/>
+    <hyperlink ref="A300" r:id="rId299" display="1-1671080-2"/>
+    <hyperlink ref="A301" r:id="rId300" display="1-1671587-1"/>
+    <hyperlink ref="A302" r:id="rId301" display="1-1671132-5"/>
+    <hyperlink ref="A303" r:id="rId302" display="1-1671545-1"/>
+    <hyperlink ref="A304" r:id="rId303" display="1-1671579-1"/>
+    <hyperlink ref="A305" r:id="rId304" display="1-2269081-5"/>
+    <hyperlink ref="A306" r:id="rId305" display="1-795691-0"/>
+    <hyperlink ref="A307" r:id="rId306" display="1-795691-2"/>
+    <hyperlink ref="A308" r:id="rId307" display="MDF-65771081-01"/>
+    <hyperlink ref="A309" r:id="rId308" display="760169581"/>
+    <hyperlink ref="A310" r:id="rId309" display="760172882"/>
+    <hyperlink ref="A311" r:id="rId310" display="760172890"/>
+    <hyperlink ref="A312" r:id="rId311" display="760172916"/>
+    <hyperlink ref="A313" r:id="rId312" display="760172924"/>
+    <hyperlink ref="A314" r:id="rId313" display="760175711"/>
+    <hyperlink ref="A315" r:id="rId314" display="760175893"/>
+    <hyperlink ref="A316" r:id="rId315" display="760175729"/>
+    <hyperlink ref="A317" r:id="rId316" display="760139121"/>
+    <hyperlink ref="A318" r:id="rId317" display="760089409"/>
+    <hyperlink ref="A319" r:id="rId318" display="760090126"/>
+    <hyperlink ref="A320" r:id="rId319" display="760090134"/>
+    <hyperlink ref="A321" r:id="rId320" display="760089342"/>
+    <hyperlink ref="A322" r:id="rId321" display="760089433"/>
+    <hyperlink ref="A323" r:id="rId322" display="760090142"/>
+    <hyperlink ref="A324" r:id="rId323" display="760089359"/>
+    <hyperlink ref="A325" r:id="rId324" display="760089458"/>
+    <hyperlink ref="A326" r:id="rId325" display="760089375"/>
+    <hyperlink ref="A327" r:id="rId326" display="760089466"/>
+    <hyperlink ref="A328" r:id="rId327" display="760089383"/>
+    <hyperlink ref="A329" r:id="rId328" display="760089391"/>
+    <hyperlink ref="A330" r:id="rId329" display="760089482"/>
+    <hyperlink ref="A331" r:id="rId330" display="760089490"/>
+    <hyperlink ref="A332" r:id="rId331" display="760090118"/>
+    <hyperlink ref="A333" r:id="rId332" display="760092031"/>
+    <hyperlink ref="A334" r:id="rId333" display="760092023"/>
+    <hyperlink ref="A335" r:id="rId334" display="760094375"/>
+    <hyperlink ref="A336" r:id="rId335" display="760094383"/>
+    <hyperlink ref="A337" r:id="rId336" display="760094391"/>
+    <hyperlink ref="A338" r:id="rId337" display="760094409"/>
+    <hyperlink ref="A339" r:id="rId338" display="760060343"/>
+    <hyperlink ref="A340" r:id="rId339" display="760068106"/>
+    <hyperlink ref="A341" r:id="rId340" display="760069278"/>
+    <hyperlink ref="A342" r:id="rId341" display="760072850"/>
+    <hyperlink ref="A343" r:id="rId342" display="760072959"/>
+    <hyperlink ref="A344" r:id="rId343" display="760072868"/>
+    <hyperlink ref="A345" r:id="rId344" display="760072967"/>
+    <hyperlink ref="A346" r:id="rId345" display="760072884"/>
+    <hyperlink ref="A347" r:id="rId346" display="760072793"/>
+    <hyperlink ref="A348" r:id="rId347" display="760072892"/>
+    <hyperlink ref="A349" r:id="rId348" display="760072801"/>
+    <hyperlink ref="A350" r:id="rId349" display="760072900"/>
+    <hyperlink ref="A351" r:id="rId350" display="760072926"/>
+    <hyperlink ref="A352" r:id="rId351" display="760072843"/>
+    <hyperlink ref="A353" r:id="rId352" display="760082537"/>
+    <hyperlink ref="A354" r:id="rId353" display="760082545"/>
+    <hyperlink ref="A355" r:id="rId354" display="760082552"/>
+    <hyperlink ref="A356" r:id="rId355" display="760082560"/>
+    <hyperlink ref="A357" r:id="rId356" display="760082487"/>
+    <hyperlink ref="A358" r:id="rId357" display="760259383"/>
+    <hyperlink ref="A359" r:id="rId358" display="IBF-RSC021"/>
+    <hyperlink ref="A360" r:id="rId359" display="760244789"/>
+    <hyperlink ref="A361" r:id="rId360" display="760244776"/>
+    <hyperlink ref="A362" r:id="rId361" display="760244777"/>
+    <hyperlink ref="A363" r:id="rId362" display="760244801"/>
+    <hyperlink ref="A364" r:id="rId363" display="760244778"/>
+    <hyperlink ref="A365" r:id="rId364" display="760244792"/>
+    <hyperlink ref="A366" r:id="rId365" display="760244793"/>
+    <hyperlink ref="A367" r:id="rId366" display="760244817"/>
+    <hyperlink ref="A368" r:id="rId367" display="760244804"/>
+    <hyperlink ref="A369" r:id="rId368" display="760244794"/>
+    <hyperlink ref="A370" r:id="rId369" display="760244818"/>
+    <hyperlink ref="A371" r:id="rId370" display="760244782"/>
+    <hyperlink ref="A372" r:id="rId371" display="760244799"/>
+    <hyperlink ref="A373" r:id="rId372" display="760244805"/>
+    <hyperlink ref="A374" r:id="rId373" display="760244800"/>
+    <hyperlink ref="A375" r:id="rId374" display="760244812"/>
+    <hyperlink ref="A376" r:id="rId375" display="760244814"/>
+    <hyperlink ref="A377" r:id="rId376" display="AC-PWNB-RS5"/>
+    <hyperlink ref="A378" r:id="rId377" display="ADCRACKBLK73"/>
+    <hyperlink ref="A379" r:id="rId378" display="9703127/00"/>
+    <hyperlink ref="A380" r:id="rId379" display="RAC-0X0440"/>
+    <hyperlink ref="A381" r:id="rId380" display="RAC-7B0162"/>
+    <hyperlink ref="A382" r:id="rId381" display="RAC-7A0160"/>
+    <hyperlink ref="A383" r:id="rId382" display="760240303"/>
+    <hyperlink ref="A384" r:id="rId383" display="FL2-INIMP-22RU"/>
+    <hyperlink ref="A385" r:id="rId384" display="760259431"/>
+    <hyperlink ref="A386" r:id="rId385" display="760259434"/>
+    <hyperlink ref="A387" r:id="rId386" display="760259435"/>
+    <hyperlink ref="A388" r:id="rId387" display="760260411"/>
+    <hyperlink ref="A389" r:id="rId388" display="760260414"/>
+    <hyperlink ref="A390" r:id="rId389" display="760260415"/>
+    <hyperlink ref="A391" r:id="rId390" display="760260372"/>
+    <hyperlink ref="A392" r:id="rId391" display="760260373"/>
+    <hyperlink ref="A393" r:id="rId392" display="760260429"/>
+    <hyperlink ref="A394" r:id="rId393" display="760260431"/>
+    <hyperlink ref="A395" r:id="rId394" display="760260430"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId396"/>
+    <tablePart r:id="rId395"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>