--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -11,1949 +11,2852 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1302" count="2714">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1342" count="2784">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259432</t>
+  </si>
+  <si>
+    <t>760259432</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-BK</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>Horizontal cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259433</t>
+  </si>
+  <si>
+    <t>760259433</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259436</t>
+  </si>
+  <si>
+    <t>760259436</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260412</t>
+  </si>
+  <si>
+    <t>760260412</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260413</t>
+  </si>
+  <si>
+    <t>760260413</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260370</t>
+  </si>
+  <si>
+    <t>760260370</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236901</t>
+  </si>
+  <si>
+    <t>760236901</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>Vertical cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236902</t>
+  </si>
+  <si>
+    <t>760236902</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236903</t>
+  </si>
+  <si>
+    <t>760236903</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236908</t>
+  </si>
+  <si>
+    <t>760236908</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260354</t>
+  </si>
+  <si>
+    <t>760260354</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260362</t>
+  </si>
+  <si>
+    <t>760260362</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260363</t>
+  </si>
+  <si>
+    <t>760260363</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260364</t>
+  </si>
+  <si>
+    <t>760260364</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260365</t>
+  </si>
+  <si>
+    <t>760260365</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260359</t>
+  </si>
+  <si>
+    <t>760260359</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260361</t>
+  </si>
+  <si>
+    <t>760260361</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260367</t>
+  </si>
+  <si>
+    <t>760260367</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260444</t>
+  </si>
+  <si>
+    <t>760260444</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260447</t>
+  </si>
+  <si>
+    <t>760260447</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260453</t>
+  </si>
+  <si>
+    <t>760260453</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260445</t>
+  </si>
+  <si>
+    <t>760260445</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260448</t>
+  </si>
+  <si>
+    <t>760260448</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260451</t>
+  </si>
+  <si>
+    <t>760260451</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260733</t>
+  </si>
+  <si>
+    <t>760260733</t>
+  </si>
+  <si>
+    <t>RK6-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260734</t>
+  </si>
+  <si>
+    <t>760260734</t>
+  </si>
+  <si>
+    <t>RK12-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260735</t>
+  </si>
+  <si>
+    <t>760260735</t>
+  </si>
+  <si>
+    <t>RK4P45-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260736</t>
+  </si>
+  <si>
+    <t>760260736</t>
+  </si>
+  <si>
+    <t>RK4P52-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260730</t>
+  </si>
+  <si>
+    <t>760260730</t>
+  </si>
+  <si>
+    <t>RK3-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260731</t>
+  </si>
+  <si>
+    <t>760260731</t>
+  </si>
+  <si>
+    <t>RK3-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260739</t>
+  </si>
+  <si>
+    <t>760260739</t>
+  </si>
+  <si>
+    <t>RK12-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260454</t>
+  </si>
+  <si>
+    <t>760260454</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260436</t>
+  </si>
+  <si>
+    <t>760260436</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260437</t>
+  </si>
+  <si>
+    <t>760260437</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260455</t>
+  </si>
+  <si>
+    <t>760260455</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260440</t>
+  </si>
+  <si>
+    <t>760260440</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260441</t>
+  </si>
+  <si>
+    <t>760260441</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260443</t>
+  </si>
+  <si>
+    <t>760260443</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260371</t>
+  </si>
+  <si>
+    <t>760260371</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260355</t>
+  </si>
+  <si>
+    <t>760260355</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>1554055-1</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder 1U/19inch</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1671113-2</t>
+  </si>
+  <si>
+    <t>Hi-D Blank Filler Panel, 1U, straight</t>
+  </si>
+  <si>
+    <t>Filler panel</t>
+  </si>
+  <si>
+    <t>1671633-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide</t>
+  </si>
+  <si>
+    <t>1671132-4</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 4U</t>
+  </si>
+  <si>
+    <t>In-cabinet accessory</t>
+  </si>
+  <si>
+    <t>1671132-6</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 6U</t>
+  </si>
+  <si>
+    <t>1671711-1</t>
+  </si>
+  <si>
+    <t>Horizontal Slack Storage Cable Management Panel, 5 RU, with 4 spools, black</t>
+  </si>
+  <si>
+    <t>1671495-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 2U</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>1674553-1</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, flat</t>
+  </si>
+  <si>
+    <t>1671495-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 6U</t>
+  </si>
+  <si>
+    <t>1711361-7</t>
+  </si>
+  <si>
+    <t>Large Rack, 19", 600 mm</t>
+  </si>
+  <si>
+    <t>Rack</t>
+  </si>
+  <si>
+    <t>1711362-2</t>
+  </si>
+  <si>
+    <t>Large Rack, 19", 800 mm</t>
+  </si>
+  <si>
+    <t>1711364-6</t>
+  </si>
+  <si>
+    <t>Rack/Wall-Mount, 19 in</t>
+  </si>
+  <si>
+    <t>1711314-2</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933352-3</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 12 in</t>
+  </si>
+  <si>
+    <t>MRJ21™</t>
+  </si>
+  <si>
+    <t>MRJ21</t>
+  </si>
+  <si>
+    <t>1933352-4</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 16 in</t>
+  </si>
+  <si>
+    <t>1933352-2</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 9 in</t>
+  </si>
+  <si>
+    <t>1933541-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 10 in, black</t>
+  </si>
+  <si>
+    <t>1933552-1</t>
+  </si>
+  <si>
+    <t>Finger Bracket</t>
+  </si>
+  <si>
+    <t>Finger bracket</t>
+  </si>
+  <si>
+    <t>1933553-1</t>
+  </si>
+  <si>
+    <t>Cable Management Spools</t>
+  </si>
+  <si>
+    <t>1933531-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, double sided, black</t>
+  </si>
+  <si>
+    <t>1933560-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-post, vertical cable management</t>
+  </si>
+  <si>
+    <t>1933533-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 2U, black, double-sided</t>
+  </si>
+  <si>
+    <t>1933556-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933566-1</t>
+  </si>
+  <si>
+    <t>Horizontal Single-Sided Cable Management Assembly, 2U, extended fingers</t>
+  </si>
+  <si>
+    <t>1933557-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 10 in</t>
+  </si>
+  <si>
+    <t>PWUEF-7ER1N</t>
+  </si>
+  <si>
+    <t>Distribution Frame, empty, 7 feet high for holding 7" high DSX1/3 panels</t>
+  </si>
+  <si>
+    <t>DS1 | DS3</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260761</t>
+  </si>
+  <si>
+    <t>760260761</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259384</t>
+  </si>
+  <si>
+    <t>760259384</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, black</t>
+  </si>
+  <si>
+    <t>MDF-70811007-01</t>
+  </si>
+  <si>
+    <t>MDF-7081 1 007-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 108P Rack, 1849.882 mm, black</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>1-1671405-1</t>
+  </si>
+  <si>
+    <t>NETpodium™  Rack, 2200 mm x 1000 mm x 600 mm, black</t>
+  </si>
+  <si>
+    <t>NETpodium™</t>
+  </si>
+  <si>
+    <t>NETpodium</t>
+  </si>
+  <si>
+    <t>1-1671550-1</t>
+  </si>
+  <si>
+    <t>NETpodium™  Xtra-U Patch Panel, with cable management, includes grounding bolt, black</t>
+  </si>
+  <si>
+    <t>Panel</t>
+  </si>
+  <si>
+    <t>1-1671551-1</t>
+  </si>
+  <si>
+    <t>NETpodium™  Xtra-U Patch Panel, without cable management, includes grounding bolt, black</t>
+  </si>
+  <si>
+    <t>1-1671552-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Xtra-U Vertical Panel Mounting Brackets, 1 HU, black</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>1-1671495-5</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 15U</t>
+  </si>
+  <si>
+    <t>1-1671554-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Bottom Cover Assembly, black</t>
+  </si>
+  <si>
+    <t>Rack accessory</t>
+  </si>
+  <si>
+    <t>1-1671508-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Overhead Cabling Pathway Assembly with a maximum capacity of 120 9-mm cables, black</t>
+  </si>
+  <si>
+    <t>Cabling pathway</t>
+  </si>
+  <si>
+    <t>1-1671555-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Top Cover Assembly, black</t>
+  </si>
+  <si>
+    <t>1-1671578-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Side Panel, left, black</t>
+  </si>
+  <si>
+    <t>Side panel</t>
+  </si>
+  <si>
+    <t>1-1671578-2</t>
+  </si>
+  <si>
+    <t>NETpodium™ Side Panel, right, black</t>
+  </si>
+  <si>
+    <t>1-1671610-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Brackets, with spool (left and right), black</t>
+  </si>
+  <si>
+    <t>1-1671579-2</t>
+  </si>
+  <si>
+    <t>NETpodium™ Back Panel, with strap, black</t>
+  </si>
+  <si>
+    <t>Back panel</t>
+  </si>
+  <si>
+    <t>RAC-0X0439</t>
+  </si>
+  <si>
+    <t>Rear Guard Box, 26" wide x 5 in deep</t>
+  </si>
+  <si>
+    <t>Guard box</t>
+  </si>
+  <si>
+    <t>556965-1</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 1U, 19 in</t>
+  </si>
+  <si>
+    <t>Blank Panel</t>
+  </si>
+  <si>
+    <t>556965-3</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 3U, 19 in</t>
+  </si>
+  <si>
     <t>406042-1</t>
   </si>
   <si>
     <t>RCM-RM-2'</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Rear Cable Management, rack mountable, 2 inch</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...11 lines deleted...]
-    <t>Rack</t>
+    <t>69711024-00</t>
+  </si>
+  <si>
+    <t>6971 1 024-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Rack, includes 2 bays</t>
+  </si>
+  <si>
+    <t>69711025-00</t>
+  </si>
+  <si>
+    <t>6971 1 025-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Rack, includes 4 bays</t>
+  </si>
+  <si>
+    <t>559370-1</t>
+  </si>
+  <si>
+    <t>Rack-Mount Cable Trough</t>
+  </si>
+  <si>
+    <t>558329-1</t>
+  </si>
+  <si>
+    <t>Panel Kit, cable management, black,</t>
+  </si>
+  <si>
+    <t>1375160-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 1U, horizontal</t>
+  </si>
+  <si>
+    <t>1375257-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375258-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, single-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375259-1</t>
+  </si>
+  <si>
+    <t>1427632-2</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with badged logo, 1U</t>
+  </si>
+  <si>
+    <t>1427509-1</t>
+  </si>
+  <si>
+    <t>Vented Sliding Tray, SPCC, 400 mm deep, black</t>
+  </si>
+  <si>
+    <t>64501050-20</t>
+  </si>
+  <si>
+    <t>6450 1 050-20</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, dark gray</t>
+  </si>
+  <si>
+    <t>64501050-30</t>
+  </si>
+  <si>
+    <t>6450 1 050-30</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120</t>
+  </si>
+  <si>
+    <t>6450105120</t>
+  </si>
+  <si>
+    <t>6450 1 051-20</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit with brushed opening, 1U, Black</t>
+  </si>
+  <si>
+    <t>64502158-20</t>
+  </si>
+  <si>
+    <t>6450 2 158-20</t>
+  </si>
+  <si>
+    <t>HighBand® Vertical Cable Management Cover</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>HighBand®</t>
+  </si>
+  <si>
+    <t>64505050-20</t>
+  </si>
+  <si>
+    <t>6450 5 050-20</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, dark gray</t>
+  </si>
+  <si>
+    <t>64552022-10</t>
+  </si>
+  <si>
+    <t>6455 2 022-10</t>
+  </si>
+  <si>
+    <t>Frame Cover, 27-way, gray</t>
+  </si>
+  <si>
+    <t>Frame cover</t>
+  </si>
+  <si>
+    <t>64601028-01</t>
+  </si>
+  <si>
+    <t>6460 1 028-01</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 600-pair</t>
+  </si>
+  <si>
+    <t>64601028-00</t>
+  </si>
+  <si>
+    <t>6460 1 028-00</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 500-pair</t>
+  </si>
+  <si>
+    <t>65271007-03</t>
+  </si>
+  <si>
+    <t>6527 1 007-03</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254</t>
+  </si>
+  <si>
+    <t>760258254</t>
+  </si>
+  <si>
+    <t>CO-CUB-S</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for low fiber count loose tube cables (max 24mm), 1 cable to max 6 flex tubes (ID 6mm, not included). Cable application range subject of loose tube diameter and stiffness (indicatively: max 288f cable with 1,7mm loose tube)</t>
+  </si>
+  <si>
+    <t>FACT | FIST-GR3</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128843</t>
+  </si>
+  <si>
+    <t>760128843</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 1 RU</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407</t>
   </si>
   <si>
     <t>760132407</t>
   </si>
   <si>
     <t>RRCP PANEL-19-4U-12</t>
   </si>
   <si>
     <t>Rack, Rear Cover Protection Panel, Fiber Cable Management, 19-inch wide, 4U, 12 inches deep</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...5 lines deleted...]
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136531</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760136531</t>
   </si>
   <si>
     <t>760136531</t>
   </si>
   <si>
     <t>AK-VCM-HDWR-4B</t>
   </si>
   <si>
     <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, Black, (4) Sets: Nuts, Bolts, Flat Washers</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136549</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760136549</t>
   </si>
   <si>
     <t>760136549</t>
   </si>
   <si>
     <t>AK-VCM-HDWR-100B</t>
   </si>
   <si>
     <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, black, (100) Sets: Nuts, Bolts, Flat Washers</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113</t>
   </si>
   <si>
     <t>760139113</t>
   </si>
   <si>
     <t>RK3-58A</t>
   </si>
   <si>
     <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
   </si>
   <si>
-    <t>2 post rack</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709</t>
   </si>
   <si>
     <t>760139709</t>
   </si>
   <si>
     <t>RK4P58-36A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, (58U), 36 in (914 mm) D x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
   </si>
   <si>
-    <t>4 post rack</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364</t>
   </si>
   <si>
     <t>760142364</t>
   </si>
   <si>
     <t>RK3-23-58A</t>
   </si>
   <si>
     <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387</t>
+  </si>
+  <si>
+    <t>760238387</t>
+  </si>
+  <si>
+    <t>CPPR-FPANEL-19-2U</t>
+  </si>
+  <si>
+    <t>Recessed Angled Blanking Panel, 2U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388</t>
+  </si>
+  <si>
+    <t>760238388</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-1U</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389</t>
+  </si>
+  <si>
+    <t>760238389</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-2U</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 2U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081</t>
+  </si>
+  <si>
+    <t>760162081</t>
+  </si>
+  <si>
+    <t>CPP-FPANEL-19-3U</t>
+  </si>
+  <si>
+    <t>Blanking Panel, 3U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008</t>
+  </si>
+  <si>
+    <t>760162008</t>
+  </si>
+  <si>
+    <t>SHELF-19-2U-10</t>
+  </si>
+  <si>
+    <t>Shelf, Cantilever, 19"x2Ux10D, 100#, Stl</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016</t>
+  </si>
+  <si>
+    <t>760162016</t>
+  </si>
+  <si>
+    <t>SHELF-19-2U-14</t>
+  </si>
+  <si>
+    <t>Shelf, Cantilever, 19"x2Ux14D, 100#, St</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282</t>
   </si>
   <si>
     <t>760165282</t>
   </si>
   <si>
     <t>OVRHDRACKBSKTKIT</t>
   </si>
   <si>
     <t>Overhead Rack-to-Wire Basket Installation Kit</t>
   </si>
   <si>
     <t>Installation Kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599</t>
   </si>
   <si>
     <t>760169599</t>
   </si>
   <si>
     <t>OVRHDRACKVCM6U</t>
   </si>
   <si>
     <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
   </si>
   <si>
     <t>Mini-rack | overhead</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172908</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172908</t>
   </si>
   <si>
     <t>760172908</t>
   </si>
   <si>
     <t>HTK-19-SS-1U-SILVER</t>
   </si>
   <si>
     <t>Horizontal Trough Kit, 1 RU, 19 in, single sided, silver</t>
   </si>
   <si>
-    <t>Horizontal cable management</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737</t>
   </si>
   <si>
     <t>760175737</t>
   </si>
   <si>
     <t>RK-4PE-52-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703</t>
   </si>
   <si>
     <t>760175703</t>
   </si>
   <si>
     <t>RK-4PE-45-29S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010</t>
+  </si>
+  <si>
+    <t>760103010</t>
+  </si>
+  <si>
+    <t>RK3-17A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244787</t>
+  </si>
+  <si>
+    <t>760244787</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244788</t>
+  </si>
+  <si>
+    <t>760244788</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244775</t>
+  </si>
+  <si>
+    <t>760244775</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244790</t>
+  </si>
+  <si>
+    <t>760244790</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244791</t>
+  </si>
+  <si>
+    <t>760244791</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244802</t>
+  </si>
+  <si>
+    <t>760244802</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244815</t>
+  </si>
+  <si>
+    <t>760244815</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244779</t>
+  </si>
+  <si>
+    <t>760244779</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244816</t>
+  </si>
+  <si>
+    <t>760244816</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244803</t>
+  </si>
+  <si>
+    <t>760244803</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244780</t>
+  </si>
+  <si>
+    <t>760244780</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244781</t>
+  </si>
+  <si>
+    <t>760244781</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760244861</t>
+  </si>
+  <si>
+    <t>760244861</t>
+  </si>
+  <si>
+    <t>CABLE-MGT-SP</t>
+  </si>
+  <si>
+    <t>Cable Management Spool, 2 Spools</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244806</t>
+  </si>
+  <si>
+    <t>760244806</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244811</t>
+  </si>
+  <si>
+    <t>760244811</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244813</t>
+  </si>
+  <si>
+    <t>760244813</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>DFO-70811001-00</t>
+  </si>
+  <si>
+    <t>DFO-7081 1 001-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Skeleton Bay, unloaded, gray, 2200 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479</t>
+  </si>
+  <si>
+    <t>760082479</t>
+  </si>
+  <si>
+    <t>RK3-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578</t>
+  </si>
+  <si>
+    <t>760082578</t>
+  </si>
+  <si>
+    <t>RK4P52-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495</t>
+  </si>
+  <si>
+    <t>760082495</t>
+  </si>
+  <si>
+    <t>RK6-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586</t>
+  </si>
+  <si>
+    <t>760082586</t>
+  </si>
+  <si>
+    <t>RK4P45-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594</t>
+  </si>
+  <si>
+    <t>760082594</t>
+  </si>
+  <si>
+    <t>RK4P52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089417</t>
+  </si>
+  <si>
+    <t>760089417</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089425</t>
+  </si>
+  <si>
+    <t>760089425</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089441</t>
+  </si>
+  <si>
+    <t>760089441</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159</t>
+  </si>
+  <si>
+    <t>760090159</t>
+  </si>
+  <si>
+    <t>RK12-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089367</t>
+  </si>
+  <si>
+    <t>760089367</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167</t>
+  </si>
+  <si>
+    <t>760090167</t>
+  </si>
+  <si>
+    <t>RK12-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089474</t>
+  </si>
+  <si>
+    <t>760089474</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100</t>
+  </si>
+  <si>
+    <t>760090100</t>
+  </si>
+  <si>
+    <t>RK12-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049</t>
+  </si>
+  <si>
+    <t>760092049</t>
+  </si>
+  <si>
+    <t>RK12-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007</t>
+  </si>
+  <si>
+    <t>760092007</t>
+  </si>
+  <si>
+    <t>RK3-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015</t>
+  </si>
+  <si>
+    <t>760092015</t>
+  </si>
+  <si>
+    <t>RK3-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760157628</t>
+  </si>
+  <si>
+    <t>760157628</t>
+  </si>
+  <si>
+    <t>360-E-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Rear Cable Management, panel mount</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800</t>
+  </si>
+  <si>
+    <t>760157800</t>
+  </si>
+  <si>
+    <t>OVRHDRACK</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592</t>
+  </si>
+  <si>
+    <t>760158592</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760054627</t>
+  </si>
+  <si>
+    <t>760054627</t>
+  </si>
+  <si>
+    <t>M2000 CM kit</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Cable Management Bar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060301</t>
+  </si>
+  <si>
+    <t>760060301</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 27 In.</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060863</t>
+  </si>
+  <si>
+    <t>760060863</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 29 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060871</t>
+  </si>
+  <si>
+    <t>760060871</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 37 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760073007</t>
+  </si>
+  <si>
+    <t>760073007</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072876</t>
+  </si>
+  <si>
+    <t>760072876</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072785</t>
+  </si>
+  <si>
+    <t>760072785</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072819</t>
+  </si>
+  <si>
+    <t>760072819</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072918</t>
+  </si>
+  <si>
+    <t>760072918</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760073486</t>
+  </si>
+  <si>
+    <t>760073486</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 2U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072827</t>
+  </si>
+  <si>
+    <t>760072827</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072835</t>
+  </si>
+  <si>
+    <t>760072835</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072934</t>
+  </si>
+  <si>
+    <t>760072934</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072942</t>
+  </si>
+  <si>
+    <t>760072942</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 1 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503</t>
+  </si>
+  <si>
+    <t>760082503</t>
+  </si>
+  <si>
+    <t>RK6-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511</t>
+  </si>
+  <si>
+    <t>760082511</t>
+  </si>
+  <si>
+    <t>RK12-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529</t>
+  </si>
+  <si>
+    <t>760082529</t>
+  </si>
+  <si>
+    <t>RK4P45-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>2269081-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 2U</t>
+  </si>
+  <si>
+    <t>2269081-4</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 4U</t>
+  </si>
+  <si>
+    <t>2269081-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 6U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item999920055</t>
+  </si>
+  <si>
+    <t>999920055</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363</t>
   </si>
   <si>
     <t>760235363</t>
   </si>
   <si>
     <t>CS-UCP-ZRC-KT</t>
   </si>
   <si>
     <t>ZERO RU FI/CI chassis with integral hinged door for Cabinet mounting</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010</t>
-[...104 lines deleted...]
-    <t>Shelf, Cantilever, 19"x2Ux14D, 100#, St</t>
+    <t>CB7344-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-SMS-01</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Splice mounting system for mounting splicing machine to rack during splicing</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GR3</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407</t>
+  </si>
+  <si>
+    <t>760242407</t>
+  </si>
+  <si>
+    <t>RK6-45A-Z4</t>
+  </si>
+  <si>
+    <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
+  </si>
+  <si>
+    <t>FL2-ACC011</t>
+  </si>
+  <si>
+    <t>FL2000 Lower Cable Trough, 19" wide x 14 in high, putty white</t>
+  </si>
+  <si>
+    <t>FL2000</t>
+  </si>
+  <si>
+    <t>Cable management</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302</t>
   </si>
   <si>
     <t>760240302</t>
   </si>
   <si>
     <t>GLD-CBLMGR8IN</t>
   </si>
   <si>
     <t>Glide® Vertical Cable Management Kit, 8in X 82in (208mm X 2088mm), Black</t>
   </si>
   <si>
     <t>Glide</t>
   </si>
   <si>
-    <t>Vertical cable management</t>
-[...1547 lines deleted...]
-    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, White</t>
+    <t>RAC-0X0440</t>
+  </si>
+  <si>
+    <t>Interbay Management Panel with  Rear Guard Box (5"Wx5"D)</t>
+  </si>
+  <si>
+    <t>Guard box | Interbay management panel</t>
+  </si>
+  <si>
+    <t>RAC-7B0162</t>
+  </si>
+  <si>
+    <t>Universal End Guard Panel, 7 feet high, 15 inches, deep, putty white</t>
+  </si>
+  <si>
+    <t>End guard</t>
+  </si>
+  <si>
+    <t>RAC-7A0160</t>
+  </si>
+  <si>
+    <t>Network Rack, non-seismic, empty, 7 feet high, 26 inch wide, with front guard box, putty white</t>
+  </si>
+  <si>
+    <t>PWUEF-7X19ERN</t>
+  </si>
+  <si>
+    <t>Network Frame, empty, 7 feet high for holding 19" panels with 5" Front Guard Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255</t>
+  </si>
+  <si>
+    <t>760258255</t>
+  </si>
+  <si>
+    <t>CO-CUB-M</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for low to medium fiber count loose tube cables (max 24mm), 1 cable to 6 flex tubes (ID 12mm, not included) Cable application range subject of loose tube diameter and stiffness (indicatively: max 864f cable with 1,7mm loose tube)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386</t>
+  </si>
+  <si>
+    <t>760238386</t>
+  </si>
+  <si>
+    <t>CPPR-FPANEL-19-1U</t>
+  </si>
+  <si>
+    <t>Recessed Angled Blanking Panel, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581</t>
+  </si>
+  <si>
+    <t>760169581</t>
+  </si>
+  <si>
+    <t>OVRHDRACK6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172882</t>
+  </si>
+  <si>
+    <t>760172882</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-1U-SILVER</t>
+  </si>
+  <si>
+    <t>1 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172890</t>
+  </si>
+  <si>
+    <t>760172890</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>2 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172916</t>
+  </si>
+  <si>
+    <t>760172916</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172924</t>
+  </si>
+  <si>
+    <t>760172924</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760175893</t>
+  </si>
+  <si>
+    <t>760175893</t>
+  </si>
+  <si>
+    <t>360 1100-E-G2-TK-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve G2 Trough - 1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
+  </si>
+  <si>
+    <t>406641-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Jumper Trough, ivory/black</t>
+  </si>
+  <si>
+    <t>110 Series</t>
+  </si>
+  <si>
+    <t>Jumper trough</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760236910</t>
+  </si>
+  <si>
+    <t>760236910</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260408</t>
+  </si>
+  <si>
+    <t>760260408</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, White</t>
+  </si>
+  <si>
+    <t>1-1671405-2</t>
+  </si>
+  <si>
+    <t>NETpodium™  Rack, 2200 mm x 1000 mm x 600 mm, for back-to-back configuration, black</t>
+  </si>
+  <si>
+    <t>1-1671080-2</t>
+  </si>
+  <si>
+    <t>Pass-Through Duct, 2U, hinged</t>
+  </si>
+  <si>
+    <t>1-1671587-1</t>
+  </si>
+  <si>
+    <t>NETpodium™ Baying Kit</t>
+  </si>
+  <si>
+    <t>1-1671132-5</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 15U</t>
+  </si>
+  <si>
+    <t>IBF-RSC021</t>
+  </si>
+  <si>
+    <t>DSX Skeleton Bay, unloaded, putty white, 2200 mm</t>
+  </si>
+  <si>
+    <t>DSX skeleton bay</t>
+  </si>
+  <si>
+    <t>MDF-65771081-01</t>
+  </si>
+  <si>
+    <t>MDF-6577 1 081-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 91M Rack, 2887 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098</t>
+  </si>
+  <si>
+    <t>760259098</t>
+  </si>
+  <si>
+    <t>CO-CUB-M-HFC</t>
+  </si>
+  <si>
+    <t>Cable unit break out kit for medium to high fiber count central core or ribbon cables (max 24mm), 1 cable to max 6 flex tubes (ID 12mm, not included) max 288 fibers per flex. (max 1728f per cable)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383</t>
+  </si>
+  <si>
+    <t>760259383</t>
+  </si>
+  <si>
+    <t>CPPA-FPANEL-19-1U-WH</t>
+  </si>
+  <si>
+    <t>Angled Blanking Panel, 1U, White</t>
+  </si>
+  <si>
+    <t>RINST-FLR</t>
+  </si>
+  <si>
+    <t>Concrete Floor Mounting Kit, 5/8"</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760104737</t>
+  </si>
+  <si>
+    <t>760104737</t>
+  </si>
+  <si>
+    <t>360-RCM-RM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, rack mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745</t>
+  </si>
+  <si>
+    <t>760104745</t>
+  </si>
+  <si>
+    <t>12-24x½ SCREW KIT</t>
+  </si>
+  <si>
+    <t>Kit, screw 12-24x1/2 DP, 30 pack</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060343</t>
+  </si>
+  <si>
+    <t>760060343</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760068106</t>
+  </si>
+  <si>
+    <t>760068106</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19Rack</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Rack Mount Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760069278</t>
+  </si>
+  <si>
+    <t>760069278</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 1U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072850</t>
+  </si>
+  <si>
+    <t>760072850</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072959</t>
+  </si>
+  <si>
+    <t>760072959</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072868</t>
+  </si>
+  <si>
+    <t>760072868</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072967</t>
+  </si>
+  <si>
+    <t>760072967</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072884</t>
+  </si>
+  <si>
+    <t>760072884</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072793</t>
+  </si>
+  <si>
+    <t>760072793</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072892</t>
+  </si>
+  <si>
+    <t>760072892</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072801</t>
+  </si>
+  <si>
+    <t>760072801</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072900</t>
+  </si>
+  <si>
+    <t>760072900</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072926</t>
+  </si>
+  <si>
+    <t>760072926</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072843</t>
+  </si>
+  <si>
+    <t>760072843</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537</t>
+  </si>
+  <si>
+    <t>760082537</t>
+  </si>
+  <si>
+    <t>RK4P52-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545</t>
+  </si>
+  <si>
+    <t>760082545</t>
+  </si>
+  <si>
+    <t>RK4P45-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552</t>
+  </si>
+  <si>
+    <t>760082552</t>
+  </si>
+  <si>
+    <t>RK4P52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560</t>
+  </si>
+  <si>
+    <t>760082560</t>
+  </si>
+  <si>
+    <t>RK4P45-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487</t>
+  </si>
+  <si>
+    <t>760082487</t>
+  </si>
+  <si>
+    <t>RK3-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244789</t>
+  </si>
+  <si>
+    <t>760244789</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244776</t>
+  </si>
+  <si>
+    <t>760244776</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244777</t>
+  </si>
+  <si>
+    <t>760244777</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244801</t>
+  </si>
+  <si>
+    <t>760244801</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244778</t>
+  </si>
+  <si>
+    <t>760244778</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244792</t>
+  </si>
+  <si>
+    <t>760244792</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244793</t>
+  </si>
+  <si>
+    <t>760244793</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244817</t>
+  </si>
+  <si>
+    <t>760244817</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244804</t>
+  </si>
+  <si>
+    <t>760244804</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244794</t>
+  </si>
+  <si>
+    <t>760244794</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244818</t>
+  </si>
+  <si>
+    <t>760244818</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244782</t>
+  </si>
+  <si>
+    <t>760244782</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244799</t>
+  </si>
+  <si>
+    <t>760244799</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244805</t>
+  </si>
+  <si>
+    <t>760244805</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244800</t>
+  </si>
+  <si>
+    <t>760244800</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244812</t>
+  </si>
+  <si>
+    <t>760244812</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244814</t>
+  </si>
+  <si>
+    <t>760244814</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089409</t>
+  </si>
+  <si>
+    <t>760089409</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126</t>
+  </si>
+  <si>
+    <t>760090126</t>
+  </si>
+  <si>
+    <t>RK3-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134</t>
+  </si>
+  <si>
+    <t>760090134</t>
+  </si>
+  <si>
+    <t>RK6-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089342</t>
+  </si>
+  <si>
+    <t>760089342</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089433</t>
+  </si>
+  <si>
+    <t>760089433</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142</t>
+  </si>
+  <si>
+    <t>760090142</t>
+  </si>
+  <si>
+    <t>RK6-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089359</t>
+  </si>
+  <si>
+    <t>760089359</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089458</t>
+  </si>
+  <si>
+    <t>760089458</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089375</t>
+  </si>
+  <si>
+    <t>760089375</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089466</t>
+  </si>
+  <si>
+    <t>760089466</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089383</t>
+  </si>
+  <si>
+    <t>760089383</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089391</t>
+  </si>
+  <si>
+    <t>760089391</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089482</t>
+  </si>
+  <si>
+    <t>760089482</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089490</t>
+  </si>
+  <si>
+    <t>760089490</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118</t>
+  </si>
+  <si>
+    <t>760090118</t>
+  </si>
+  <si>
+    <t>RK3-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031</t>
+  </si>
+  <si>
+    <t>760092031</t>
+  </si>
+  <si>
+    <t>RK6-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023</t>
+  </si>
+  <si>
+    <t>760092023</t>
+  </si>
+  <si>
+    <t>RK6-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094375</t>
+  </si>
+  <si>
+    <t>760094375</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 19"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094383</t>
+  </si>
+  <si>
+    <t>760094383</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 27"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094391</t>
+  </si>
+  <si>
+    <t>760094391</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 29"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094409</t>
+  </si>
+  <si>
+    <t>760094409</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 37"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760104398</t>
+  </si>
+  <si>
+    <t>760104398</t>
+  </si>
+  <si>
+    <t>360-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, bar mountable</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032</t>
   </si>
   <si>
     <t>760162032</t>
   </si>
   <si>
     <t>SHELF-HD-DS-19-4U-26</t>
   </si>
   <si>
     <t>Shelf, HD Dbl Sided, 19"x4Ux26D, 200# Al</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040</t>
   </si>
   <si>
     <t>760162040</t>
   </si>
   <si>
     <t>SHELF-ADJ-19-1U-24X36</t>
   </si>
   <si>
     <t>Shelf, Adj, 19"x1Ux24-36D, 125# Al</t>
   </si>
@@ -1984,342 +2887,855 @@
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073</t>
   </si>
   <si>
     <t>760162073</t>
   </si>
   <si>
     <t>CPP-FPANEL-19-2U</t>
   </si>
   <si>
     <t>Blanking Panel, 2U, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024</t>
   </si>
   <si>
     <t>760162024</t>
   </si>
   <si>
     <t>SHELF-DS-19-2U-19</t>
   </si>
   <si>
     <t>Shelf, Dbl Sided, 19"x2Ux19D, 150#, Stl</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128850</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121</t>
+  </si>
+  <si>
+    <t>760139121</t>
+  </si>
+  <si>
+    <t>RK6-58S</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
+  </si>
+  <si>
+    <t>2269081-1</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 1U</t>
+  </si>
+  <si>
+    <t>556965-2</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 2U, 19 in</t>
+  </si>
+  <si>
+    <t>556965-4</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit, 4U, 19 in</t>
+  </si>
+  <si>
+    <t>557548-1</t>
+  </si>
+  <si>
+    <t>RCM-RM-5"</t>
+  </si>
+  <si>
+    <t>Rear Cable Management, rack mountable, 5 inch</t>
+  </si>
+  <si>
+    <t>558334-1</t>
+  </si>
+  <si>
+    <t>Vertical Management Ring Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128850</t>
   </si>
   <si>
     <t>760128850</t>
   </si>
   <si>
     <t>HTK-19-DS-2U</t>
   </si>
   <si>
     <t>Horizontal Trough Kit, 19 ih rack mountable, double sided, 2 RU</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128868</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128868</t>
   </si>
   <si>
     <t>760128868</t>
   </si>
   <si>
     <t>HTK-19-DS-3U</t>
   </si>
   <si>
     <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 3 RU</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104398</t>
-[...107 lines deleted...]
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038240</t>
+    <t>64501050-00</t>
+  </si>
+  <si>
+    <t>6450 1 050-00</t>
+  </si>
+  <si>
+    <t>Cable Management Highway Patch Cord Minder, gray 19</t>
+  </si>
+  <si>
+    <t>64501103-10</t>
+  </si>
+  <si>
+    <t>6450 1 103-10</t>
+  </si>
+  <si>
+    <t>Cable Manager, 300-pair</t>
+  </si>
+  <si>
+    <t>64501050-10</t>
+  </si>
+  <si>
+    <t>6450 1 050-10</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, black</t>
+  </si>
+  <si>
+    <t>64201013-00</t>
+  </si>
+  <si>
+    <t>6420 1 013-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Rack, for holding standard and PROFIL modules series 2, black</t>
+  </si>
+  <si>
+    <t>64201013-12</t>
+  </si>
+  <si>
+    <t>6420 1 013-12</t>
+  </si>
+  <si>
+    <t>64501045-00</t>
+  </si>
+  <si>
+    <t>6450 1 045-00</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 2 RU, style 84</t>
+  </si>
+  <si>
+    <t>64201050-00</t>
+  </si>
+  <si>
+    <t>6420 1 050-00</t>
+  </si>
+  <si>
+    <t>64502157-10</t>
+  </si>
+  <si>
+    <t>6450 2 157-10</t>
+  </si>
+  <si>
+    <t>HighBand® Top Cable Trough</t>
+  </si>
+  <si>
+    <t>Trough</t>
+  </si>
+  <si>
+    <t>64505050-30</t>
+  </si>
+  <si>
+    <t>6450 5 050-30</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, black</t>
+  </si>
+  <si>
+    <t>64501105-22</t>
+  </si>
+  <si>
+    <t>6450 1 105-22</t>
+  </si>
+  <si>
+    <t>Cable Manager, category 6A, rear, 19"</t>
+  </si>
+  <si>
+    <t>64502157-20</t>
+  </si>
+  <si>
+    <t>6450 2 157-20</t>
+  </si>
+  <si>
+    <t>HighBand® Bottom Cable Trough</t>
+  </si>
+  <si>
+    <t>64552019-10</t>
+  </si>
+  <si>
+    <t>6455 2 019-10</t>
+  </si>
+  <si>
+    <t>Frame Cover, 11-way, gray</t>
+  </si>
+  <si>
+    <t>64552024-01</t>
+  </si>
+  <si>
+    <t>6455 2 024-01</t>
+  </si>
+  <si>
+    <t>Plastic Frame Cover, 11-way, gray</t>
+  </si>
+  <si>
+    <t>64601039-50</t>
+  </si>
+  <si>
+    <t>6460 1 039-50</t>
+  </si>
+  <si>
+    <t>WMDF S/S PROFIL, 500-pair</t>
+  </si>
+  <si>
+    <t>Frame kit</t>
+  </si>
+  <si>
+    <t>2-795691-3</t>
+  </si>
+  <si>
+    <t>Cable Management Rear Looming Bar, for SL Panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259431</t>
+  </si>
+  <si>
+    <t>760259431</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259434</t>
+  </si>
+  <si>
+    <t>760259434</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259435</t>
+  </si>
+  <si>
+    <t>760259435</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260411</t>
+  </si>
+  <si>
+    <t>760260411</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260414</t>
+  </si>
+  <si>
+    <t>760260414</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260415</t>
+  </si>
+  <si>
+    <t>760260415</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260372</t>
+  </si>
+  <si>
+    <t>760260372</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260373</t>
+  </si>
+  <si>
+    <t>760260373</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260429</t>
+  </si>
+  <si>
+    <t>760260429</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260431</t>
+  </si>
+  <si>
+    <t>760260431</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236904</t>
+  </si>
+  <si>
+    <t>760236904</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236905</t>
+  </si>
+  <si>
+    <t>760236905</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236906</t>
+  </si>
+  <si>
+    <t>760236906</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236907</t>
+  </si>
+  <si>
+    <t>760236907</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260356</t>
+  </si>
+  <si>
+    <t>760260356</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260358</t>
+  </si>
+  <si>
+    <t>760260358</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260360</t>
+  </si>
+  <si>
+    <t>760260360</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260357</t>
+  </si>
+  <si>
+    <t>760260357</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260366</t>
+  </si>
+  <si>
+    <t>760260366</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260368</t>
+  </si>
+  <si>
+    <t>760260368</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260369</t>
+  </si>
+  <si>
+    <t>760260369</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260450</t>
+  </si>
+  <si>
+    <t>760260450</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260432</t>
+  </si>
+  <si>
+    <t>760260432</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260433</t>
+  </si>
+  <si>
+    <t>760260433</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260434</t>
+  </si>
+  <si>
+    <t>760260434</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260435</t>
+  </si>
+  <si>
+    <t>760260435</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260438</t>
+  </si>
+  <si>
+    <t>760260438</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260439</t>
+  </si>
+  <si>
+    <t>760260439</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260446</t>
+  </si>
+  <si>
+    <t>760260446</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260449</t>
+  </si>
+  <si>
+    <t>760260449</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260452</t>
+  </si>
+  <si>
+    <t>760260452</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260442</t>
+  </si>
+  <si>
+    <t>760260442</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260430</t>
+  </si>
+  <si>
+    <t>760260430</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760038240</t>
   </si>
   <si>
     <t>760038240</t>
   </si>
   <si>
     <t>HCM-19-SS-1U</t>
   </si>
   <si>
     <t>1U Patchcord Management</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038257</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760038257</t>
   </si>
   <si>
     <t>760038257</t>
   </si>
   <si>
     <t>HCM-19-SS-2U</t>
   </si>
   <si>
     <t>2U Patchcord Management</t>
   </si>
   <si>
-    <t>406641-1</t>
-[...134 lines deleted...]
-    <t>Frame kit</t>
+    <t>9703127/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-TABLE-LARGE</t>
+  </si>
+  <si>
+    <t>Optional work table for WBE-FXS-EMT/XX-YY OCEFs</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>Work table</t>
+  </si>
+  <si>
+    <t>AC-PWNB-RS5</t>
+  </si>
+  <si>
+    <t>AC Raceway, 5", putty white</t>
+  </si>
+  <si>
+    <t>ADCRACKBLK73</t>
+  </si>
+  <si>
+    <t>Distribution Frame, empty, 7 feet high, 19 inches wide, black</t>
+  </si>
+  <si>
+    <t>Q-IPCCM-KT</t>
+  </si>
+  <si>
+    <t>Isolation Pad Kit for Q-Frame</t>
+  </si>
+  <si>
+    <t>Q Frame</t>
+  </si>
+  <si>
+    <t>Isolation pad</t>
+  </si>
+  <si>
+    <t>FL2-INIMP-22RU</t>
+  </si>
+  <si>
+    <t>FL2000 Interbay management panel kit, 23 to 19 in conversion, 22RU, putty white</t>
+  </si>
+  <si>
+    <t>Interbay management panel</t>
+  </si>
+  <si>
+    <t>70252001-00</t>
+  </si>
+  <si>
+    <t>7025 2 001-00</t>
+  </si>
+  <si>
+    <t>Plinth assembly 1060 for KVz59/82A outdoor cabinet</t>
+  </si>
+  <si>
+    <t>Plinth</t>
+  </si>
+  <si>
+    <t>1933352-1</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933530-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, single sided, black</t>
+  </si>
+  <si>
+    <t>1933425-1</t>
+  </si>
+  <si>
+    <t>Cable Management Kit, 1U</t>
+  </si>
+  <si>
+    <t>1933558-1</t>
+  </si>
+  <si>
+    <t>Cable Management Replacement Door Kit, 12 in</t>
+  </si>
+  <si>
+    <t>1933559-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 44U, black</t>
+  </si>
+  <si>
+    <t>1933554-1</t>
+  </si>
+  <si>
+    <t>Cable Management Fasteners</t>
+  </si>
+  <si>
+    <t>1933532-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, 2U, black, single-sided</t>
+  </si>
+  <si>
+    <t>1933555-1</t>
+  </si>
+  <si>
+    <t>Cable Management Strap Mounts</t>
+  </si>
+  <si>
+    <t>1933534-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 6 in, black</t>
+  </si>
+  <si>
+    <t>1933570-1</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-post, Aluminum, black</t>
+  </si>
+  <si>
+    <t>1375158-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2 RU, carbon steel, black</t>
+  </si>
+  <si>
+    <t>1375159-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, front and rear, 1U, 19 in, black</t>
+  </si>
+  <si>
+    <t>1375161-1</t>
+  </si>
+  <si>
+    <t>1375162-1</t>
+  </si>
+  <si>
+    <t>1375162-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, single-sided, black</t>
+  </si>
+  <si>
+    <t>1375163-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, horizontal</t>
+  </si>
+  <si>
+    <t>1375164-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, vertical, double-sided, black</t>
+  </si>
+  <si>
+    <t>1375165-1</t>
+  </si>
+  <si>
+    <t>Vertical Finger Duct Panel, 2U, side mount</t>
+  </si>
+  <si>
+    <t>1375158-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 2U, black</t>
+  </si>
+  <si>
+    <t>1427632-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with printed logo, 1U</t>
+  </si>
+  <si>
+    <t>1427577-1</t>
+  </si>
+  <si>
+    <t>Blanking Panel Kit with brushed opening, 1U, 19 in</t>
+  </si>
+  <si>
+    <t>1479860-1</t>
+  </si>
+  <si>
+    <t>Wire Management Cable Support Bar Kit, for 1U panels</t>
   </si>
   <si>
     <t>64601039-51</t>
   </si>
   <si>
     <t>6460 1 039-51</t>
   </si>
   <si>
     <t>WMDF S/S PROFIL, 600-pair</t>
   </si>
   <si>
     <t>64601001-00</t>
   </si>
   <si>
     <t>6460 1 001-00</t>
   </si>
   <si>
     <t>WMDF Vertical Frame, 500-pair</t>
   </si>
   <si>
     <t>65271022-00</t>
   </si>
   <si>
     <t>6527 1 022-00</t>
   </si>
@@ -2350,1617 +3766,321 @@
   <si>
     <t>6527 1 007-02</t>
   </si>
   <si>
     <t>65772834-00</t>
   </si>
   <si>
     <t>6577 2 834-00</t>
   </si>
   <si>
     <t>LSA-PLUS® PROFIL® Profile Rod Holder, for 12 mm rods at 95 mm distance, 46 mm install depth</t>
   </si>
   <si>
     <t>Profile rod holder</t>
   </si>
   <si>
     <t>66901371-00</t>
   </si>
   <si>
     <t>6690 1 371-00</t>
   </si>
   <si>
     <t>LSA-PLUS® PROFIL® Subrack, 4U/7SU, with jumper elements, 1 piece/pack</t>
   </si>
   <si>
-    <t>70252001-00</t>
-[...88 lines deleted...]
-  <si>
     <t>1671113-1</t>
   </si>
   <si>
     <t>Hi-D Blank Filler Panel, 1U, angled</t>
   </si>
   <si>
     <t>1671132-1</t>
   </si>
   <si>
     <t>High-Density Vertical Cable Management Corner Bracket Kit, 1U</t>
   </si>
   <si>
     <t>1671132-2</t>
   </si>
   <si>
     <t>High-Density Vertical Cable Management Corner Bracket Kit, 2U</t>
   </si>
   <si>
     <t>1671495-1</t>
   </si>
   <si>
     <t>High-Density Front-Loading Cable Manager, 1U</t>
   </si>
   <si>
     <t>1671960-1</t>
   </si>
   <si>
     <t>1671495-4</t>
   </si>
   <si>
     <t>High-Density Front-Loading Cable Manager, 4U</t>
   </si>
   <si>
     <t>1711314-1</t>
   </si>
   <si>
     <t>1711314-3</t>
   </si>
   <si>
     <t>Cable Manager Kit, 12 in</t>
   </si>
   <si>
     <t>1859160-1</t>
   </si>
   <si>
     <t>Cable Management Panel, concave, 1U, black,</t>
   </si>
   <si>
-    <t>1375159-1</t>
-[...86 lines deleted...]
-    <t>Cable unit break out kit for medium to high fiber count central core or ribbon cables (max 24mm), 1 cable to max 6 flex tubes (ID 12mm, not included) max 288 fibers per flex. (max 1728f per cable)</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259816</t>
+  </si>
+  <si>
+    <t>760259816</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260765</t>
+  </si>
+  <si>
+    <t>760260765</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260766</t>
+  </si>
+  <si>
+    <t>760260766</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260762</t>
+  </si>
+  <si>
+    <t>760260762</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260759</t>
+  </si>
+  <si>
+    <t>760260759</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260763</t>
+  </si>
+  <si>
+    <t>760260763</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260764</t>
+  </si>
+  <si>
+    <t>760260764</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260760</t>
+  </si>
+  <si>
+    <t>760260760</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259385</t>
+  </si>
+  <si>
+    <t>760259385</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259386</t>
+  </si>
+  <si>
+    <t>760259386</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259387</t>
+  </si>
+  <si>
+    <t>760259387</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259817</t>
+  </si>
+  <si>
+    <t>760259817</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212</t>
   </si>
   <si>
     <t>760243212</t>
   </si>
   <si>
     <t>ODF-FFSPLCAB-WM</t>
   </si>
   <si>
     <t>Splice Cabinet - Wall Mount</t>
   </si>
   <si>
     <t>Splice</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259816</t>
-[...439 lines deleted...]
-  <si>
     <t>1-1671545-1</t>
   </si>
   <si>
     <t>NETpodium™ Front Door, double hinged, black</t>
   </si>
   <si>
     <t>1-1671579-1</t>
   </si>
   <si>
     <t>NETpodium™ Back Panel, black</t>
   </si>
   <si>
     <t>1-2269081-5</t>
   </si>
   <si>
     <t>High-Density Front-Loading Cable Manager Shallow, 15U</t>
   </si>
   <si>
     <t>1-795691-0</t>
   </si>
   <si>
     <t>1-795691-2</t>
   </si>
   <si>
-    <t>MDF-65771081-01</t>
-[...704 lines deleted...]
-    <t>Network Rack, non-seismic, empty, 7 feet high, 26 inch wide, with front guard box, putty white</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260737</t>
+  </si>
+  <si>
+    <t>760260737</t>
+  </si>
+  <si>
+    <t>RK4P45-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260738</t>
+  </si>
+  <si>
+    <t>760260738</t>
+  </si>
+  <si>
+    <t>RK4P52-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260732</t>
+  </si>
+  <si>
+    <t>760260732</t>
+  </si>
+  <si>
+    <t>RK6-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303</t>
   </si>
   <si>
     <t>760240303</t>
   </si>
   <si>
     <t>GLD-SPLKITFRT</t>
   </si>
   <si>
     <t>Glide® Spool Kit of 3, Black</t>
-  </si>
-[...139 lines deleted...]
-    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, White</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4061,75 +4181,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J395" totalsRowShown="0">
-  <autoFilter ref="A1:J395"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J405" totalsRowShown="0">
+  <autoFilter ref="A1:J405"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item406042-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711361-7" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136531" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760136549" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172908" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128843" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760157628" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-4" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-2" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671633-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671711-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1674553-1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236901" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236902" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236903" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236908" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260354" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260362" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260363" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260364" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260365" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260359" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260361" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260367" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260444" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260447" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260453" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260445" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260448" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260451" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260454" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260436" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260437" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260455" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260440" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260441" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260443" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260355" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0439" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760054627" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060301" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060863" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060871" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073007" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072876" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072785" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072819" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072918" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760073486" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072827" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072835" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072934" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072942" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-1" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item559370-1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558329-1" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64502158-20" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-20" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552022-10" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64601028-00" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-03" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711024-00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711025-00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089417" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089425" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089441" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089367" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089474" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-20" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-30" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-70811007-01" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemcb7344-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item999920055" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244787" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244788" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244775" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244790" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244791" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244802" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244815" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244779" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244816" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244803" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244780" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244781" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244861" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244806" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244811" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244813" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemdfo-70811001-00" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-acc011" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260761" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259384" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671550-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671551-1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671552-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671495-5" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671554-1" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671508-1" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671555-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671610-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7er1n" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375160-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375257-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375258-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375259-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427509-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1554055-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-3" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-4" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-2" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933541-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933552-1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933553-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933531-1" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933560-1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933533-1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933556-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933566-1" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933557-1" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711362-2" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711364-6" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-2" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259432" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259433" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259436" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260412" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260413" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260370" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260371" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162057" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162065" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128850" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760128868" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104398" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760104737" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7x19ern" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236910" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260408" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-4" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item557548-1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item558334-1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038240" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760038257" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item406641-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501103-10" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501050-10" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-00" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-12" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501045-00" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201050-00" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-10" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64505050-30" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item64501105-22" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-20" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552019-10" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552024-01" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-50" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-51" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601001-00" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271022-00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65271006-01" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-01" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item65273037-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-02" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65772834-00" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item66901371-00" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item70252001-00" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2269081-1" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item2-795691-3" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933352-1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933530-1" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933425-1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933558-1" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933559-1" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933554-1" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933532-1" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933555-1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1933534-1" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933570-1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-1" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671960-1" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1671495-4" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-1" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1711314-3" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1859160-1" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375159-1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375161-1" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-1" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375162-2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375163-1" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375164-1" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375165-1" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1375158-1" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1427632-1" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427577-1" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1479860-1" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259816" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260765" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260766" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260762" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260759" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260763" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260764" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260760" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259385" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259386" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259387" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259817" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236904" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236905" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236906" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760236907" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260356" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260358" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260360" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260357" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260366" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260368" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260369" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260450" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260432" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260433" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260434" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260435" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260438" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260439" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260446" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260449" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260452" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260442" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrinst-flr" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemq-ipccm-kt" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-1671080-2" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671587-1" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671132-5" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671545-1" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-1" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-2269081-5" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-0" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item1-795691-2" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-65771081-01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172882" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172890" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172916" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760172924" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760175893" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089409" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089342" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089433" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089359" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089458" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089375" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089466" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089383" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089391" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089482" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760089490" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094375" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094383" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094391" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760094409" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760060343" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760068106" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760069278" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072850" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072959" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072868" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072967" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072884" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072793" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072892" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072801" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072900" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072926" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760072843" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemibf-rsc021" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244789" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244776" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244777" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244801" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244778" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244792" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244793" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244817" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244804" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244794" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244818" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244782" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244799" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244805" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244800" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244812" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760244814" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemac-pwnb-rs5" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemadcrackblk73" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item9703127-00" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0440" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-7b0162" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemrac-7a0160" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-inimp-22ru" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259431" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259434" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760259435" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260411" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260414" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260415" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260372" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260373" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260429" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260431" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/item760260430" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259432" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259433" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259436" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260412" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260413" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260370" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236901" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236902" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236903" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236908" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260354" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260362" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260363" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260364" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260365" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260359" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260361" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260367" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260444" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260447" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260453" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260445" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260448" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260451" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260733" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260734" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260735" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260736" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260730" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260731" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260739" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260454" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260436" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260437" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260455" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260440" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260441" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260443" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260371" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260355" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1554055-1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1671633-1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1671711-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671495-2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1674553-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671495-6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711361-7" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711362-2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1711364-6" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1711314-2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1933352-3" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1933352-4" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1933352-2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1933541-1" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933552-1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933553-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933531-1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933560-1" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933533-1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933556-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933566-1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933557-1" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7er1n" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260761" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259384" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-70811007-01" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671550-1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671551-1" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671552-1" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1-1671495-5" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671554-1" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671508-1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671555-1" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671578-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671610-1" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0439" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-1" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-3" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item406042-1" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711024-00" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item69711025-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item559370-1" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item558329-1" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375160-1" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1375257-1" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1375258-1" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1375259-1" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1427632-2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427509-1" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64501050-20" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64501050-30" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item6450105120" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item64502158-20" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64505050-20" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552022-10" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item64601028-01" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item64601028-00" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-03" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258254" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128843" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760132407" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760136531" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760136549" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139113" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139709" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760142364" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238387" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238388" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238389" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162081" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162008" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162016" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760165282" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169599" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172908" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175737" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175703" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760103010" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244787" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244788" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244775" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244790" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244791" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244802" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244815" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244779" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244816" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244803" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244780" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244781" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760244861" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244806" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244811" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244813" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemdfo-70811001-00" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082479" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082578" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082495" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082586" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082594" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089417" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089425" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089441" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090159" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089367" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090167" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089474" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090100" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092049" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092007" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092015" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760157628" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760157800" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760158592" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760054627" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060301" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060863" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060871" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760073007" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072876" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072785" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072819" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072918" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760073486" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072827" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072835" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072934" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072942" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082503" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082511" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082529" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item2269081-2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item2269081-4" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item2269081-6" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item999920055" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760235363" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemcb7344-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760242407" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-acc011" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-0x0440" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrac-7b0162" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemrac-7a0160" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itempwuef-7x19ern" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760258255" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760238386" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760169581" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172882" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172890" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172916" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760172924" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175711" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760175893" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760175729" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item406641-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760236910" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260408" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1-1671405-2" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1-1671080-2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671587-1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671132-5" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemibf-rsc021" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemmdf-65771081-01" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259098" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760259383" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemrinst-flr" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760104737" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760104745" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760060343" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760068106" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760069278" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072850" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072959" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072868" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760072967" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072884" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072793" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072892" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072801" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072900" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072926" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760072843" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082537" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082545" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082552" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082560" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760082487" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244789" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244776" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244777" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244801" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244778" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244792" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244793" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244817" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244804" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244794" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244818" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244782" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244799" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244805" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244800" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244812" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760244814" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089409" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090126" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090134" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089342" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089433" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090142" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089359" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089458" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089375" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089466" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089383" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089391" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089482" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760089490" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760090118" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092031" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760092023" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094375" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094383" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094391" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760094409" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item760104398" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162032" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162040" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162057" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162065" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162073" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760162024" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760139121" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item2269081-1" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item556965-4" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item557548-1" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item558334-1" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128850" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760128868" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64501050-00" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item64501103-10" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64501050-10" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-00" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201013-12" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64501045-00" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item64201050-00" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-10" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item64505050-30" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item64501105-22" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64502157-20" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552019-10" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64552024-01" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-50" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item2-795691-3" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259431" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259434" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259435" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260411" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260414" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260415" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260372" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260373" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260429" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260431" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236904" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236905" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236906" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760236907" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260356" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260358" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260360" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260357" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260366" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260368" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260369" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260450" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260432" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260433" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260434" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260435" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260438" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260439" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260446" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260449" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260452" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260442" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760260430" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760038240" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760038257" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item9703127-00" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemac-pwnb-rs5" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/itemadcrackblk73" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemq-ipccm-kt" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/itemfl2-inimp-22ru" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item70252001-00" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1933352-1" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933530-1" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933425-1" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933558-1" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933559-1" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933554-1" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1933532-1" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1933555-1" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1933534-1" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item1933570-1" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375158-2" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375159-1" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375161-1" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375162-1" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375162-2" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375163-1" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1375164-1" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1375165-1" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1375158-1" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1427632-1" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1427577-1" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1479860-1" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601039-51" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item64601001-00" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item65271022-00" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item65271006-01" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-01" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item65273037-00" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65271007-02" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item65772834-00" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item66901371-00" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1671113-1" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671495-1" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1671960-1" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1671495-4" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1711314-1" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1711314-3" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item1859160-1" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259816" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260765" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260766" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260762" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260759" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260763" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260764" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760260760" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259385" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259386" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259387" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/horizontal-cable-managers/item760259817" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item760243212" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671545-1" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/accessories/item1-1671579-1" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item1-2269081-5" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1-795691-0" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/cable-management-hardware/item1-795691-2" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260737" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260738" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/open-frames-racks/item760260732" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/frames-racks-hardware/cable-management/vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J395"/>
+  <dimension ref="A1:J405"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="231.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.41796875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="39" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -4139,8615 +4259,8825 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="J8" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>60</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
         <v>61</v>
       </c>
-      <c r="E12" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>73</v>
       </c>
-      <c r="C15" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E18" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="E24" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>117</v>
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>108</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>112</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="B28" t="s">
         <v>122</v>
       </c>
-      <c r="E27" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
         <v>123</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
         <v>124</v>
       </c>
-      <c r="H28" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>127</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>131</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H30" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:10" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>135</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>139</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H32" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>134</v>
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>143</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="E33" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" t="s">
+        <v>148</v>
+      </c>
+      <c r="E34" t="s">
         <v>15</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>151</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="E35" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="E41" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="E42" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+      <c r="J43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E44" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
+        <v>187</v>
+      </c>
+      <c r="E45" t="s">
         <v>179</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+      <c r="J45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E46" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>116</v>
+        <v>188</v>
+      </c>
+      <c r="J46" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E47" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E48" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H48" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
+        <v>197</v>
+      </c>
+      <c r="E49" t="s">
+        <v>114</v>
+      </c>
+      <c r="H49" t="s">
         <v>195</v>
       </c>
-      <c r="E49" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="J49" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>198</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
         <v>199</v>
       </c>
       <c r="E50" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H50" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
         <v>201</v>
       </c>
-      <c r="B51" t="s">
+      <c r="E51" t="s">
+        <v>179</v>
+      </c>
+      <c r="H51" t="s">
         <v>202</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="E51" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>204</v>
+      </c>
+      <c r="E52" t="s">
+        <v>179</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+      <c r="J52" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
         <v>206</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="E53" t="s">
+        <v>179</v>
+      </c>
+      <c r="H53" t="s">
+        <v>202</v>
+      </c>
+      <c r="J53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="E52" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>114</v>
+      </c>
+      <c r="H54" t="s">
+        <v>195</v>
+      </c>
+      <c r="J54" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
         <v>210</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E55" t="s">
+        <v>114</v>
+      </c>
+      <c r="F55" t="s">
         <v>211</v>
       </c>
-      <c r="E53" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="G55" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
+        <v>195</v>
+      </c>
+      <c r="J55" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
         <v>214</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E56" t="s">
+        <v>114</v>
+      </c>
+      <c r="F56" t="s">
+        <v>211</v>
+      </c>
+      <c r="G56" t="s">
+        <v>212</v>
+      </c>
+      <c r="H56" t="s">
+        <v>195</v>
+      </c>
+      <c r="J56" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="E54" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="C57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" t="s">
+        <v>216</v>
+      </c>
+      <c r="E57" t="s">
+        <v>114</v>
+      </c>
+      <c r="F57" t="s">
+        <v>211</v>
+      </c>
+      <c r="G57" t="s">
+        <v>212</v>
+      </c>
+      <c r="H57" t="s">
+        <v>195</v>
+      </c>
+      <c r="J57" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" t="s">
         <v>218</v>
       </c>
-      <c r="C55" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H58" t="s">
-        <v>116</v>
+        <v>195</v>
+      </c>
+      <c r="J58" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="E59" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H59" t="s">
-        <v>116</v>
+        <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="E60" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H60" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="E61" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H61" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>245</v>
+        <v>227</v>
+      </c>
+      <c r="E62" t="s">
+        <v>179</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J62" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="E63" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="E64" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>179</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>259</v>
+        <v>233</v>
       </c>
       <c r="E65" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>179</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>234</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="E66" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>179</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>195</v>
+      </c>
+      <c r="J66" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>237</v>
+      </c>
+      <c r="G67" t="s">
+        <v>238</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>269</v>
+        <v>240</v>
       </c>
       <c r="B68" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="E68" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H68" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>273</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="E69" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H69" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>277</v>
+        <v>247</v>
       </c>
       <c r="B70" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>249</v>
+      </c>
+      <c r="F70" t="s">
+        <v>250</v>
+      </c>
+      <c r="G70" t="s">
+        <v>251</v>
       </c>
       <c r="H70" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>252</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>253</v>
       </c>
       <c r="E71" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F71" t="s">
+        <v>254</v>
+      </c>
+      <c r="G71" t="s">
+        <v>255</v>
       </c>
       <c r="H71" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>286</v>
+        <v>257</v>
       </c>
       <c r="E72" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="F72" t="s">
-        <v>88</v>
+        <v>254</v>
+      </c>
+      <c r="G72" t="s">
+        <v>255</v>
       </c>
       <c r="H72" t="s">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="J72" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>290</v>
+        <v>260</v>
       </c>
       <c r="E73" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F73" t="s">
+        <v>254</v>
+      </c>
+      <c r="G73" t="s">
+        <v>255</v>
       </c>
       <c r="H73" t="s">
-        <v>116</v>
+        <v>258</v>
       </c>
       <c r="J73" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="E74" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F74" t="s">
+        <v>254</v>
+      </c>
+      <c r="G74" t="s">
+        <v>255</v>
       </c>
       <c r="H74" t="s">
-        <v>116</v>
+        <v>263</v>
       </c>
       <c r="J74" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>264</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>298</v>
+        <v>265</v>
       </c>
       <c r="E75" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H75" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>302</v>
+        <v>267</v>
       </c>
       <c r="E76" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F76" t="s">
+        <v>254</v>
+      </c>
+      <c r="G76" t="s">
+        <v>255</v>
       </c>
       <c r="H76" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>269</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>306</v>
+        <v>270</v>
       </c>
       <c r="E77" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F77" t="s">
+        <v>254</v>
+      </c>
+      <c r="G77" t="s">
+        <v>255</v>
       </c>
       <c r="H77" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>272</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>310</v>
+        <v>273</v>
       </c>
       <c r="E78" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F78" t="s">
+        <v>254</v>
+      </c>
+      <c r="G78" t="s">
+        <v>255</v>
       </c>
       <c r="H78" t="s">
-        <v>37</v>
+        <v>268</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>274</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>314</v>
+        <v>275</v>
       </c>
       <c r="E79" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F79" t="s">
+        <v>254</v>
+      </c>
+      <c r="G79" t="s">
+        <v>255</v>
       </c>
       <c r="H79" t="s">
-        <v>43</v>
+        <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="E80" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F80" t="s">
+        <v>254</v>
+      </c>
+      <c r="G80" t="s">
+        <v>255</v>
       </c>
       <c r="H80" t="s">
-        <v>37</v>
+        <v>276</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>279</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>322</v>
+        <v>280</v>
       </c>
       <c r="E81" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F81" t="s">
+        <v>254</v>
+      </c>
+      <c r="G81" t="s">
+        <v>255</v>
       </c>
       <c r="H81" t="s">
-        <v>43</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>281</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>326</v>
+        <v>282</v>
       </c>
       <c r="E82" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="F82" t="s">
+        <v>254</v>
+      </c>
+      <c r="G82" t="s">
+        <v>255</v>
       </c>
       <c r="H82" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>284</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>285</v>
       </c>
       <c r="H83" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>286</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>334</v>
+        <v>288</v>
       </c>
       <c r="E84" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H84" t="s">
-        <v>43</v>
+        <v>289</v>
       </c>
       <c r="J84" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>335</v>
+        <v>290</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>336</v>
+        <v>291</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="H85" t="s">
-        <v>24</v>
+        <v>289</v>
       </c>
       <c r="J85" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>337</v>
+        <v>292</v>
+      </c>
+      <c r="B86" t="s">
+        <v>293</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>338</v>
+        <v>294</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="H86" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>339</v>
+        <v>295</v>
+      </c>
+      <c r="B87" t="s">
+        <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>297</v>
+      </c>
+      <c r="F87" t="s">
+        <v>250</v>
+      </c>
+      <c r="G87" t="s">
+        <v>251</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>341</v>
+        <v>298</v>
+      </c>
+      <c r="B88" t="s">
+        <v>299</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>300</v>
+      </c>
+      <c r="F88" t="s">
+        <v>250</v>
+      </c>
+      <c r="G88" t="s">
+        <v>251</v>
       </c>
       <c r="H88" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>301</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>346</v>
+        <v>302</v>
+      </c>
+      <c r="E89" t="s">
+        <v>179</v>
       </c>
       <c r="H89" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J89" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>303</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>304</v>
+      </c>
+      <c r="E90" t="s">
+        <v>179</v>
       </c>
       <c r="H90" t="s">
-        <v>116</v>
+        <v>16</v>
+      </c>
+      <c r="J90" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>305</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>354</v>
+        <v>306</v>
+      </c>
+      <c r="E91" t="s">
+        <v>179</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J91" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>307</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>357</v>
+        <v>308</v>
+      </c>
+      <c r="E92" t="s">
+        <v>179</v>
       </c>
       <c r="H92" t="s">
-        <v>358</v>
+        <v>41</v>
+      </c>
+      <c r="J92" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>309</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>361</v>
+        <v>310</v>
+      </c>
+      <c r="E93" t="s">
+        <v>179</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J93" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>311</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>364</v>
+        <v>308</v>
+      </c>
+      <c r="E94" t="s">
+        <v>179</v>
       </c>
       <c r="H94" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J94" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>312</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>338</v>
+        <v>313</v>
+      </c>
+      <c r="E95" t="s">
+        <v>114</v>
       </c>
       <c r="H95" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J95" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>314</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>315</v>
+      </c>
+      <c r="E96" t="s">
+        <v>179</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>268</v>
+      </c>
+      <c r="J96" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>372</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
-        <v>373</v>
+        <v>317</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>318</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="J97" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>376</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
-        <v>377</v>
+        <v>320</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>321</v>
       </c>
       <c r="H98" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J98" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>380</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>381</v>
+        <v>324</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>325</v>
       </c>
       <c r="H99" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>384</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>328</v>
+      </c>
+      <c r="F100" t="s">
+        <v>329</v>
+      </c>
+      <c r="G100" t="s">
+        <v>330</v>
       </c>
       <c r="H100" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>388</v>
+        <v>331</v>
       </c>
       <c r="B101" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>333</v>
       </c>
       <c r="H101" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J101" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>392</v>
+        <v>334</v>
       </c>
       <c r="B102" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>336</v>
       </c>
       <c r="H102" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:8" ht="12.75">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>396</v>
+        <v>338</v>
       </c>
       <c r="B103" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>340</v>
       </c>
       <c r="H103" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J103" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>400</v>
+        <v>341</v>
       </c>
       <c r="B104" t="s">
-        <v>401</v>
+        <v>342</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>343</v>
       </c>
       <c r="H104" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>404</v>
+        <v>344</v>
       </c>
       <c r="B105" t="s">
-        <v>405</v>
+        <v>345</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>291</v>
       </c>
       <c r="H105" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:10" ht="12.75">
+        <v>289</v>
+      </c>
+      <c r="J105" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>408</v>
+        <v>347</v>
       </c>
       <c r="B106" t="s">
-        <v>409</v>
+        <v>348</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>349</v>
+      </c>
+      <c r="G106" t="s">
+        <v>350</v>
       </c>
       <c r="H106" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>412</v>
+        <v>353</v>
       </c>
       <c r="B107" t="s">
-        <v>413</v>
+        <v>354</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>414</v>
+        <v>355</v>
       </c>
       <c r="E107" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H107" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>416</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
-        <v>417</v>
+        <v>358</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>418</v>
+        <v>359</v>
       </c>
       <c r="E108" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H108" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>419</v>
+        <v>361</v>
       </c>
       <c r="B109" t="s">
-        <v>420</v>
+        <v>362</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>421</v>
+        <v>363</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
       </c>
       <c r="H109" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>422</v>
+        <v>365</v>
       </c>
       <c r="B110" t="s">
-        <v>423</v>
+        <v>366</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>424</v>
+        <v>367</v>
+      </c>
+      <c r="E110" t="s">
+        <v>114</v>
       </c>
       <c r="H110" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>425</v>
+        <v>369</v>
       </c>
       <c r="B111" t="s">
-        <v>426</v>
+        <v>370</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>427</v>
-[...4 lines deleted...]
-      <c r="G111" t="s">
         <v>371</v>
       </c>
+      <c r="E111" t="s">
+        <v>114</v>
+      </c>
       <c r="H111" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+      <c r="J111" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>428</v>
+        <v>373</v>
       </c>
       <c r="B112" t="s">
-        <v>429</v>
+        <v>374</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>375</v>
+      </c>
+      <c r="E112" t="s">
+        <v>114</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>124</v>
+      </c>
+      <c r="J112" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>435</v>
+        <v>377</v>
+      </c>
+      <c r="B113" t="s">
+        <v>378</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>436</v>
+        <v>379</v>
       </c>
       <c r="E113" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H113" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="J113" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>438</v>
+        <v>381</v>
       </c>
       <c r="B114" t="s">
-        <v>439</v>
+        <v>382</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>440</v>
+        <v>383</v>
       </c>
       <c r="E114" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H114" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="J114" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="B115" t="s">
-        <v>270</v>
+        <v>386</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>271</v>
+        <v>387</v>
       </c>
       <c r="E115" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H115" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>183</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>444</v>
+        <v>389</v>
       </c>
       <c r="B116" t="s">
-        <v>274</v>
+        <v>390</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>275</v>
+        <v>391</v>
       </c>
       <c r="E116" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H116" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="J116" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>446</v>
+        <v>393</v>
       </c>
       <c r="B117" t="s">
-        <v>447</v>
+        <v>394</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>448</v>
+        <v>395</v>
       </c>
       <c r="E117" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H117" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="J117" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>450</v>
+        <v>397</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="E118" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H118" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>452</v>
+        <v>402</v>
       </c>
       <c r="B119" t="s">
-        <v>453</v>
+        <v>403</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>454</v>
+        <v>404</v>
       </c>
       <c r="E119" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H119" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>456</v>
+        <v>406</v>
       </c>
       <c r="B120" t="s">
-        <v>457</v>
+        <v>407</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>458</v>
+        <v>408</v>
       </c>
       <c r="E120" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H120" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>460</v>
+        <v>411</v>
       </c>
       <c r="B121" t="s">
-        <v>461</v>
+        <v>412</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>413</v>
       </c>
       <c r="E121" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H121" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>464</v>
+        <v>416</v>
       </c>
       <c r="B122" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="E122" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H122" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>466</v>
+        <v>420</v>
       </c>
       <c r="B123" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>468</v>
+        <v>422</v>
       </c>
       <c r="E123" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H123" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="J123" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>470</v>
+        <v>424</v>
       </c>
       <c r="B124" t="s">
-        <v>471</v>
+        <v>425</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>472</v>
+        <v>426</v>
       </c>
       <c r="E124" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H124" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>124</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>474</v>
+        <v>428</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="E125" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H125" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J125" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>476</v>
+        <v>432</v>
       </c>
       <c r="B126" t="s">
-        <v>266</v>
+        <v>433</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>267</v>
+        <v>434</v>
+      </c>
+      <c r="E126" t="s">
+        <v>114</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J126" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>478</v>
+        <v>436</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>437</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>378</v>
+        <v>438</v>
       </c>
       <c r="E127" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H127" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J127" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>480</v>
+        <v>440</v>
       </c>
       <c r="B128" t="s">
-        <v>481</v>
+        <v>441</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>482</v>
+        <v>442</v>
       </c>
       <c r="E128" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H128" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J128" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>484</v>
+        <v>444</v>
       </c>
       <c r="B129" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>486</v>
+        <v>446</v>
       </c>
       <c r="E129" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H129" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J129" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>487</v>
+        <v>448</v>
       </c>
       <c r="B130" t="s">
-        <v>488</v>
+        <v>449</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>450</v>
+      </c>
+      <c r="E130" t="s">
+        <v>114</v>
       </c>
       <c r="H130" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J130" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>490</v>
+        <v>452</v>
+      </c>
+      <c r="B131" t="s">
+        <v>453</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>454</v>
+      </c>
+      <c r="E131" t="s">
+        <v>114</v>
       </c>
       <c r="H131" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J131" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>495</v>
+        <v>456</v>
       </c>
       <c r="B132" t="s">
-        <v>496</v>
+        <v>457</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>497</v>
+        <v>458</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H132" t="s">
-        <v>37</v>
+        <v>41</v>
+      </c>
+      <c r="J132" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>499</v>
+        <v>460</v>
       </c>
       <c r="B133" t="s">
-        <v>500</v>
+        <v>461</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>501</v>
+        <v>462</v>
       </c>
       <c r="E133" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H133" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="J133" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>503</v>
+        <v>464</v>
       </c>
       <c r="B134" t="s">
-        <v>504</v>
+        <v>465</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>505</v>
+        <v>466</v>
       </c>
       <c r="E134" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H134" t="s">
-        <v>101</v>
+        <v>41</v>
+      </c>
+      <c r="J134" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>507</v>
+        <v>468</v>
       </c>
       <c r="B135" t="s">
-        <v>508</v>
+        <v>469</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>509</v>
+        <v>470</v>
       </c>
       <c r="E135" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H135" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="J135" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>511</v>
+        <v>472</v>
       </c>
       <c r="B136" t="s">
-        <v>512</v>
+        <v>473</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>513</v>
+        <v>474</v>
       </c>
       <c r="E136" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H136" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J136" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>515</v>
+        <v>476</v>
       </c>
       <c r="B137" t="s">
-        <v>516</v>
+        <v>477</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>517</v>
+        <v>478</v>
       </c>
       <c r="E137" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H137" t="s">
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="J137" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>519</v>
+        <v>480</v>
       </c>
       <c r="B138" t="s">
-        <v>520</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>482</v>
       </c>
       <c r="H138" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>524</v>
+        <v>484</v>
+      </c>
+      <c r="B139" t="s">
+        <v>485</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>525</v>
+        <v>486</v>
       </c>
       <c r="E139" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H139" t="s">
-        <v>18</v>
+        <v>41</v>
+      </c>
+      <c r="J139" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>528</v>
+        <v>488</v>
+      </c>
+      <c r="B140" t="s">
+        <v>489</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>529</v>
+        <v>490</v>
       </c>
       <c r="E140" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H140" t="s">
-        <v>530</v>
+        <v>41</v>
       </c>
       <c r="J140" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>531</v>
+        <v>492</v>
+      </c>
+      <c r="B141" t="s">
+        <v>493</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>532</v>
+        <v>494</v>
       </c>
       <c r="E141" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H141" t="s">
-        <v>530</v>
+        <v>41</v>
       </c>
       <c r="J141" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>533</v>
+        <v>495</v>
+      </c>
+      <c r="B142" t="s">
+        <v>496</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>497</v>
       </c>
       <c r="F142" t="s">
-        <v>526</v>
+        <v>250</v>
       </c>
       <c r="G142" t="s">
-        <v>527</v>
+        <v>251</v>
       </c>
       <c r="H142" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>536</v>
+        <v>499</v>
+      </c>
+      <c r="B143" t="s">
+        <v>500</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>537</v>
+        <v>501</v>
       </c>
       <c r="E143" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H143" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>538</v>
+        <v>503</v>
+      </c>
+      <c r="B144" t="s">
+        <v>504</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>539</v>
+        <v>505</v>
       </c>
       <c r="E144" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H144" t="s">
-        <v>540</v>
+        <v>124</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>541</v>
+        <v>507</v>
+      </c>
+      <c r="B145" t="s">
+        <v>508</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>542</v>
+        <v>509</v>
       </c>
       <c r="E145" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H145" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>544</v>
+        <v>511</v>
+      </c>
+      <c r="B146" t="s">
+        <v>512</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>545</v>
+        <v>513</v>
       </c>
       <c r="E146" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H146" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" ht="12.75">
+        <v>124</v>
+      </c>
+      <c r="J146" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>546</v>
+        <v>515</v>
+      </c>
+      <c r="B147" t="s">
+        <v>516</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>547</v>
+        <v>517</v>
       </c>
       <c r="E147" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H147" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" ht="12.75">
+        <v>124</v>
+      </c>
+      <c r="J147" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>549</v>
+        <v>519</v>
+      </c>
+      <c r="B148" t="s">
+        <v>485</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D148" t="s">
-        <v>550</v>
+        <v>486</v>
       </c>
       <c r="E148" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J148" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>551</v>
+        <v>521</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
       </c>
       <c r="C149" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>552</v>
+        <v>450</v>
       </c>
       <c r="E149" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H149" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J149" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>553</v>
+        <v>523</v>
+      </c>
+      <c r="B150" t="s">
+        <v>524</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>554</v>
+        <v>525</v>
       </c>
       <c r="E150" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H150" t="s">
-        <v>555</v>
+        <v>41</v>
+      </c>
+      <c r="J150" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>556</v>
+        <v>527</v>
+      </c>
+      <c r="B151" t="s">
+        <v>528</v>
       </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>529</v>
+      </c>
+      <c r="E151" t="s">
+        <v>114</v>
       </c>
       <c r="H151" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
     </row>
     <row r="152" spans="1:10" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>559</v>
+        <v>531</v>
+      </c>
+      <c r="B152" t="s">
+        <v>477</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
-        <v>560</v>
+        <v>478</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H152" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J152" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>561</v>
+        <v>533</v>
+      </c>
+      <c r="B153" t="s">
+        <v>534</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>562</v>
+        <v>535</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H153" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="154" spans="1:10" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>563</v>
+        <v>537</v>
+      </c>
+      <c r="B154" t="s">
+        <v>465</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>564</v>
+        <v>466</v>
       </c>
       <c r="E154" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H154" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J154" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>565</v>
+        <v>539</v>
+      </c>
+      <c r="B155" t="s">
+        <v>540</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="E155" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H155" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>566</v>
+        <v>543</v>
+      </c>
+      <c r="B156" t="s">
+        <v>544</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D156" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="E156" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H156" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="J156" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>568</v>
+        <v>547</v>
+      </c>
+      <c r="B157" t="s">
+        <v>548</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D157" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H157" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="J157" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>570</v>
+        <v>551</v>
+      </c>
+      <c r="B158" t="s">
+        <v>552</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H158" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="J158" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>572</v>
+        <v>555</v>
+      </c>
+      <c r="B159" t="s">
+        <v>556</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="E159" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F159" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="160" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>576</v>
+        <v>560</v>
+      </c>
+      <c r="B160" t="s">
+        <v>561</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="E160" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>114</v>
       </c>
       <c r="H160" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>578</v>
+        <v>564</v>
+      </c>
+      <c r="B161" t="s">
+        <v>565</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="E161" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>114</v>
       </c>
       <c r="H161" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>414</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>580</v>
+        <v>568</v>
+      </c>
+      <c r="B162" t="s">
+        <v>569</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
+        <v>114</v>
+      </c>
+      <c r="F162" t="s">
+        <v>558</v>
       </c>
       <c r="H162" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="J162" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>582</v>
+        <v>572</v>
+      </c>
+      <c r="B163" t="s">
+        <v>573</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="E163" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F163" t="s">
+        <v>575</v>
       </c>
       <c r="H163" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>585</v>
+        <v>577</v>
+      </c>
+      <c r="B164" t="s">
+        <v>578</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="E164" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F164" t="s">
+        <v>575</v>
       </c>
       <c r="H164" t="s">
-        <v>15</v>
+        <v>195</v>
+      </c>
+      <c r="J164" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B165" t="s">
+        <v>582</v>
+      </c>
+      <c r="C165" t="s">
+        <v>13</v>
+      </c>
+      <c r="D165" t="s">
+        <v>583</v>
+      </c>
+      <c r="E165" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" t="s">
+        <v>575</v>
+      </c>
+      <c r="H165" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
+      <c r="A166" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B166" t="s">
+        <v>481</v>
+      </c>
+      <c r="C166" t="s">
+        <v>13</v>
+      </c>
+      <c r="D166" t="s">
+        <v>482</v>
+      </c>
+      <c r="E166" t="s">
+        <v>114</v>
+      </c>
+      <c r="H166" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="12.75">
+      <c r="A167" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C165" t="s">
-[...13 lines deleted...]
-      <c r="A166" s="1" t="s">
+      <c r="B167" t="s">
+        <v>437</v>
+      </c>
+      <c r="C167" t="s">
+        <v>13</v>
+      </c>
+      <c r="D167" t="s">
+        <v>438</v>
+      </c>
+      <c r="E167" t="s">
+        <v>114</v>
+      </c>
+      <c r="H167" t="s">
+        <v>41</v>
+      </c>
+      <c r="J167" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="12.75">
+      <c r="A168" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="C166" t="s">
-[...16 lines deleted...]
-      <c r="A167" s="1" t="s">
+      <c r="B168" t="s">
+        <v>441</v>
+      </c>
+      <c r="C168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D168" t="s">
+        <v>442</v>
+      </c>
+      <c r="E168" t="s">
+        <v>114</v>
+      </c>
+      <c r="H168" t="s">
+        <v>41</v>
+      </c>
+      <c r="J168" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="12.75">
+      <c r="A169" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="C167" t="s">
-[...2 lines deleted...]
-      <c r="D167" t="s">
+      <c r="B169" t="s">
         <v>592</v>
       </c>
-      <c r="E167" t="s">
-[...7 lines deleted...]
-      <c r="A168" s="1" t="s">
+      <c r="C169" t="s">
+        <v>13</v>
+      </c>
+      <c r="D169" t="s">
         <v>593</v>
       </c>
-      <c r="C168" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E169" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H169" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J169" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B170" t="s">
+        <v>596</v>
+      </c>
+      <c r="C170" t="s">
+        <v>13</v>
+      </c>
+      <c r="D170" t="s">
         <v>597</v>
       </c>
-      <c r="C170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E170" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H170" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J170" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>599</v>
       </c>
+      <c r="B171" t="s">
+        <v>569</v>
+      </c>
       <c r="C171" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D171" t="s">
         <v>600</v>
       </c>
       <c r="E171" t="s">
-        <v>14</v>
+        <v>114</v>
+      </c>
+      <c r="F171" t="s">
+        <v>558</v>
       </c>
       <c r="H171" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J171" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
+      </c>
+      <c r="B172" t="s">
+        <v>603</v>
       </c>
       <c r="C172" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="E172" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H172" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J172" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
+      </c>
+      <c r="B173" t="s">
+        <v>607</v>
       </c>
       <c r="C173" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D173" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="E173" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H173" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J173" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B174" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="E174" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H174" t="s">
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="J174" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B175" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="E175" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H175" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B176" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="E176" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H176" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B177" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E177" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H177" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B178" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E178" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H178" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E179" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H179" t="s">
-        <v>62</v>
+        <v>195</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="B180" t="s">
         <v>631</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D180" t="s">
         <v>632</v>
       </c>
       <c r="E180" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H180" t="s">
-        <v>62</v>
+        <v>195</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C181" t="s">
+        <v>13</v>
+      </c>
+      <c r="D181" t="s">
         <v>634</v>
       </c>
-      <c r="B181" t="s">
-[...5 lines deleted...]
-      <c r="D181" t="s">
+      <c r="E181" t="s">
+        <v>114</v>
+      </c>
+      <c r="H181" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
+      <c r="A182" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="E181" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E182" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H182" t="s">
-        <v>106</v>
+        <v>16</v>
+      </c>
+      <c r="J182" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B183" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C183" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="E183" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H183" t="s">
-        <v>106</v>
+        <v>409</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B184" t="s">
+        <v>643</v>
+      </c>
+      <c r="C184" t="s">
+        <v>13</v>
+      </c>
+      <c r="D184" t="s">
+        <v>644</v>
+      </c>
+      <c r="F184" t="s">
+        <v>645</v>
+      </c>
+      <c r="G184" t="s">
         <v>646</v>
       </c>
-      <c r="B184" t="s">
+      <c r="H184" t="s">
         <v>647</v>
       </c>
-      <c r="C184" t="s">
-[...12 lines deleted...]
-    <row r="185" spans="1:10" ht="12.75">
+    </row>
+    <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B185" t="s">
         <v>650</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" t="s">
         <v>651</v>
       </c>
-      <c r="C185" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E185" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H185" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C186" t="s">
+        <v>13</v>
+      </c>
+      <c r="D186" t="s">
+        <v>653</v>
+      </c>
+      <c r="G186" t="s">
         <v>654</v>
       </c>
-      <c r="B186" t="s">
+      <c r="H186" t="s">
         <v>655</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B187" t="s">
         <v>658</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" t="s">
+        <v>13</v>
+      </c>
+      <c r="D187" t="s">
         <v>659</v>
       </c>
-      <c r="C187" t="s">
-[...2 lines deleted...]
-      <c r="D187" t="s">
+      <c r="E187" t="s">
+        <v>114</v>
+      </c>
+      <c r="F187" t="s">
         <v>660</v>
       </c>
-      <c r="E187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H187" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C188" t="s">
+        <v>13</v>
+      </c>
+      <c r="D188" t="s">
         <v>662</v>
       </c>
-      <c r="B188" t="s">
+      <c r="H188" t="s">
         <v>663</v>
       </c>
-      <c r="C188" t="s">
-[...2 lines deleted...]
-      <c r="D188" t="s">
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
+      <c r="A189" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="E188" t="s">
-[...7 lines deleted...]
-      <c r="A189" s="1" t="s">
+      <c r="C189" t="s">
+        <v>13</v>
+      </c>
+      <c r="D189" t="s">
+        <v>665</v>
+      </c>
+      <c r="H189" t="s">
         <v>666</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C190" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>668</v>
       </c>
       <c r="H190" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>670</v>
       </c>
       <c r="H191" t="s">
-        <v>677</v>
+        <v>115</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B192" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>674</v>
+      </c>
+      <c r="G192" t="s">
+        <v>350</v>
       </c>
       <c r="H192" t="s">
-        <v>101</v>
+        <v>351</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>682</v>
+        <v>676</v>
+      </c>
+      <c r="B193" t="s">
+        <v>677</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D193" t="s">
-        <v>683</v>
+        <v>678</v>
+      </c>
+      <c r="E193" t="s">
+        <v>114</v>
       </c>
       <c r="H193" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B194" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C194" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D194" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="E194" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H194" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B195" t="s">
+        <v>685</v>
+      </c>
+      <c r="C195" t="s">
+        <v>13</v>
+      </c>
+      <c r="D195" t="s">
+        <v>686</v>
+      </c>
+      <c r="E195" t="s">
+        <v>114</v>
+      </c>
+      <c r="H195" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="12.75">
+      <c r="A196" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B196" t="s">
         <v>689</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C196" t="s">
+        <v>13</v>
+      </c>
+      <c r="D196" t="s">
         <v>690</v>
       </c>
-      <c r="C195" t="s">
-[...13 lines deleted...]
-      <c r="A196" s="1" t="s">
+      <c r="E196" t="s">
+        <v>114</v>
+      </c>
+      <c r="H196" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="12.75">
+      <c r="A197" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="C196" t="s">
-[...2 lines deleted...]
-      <c r="D196" t="s">
+      <c r="B197" t="s">
         <v>693</v>
       </c>
-      <c r="E196" t="s">
-[...10 lines deleted...]
-      <c r="A197" s="1" t="s">
+      <c r="C197" t="s">
+        <v>13</v>
+      </c>
+      <c r="D197" t="s">
         <v>694</v>
       </c>
-      <c r="C197" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H197" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>696</v>
       </c>
       <c r="B198" t="s">
         <v>697</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s">
         <v>698</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H198" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
+      </c>
+      <c r="B199" t="s">
+        <v>701</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D199" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="E199" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>124</v>
+      </c>
+      <c r="J199" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B200" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D200" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E200" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F200" t="s">
+        <v>707</v>
       </c>
       <c r="H200" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B201" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D201" t="s">
-        <v>708</v>
+        <v>513</v>
       </c>
       <c r="E201" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H201" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D202" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="G202" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="H202" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:10" ht="12.75">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B203" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D203" t="s">
-        <v>715</v>
+        <v>718</v>
+      </c>
+      <c r="E203" t="s">
+        <v>15</v>
       </c>
       <c r="H203" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>195</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B204" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>718</v>
+        <v>722</v>
+      </c>
+      <c r="E204" t="s">
+        <v>15</v>
       </c>
       <c r="H204" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D205" t="s">
-        <v>721</v>
+        <v>724</v>
+      </c>
+      <c r="E205" t="s">
+        <v>179</v>
+      </c>
+      <c r="F205" t="s">
+        <v>254</v>
+      </c>
+      <c r="G205" t="s">
+        <v>255</v>
       </c>
       <c r="H205" t="s">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="J205" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D206" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>726</v>
+      </c>
+      <c r="E206" t="s">
+        <v>114</v>
       </c>
       <c r="H206" t="s">
-        <v>18</v>
+        <v>195</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D207" t="s">
-        <v>724</v>
+        <v>728</v>
+      </c>
+      <c r="E207" t="s">
+        <v>179</v>
       </c>
       <c r="F207" t="s">
-        <v>370</v>
+        <v>254</v>
       </c>
       <c r="G207" t="s">
-        <v>371</v>
+        <v>255</v>
       </c>
       <c r="H207" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:8" ht="12.75">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D208" t="s">
-        <v>729</v>
+        <v>730</v>
+      </c>
+      <c r="E208" t="s">
+        <v>179</v>
       </c>
       <c r="H208" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+      <c r="J208" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="B209" t="s">
         <v>731</v>
       </c>
       <c r="C209" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D209" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>732</v>
       </c>
       <c r="H209" t="s">
-        <v>18</v>
+        <v>733</v>
+      </c>
+      <c r="J209" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B210" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D210" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="F210" t="s">
+        <v>250</v>
+      </c>
+      <c r="G210" t="s">
+        <v>251</v>
+      </c>
+      <c r="H210" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
+      <c r="A211" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B211" t="s">
+        <v>739</v>
+      </c>
+      <c r="C211" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" t="s">
+        <v>740</v>
+      </c>
+      <c r="G211" t="s">
         <v>350</v>
       </c>
-      <c r="G210" t="s">
+      <c r="H211" t="s">
         <v>351</v>
       </c>
-      <c r="H210" t="s">
-[...23 lines deleted...]
-    <row r="212" spans="1:10" ht="12.75">
+    </row>
+    <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B212" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D212" t="s">
-        <v>741</v>
+        <v>744</v>
+      </c>
+      <c r="E212" t="s">
+        <v>114</v>
       </c>
       <c r="H212" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>183</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C213" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D213" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>746</v>
       </c>
       <c r="H213" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B214" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D214" t="s">
-        <v>747</v>
+        <v>751</v>
+      </c>
+      <c r="E214" t="s">
+        <v>15</v>
+      </c>
+      <c r="F214" t="s">
+        <v>558</v>
       </c>
       <c r="H214" t="s">
-        <v>358</v>
+        <v>195</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B215" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D215" t="s">
-        <v>750</v>
+        <v>755</v>
+      </c>
+      <c r="E215" t="s">
+        <v>114</v>
       </c>
       <c r="H215" t="s">
-        <v>358</v>
+        <v>756</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="B216" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="C216" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D216" t="s">
-        <v>753</v>
+        <v>760</v>
+      </c>
+      <c r="E216" t="s">
+        <v>15</v>
+      </c>
+      <c r="F216" t="s">
+        <v>575</v>
       </c>
       <c r="H216" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="B217" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D217" t="s">
-        <v>757</v>
+        <v>764</v>
+      </c>
+      <c r="E217" t="s">
+        <v>15</v>
+      </c>
+      <c r="F217" t="s">
+        <v>575</v>
       </c>
       <c r="H217" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J217" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="B218" t="s">
-        <v>759</v>
+        <v>569</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D218" t="s">
-        <v>760</v>
+        <v>767</v>
+      </c>
+      <c r="E218" t="s">
+        <v>114</v>
+      </c>
+      <c r="F218" t="s">
+        <v>558</v>
       </c>
       <c r="H218" t="s">
-        <v>754</v>
+        <v>16</v>
+      </c>
+      <c r="J218" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="B219" t="s">
-        <v>762</v>
+        <v>453</v>
       </c>
       <c r="C219" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D219" t="s">
-        <v>763</v>
+        <v>454</v>
+      </c>
+      <c r="E219" t="s">
+        <v>114</v>
       </c>
       <c r="H219" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J219" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="B220" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="C220" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D220" t="s">
-        <v>571</v>
+        <v>773</v>
+      </c>
+      <c r="E220" t="s">
+        <v>114</v>
       </c>
       <c r="H220" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="B221" t="s">
-        <v>767</v>
+        <v>433</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>336</v>
+        <v>434</v>
+      </c>
+      <c r="E221" t="s">
+        <v>114</v>
       </c>
       <c r="H221" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="J221" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B222" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>571</v>
+        <v>779</v>
+      </c>
+      <c r="E222" t="s">
+        <v>114</v>
       </c>
       <c r="H222" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B223" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="C223" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>693</v>
+        <v>783</v>
+      </c>
+      <c r="E223" t="s">
+        <v>114</v>
       </c>
       <c r="H223" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="J223" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="B224" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="C224" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>787</v>
+      </c>
+      <c r="E224" t="s">
+        <v>114</v>
       </c>
       <c r="H224" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J224" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="B225" t="s">
-        <v>777</v>
+        <v>445</v>
       </c>
       <c r="C225" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>446</v>
+      </c>
+      <c r="E225" t="s">
+        <v>114</v>
       </c>
       <c r="H225" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J225" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="B226" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>781</v>
+        <v>793</v>
+      </c>
+      <c r="E226" t="s">
+        <v>114</v>
       </c>
       <c r="H226" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J226" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>783</v>
+        <v>795</v>
+      </c>
+      <c r="B227" t="s">
+        <v>489</v>
       </c>
       <c r="C227" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>784</v>
+        <v>490</v>
       </c>
       <c r="E227" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H227" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J227" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>785</v>
+        <v>797</v>
+      </c>
+      <c r="B228" t="s">
+        <v>493</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D228" t="s">
-        <v>786</v>
+        <v>494</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H228" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J228" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>787</v>
+        <v>799</v>
+      </c>
+      <c r="B229" t="s">
+        <v>800</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>788</v>
+        <v>801</v>
       </c>
       <c r="E229" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H229" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J229" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>789</v>
+        <v>803</v>
+      </c>
+      <c r="B230" t="s">
+        <v>804</v>
       </c>
       <c r="C230" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>790</v>
+        <v>805</v>
       </c>
       <c r="E230" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>114</v>
       </c>
       <c r="H230" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="231" spans="1:8" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>791</v>
+        <v>807</v>
+      </c>
+      <c r="B231" t="s">
+        <v>808</v>
       </c>
       <c r="C231" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D231" t="s">
-        <v>792</v>
+        <v>426</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H231" t="s">
-        <v>62</v>
+        <v>124</v>
+      </c>
+      <c r="J231" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>793</v>
+        <v>810</v>
+      </c>
+      <c r="B232" t="s">
+        <v>811</v>
       </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>794</v>
+        <v>702</v>
       </c>
       <c r="E232" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H232" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
       <c r="J232" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>795</v>
+        <v>813</v>
+      </c>
+      <c r="B233" t="s">
+        <v>814</v>
       </c>
       <c r="C233" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="E233" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H233" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="234" spans="1:10" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>797</v>
+        <v>817</v>
+      </c>
+      <c r="B234" t="s">
+        <v>818</v>
       </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="E234" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H234" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="235" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>799</v>
+        <v>821</v>
+      </c>
+      <c r="B235" t="s">
+        <v>782</v>
       </c>
       <c r="C235" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="E235" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H235" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J235" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>801</v>
+        <v>823</v>
+      </c>
+      <c r="B236" t="s">
+        <v>786</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>802</v>
+        <v>787</v>
       </c>
       <c r="E236" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H236" t="s">
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="J236" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>803</v>
+        <v>825</v>
+      </c>
+      <c r="B237" t="s">
+        <v>792</v>
       </c>
       <c r="C237" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E237" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H237" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J237" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>805</v>
+        <v>827</v>
+      </c>
+      <c r="B238" t="s">
+        <v>800</v>
       </c>
       <c r="C238" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="E238" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H238" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J238" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>807</v>
+        <v>829</v>
+      </c>
+      <c r="B239" t="s">
+        <v>592</v>
       </c>
       <c r="C239" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>808</v>
+        <v>593</v>
       </c>
       <c r="E239" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H239" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J239" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>809</v>
+        <v>831</v>
+      </c>
+      <c r="B240" t="s">
+        <v>832</v>
       </c>
       <c r="C240" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>810</v>
+        <v>833</v>
+      </c>
+      <c r="E240" t="s">
+        <v>114</v>
       </c>
       <c r="H240" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="J240" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>811</v>
+        <v>835</v>
+      </c>
+      <c r="B241" t="s">
+        <v>524</v>
       </c>
       <c r="C241" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>812</v>
+        <v>525</v>
       </c>
       <c r="E241" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H241" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="J241" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>813</v>
+        <v>837</v>
+      </c>
+      <c r="B242" t="s">
+        <v>838</v>
       </c>
       <c r="C242" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D242" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="E242" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H242" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="J242" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>815</v>
+        <v>841</v>
+      </c>
+      <c r="B243" t="s">
+        <v>842</v>
       </c>
       <c r="C243" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D243" t="s">
-        <v>816</v>
+        <v>843</v>
       </c>
       <c r="E243" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H243" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J243" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>817</v>
+        <v>845</v>
+      </c>
+      <c r="B244" t="s">
+        <v>846</v>
       </c>
       <c r="C244" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>126</v>
+        <v>847</v>
       </c>
       <c r="E244" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H244" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J244" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>818</v>
+        <v>849</v>
+      </c>
+      <c r="B245" t="s">
+        <v>850</v>
       </c>
       <c r="C245" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>819</v>
+        <v>851</v>
       </c>
       <c r="E245" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H245" t="s">
-        <v>15</v>
+        <v>41</v>
+      </c>
+      <c r="J245" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>820</v>
+        <v>853</v>
+      </c>
+      <c r="B246" t="s">
+        <v>854</v>
       </c>
       <c r="C246" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D246" t="s">
-        <v>604</v>
+        <v>855</v>
       </c>
       <c r="E246" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H246" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J246" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="247" spans="1:10" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>821</v>
+        <v>857</v>
+      </c>
+      <c r="B247" t="s">
+        <v>603</v>
       </c>
       <c r="C247" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>822</v>
+        <v>604</v>
       </c>
       <c r="E247" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H247" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J247" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>823</v>
+        <v>859</v>
+      </c>
+      <c r="B248" t="s">
+        <v>860</v>
       </c>
       <c r="C248" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D248" t="s">
-        <v>824</v>
+        <v>861</v>
       </c>
       <c r="E248" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H248" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J248" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>825</v>
+        <v>863</v>
+      </c>
+      <c r="B249" t="s">
+        <v>607</v>
       </c>
       <c r="C249" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>826</v>
+        <v>608</v>
       </c>
       <c r="E249" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H249" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J249" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>827</v>
+        <v>865</v>
+      </c>
+      <c r="B250" t="s">
+        <v>596</v>
       </c>
       <c r="C250" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>436</v>
+        <v>597</v>
       </c>
       <c r="E250" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H250" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J250" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>828</v>
+        <v>867</v>
+      </c>
+      <c r="B251" t="s">
+        <v>611</v>
       </c>
       <c r="C251" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>436</v>
+        <v>612</v>
       </c>
       <c r="E251" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H251" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J251" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>829</v>
+        <v>869</v>
+      </c>
+      <c r="B252" t="s">
+        <v>860</v>
       </c>
       <c r="C252" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D252" t="s">
-        <v>830</v>
+        <v>861</v>
       </c>
       <c r="E252" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H252" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J252" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>831</v>
+        <v>871</v>
+      </c>
+      <c r="B253" t="s">
+        <v>872</v>
       </c>
       <c r="C253" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D253" t="s">
-        <v>832</v>
+        <v>873</v>
       </c>
       <c r="E253" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H253" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="254" spans="1:10" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>833</v>
+        <v>875</v>
+      </c>
+      <c r="B254" t="s">
+        <v>876</v>
       </c>
       <c r="C254" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D254" t="s">
-        <v>834</v>
+        <v>877</v>
       </c>
       <c r="E254" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H254" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>835</v>
+        <v>879</v>
+      </c>
+      <c r="B255" t="s">
+        <v>461</v>
       </c>
       <c r="C255" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D255" t="s">
-        <v>836</v>
+        <v>462</v>
       </c>
       <c r="E255" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H255" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J255" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>837</v>
+        <v>881</v>
+      </c>
+      <c r="B256" t="s">
+        <v>832</v>
       </c>
       <c r="C256" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="E256" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H256" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J256" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>839</v>
+        <v>883</v>
+      </c>
+      <c r="B257" t="s">
+        <v>884</v>
       </c>
       <c r="C257" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>840</v>
+        <v>885</v>
       </c>
       <c r="E257" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H257" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>115</v>
       </c>
     </row>
     <row r="258" spans="1:10" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>841</v>
+        <v>887</v>
+      </c>
+      <c r="B258" t="s">
+        <v>473</v>
       </c>
       <c r="C258" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>842</v>
+        <v>474</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H258" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="J258" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>843</v>
+        <v>889</v>
+      </c>
+      <c r="B259" t="s">
+        <v>846</v>
       </c>
       <c r="C259" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D259" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="E259" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H259" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J259" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>845</v>
+        <v>891</v>
+      </c>
+      <c r="B260" t="s">
+        <v>854</v>
       </c>
       <c r="C260" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="E260" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>114</v>
       </c>
       <c r="H260" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J260" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>848</v>
+        <v>893</v>
       </c>
       <c r="B261" t="s">
-        <v>849</v>
+        <v>457</v>
       </c>
       <c r="C261" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>458</v>
+      </c>
+      <c r="E261" t="s">
+        <v>114</v>
       </c>
       <c r="H261" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J261" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>852</v>
+        <v>895</v>
       </c>
       <c r="B262" t="s">
-        <v>853</v>
+        <v>469</v>
       </c>
       <c r="C262" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D262" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>470</v>
+      </c>
+      <c r="E262" t="s">
+        <v>114</v>
       </c>
       <c r="H262" t="s">
-        <v>523</v>
+        <v>41</v>
+      </c>
+      <c r="J262" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
       <c r="B263" t="s">
-        <v>857</v>
+        <v>842</v>
       </c>
       <c r="C263" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D263" t="s">
-        <v>858</v>
+        <v>843</v>
+      </c>
+      <c r="E263" t="s">
+        <v>114</v>
       </c>
       <c r="H263" t="s">
-        <v>859</v>
+        <v>41</v>
       </c>
       <c r="J263" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>861</v>
+        <v>899</v>
       </c>
       <c r="B264" t="s">
-        <v>862</v>
+        <v>838</v>
       </c>
       <c r="C264" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D264" t="s">
-        <v>863</v>
+        <v>839</v>
       </c>
       <c r="E264" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H264" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:8" ht="12.75">
+        <v>41</v>
+      </c>
+      <c r="J264" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>865</v>
+        <v>901</v>
       </c>
       <c r="B265" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
       <c r="C265" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="E265" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H265" t="s">
-        <v>116</v>
+        <v>41</v>
+      </c>
+      <c r="J265" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>869</v>
+        <v>903</v>
       </c>
       <c r="B266" t="s">
-        <v>870</v>
+        <v>904</v>
       </c>
       <c r="C266" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>871</v>
+        <v>905</v>
       </c>
       <c r="E266" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H266" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>873</v>
+        <v>907</v>
       </c>
       <c r="B267" t="s">
-        <v>874</v>
+        <v>908</v>
       </c>
       <c r="C267" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>875</v>
+        <v>909</v>
       </c>
       <c r="E267" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H267" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+      <c r="J267" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>877</v>
+        <v>911</v>
       </c>
       <c r="B268" t="s">
-        <v>878</v>
+        <v>912</v>
       </c>
       <c r="C268" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>879</v>
+        <v>913</v>
       </c>
       <c r="E268" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H268" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:8" ht="12.75">
+        <v>115</v>
+      </c>
+      <c r="J268" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>881</v>
+        <v>915</v>
       </c>
       <c r="B269" t="s">
-        <v>882</v>
+        <v>916</v>
       </c>
       <c r="C269" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D269" t="s">
-        <v>883</v>
+        <v>917</v>
       </c>
       <c r="E269" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F269" t="s">
+        <v>575</v>
       </c>
       <c r="H269" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J269" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>885</v>
+        <v>919</v>
       </c>
       <c r="B270" t="s">
-        <v>886</v>
+        <v>920</v>
       </c>
       <c r="C270" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D270" t="s">
-        <v>887</v>
+        <v>921</v>
       </c>
       <c r="E270" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F270" t="s">
+        <v>575</v>
       </c>
       <c r="H270" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J270" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
       <c r="B271" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
       <c r="C271" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D271" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="E271" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F271" t="s">
+        <v>575</v>
       </c>
       <c r="H271" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J271" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>893</v>
+        <v>927</v>
       </c>
       <c r="B272" t="s">
-        <v>894</v>
+        <v>928</v>
       </c>
       <c r="C272" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D272" t="s">
-        <v>895</v>
+        <v>929</v>
       </c>
       <c r="E272" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F272" t="s">
+        <v>575</v>
       </c>
       <c r="H272" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J272" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>897</v>
+        <v>931</v>
       </c>
       <c r="B273" t="s">
-        <v>898</v>
+        <v>932</v>
       </c>
       <c r="C273" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D273" t="s">
-        <v>517</v>
+        <v>933</v>
       </c>
       <c r="E273" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="F273" t="s">
+        <v>558</v>
       </c>
       <c r="H273" t="s">
-        <v>62</v>
+        <v>195</v>
+      </c>
+      <c r="J273" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>900</v>
+        <v>935</v>
       </c>
       <c r="B274" t="s">
-        <v>901</v>
+        <v>936</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D274" t="s">
-        <v>895</v>
+        <v>937</v>
       </c>
       <c r="E274" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H274" t="s">
-        <v>62</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>903</v>
+        <v>939</v>
       </c>
       <c r="B275" t="s">
-        <v>904</v>
+        <v>940</v>
       </c>
       <c r="C275" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D275" t="s">
-        <v>905</v>
+        <v>941</v>
       </c>
       <c r="E275" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H275" t="s">
-        <v>62</v>
+        <v>400</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>907</v>
+        <v>943</v>
       </c>
       <c r="B276" t="s">
-        <v>908</v>
+        <v>944</v>
       </c>
       <c r="C276" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D276" t="s">
-        <v>909</v>
+        <v>945</v>
       </c>
       <c r="E276" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H276" t="s">
-        <v>116</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>911</v>
+        <v>947</v>
       </c>
       <c r="B277" t="s">
-        <v>912</v>
+        <v>948</v>
       </c>
       <c r="C277" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>913</v>
+        <v>949</v>
       </c>
       <c r="E277" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H277" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>915</v>
+        <v>951</v>
       </c>
       <c r="B278" t="s">
-        <v>916</v>
+        <v>952</v>
       </c>
       <c r="C278" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>917</v>
+        <v>953</v>
       </c>
       <c r="E278" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H278" t="s">
-        <v>116</v>
+        <v>183</v>
+      </c>
+      <c r="J278" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>919</v>
+        <v>955</v>
       </c>
       <c r="B279" t="s">
-        <v>920</v>
+        <v>956</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D279" t="s">
-        <v>921</v>
+        <v>957</v>
       </c>
       <c r="E279" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H279" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" ht="12.75">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>923</v>
+        <v>959</v>
       </c>
       <c r="B280" t="s">
-        <v>924</v>
+        <v>960</v>
       </c>
       <c r="C280" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>925</v>
+        <v>961</v>
       </c>
       <c r="E280" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H280" t="s">
-        <v>116</v>
+        <v>115</v>
+      </c>
+      <c r="J280" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>962</v>
       </c>
       <c r="C281" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D281" t="s">
-        <v>929</v>
+        <v>963</v>
       </c>
       <c r="E281" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H281" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>932</v>
+        <v>964</v>
       </c>
       <c r="C282" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D282" t="s">
-        <v>933</v>
+        <v>965</v>
       </c>
       <c r="E282" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H282" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:8" ht="12.75">
+        <v>289</v>
+      </c>
+      <c r="J282" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>966</v>
       </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D283" t="s">
-        <v>937</v>
+        <v>967</v>
       </c>
       <c r="E283" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H283" t="s">
-        <v>116</v>
+        <v>289</v>
+      </c>
+      <c r="J283" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>939</v>
+        <v>968</v>
       </c>
       <c r="B284" t="s">
-        <v>940</v>
+        <v>969</v>
       </c>
       <c r="C284" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D284" t="s">
-        <v>941</v>
+        <v>970</v>
       </c>
       <c r="E284" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H284" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>971</v>
       </c>
       <c r="C285" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D285" t="s">
-        <v>945</v>
+        <v>972</v>
       </c>
       <c r="E285" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="H285" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>947</v>
+        <v>974</v>
       </c>
       <c r="B286" t="s">
-        <v>948</v>
+        <v>975</v>
       </c>
       <c r="C286" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D286" t="s">
-        <v>949</v>
+        <v>976</v>
       </c>
       <c r="E286" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H286" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>951</v>
+        <v>978</v>
       </c>
       <c r="B287" t="s">
-        <v>952</v>
+        <v>979</v>
       </c>
       <c r="C287" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D287" t="s">
-        <v>953</v>
+        <v>980</v>
       </c>
       <c r="E287" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H287" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>955</v>
+        <v>981</v>
       </c>
       <c r="B288" t="s">
-        <v>956</v>
+        <v>982</v>
       </c>
       <c r="C288" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D288" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>983</v>
       </c>
       <c r="H288" t="s">
-        <v>116</v>
+        <v>16</v>
+      </c>
+      <c r="J288" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>959</v>
+        <v>984</v>
       </c>
       <c r="B289" t="s">
-        <v>960</v>
+        <v>985</v>
       </c>
       <c r="C289" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D289" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>986</v>
       </c>
       <c r="H289" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>963</v>
+        <v>987</v>
       </c>
       <c r="B290" t="s">
-        <v>964</v>
+        <v>988</v>
       </c>
       <c r="C290" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D290" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>989</v>
       </c>
       <c r="H290" t="s">
-        <v>116</v>
+        <v>16</v>
+      </c>
+      <c r="J290" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="B291" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="C291" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D291" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>992</v>
+      </c>
+      <c r="F291" t="s">
+        <v>250</v>
+      </c>
+      <c r="G291" t="s">
+        <v>251</v>
       </c>
       <c r="H291" t="s">
-        <v>116</v>
+        <v>202</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>971</v>
+        <v>993</v>
       </c>
       <c r="B292" t="s">
-        <v>972</v>
+        <v>994</v>
       </c>
       <c r="C292" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D292" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>992</v>
+      </c>
+      <c r="F292" t="s">
+        <v>250</v>
+      </c>
+      <c r="G292" t="s">
+        <v>251</v>
       </c>
       <c r="H292" t="s">
-        <v>116</v>
+        <v>202</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="B293" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="C293" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D293" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>997</v>
       </c>
       <c r="H293" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>979</v>
+        <v>998</v>
       </c>
       <c r="B294" t="s">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="C294" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>992</v>
+      </c>
+      <c r="F294" t="s">
+        <v>250</v>
+      </c>
+      <c r="G294" t="s">
+        <v>251</v>
       </c>
       <c r="H294" t="s">
-        <v>116</v>
+        <v>202</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
       <c r="B295" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="C295" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1002</v>
+      </c>
+      <c r="F295" t="s">
+        <v>329</v>
+      </c>
+      <c r="G295" t="s">
+        <v>330</v>
       </c>
       <c r="H295" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" ht="12.75">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="B296" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="C296" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1006</v>
       </c>
       <c r="H296" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J296" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>991</v>
+        <v>1007</v>
       </c>
       <c r="B297" t="s">
-        <v>992</v>
+        <v>1008</v>
       </c>
       <c r="C297" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D297" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1009</v>
       </c>
       <c r="H297" t="s">
-        <v>116</v>
+        <v>195</v>
+      </c>
+      <c r="J297" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>994</v>
+        <v>1010</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1011</v>
       </c>
       <c r="C298" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D298" t="s">
-        <v>995</v>
+        <v>1012</v>
+      </c>
+      <c r="F298" t="s">
+        <v>329</v>
+      </c>
+      <c r="G298" t="s">
+        <v>330</v>
       </c>
       <c r="H298" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>997</v>
+        <v>1013</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1014</v>
       </c>
       <c r="C299" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D299" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="H299" t="s">
-        <v>1000</v>
+        <v>337</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1001</v>
+        <v>1016</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1017</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D300" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1018</v>
       </c>
       <c r="H300" t="s">
-        <v>15</v>
+        <v>337</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1003</v>
+        <v>1019</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1020</v>
       </c>
       <c r="C301" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D301" t="s">
-        <v>1004</v>
-[...8 lines deleted...]
-        <v>527</v>
+        <v>1021</v>
       </c>
       <c r="H301" t="s">
-        <v>540</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="302" spans="1:10" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1005</v>
+        <v>1023</v>
       </c>
       <c r="C302" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D302" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="E302" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="H302" t="s">
-        <v>129</v>
+        <v>195</v>
       </c>
       <c r="J302" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1007</v>
+        <v>1026</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1027</v>
       </c>
       <c r="C303" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D303" t="s">
-        <v>1008</v>
+        <v>1028</v>
       </c>
       <c r="E303" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>540</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1009</v>
+        <v>1030</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1031</v>
       </c>
       <c r="C304" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D304" t="s">
-        <v>1010</v>
+        <v>1032</v>
       </c>
       <c r="E304" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>555</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1011</v>
+        <v>1034</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1035</v>
       </c>
       <c r="C305" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D305" t="s">
-        <v>1012</v>
+        <v>1036</v>
       </c>
       <c r="E305" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H305" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="12.75">
+      <c r="A306" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C306" t="s">
+        <v>13</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E306" t="s">
         <v>15</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="H306" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
+      <c r="A307" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C307" t="s">
+        <v>13</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E307" t="s">
         <v>15</v>
       </c>
-      <c r="J306" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H307" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1015</v>
+        <v>1046</v>
       </c>
       <c r="B308" t="s">
-        <v>1016</v>
+        <v>1047</v>
       </c>
       <c r="C308" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D308" t="s">
-        <v>1017</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>1048</v>
+      </c>
+      <c r="E308" t="s">
+        <v>15</v>
       </c>
       <c r="H308" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1019</v>
+        <v>1050</v>
       </c>
       <c r="B309" t="s">
-        <v>1020</v>
+        <v>1051</v>
       </c>
       <c r="C309" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D309" t="s">
-        <v>1021</v>
+        <v>1052</v>
       </c>
       <c r="E309" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H309" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1023</v>
+        <v>1054</v>
       </c>
       <c r="B310" t="s">
-        <v>1024</v>
+        <v>1055</v>
       </c>
       <c r="C310" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D310" t="s">
-        <v>1025</v>
+        <v>1056</v>
       </c>
       <c r="E310" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H310" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1027</v>
+        <v>1058</v>
       </c>
       <c r="B311" t="s">
-        <v>1028</v>
+        <v>1059</v>
       </c>
       <c r="C311" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D311" t="s">
-        <v>1029</v>
+        <v>1060</v>
       </c>
       <c r="E311" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H311" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="B312" t="s">
-        <v>1032</v>
+        <v>1063</v>
       </c>
       <c r="C312" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D312" t="s">
-        <v>1033</v>
+        <v>1064</v>
       </c>
       <c r="E312" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H312" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1035</v>
+        <v>1066</v>
       </c>
       <c r="B313" t="s">
-        <v>1036</v>
+        <v>1067</v>
       </c>
       <c r="C313" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D313" t="s">
-        <v>1037</v>
+        <v>1068</v>
       </c>
       <c r="E313" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H313" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1039</v>
+        <v>1070</v>
       </c>
       <c r="B314" t="s">
-        <v>1040</v>
+        <v>1071</v>
       </c>
       <c r="C314" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D314" t="s">
-        <v>1041</v>
+        <v>1072</v>
       </c>
       <c r="E314" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H314" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1043</v>
+        <v>1074</v>
       </c>
       <c r="B315" t="s">
-        <v>1044</v>
+        <v>1075</v>
       </c>
       <c r="C315" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D315" t="s">
-        <v>1045</v>
+        <v>1076</v>
       </c>
       <c r="E315" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>1046</v>
+        <v>15</v>
       </c>
       <c r="H315" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="B316" t="s">
-        <v>1049</v>
+        <v>1079</v>
       </c>
       <c r="C316" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D316" t="s">
-        <v>330</v>
+        <v>1080</v>
       </c>
       <c r="E316" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H316" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1051</v>
+        <v>1082</v>
       </c>
       <c r="B317" t="s">
-        <v>1052</v>
+        <v>1083</v>
       </c>
       <c r="C317" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D317" t="s">
-        <v>1053</v>
+        <v>1084</v>
       </c>
       <c r="E317" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H317" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="318" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1055</v>
+        <v>1086</v>
       </c>
       <c r="B318" t="s">
-        <v>1056</v>
+        <v>1087</v>
       </c>
       <c r="C318" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D318" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="E318" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H318" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1059</v>
+        <v>1090</v>
       </c>
       <c r="B319" t="s">
-        <v>1060</v>
+        <v>1091</v>
       </c>
       <c r="C319" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D319" t="s">
-        <v>1061</v>
+        <v>1092</v>
       </c>
       <c r="E319" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H319" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1063</v>
+        <v>1094</v>
       </c>
       <c r="B320" t="s">
-        <v>1064</v>
+        <v>1095</v>
       </c>
       <c r="C320" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D320" t="s">
-        <v>1065</v>
+        <v>1096</v>
       </c>
       <c r="E320" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H320" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1067</v>
+        <v>1098</v>
       </c>
       <c r="B321" t="s">
-        <v>461</v>
+        <v>1099</v>
       </c>
       <c r="C321" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D321" t="s">
-        <v>462</v>
+        <v>1100</v>
       </c>
       <c r="E321" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H321" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="322" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1069</v>
+        <v>1102</v>
       </c>
       <c r="B322" t="s">
-        <v>1070</v>
+        <v>1103</v>
       </c>
       <c r="C322" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D322" t="s">
-        <v>1071</v>
+        <v>1104</v>
       </c>
       <c r="E322" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H322" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1073</v>
+        <v>1106</v>
       </c>
       <c r="B323" t="s">
-        <v>1074</v>
+        <v>1107</v>
       </c>
       <c r="C323" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D323" t="s">
-        <v>1075</v>
+        <v>1108</v>
       </c>
       <c r="E323" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H323" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1077</v>
+        <v>1110</v>
       </c>
       <c r="B324" t="s">
-        <v>471</v>
+        <v>1111</v>
       </c>
       <c r="C324" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D324" t="s">
-        <v>472</v>
+        <v>1112</v>
       </c>
       <c r="E324" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H324" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="325" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1079</v>
+        <v>1114</v>
       </c>
       <c r="B325" t="s">
-        <v>1080</v>
+        <v>1115</v>
       </c>
       <c r="C325" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D325" t="s">
-        <v>1081</v>
+        <v>1116</v>
       </c>
       <c r="E325" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H325" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="326" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1083</v>
+        <v>1118</v>
       </c>
       <c r="B326" t="s">
-        <v>1084</v>
+        <v>1119</v>
       </c>
       <c r="C326" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D326" t="s">
-        <v>1085</v>
+        <v>1120</v>
       </c>
       <c r="E326" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H326" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="327" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1087</v>
+        <v>1122</v>
       </c>
       <c r="B327" t="s">
-        <v>457</v>
+        <v>1123</v>
       </c>
       <c r="C327" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D327" t="s">
-        <v>458</v>
+        <v>1124</v>
       </c>
       <c r="E327" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H327" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="328" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1089</v>
+        <v>1126</v>
       </c>
       <c r="B328" t="s">
-        <v>467</v>
+        <v>1127</v>
       </c>
       <c r="C328" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D328" t="s">
-        <v>468</v>
+        <v>1128</v>
       </c>
       <c r="E328" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H328" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="329" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1091</v>
+        <v>1130</v>
       </c>
       <c r="B329" t="s">
-        <v>1092</v>
+        <v>1131</v>
       </c>
       <c r="C329" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D329" t="s">
-        <v>1093</v>
+        <v>1132</v>
       </c>
       <c r="E329" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H329" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="330" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1095</v>
+        <v>1134</v>
       </c>
       <c r="B330" t="s">
-        <v>1096</v>
+        <v>1135</v>
       </c>
       <c r="C330" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D330" t="s">
-        <v>1097</v>
+        <v>1136</v>
       </c>
       <c r="E330" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H330" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="331" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1099</v>
+        <v>1138</v>
       </c>
       <c r="B331" t="s">
-        <v>1100</v>
+        <v>1139</v>
       </c>
       <c r="C331" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D331" t="s">
-        <v>1101</v>
+        <v>1140</v>
       </c>
       <c r="E331" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H331" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1103</v>
+        <v>1142</v>
       </c>
       <c r="B332" t="s">
-        <v>1104</v>
+        <v>1143</v>
       </c>
       <c r="C332" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D332" t="s">
-        <v>1105</v>
+        <v>1144</v>
       </c>
       <c r="E332" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1107</v>
+        <v>1146</v>
       </c>
       <c r="B333" t="s">
-        <v>1108</v>
+        <v>1147</v>
       </c>
       <c r="C333" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D333" t="s">
-        <v>1109</v>
+        <v>1148</v>
       </c>
       <c r="E333" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H333" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="334" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1111</v>
+        <v>1150</v>
       </c>
       <c r="B334" t="s">
-        <v>1112</v>
+        <v>1151</v>
       </c>
       <c r="C334" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D334" t="s">
-        <v>1113</v>
+        <v>1152</v>
       </c>
       <c r="E334" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H334" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="335" spans="1:10" ht="12.75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1115</v>
+        <v>1154</v>
       </c>
       <c r="B335" t="s">
-        <v>1116</v>
+        <v>1155</v>
       </c>
       <c r="C335" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D335" t="s">
-        <v>1117</v>
+        <v>1156</v>
       </c>
       <c r="E335" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>15</v>
       </c>
       <c r="H335" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="336" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1119</v>
+        <v>1158</v>
       </c>
       <c r="B336" t="s">
-        <v>1120</v>
+        <v>1159</v>
       </c>
       <c r="C336" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D336" t="s">
-        <v>1121</v>
+        <v>1160</v>
       </c>
       <c r="E336" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>114</v>
       </c>
       <c r="H336" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="337" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1123</v>
+        <v>1162</v>
       </c>
       <c r="B337" t="s">
-        <v>1124</v>
+        <v>1163</v>
       </c>
       <c r="C337" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D337" t="s">
-        <v>1125</v>
+        <v>1164</v>
       </c>
       <c r="E337" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>114</v>
       </c>
       <c r="H337" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1127</v>
+        <v>1165</v>
       </c>
       <c r="B338" t="s">
-        <v>1128</v>
+        <v>1166</v>
       </c>
       <c r="C338" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D338" t="s">
-        <v>1129</v>
+        <v>1167</v>
       </c>
       <c r="E338" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>1168</v>
       </c>
       <c r="H338" t="s">
-        <v>15</v>
+        <v>1169</v>
       </c>
       <c r="J338" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>1170</v>
       </c>
       <c r="C339" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D339" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>1171</v>
       </c>
       <c r="H339" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:10" ht="12.75">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>1172</v>
       </c>
       <c r="C340" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D340" t="s">
-        <v>1137</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>1173</v>
       </c>
       <c r="H340" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="341" spans="1:10" ht="12.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>1174</v>
       </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D341" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>1175</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1176</v>
       </c>
       <c r="H341" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="342" spans="1:10" ht="12.75">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>1178</v>
       </c>
       <c r="C342" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D342" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1179</v>
+      </c>
+      <c r="G342" t="s">
+        <v>654</v>
       </c>
       <c r="H342" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1144</v>
+        <v>1181</v>
       </c>
       <c r="B343" t="s">
-        <v>1145</v>
+        <v>1182</v>
       </c>
       <c r="C343" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D343" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1183</v>
       </c>
       <c r="H343" t="s">
-        <v>62</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1185</v>
       </c>
       <c r="C344" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D344" t="s">
-        <v>440</v>
+        <v>1186</v>
       </c>
       <c r="E344" t="s">
-        <v>23</v>
+        <v>114</v>
+      </c>
+      <c r="F344" t="s">
+        <v>211</v>
+      </c>
+      <c r="G344" t="s">
+        <v>212</v>
       </c>
       <c r="H344" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J344" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1187</v>
       </c>
       <c r="C345" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D345" t="s">
-        <v>1152</v>
+        <v>1188</v>
       </c>
       <c r="E345" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H345" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>1155</v>
+        <v>1189</v>
       </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D346" t="s">
-        <v>1156</v>
+        <v>1190</v>
       </c>
       <c r="E346" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H346" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J346" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>1159</v>
+        <v>1191</v>
       </c>
       <c r="C347" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D347" t="s">
-        <v>1160</v>
+        <v>1192</v>
       </c>
       <c r="E347" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H347" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J347" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>1193</v>
       </c>
       <c r="C348" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
-        <v>448</v>
+        <v>1194</v>
       </c>
       <c r="E348" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H348" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J348" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="C349" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D349" t="s">
-        <v>1166</v>
+        <v>1196</v>
       </c>
       <c r="E349" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H349" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="350" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1197</v>
       </c>
       <c r="C350" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D350" t="s">
-        <v>482</v>
+        <v>1198</v>
       </c>
       <c r="E350" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H350" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>1199</v>
       </c>
       <c r="C351" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D351" t="s">
-        <v>486</v>
+        <v>1200</v>
       </c>
       <c r="E351" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H351" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J351" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>1173</v>
+        <v>1201</v>
       </c>
       <c r="C352" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D352" t="s">
-        <v>1174</v>
+        <v>1202</v>
       </c>
       <c r="E352" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H352" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J352" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>1203</v>
       </c>
       <c r="C353" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D353" t="s">
-        <v>1178</v>
+        <v>1204</v>
       </c>
       <c r="E353" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H353" t="s">
-        <v>43</v>
+        <v>202</v>
+      </c>
+      <c r="J353" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1205</v>
       </c>
       <c r="C354" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D354" t="s">
-        <v>70</v>
+        <v>1206</v>
       </c>
       <c r="E354" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H354" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="J354" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>1184</v>
+        <v>1207</v>
       </c>
       <c r="C355" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D355" t="s">
-        <v>1041</v>
+        <v>1208</v>
       </c>
       <c r="E355" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H355" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="J355" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>1187</v>
+        <v>1209</v>
       </c>
       <c r="C356" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D356" t="s">
-        <v>1188</v>
+        <v>637</v>
       </c>
       <c r="E356" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H356" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>1191</v>
+        <v>1210</v>
       </c>
       <c r="C357" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D357" t="s">
-        <v>1192</v>
+        <v>637</v>
       </c>
       <c r="E357" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H357" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J357" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="C358" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D358" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="E358" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H358" t="s">
-        <v>101</v>
+        <v>16</v>
+      </c>
+      <c r="J358" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="C359" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D359" t="s">
-        <v>1198</v>
+        <v>1214</v>
+      </c>
+      <c r="E359" t="s">
+        <v>179</v>
       </c>
       <c r="H359" t="s">
-        <v>1199</v>
+        <v>16</v>
       </c>
       <c r="J359" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="360" spans="1:10" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>1155</v>
+        <v>1215</v>
       </c>
       <c r="C360" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D360" t="s">
-        <v>1156</v>
+        <v>1216</v>
       </c>
       <c r="E360" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H360" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J360" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="361" spans="1:10" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>1159</v>
+        <v>1217</v>
       </c>
       <c r="C361" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D361" t="s">
-        <v>1160</v>
+        <v>1218</v>
       </c>
       <c r="E361" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H361" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J361" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="362" spans="1:10" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>1219</v>
       </c>
       <c r="C362" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D362" t="s">
-        <v>1166</v>
+        <v>1220</v>
       </c>
       <c r="E362" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H362" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J362" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="363" spans="1:10" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1173</v>
+        <v>1221</v>
       </c>
       <c r="C363" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D363" t="s">
-        <v>1174</v>
+        <v>1222</v>
       </c>
       <c r="E363" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H363" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J363" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="364" spans="1:10" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1223</v>
       </c>
       <c r="C364" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D364" t="s">
-        <v>279</v>
+        <v>1224</v>
       </c>
       <c r="E364" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H364" t="s">
-        <v>116</v>
+        <v>289</v>
       </c>
       <c r="J364" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="365" spans="1:10" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1225</v>
       </c>
       <c r="C365" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D365" t="s">
-        <v>1071</v>
+        <v>1226</v>
       </c>
       <c r="E365" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H365" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="J365" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
       <c r="B366" t="s">
-        <v>385</v>
+        <v>1228</v>
       </c>
       <c r="C366" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D366" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1229</v>
       </c>
       <c r="H366" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="367" spans="1:10" ht="12.75">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
       <c r="B367" t="s">
-        <v>1096</v>
+        <v>1231</v>
       </c>
       <c r="C367" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D367" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1232</v>
       </c>
       <c r="H367" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1217</v>
+        <v>1233</v>
       </c>
       <c r="B368" t="s">
-        <v>1092</v>
+        <v>1234</v>
       </c>
       <c r="C368" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D368" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1235</v>
       </c>
       <c r="H368" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J368" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="369" spans="1:10" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1219</v>
+        <v>1236</v>
       </c>
       <c r="B369" t="s">
-        <v>1080</v>
+        <v>1237</v>
       </c>
       <c r="C369" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D369" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>178</v>
       </c>
       <c r="H369" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J369" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="370" spans="1:10" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
       <c r="B370" t="s">
-        <v>1100</v>
+        <v>1239</v>
       </c>
       <c r="C370" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D370" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>288</v>
       </c>
       <c r="H370" t="s">
-        <v>116</v>
+        <v>289</v>
       </c>
       <c r="J370" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="371" spans="1:10" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="B371" t="s">
-        <v>1084</v>
+        <v>1241</v>
       </c>
       <c r="C371" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D371" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>178</v>
       </c>
       <c r="H371" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="J371" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="372" spans="1:10" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
       <c r="B372" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C372" t="s">
+        <v>13</v>
+      </c>
+      <c r="D372" t="s">
+        <v>965</v>
+      </c>
+      <c r="H372" t="s">
         <v>289</v>
       </c>
-      <c r="C372" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J372" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
       <c r="B373" t="s">
-        <v>1056</v>
+        <v>1245</v>
       </c>
       <c r="C373" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D373" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1246</v>
+      </c>
+      <c r="F373" t="s">
+        <v>250</v>
+      </c>
+      <c r="G373" t="s">
+        <v>251</v>
       </c>
       <c r="H373" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="374" spans="1:10" ht="12.75">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1229</v>
+        <v>1248</v>
       </c>
       <c r="B374" t="s">
-        <v>293</v>
+        <v>1249</v>
       </c>
       <c r="C374" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D374" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1250</v>
+      </c>
+      <c r="F374" t="s">
+        <v>250</v>
+      </c>
+      <c r="G374" t="s">
+        <v>251</v>
       </c>
       <c r="H374" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>258</v>
       </c>
     </row>
     <row r="375" spans="1:10" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>1251</v>
       </c>
       <c r="C375" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D375" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1252</v>
       </c>
       <c r="H375" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="J375" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>1253</v>
       </c>
       <c r="C376" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D376" t="s">
-        <v>298</v>
+        <v>1254</v>
       </c>
       <c r="E376" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="H376" t="s">
-        <v>116</v>
+        <v>188</v>
       </c>
       <c r="J376" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:8" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1234</v>
+        <v>1255</v>
       </c>
       <c r="C377" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D377" t="s">
-        <v>1235</v>
+        <v>1256</v>
+      </c>
+      <c r="E377" t="s">
+        <v>179</v>
       </c>
       <c r="H377" t="s">
-        <v>735</v>
+        <v>188</v>
+      </c>
+      <c r="J377" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1236</v>
+        <v>1257</v>
       </c>
       <c r="C378" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D378" t="s">
-        <v>1237</v>
+        <v>1258</v>
+      </c>
+      <c r="E378" t="s">
+        <v>114</v>
       </c>
       <c r="H378" t="s">
-        <v>37</v>
+        <v>195</v>
       </c>
     </row>
     <row r="379" spans="1:10" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>1259</v>
       </c>
       <c r="C379" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D379" t="s">
-        <v>1240</v>
+        <v>185</v>
       </c>
       <c r="E379" t="s">
-        <v>1241</v>
+        <v>179</v>
       </c>
       <c r="H379" t="s">
-        <v>1242</v>
+        <v>41</v>
       </c>
       <c r="J379" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1243</v>
+        <v>1260</v>
       </c>
       <c r="C380" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D380" t="s">
-        <v>1244</v>
+        <v>1261</v>
+      </c>
+      <c r="E380" t="s">
+        <v>114</v>
       </c>
       <c r="H380" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1246</v>
+        <v>1262</v>
       </c>
       <c r="C381" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D381" t="s">
-        <v>1247</v>
+        <v>208</v>
+      </c>
+      <c r="E381" t="s">
+        <v>114</v>
       </c>
       <c r="H381" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J381" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1249</v>
+        <v>1263</v>
       </c>
       <c r="C382" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D382" t="s">
-        <v>1250</v>
+        <v>1264</v>
+      </c>
+      <c r="E382" t="s">
+        <v>114</v>
       </c>
       <c r="H382" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J382" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1252</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>1265</v>
       </c>
       <c r="C383" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D383" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="E383" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>179</v>
       </c>
       <c r="H383" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J383" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1255</v>
+        <v>1268</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1269</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D384" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>1270</v>
+      </c>
+      <c r="E384" t="s">
+        <v>114</v>
       </c>
       <c r="H384" t="s">
-        <v>1257</v>
+        <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="B385" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="C385" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D385" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="E385" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H385" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="B386" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="C386" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D386" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="E386" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H386" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1267</v>
+        <v>1280</v>
       </c>
       <c r="B387" t="s">
-        <v>1268</v>
+        <v>1281</v>
       </c>
       <c r="C387" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D387" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="E387" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H387" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1271</v>
+        <v>1284</v>
       </c>
       <c r="B388" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
       <c r="C388" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D388" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="E388" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H388" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1275</v>
+        <v>1288</v>
       </c>
       <c r="B389" t="s">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="C389" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D389" t="s">
-        <v>1277</v>
+        <v>1290</v>
       </c>
       <c r="E389" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H389" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1279</v>
+        <v>1292</v>
       </c>
       <c r="B390" t="s">
-        <v>1280</v>
+        <v>1293</v>
       </c>
       <c r="C390" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D390" t="s">
-        <v>1281</v>
+        <v>1294</v>
       </c>
       <c r="E390" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H390" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1283</v>
+        <v>1296</v>
       </c>
       <c r="B391" t="s">
-        <v>1284</v>
+        <v>1297</v>
       </c>
       <c r="C391" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D391" t="s">
-        <v>1285</v>
+        <v>1298</v>
       </c>
       <c r="E391" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H391" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1287</v>
+        <v>1300</v>
       </c>
       <c r="B392" t="s">
-        <v>1288</v>
+        <v>1301</v>
       </c>
       <c r="C392" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D392" t="s">
-        <v>1289</v>
+        <v>1302</v>
       </c>
       <c r="E392" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H392" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1291</v>
+        <v>1304</v>
       </c>
       <c r="B393" t="s">
-        <v>1292</v>
+        <v>1305</v>
       </c>
       <c r="C393" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D393" t="s">
-        <v>1293</v>
+        <v>246</v>
       </c>
       <c r="E393" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H393" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="B394" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="C394" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D394" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E394" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H394" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1299</v>
+        <v>1310</v>
       </c>
       <c r="B395" t="s">
-        <v>1300</v>
+        <v>1311</v>
       </c>
       <c r="C395" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>1301</v>
+        <v>1312</v>
       </c>
       <c r="E395" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="H395" t="s">
-        <v>62</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="12.75">
+      <c r="A396" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C396" t="s">
+        <v>13</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J396" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
+      <c r="A397" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C397" t="s">
+        <v>13</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E397" t="s">
+        <v>179</v>
+      </c>
+      <c r="F397" t="s">
+        <v>254</v>
+      </c>
+      <c r="G397" t="s">
+        <v>255</v>
+      </c>
+      <c r="H397" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="12.75">
+      <c r="A398" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C398" t="s">
+        <v>13</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E398" t="s">
+        <v>179</v>
+      </c>
+      <c r="F398" t="s">
+        <v>254</v>
+      </c>
+      <c r="G398" t="s">
+        <v>255</v>
+      </c>
+      <c r="H398" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
+      <c r="A399" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C399" t="s">
+        <v>13</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E399" t="s">
+        <v>114</v>
+      </c>
+      <c r="H399" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="12.75">
+      <c r="A400" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C400" t="s">
+        <v>13</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E400" t="s">
+        <v>179</v>
+      </c>
+      <c r="H400" t="s">
+        <v>195</v>
+      </c>
+      <c r="J400" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="12.75">
+      <c r="A401" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C401" t="s">
+        <v>13</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E401" t="s">
+        <v>179</v>
+      </c>
+      <c r="H401" t="s">
+        <v>195</v>
+      </c>
+      <c r="J401" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
+      <c r="A402" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C402" t="s">
+        <v>13</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E402" t="s">
+        <v>114</v>
+      </c>
+      <c r="H402" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
+      <c r="A403" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C403" t="s">
+        <v>13</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E403" t="s">
+        <v>114</v>
+      </c>
+      <c r="H403" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
+      <c r="A404" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C404" t="s">
+        <v>13</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E404" t="s">
+        <v>114</v>
+      </c>
+      <c r="H404" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="12.75">
+      <c r="A405" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C405" t="s">
+        <v>13</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E405" t="s">
+        <v>114</v>
+      </c>
+      <c r="F405" t="s">
+        <v>660</v>
+      </c>
+      <c r="H405" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="406042-1"/>
-[...198 lines deleted...]
-    <hyperlink ref="A201" r:id="rId200" display="760038257"/>
+    <hyperlink ref="A2" r:id="rId1" display="760259432"/>
+    <hyperlink ref="A3" r:id="rId2" display="760259433"/>
+    <hyperlink ref="A4" r:id="rId3" display="760259436"/>
+    <hyperlink ref="A5" r:id="rId4" display="760260412"/>
+    <hyperlink ref="A6" r:id="rId5" display="760260413"/>
+    <hyperlink ref="A7" r:id="rId6" display="760260370"/>
+    <hyperlink ref="A8" r:id="rId7" display="760236901"/>
+    <hyperlink ref="A9" r:id="rId8" display="760236902"/>
+    <hyperlink ref="A10" r:id="rId9" display="760236903"/>
+    <hyperlink ref="A11" r:id="rId10" display="760236908"/>
+    <hyperlink ref="A12" r:id="rId11" display="760260354"/>
+    <hyperlink ref="A13" r:id="rId12" display="760260362"/>
+    <hyperlink ref="A14" r:id="rId13" display="760260363"/>
+    <hyperlink ref="A15" r:id="rId14" display="760260364"/>
+    <hyperlink ref="A16" r:id="rId15" display="760260365"/>
+    <hyperlink ref="A17" r:id="rId16" display="760260359"/>
+    <hyperlink ref="A18" r:id="rId17" display="760260361"/>
+    <hyperlink ref="A19" r:id="rId18" display="760260367"/>
+    <hyperlink ref="A20" r:id="rId19" display="760260444"/>
+    <hyperlink ref="A21" r:id="rId20" display="760260447"/>
+    <hyperlink ref="A22" r:id="rId21" display="760260453"/>
+    <hyperlink ref="A23" r:id="rId22" display="760260445"/>
+    <hyperlink ref="A24" r:id="rId23" display="760260448"/>
+    <hyperlink ref="A25" r:id="rId24" display="760260451"/>
+    <hyperlink ref="A26" r:id="rId25" display="760260733"/>
+    <hyperlink ref="A27" r:id="rId26" display="760260734"/>
+    <hyperlink ref="A28" r:id="rId27" display="760260735"/>
+    <hyperlink ref="A29" r:id="rId28" display="760260736"/>
+    <hyperlink ref="A30" r:id="rId29" display="760260730"/>
+    <hyperlink ref="A31" r:id="rId30" display="760260731"/>
+    <hyperlink ref="A32" r:id="rId31" display="760260739"/>
+    <hyperlink ref="A33" r:id="rId32" display="760260454"/>
+    <hyperlink ref="A34" r:id="rId33" display="760260436"/>
+    <hyperlink ref="A35" r:id="rId34" display="760260437"/>
+    <hyperlink ref="A36" r:id="rId35" display="760260455"/>
+    <hyperlink ref="A37" r:id="rId36" display="760260440"/>
+    <hyperlink ref="A38" r:id="rId37" display="760260441"/>
+    <hyperlink ref="A39" r:id="rId38" display="760260443"/>
+    <hyperlink ref="A40" r:id="rId39" display="760260371"/>
+    <hyperlink ref="A41" r:id="rId40" display="760260355"/>
+    <hyperlink ref="A42" r:id="rId41" display="1554055-1"/>
+    <hyperlink ref="A43" r:id="rId42" display="1671113-2"/>
+    <hyperlink ref="A44" r:id="rId43" display="1671633-1"/>
+    <hyperlink ref="A45" r:id="rId44" display="1671132-4"/>
+    <hyperlink ref="A46" r:id="rId45" display="1671132-6"/>
+    <hyperlink ref="A47" r:id="rId46" display="1671711-1"/>
+    <hyperlink ref="A48" r:id="rId47" display="1671495-2"/>
+    <hyperlink ref="A49" r:id="rId48" display="1674553-1"/>
+    <hyperlink ref="A50" r:id="rId49" display="1671495-6"/>
+    <hyperlink ref="A51" r:id="rId50" display="1711361-7"/>
+    <hyperlink ref="A52" r:id="rId51" display="1711362-2"/>
+    <hyperlink ref="A53" r:id="rId52" display="1711364-6"/>
+    <hyperlink ref="A54" r:id="rId53" display="1711314-2"/>
+    <hyperlink ref="A55" r:id="rId54" display="1933352-3"/>
+    <hyperlink ref="A56" r:id="rId55" display="1933352-4"/>
+    <hyperlink ref="A57" r:id="rId56" display="1933352-2"/>
+    <hyperlink ref="A58" r:id="rId57" display="1933541-1"/>
+    <hyperlink ref="A59" r:id="rId58" display="1933552-1"/>
+    <hyperlink ref="A60" r:id="rId59" display="1933553-1"/>
+    <hyperlink ref="A61" r:id="rId60" display="1933531-1"/>
+    <hyperlink ref="A62" r:id="rId61" display="1933560-1"/>
+    <hyperlink ref="A63" r:id="rId62" display="1933533-1"/>
+    <hyperlink ref="A64" r:id="rId63" display="1933556-1"/>
+    <hyperlink ref="A65" r:id="rId64" display="1933566-1"/>
+    <hyperlink ref="A66" r:id="rId65" display="1933557-1"/>
+    <hyperlink ref="A67" r:id="rId66" display="PWUEF-7ER1N"/>
+    <hyperlink ref="A68" r:id="rId67" display="760260761"/>
+    <hyperlink ref="A69" r:id="rId68" display="760259384"/>
+    <hyperlink ref="A70" r:id="rId69" display="MDF-70811007-01"/>
+    <hyperlink ref="A71" r:id="rId70" display="1-1671405-1"/>
+    <hyperlink ref="A72" r:id="rId71" display="1-1671550-1"/>
+    <hyperlink ref="A73" r:id="rId72" display="1-1671551-1"/>
+    <hyperlink ref="A74" r:id="rId73" display="1-1671552-1"/>
+    <hyperlink ref="A75" r:id="rId74" display="1-1671495-5"/>
+    <hyperlink ref="A76" r:id="rId75" display="1-1671554-1"/>
+    <hyperlink ref="A77" r:id="rId76" display="1-1671508-1"/>
+    <hyperlink ref="A78" r:id="rId77" display="1-1671555-1"/>
+    <hyperlink ref="A79" r:id="rId78" display="1-1671578-1"/>
+    <hyperlink ref="A80" r:id="rId79" display="1-1671578-2"/>
+    <hyperlink ref="A81" r:id="rId80" display="1-1671610-1"/>
+    <hyperlink ref="A82" r:id="rId81" display="1-1671579-2"/>
+    <hyperlink ref="A83" r:id="rId82" display="RAC-0X0439"/>
+    <hyperlink ref="A84" r:id="rId83" display="556965-1"/>
+    <hyperlink ref="A85" r:id="rId84" display="556965-3"/>
+    <hyperlink ref="A86" r:id="rId85" display="406042-1"/>
+    <hyperlink ref="A87" r:id="rId86" display="69711024-00"/>
+    <hyperlink ref="A88" r:id="rId87" display="69711025-00"/>
+    <hyperlink ref="A89" r:id="rId88" display="559370-1"/>
+    <hyperlink ref="A90" r:id="rId89" display="558329-1"/>
+    <hyperlink ref="A91" r:id="rId90" display="1375160-1"/>
+    <hyperlink ref="A92" r:id="rId91" display="1375257-1"/>
+    <hyperlink ref="A93" r:id="rId92" display="1375258-1"/>
+    <hyperlink ref="A94" r:id="rId93" display="1375259-1"/>
+    <hyperlink ref="A95" r:id="rId94" display="1427632-2"/>
+    <hyperlink ref="A96" r:id="rId95" display="1427509-1"/>
+    <hyperlink ref="A97" r:id="rId96" display="64501050-20"/>
+    <hyperlink ref="A98" r:id="rId97" display="64501050-30"/>
+    <hyperlink ref="A99" r:id="rId98" display="6450105120"/>
+    <hyperlink ref="A100" r:id="rId99" display="64502158-20"/>
+    <hyperlink ref="A101" r:id="rId100" display="64505050-20"/>
+    <hyperlink ref="A102" r:id="rId101" display="64552022-10"/>
+    <hyperlink ref="A103" r:id="rId102" display="64601028-01"/>
+    <hyperlink ref="A104" r:id="rId103" display="64601028-00"/>
+    <hyperlink ref="A105" r:id="rId104" display="65271007-03"/>
+    <hyperlink ref="A106" r:id="rId105" display="760258254"/>
+    <hyperlink ref="A107" r:id="rId106" display="760128843"/>
+    <hyperlink ref="A108" r:id="rId107" display="760132407"/>
+    <hyperlink ref="A109" r:id="rId108" display="760136531"/>
+    <hyperlink ref="A110" r:id="rId109" display="760136549"/>
+    <hyperlink ref="A111" r:id="rId110" display="760139113"/>
+    <hyperlink ref="A112" r:id="rId111" display="760139709"/>
+    <hyperlink ref="A113" r:id="rId112" display="760142364"/>
+    <hyperlink ref="A114" r:id="rId113" display="760238387"/>
+    <hyperlink ref="A115" r:id="rId114" display="760238388"/>
+    <hyperlink ref="A116" r:id="rId115" display="760238389"/>
+    <hyperlink ref="A117" r:id="rId116" display="760162081"/>
+    <hyperlink ref="A118" r:id="rId117" display="760162008"/>
+    <hyperlink ref="A119" r:id="rId118" display="760162016"/>
+    <hyperlink ref="A120" r:id="rId119" display="760165282"/>
+    <hyperlink ref="A121" r:id="rId120" display="760169599"/>
+    <hyperlink ref="A122" r:id="rId121" display="760172908"/>
+    <hyperlink ref="A123" r:id="rId122" display="760175737"/>
+    <hyperlink ref="A124" r:id="rId123" display="760175703"/>
+    <hyperlink ref="A125" r:id="rId124" display="760103010"/>
+    <hyperlink ref="A126" r:id="rId125" display="760244787"/>
+    <hyperlink ref="A127" r:id="rId126" display="760244788"/>
+    <hyperlink ref="A128" r:id="rId127" display="760244775"/>
+    <hyperlink ref="A129" r:id="rId128" display="760244790"/>
+    <hyperlink ref="A130" r:id="rId129" display="760244791"/>
+    <hyperlink ref="A131" r:id="rId130" display="760244802"/>
+    <hyperlink ref="A132" r:id="rId131" display="760244815"/>
+    <hyperlink ref="A133" r:id="rId132" display="760244779"/>
+    <hyperlink ref="A134" r:id="rId133" display="760244816"/>
+    <hyperlink ref="A135" r:id="rId134" display="760244803"/>
+    <hyperlink ref="A136" r:id="rId135" display="760244780"/>
+    <hyperlink ref="A137" r:id="rId136" display="760244781"/>
+    <hyperlink ref="A138" r:id="rId137" display="760244861"/>
+    <hyperlink ref="A139" r:id="rId138" display="760244806"/>
+    <hyperlink ref="A140" r:id="rId139" display="760244811"/>
+    <hyperlink ref="A141" r:id="rId140" display="760244813"/>
+    <hyperlink ref="A142" r:id="rId141" display="DFO-70811001-00"/>
+    <hyperlink ref="A143" r:id="rId142" display="760082479"/>
+    <hyperlink ref="A144" r:id="rId143" display="760082578"/>
+    <hyperlink ref="A145" r:id="rId144" display="760082495"/>
+    <hyperlink ref="A146" r:id="rId145" display="760082586"/>
+    <hyperlink ref="A147" r:id="rId146" display="760082594"/>
+    <hyperlink ref="A148" r:id="rId147" display="760089417"/>
+    <hyperlink ref="A149" r:id="rId148" display="760089425"/>
+    <hyperlink ref="A150" r:id="rId149" display="760089441"/>
+    <hyperlink ref="A151" r:id="rId150" display="760090159"/>
+    <hyperlink ref="A152" r:id="rId151" display="760089367"/>
+    <hyperlink ref="A153" r:id="rId152" display="760090167"/>
+    <hyperlink ref="A154" r:id="rId153" display="760089474"/>
+    <hyperlink ref="A155" r:id="rId154" display="760090100"/>
+    <hyperlink ref="A156" r:id="rId155" display="760092049"/>
+    <hyperlink ref="A157" r:id="rId156" display="760092007"/>
+    <hyperlink ref="A158" r:id="rId157" display="760092015"/>
+    <hyperlink ref="A159" r:id="rId158" display="760157628"/>
+    <hyperlink ref="A160" r:id="rId159" display="760157800"/>
+    <hyperlink ref="A161" r:id="rId160" display="760158592"/>
+    <hyperlink ref="A162" r:id="rId161" display="760054627"/>
+    <hyperlink ref="A163" r:id="rId162" display="760060301"/>
+    <hyperlink ref="A164" r:id="rId163" display="760060863"/>
+    <hyperlink ref="A165" r:id="rId164" display="760060871"/>
+    <hyperlink ref="A166" r:id="rId165" display="760073007"/>
+    <hyperlink ref="A167" r:id="rId166" display="760072876"/>
+    <hyperlink ref="A168" r:id="rId167" display="760072785"/>
+    <hyperlink ref="A169" r:id="rId168" display="760072819"/>
+    <hyperlink ref="A170" r:id="rId169" display="760072918"/>
+    <hyperlink ref="A171" r:id="rId170" display="760073486"/>
+    <hyperlink ref="A172" r:id="rId171" display="760072827"/>
+    <hyperlink ref="A173" r:id="rId172" display="760072835"/>
+    <hyperlink ref="A174" r:id="rId173" display="760072934"/>
+    <hyperlink ref="A175" r:id="rId174" display="760072942"/>
+    <hyperlink ref="A176" r:id="rId175" display="760082503"/>
+    <hyperlink ref="A177" r:id="rId176" display="760082511"/>
+    <hyperlink ref="A178" r:id="rId177" display="760082529"/>
+    <hyperlink ref="A179" r:id="rId178" display="2269081-2"/>
+    <hyperlink ref="A180" r:id="rId179" display="2269081-4"/>
+    <hyperlink ref="A181" r:id="rId180" display="2269081-6"/>
+    <hyperlink ref="A182" r:id="rId181" display="999920055"/>
+    <hyperlink ref="A183" r:id="rId182" display="760235363"/>
+    <hyperlink ref="A184" r:id="rId183" display="CB7344-000"/>
+    <hyperlink ref="A185" r:id="rId184" display="760242407"/>
+    <hyperlink ref="A186" r:id="rId185" display="FL2-ACC011"/>
+    <hyperlink ref="A187" r:id="rId186" display="760240302"/>
+    <hyperlink ref="A188" r:id="rId187" display="RAC-0X0440"/>
+    <hyperlink ref="A189" r:id="rId188" display="RAC-7B0162"/>
+    <hyperlink ref="A190" r:id="rId189" display="RAC-7A0160"/>
+    <hyperlink ref="A191" r:id="rId190" display="PWUEF-7X19ERN"/>
+    <hyperlink ref="A192" r:id="rId191" display="760258255"/>
+    <hyperlink ref="A193" r:id="rId192" display="760238386"/>
+    <hyperlink ref="A194" r:id="rId193" display="760169581"/>
+    <hyperlink ref="A195" r:id="rId194" display="760172882"/>
+    <hyperlink ref="A196" r:id="rId195" display="760172890"/>
+    <hyperlink ref="A197" r:id="rId196" display="760172916"/>
+    <hyperlink ref="A198" r:id="rId197" display="760172924"/>
+    <hyperlink ref="A199" r:id="rId198" display="760175711"/>
+    <hyperlink ref="A200" r:id="rId199" display="760175893"/>
+    <hyperlink ref="A201" r:id="rId200" display="760175729"/>
     <hyperlink ref="A202" r:id="rId201" display="406641-1"/>
-    <hyperlink ref="A203" r:id="rId202" display="64501050-00"/>
-[...191 lines deleted...]
-    <hyperlink ref="A395" r:id="rId394" display="760260430"/>
+    <hyperlink ref="A203" r:id="rId202" display="760236910"/>
+    <hyperlink ref="A204" r:id="rId203" display="760260408"/>
+    <hyperlink ref="A205" r:id="rId204" display="1-1671405-2"/>
+    <hyperlink ref="A206" r:id="rId205" display="1-1671080-2"/>
+    <hyperlink ref="A207" r:id="rId206" display="1-1671587-1"/>
+    <hyperlink ref="A208" r:id="rId207" display="1-1671132-5"/>
+    <hyperlink ref="A209" r:id="rId208" display="IBF-RSC021"/>
+    <hyperlink ref="A210" r:id="rId209" display="MDF-65771081-01"/>
+    <hyperlink ref="A211" r:id="rId210" display="760259098"/>
+    <hyperlink ref="A212" r:id="rId211" display="760259383"/>
+    <hyperlink ref="A213" r:id="rId212" display="RINST-FLR"/>
+    <hyperlink ref="A214" r:id="rId213" display="760104737"/>
+    <hyperlink ref="A215" r:id="rId214" display="760104745"/>
+    <hyperlink ref="A216" r:id="rId215" display="760060343"/>
+    <hyperlink ref="A217" r:id="rId216" display="760068106"/>
+    <hyperlink ref="A218" r:id="rId217" display="760069278"/>
+    <hyperlink ref="A219" r:id="rId218" display="760072850"/>
+    <hyperlink ref="A220" r:id="rId219" display="760072959"/>
+    <hyperlink ref="A221" r:id="rId220" display="760072868"/>
+    <hyperlink ref="A222" r:id="rId221" display="760072967"/>
+    <hyperlink ref="A223" r:id="rId222" display="760072884"/>
+    <hyperlink ref="A224" r:id="rId223" display="760072793"/>
+    <hyperlink ref="A225" r:id="rId224" display="760072892"/>
+    <hyperlink ref="A226" r:id="rId225" display="760072801"/>
+    <hyperlink ref="A227" r:id="rId226" display="760072900"/>
+    <hyperlink ref="A228" r:id="rId227" display="760072926"/>
+    <hyperlink ref="A229" r:id="rId228" display="760072843"/>
+    <hyperlink ref="A230" r:id="rId229" display="760082537"/>
+    <hyperlink ref="A231" r:id="rId230" display="760082545"/>
+    <hyperlink ref="A232" r:id="rId231" display="760082552"/>
+    <hyperlink ref="A233" r:id="rId232" display="760082560"/>
+    <hyperlink ref="A234" r:id="rId233" display="760082487"/>
+    <hyperlink ref="A235" r:id="rId234" display="760244789"/>
+    <hyperlink ref="A236" r:id="rId235" display="760244776"/>
+    <hyperlink ref="A237" r:id="rId236" display="760244777"/>
+    <hyperlink ref="A238" r:id="rId237" display="760244801"/>
+    <hyperlink ref="A239" r:id="rId238" display="760244778"/>
+    <hyperlink ref="A240" r:id="rId239" display="760244792"/>
+    <hyperlink ref="A241" r:id="rId240" display="760244793"/>
+    <hyperlink ref="A242" r:id="rId241" display="760244817"/>
+    <hyperlink ref="A243" r:id="rId242" display="760244804"/>
+    <hyperlink ref="A244" r:id="rId243" display="760244794"/>
+    <hyperlink ref="A245" r:id="rId244" display="760244818"/>
+    <hyperlink ref="A246" r:id="rId245" display="760244782"/>
+    <hyperlink ref="A247" r:id="rId246" display="760244799"/>
+    <hyperlink ref="A248" r:id="rId247" display="760244805"/>
+    <hyperlink ref="A249" r:id="rId248" display="760244800"/>
+    <hyperlink ref="A250" r:id="rId249" display="760244812"/>
+    <hyperlink ref="A251" r:id="rId250" display="760244814"/>
+    <hyperlink ref="A252" r:id="rId251" display="760089409"/>
+    <hyperlink ref="A253" r:id="rId252" display="760090126"/>
+    <hyperlink ref="A254" r:id="rId253" display="760090134"/>
+    <hyperlink ref="A255" r:id="rId254" display="760089342"/>
+    <hyperlink ref="A256" r:id="rId255" display="760089433"/>
+    <hyperlink ref="A257" r:id="rId256" display="760090142"/>
+    <hyperlink ref="A258" r:id="rId257" display="760089359"/>
+    <hyperlink ref="A259" r:id="rId258" display="760089458"/>
+    <hyperlink ref="A260" r:id="rId259" display="760089375"/>
+    <hyperlink ref="A261" r:id="rId260" display="760089466"/>
+    <hyperlink ref="A262" r:id="rId261" display="760089383"/>
+    <hyperlink ref="A263" r:id="rId262" display="760089391"/>
+    <hyperlink ref="A264" r:id="rId263" display="760089482"/>
+    <hyperlink ref="A265" r:id="rId264" display="760089490"/>
+    <hyperlink ref="A266" r:id="rId265" display="760090118"/>
+    <hyperlink ref="A267" r:id="rId266" display="760092031"/>
+    <hyperlink ref="A268" r:id="rId267" display="760092023"/>
+    <hyperlink ref="A269" r:id="rId268" display="760094375"/>
+    <hyperlink ref="A270" r:id="rId269" display="760094383"/>
+    <hyperlink ref="A271" r:id="rId270" display="760094391"/>
+    <hyperlink ref="A272" r:id="rId271" display="760094409"/>
+    <hyperlink ref="A273" r:id="rId272" display="760104398"/>
+    <hyperlink ref="A274" r:id="rId273" display="760162032"/>
+    <hyperlink ref="A275" r:id="rId274" display="760162040"/>
+    <hyperlink ref="A276" r:id="rId275" display="760162057"/>
+    <hyperlink ref="A277" r:id="rId276" display="760162065"/>
+    <hyperlink ref="A278" r:id="rId277" display="760162073"/>
+    <hyperlink ref="A279" r:id="rId278" display="760162024"/>
+    <hyperlink ref="A280" r:id="rId279" display="760139121"/>
+    <hyperlink ref="A281" r:id="rId280" display="2269081-1"/>
+    <hyperlink ref="A282" r:id="rId281" display="556965-2"/>
+    <hyperlink ref="A283" r:id="rId282" display="556965-4"/>
+    <hyperlink ref="A284" r:id="rId283" display="557548-1"/>
+    <hyperlink ref="A285" r:id="rId284" display="558334-1"/>
+    <hyperlink ref="A286" r:id="rId285" display="760128850"/>
+    <hyperlink ref="A287" r:id="rId286" display="760128868"/>
+    <hyperlink ref="A288" r:id="rId287" display="64501050-00"/>
+    <hyperlink ref="A289" r:id="rId288" display="64501103-10"/>
+    <hyperlink ref="A290" r:id="rId289" display="64501050-10"/>
+    <hyperlink ref="A291" r:id="rId290" display="64201013-00"/>
+    <hyperlink ref="A292" r:id="rId291" display="64201013-12"/>
+    <hyperlink ref="A293" r:id="rId292" display="64501045-00"/>
+    <hyperlink ref="A294" r:id="rId293" display="64201050-00"/>
+    <hyperlink ref="A295" r:id="rId294" display="64502157-10"/>
+    <hyperlink ref="A296" r:id="rId295" display="64505050-30"/>
+    <hyperlink ref="A297" r:id="rId296" display="64501105-22"/>
+    <hyperlink ref="A298" r:id="rId297" display="64502157-20"/>
+    <hyperlink ref="A299" r:id="rId298" display="64552019-10"/>
+    <hyperlink ref="A300" r:id="rId299" display="64552024-01"/>
+    <hyperlink ref="A301" r:id="rId300" display="64601039-50"/>
+    <hyperlink ref="A302" r:id="rId301" display="2-795691-3"/>
+    <hyperlink ref="A303" r:id="rId302" display="760259431"/>
+    <hyperlink ref="A304" r:id="rId303" display="760259434"/>
+    <hyperlink ref="A305" r:id="rId304" display="760259435"/>
+    <hyperlink ref="A306" r:id="rId305" display="760260411"/>
+    <hyperlink ref="A307" r:id="rId306" display="760260414"/>
+    <hyperlink ref="A308" r:id="rId307" display="760260415"/>
+    <hyperlink ref="A309" r:id="rId308" display="760260372"/>
+    <hyperlink ref="A310" r:id="rId309" display="760260373"/>
+    <hyperlink ref="A311" r:id="rId310" display="760260429"/>
+    <hyperlink ref="A312" r:id="rId311" display="760260431"/>
+    <hyperlink ref="A313" r:id="rId312" display="760236904"/>
+    <hyperlink ref="A314" r:id="rId313" display="760236905"/>
+    <hyperlink ref="A315" r:id="rId314" display="760236906"/>
+    <hyperlink ref="A316" r:id="rId315" display="760236907"/>
+    <hyperlink ref="A317" r:id="rId316" display="760260356"/>
+    <hyperlink ref="A318" r:id="rId317" display="760260358"/>
+    <hyperlink ref="A319" r:id="rId318" display="760260360"/>
+    <hyperlink ref="A320" r:id="rId319" display="760260357"/>
+    <hyperlink ref="A321" r:id="rId320" display="760260366"/>
+    <hyperlink ref="A322" r:id="rId321" display="760260368"/>
+    <hyperlink ref="A323" r:id="rId322" display="760260369"/>
+    <hyperlink ref="A324" r:id="rId323" display="760260450"/>
+    <hyperlink ref="A325" r:id="rId324" display="760260432"/>
+    <hyperlink ref="A326" r:id="rId325" display="760260433"/>
+    <hyperlink ref="A327" r:id="rId326" display="760260434"/>
+    <hyperlink ref="A328" r:id="rId327" display="760260435"/>
+    <hyperlink ref="A329" r:id="rId328" display="760260438"/>
+    <hyperlink ref="A330" r:id="rId329" display="760260439"/>
+    <hyperlink ref="A331" r:id="rId330" display="760260446"/>
+    <hyperlink ref="A332" r:id="rId331" display="760260449"/>
+    <hyperlink ref="A333" r:id="rId332" display="760260452"/>
+    <hyperlink ref="A334" r:id="rId333" display="760260442"/>
+    <hyperlink ref="A335" r:id="rId334" display="760260430"/>
+    <hyperlink ref="A336" r:id="rId335" display="760038240"/>
+    <hyperlink ref="A337" r:id="rId336" display="760038257"/>
+    <hyperlink ref="A338" r:id="rId337" display="9703127/00"/>
+    <hyperlink ref="A339" r:id="rId338" display="AC-PWNB-RS5"/>
+    <hyperlink ref="A340" r:id="rId339" display="ADCRACKBLK73"/>
+    <hyperlink ref="A341" r:id="rId340" display="Q-IPCCM-KT"/>
+    <hyperlink ref="A342" r:id="rId341" display="FL2-INIMP-22RU"/>
+    <hyperlink ref="A343" r:id="rId342" display="70252001-00"/>
+    <hyperlink ref="A344" r:id="rId343" display="1933352-1"/>
+    <hyperlink ref="A345" r:id="rId344" display="1933530-1"/>
+    <hyperlink ref="A346" r:id="rId345" display="1933425-1"/>
+    <hyperlink ref="A347" r:id="rId346" display="1933558-1"/>
+    <hyperlink ref="A348" r:id="rId347" display="1933559-1"/>
+    <hyperlink ref="A349" r:id="rId348" display="1933554-1"/>
+    <hyperlink ref="A350" r:id="rId349" display="1933532-1"/>
+    <hyperlink ref="A351" r:id="rId350" display="1933555-1"/>
+    <hyperlink ref="A352" r:id="rId351" display="1933534-1"/>
+    <hyperlink ref="A353" r:id="rId352" display="1933570-1"/>
+    <hyperlink ref="A354" r:id="rId353" display="1375158-2"/>
+    <hyperlink ref="A355" r:id="rId354" display="1375159-1"/>
+    <hyperlink ref="A356" r:id="rId355" display="1375161-1"/>
+    <hyperlink ref="A357" r:id="rId356" display="1375162-1"/>
+    <hyperlink ref="A358" r:id="rId357" display="1375162-2"/>
+    <hyperlink ref="A359" r:id="rId358" display="1375163-1"/>
+    <hyperlink ref="A360" r:id="rId359" display="1375164-1"/>
+    <hyperlink ref="A361" r:id="rId360" display="1375165-1"/>
+    <hyperlink ref="A362" r:id="rId361" display="1375158-1"/>
+    <hyperlink ref="A363" r:id="rId362" display="1427632-1"/>
+    <hyperlink ref="A364" r:id="rId363" display="1427577-1"/>
+    <hyperlink ref="A365" r:id="rId364" display="1479860-1"/>
+    <hyperlink ref="A366" r:id="rId365" display="64601039-51"/>
+    <hyperlink ref="A367" r:id="rId366" display="64601001-00"/>
+    <hyperlink ref="A368" r:id="rId367" display="65271022-00"/>
+    <hyperlink ref="A369" r:id="rId368" display="65271006-01"/>
+    <hyperlink ref="A370" r:id="rId369" display="65271007-01"/>
+    <hyperlink ref="A371" r:id="rId370" display="65273037-00"/>
+    <hyperlink ref="A372" r:id="rId371" display="65271007-02"/>
+    <hyperlink ref="A373" r:id="rId372" display="65772834-00"/>
+    <hyperlink ref="A374" r:id="rId373" display="66901371-00"/>
+    <hyperlink ref="A375" r:id="rId374" display="1671113-1"/>
+    <hyperlink ref="A376" r:id="rId375" display="1671132-1"/>
+    <hyperlink ref="A377" r:id="rId376" display="1671132-2"/>
+    <hyperlink ref="A378" r:id="rId377" display="1671495-1"/>
+    <hyperlink ref="A379" r:id="rId378" display="1671960-1"/>
+    <hyperlink ref="A380" r:id="rId379" display="1671495-4"/>
+    <hyperlink ref="A381" r:id="rId380" display="1711314-1"/>
+    <hyperlink ref="A382" r:id="rId381" display="1711314-3"/>
+    <hyperlink ref="A383" r:id="rId382" display="1859160-1"/>
+    <hyperlink ref="A384" r:id="rId383" display="760259816"/>
+    <hyperlink ref="A385" r:id="rId384" display="760260765"/>
+    <hyperlink ref="A386" r:id="rId385" display="760260766"/>
+    <hyperlink ref="A387" r:id="rId386" display="760260762"/>
+    <hyperlink ref="A388" r:id="rId387" display="760260759"/>
+    <hyperlink ref="A389" r:id="rId388" display="760260763"/>
+    <hyperlink ref="A390" r:id="rId389" display="760260764"/>
+    <hyperlink ref="A391" r:id="rId390" display="760260760"/>
+    <hyperlink ref="A392" r:id="rId391" display="760259385"/>
+    <hyperlink ref="A393" r:id="rId392" display="760259386"/>
+    <hyperlink ref="A394" r:id="rId393" display="760259387"/>
+    <hyperlink ref="A395" r:id="rId394" display="760259817"/>
+    <hyperlink ref="A396" r:id="rId395" display="760243212"/>
+    <hyperlink ref="A397" r:id="rId396" display="1-1671545-1"/>
+    <hyperlink ref="A398" r:id="rId397" display="1-1671579-1"/>
+    <hyperlink ref="A399" r:id="rId398" display="1-2269081-5"/>
+    <hyperlink ref="A400" r:id="rId399" display="1-795691-0"/>
+    <hyperlink ref="A401" r:id="rId400" display="1-795691-2"/>
+    <hyperlink ref="A402" r:id="rId401" display="760260737"/>
+    <hyperlink ref="A403" r:id="rId402" display="760260738"/>
+    <hyperlink ref="A404" r:id="rId403" display="760260732"/>
+    <hyperlink ref="A405" r:id="rId404" display="760240303"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId395"/>
+    <tablePart r:id="rId405"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>