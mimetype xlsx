--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -64,431 +64,431 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000</t>
   </si>
   <si>
     <t>360000000</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 12.7 mm, black</t>
   </si>
   <si>
     <t>ConQuest®</t>
   </si>
   <si>
     <t>Empty conduit</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
+    <t>CX3199894</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, gray</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>CX3200000</t>
+  </si>
+  <si>
+    <t>100B135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, black</t>
+  </si>
+  <si>
+    <t>CX3399697</t>
+  </si>
+  <si>
+    <t>125G135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, gray</t>
+  </si>
+  <si>
+    <t>CX3299995</t>
+  </si>
+  <si>
+    <t>100T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3299837</t>
+  </si>
+  <si>
+    <t>100B135WP1800TAPE 1K' COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, black, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399736</t>
+  </si>
+  <si>
+    <t>125O110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399760</t>
+  </si>
+  <si>
+    <t>125O110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 11, orange</t>
+  </si>
+  <si>
+    <t>CX3399741</t>
+  </si>
+  <si>
+    <t>125O135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399995</t>
+  </si>
+  <si>
+    <t>125T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3399814</t>
+  </si>
+  <si>
+    <t>125O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3399987</t>
+  </si>
+  <si>
+    <t>125B135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, black, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799717</t>
+  </si>
+  <si>
+    <t>200T110WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799821</t>
+  </si>
+  <si>
+    <t>200O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3799823</t>
+  </si>
+  <si>
+    <t>200O110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799745</t>
+  </si>
+  <si>
+    <t>200O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799859</t>
+  </si>
+  <si>
+    <t>200O135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799679</t>
+  </si>
+  <si>
+    <t>200O040WP1250TAPE 3K' COEX</t>
+  </si>
+  <si>
+    <t>CX3799834</t>
+  </si>
+  <si>
+    <t>200T135WP1250TAPE COEX 2K'</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799921</t>
+  </si>
+  <si>
+    <t>200T110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>CX3799839</t>
+  </si>
+  <si>
+    <t>200T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3799842</t>
+  </si>
+  <si>
+    <t>200T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799844</t>
+  </si>
+  <si>
+    <t>200O135 RIB WP1250TAPECX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3899968</t>
+  </si>
+  <si>
+    <t>300O110WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
     <t>CX3799686</t>
   </si>
   <si>
     <t>200O040 RIB WP1250TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, ribbed, orange, with pull tape</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...200 lines deleted...]
-    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta</t>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500</t>
+  </si>
+  <si>
+    <t>304000500</t>
+  </si>
+  <si>
+    <t>050T110F1177TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999</t>
+  </si>
+  <si>
+    <t>3099999</t>
+  </si>
+  <si>
+    <t>050T110 EMPTY DUCT</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979</t>
+  </si>
+  <si>
+    <t>3099979</t>
+  </si>
+  <si>
+    <t>050G135PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997</t>
+  </si>
+  <si>
+    <t>3099997</t>
+  </si>
+  <si>
+    <t>050T110PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105</t>
+  </si>
+  <si>
+    <t>3399105</t>
+  </si>
+  <si>
+    <t>125T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061</t>
+  </si>
+  <si>
+    <t>3520061</t>
+  </si>
+  <si>
+    <t>13MG110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100</t>
+  </si>
+  <si>
+    <t>359998100</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 16 mm, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017</t>
+  </si>
+  <si>
+    <t>360000017</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/6 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107</t>
+  </si>
+  <si>
+    <t>3799107</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121</t>
+  </si>
+  <si>
+    <t>3799121</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014</t>
+  </si>
+  <si>
+    <t>360000014</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900</t>
+  </si>
+  <si>
+    <t>379909900</t>
+  </si>
+  <si>
+    <t>200O(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159</t>
   </si>
   <si>
     <t>3799159</t>
   </si>
   <si>
     <t>200B(TD)040 WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, black, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138</t>
   </si>
   <si>
     <t>3799138</t>
   </si>
   <si>
     <t>200T(TD)135WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500</t>
-[...142 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122</t>
   </si>
   <si>
     <t>3199122</t>
   </si>
   <si>
     <t>075G(TD)110PP200ROPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 3/4 in, SDR 11, gray, with pull line</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116</t>
   </si>
   <si>
     <t>3299116</t>
   </si>
   <si>
     <t>100T(TD)135WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101</t>
@@ -547,68 +547,74 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400</t>
   </si>
   <si>
     <t>359998400</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139</t>
   </si>
   <si>
     <t>3799139</t>
   </si>
   <si>
     <t>200O(TD)110WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013</t>
   </si>
   <si>
     <t>360000013</t>
   </si>
   <si>
+    <t>CX3799992</t>
+  </si>
+  <si>
+    <t>200T040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
+  </si>
+  <si>
     <t>CX3799956</t>
   </si>
   <si>
     <t>CX3799957</t>
   </si>
   <si>
     <t>200T110WP1250TAPE COEX</t>
   </si>
   <si>
     <t>CX3799996</t>
   </si>
   <si>
     <t>200T040WP1800TAPE COEX</t>
   </si>
   <si>
-    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
-[...1 lines deleted...]
-  <si>
     <t>CX3799998</t>
   </si>
   <si>
     <t>200T040PP200ROPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull rope</t>
   </si>
   <si>
     <t>CX3799999</t>
   </si>
   <si>
     <t>200T040 EMPTY DUCT COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta</t>
   </si>
   <si>
     <t>CX3899987</t>
   </si>
   <si>
     <t>300B135WP1800TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, black</t>
@@ -830,56 +836,50 @@
     <t>200O135WP1800TAPE 3K' COEX</t>
   </si>
   <si>
     <t>CX3799861</t>
   </si>
   <si>
     <t>200O135WP1250TAPE COEX</t>
   </si>
   <si>
     <t>CX3899988</t>
   </si>
   <si>
     <t>300O135WP1800TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, orange, with pull tape</t>
   </si>
   <si>
     <t>CX3799987</t>
   </si>
   <si>
     <t>200B135PP200ROPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, black, with pull rope</t>
-  </si>
-[...4 lines deleted...]
-    <t>200T040WP1250TAPE COEX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -998,51 +998,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J87" totalsRowShown="0">
   <autoFilter ref="A1:J87"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1099,157 +1099,148 @@
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="12.75">
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="12.75">
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="12.75">
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>39</v>
@@ -1308,595 +1299,604 @@
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="12.75">
+    <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" ht="12.75">
+      <c r="I14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" ht="12.75">
+      <c r="I15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" ht="12.75">
+      <c r="I16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="12.75">
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F19" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="B20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F20" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="B21" t="s">
         <v>72</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>73</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
       <c r="I22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="B24" t="s">
         <v>80</v>
       </c>
-      <c r="F23" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>81</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" t="s">
         <v>83</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>84</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="12.75">
+    <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" ht="12.75">
+      <c r="I26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>91</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
+      <c r="G27" t="s">
+        <v>92</v>
+      </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>93</v>
+      </c>
+      <c r="I27" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>101</v>
+        <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="12.75">
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
         <v>109</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
-      <c r="I31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
+      <c r="G32" t="s">
+        <v>114</v>
+      </c>
       <c r="H32" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75">
+        <v>93</v>
+      </c>
+      <c r="I32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>117</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>120</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="F34" t="s">
         <v>121</v>
       </c>
-      <c r="F34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>101</v>
+        <v>15</v>
       </c>
       <c r="I34" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="12.75">
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
-      <c r="I35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:9" ht="12.75">
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>127</v>
       </c>
+      <c r="B36" t="s">
+        <v>128</v>
+      </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
-      <c r="I36" t="s">
+    </row>
+    <row r="37" spans="1:9" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" t="s">
+        <v>121</v>
+      </c>
+      <c r="H37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
         <v>20</v>
-      </c>
-[...18 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
         <v>135</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="12.75">
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>145</v>
@@ -1972,1020 +1972,1020 @@
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
         <v>159</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
         <v>162</v>
       </c>
       <c r="F45" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
       <c r="I45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
         <v>165</v>
       </c>
       <c r="F46" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
       <c r="I46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>169</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
       <c r="I47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
         <v>175</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
       <c r="I50" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="12.75">
+    <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B51" t="s">
-        <v>67</v>
+        <v>179</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
+      </c>
+      <c r="I51" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" t="s">
         <v>194</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="F57" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="B58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
         <v>197</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="I58" t="s">
+      <c r="B59" t="s">
+        <v>199</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="12.75">
-[...19 lines deleted...]
-    <row r="60" spans="1:9" ht="12.75">
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B60" t="s">
         <v>202</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>35</v>
+        <v>197</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
-      <c r="I60" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:8" ht="12.75">
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B61" t="s">
         <v>204</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>19</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
+      </c>
+      <c r="I61" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B62" t="s">
         <v>206</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" t="s">
         <v>209</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" t="s">
         <v>212</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
         <v>213</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="F64" t="s">
-[...7 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="B65" t="s">
         <v>215</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
         <v>216</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B66" t="s">
         <v>218</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
       <c r="I66" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="12.75">
+    <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B67" t="s">
         <v>220</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
         <v>221</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="68" spans="1:9" ht="12.75">
+      <c r="I67" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B68" t="s">
         <v>223</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
         <v>225</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
       <c r="I69" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="12.75">
+    <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
         <v>228</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
         <v>229</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
+      </c>
+      <c r="I70" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
         <v>231</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
         <v>234</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
         <v>235</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="F72" t="s">
-[...7 lines deleted...]
-      <c r="A73" s="1" t="s">
+      <c r="B73" t="s">
         <v>237</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
         <v>238</v>
       </c>
-      <c r="C73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B74" t="s">
         <v>240</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
       <c r="I74" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="12.75">
+    <row r="75" spans="1:9" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B75" t="s">
         <v>243</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
+      </c>
+      <c r="I75" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B76" t="s">
         <v>245</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B77" t="s">
         <v>248</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B78" t="s">
         <v>250</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F78" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B79" t="s">
         <v>253</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
+        <v>246</v>
+      </c>
+      <c r="F79" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="F79" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="B80" t="s">
         <v>255</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
         <v>256</v>
       </c>
-      <c r="C80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B81" t="s">
         <v>258</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F81" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
       <c r="I81" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="82" spans="1:8" ht="12.75">
+    <row r="82" spans="1:9" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" t="s">
         <v>261</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
         <v>262</v>
       </c>
-      <c r="C82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B83" t="s">
         <v>264</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B84" t="s">
         <v>266</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B85" t="s">
         <v>268</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>269</v>
+        <v>65</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" t="s">
         <v>270</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" t="s">
         <v>271</v>
       </c>
-      <c r="C86" t="s">
-[...2 lines deleted...]
-      <c r="D86" t="s">
+      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="F86" t="s">
-[...7 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="B87" t="s">
         <v>273</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
         <v>274</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="360000000"/>
-    <hyperlink ref="A3" r:id="rId2" display="CX3799686"/>
-[...36 lines deleted...]
-    <hyperlink ref="A40" r:id="rId39" display="379909900"/>
+    <hyperlink ref="A3" r:id="rId2" display="CX3199894"/>
+    <hyperlink ref="A4" r:id="rId3" display="CX3200000"/>
+    <hyperlink ref="A5" r:id="rId4" display="CX3399697"/>
+    <hyperlink ref="A6" r:id="rId5" display="CX3299995"/>
+    <hyperlink ref="A7" r:id="rId6" display="CX3299837"/>
+    <hyperlink ref="A8" r:id="rId7" display="CX3399736"/>
+    <hyperlink ref="A9" r:id="rId8" display="CX3399760"/>
+    <hyperlink ref="A10" r:id="rId9" display="CX3399741"/>
+    <hyperlink ref="A11" r:id="rId10" display="CX3399995"/>
+    <hyperlink ref="A12" r:id="rId11" display="CX3399814"/>
+    <hyperlink ref="A13" r:id="rId12" display="CX3399987"/>
+    <hyperlink ref="A14" r:id="rId13" display="CX3799717"/>
+    <hyperlink ref="A15" r:id="rId14" display="CX3799821"/>
+    <hyperlink ref="A16" r:id="rId15" display="CX3799823"/>
+    <hyperlink ref="A17" r:id="rId16" display="CX3799745"/>
+    <hyperlink ref="A18" r:id="rId17" display="CX3799859"/>
+    <hyperlink ref="A19" r:id="rId18" display="CX3799679"/>
+    <hyperlink ref="A20" r:id="rId19" display="CX3799834"/>
+    <hyperlink ref="A21" r:id="rId20" display="CX3799921"/>
+    <hyperlink ref="A22" r:id="rId21" display="CX3799839"/>
+    <hyperlink ref="A23" r:id="rId22" display="CX3799842"/>
+    <hyperlink ref="A24" r:id="rId23" display="CX3799844"/>
+    <hyperlink ref="A25" r:id="rId24" display="CX3899968"/>
+    <hyperlink ref="A26" r:id="rId25" display="CX3799686"/>
+    <hyperlink ref="A27" r:id="rId26" display="304000500"/>
+    <hyperlink ref="A28" r:id="rId27" display="3099999"/>
+    <hyperlink ref="A29" r:id="rId28" display="3099979"/>
+    <hyperlink ref="A30" r:id="rId29" display="3099997"/>
+    <hyperlink ref="A31" r:id="rId30" display="3399105"/>
+    <hyperlink ref="A32" r:id="rId31" display="3520061"/>
+    <hyperlink ref="A33" r:id="rId32" display="359998100"/>
+    <hyperlink ref="A34" r:id="rId33" display="360000017"/>
+    <hyperlink ref="A35" r:id="rId34" display="3799107"/>
+    <hyperlink ref="A36" r:id="rId35" display="3799121"/>
+    <hyperlink ref="A37" r:id="rId36" display="360000014"/>
+    <hyperlink ref="A38" r:id="rId37" display="379909900"/>
+    <hyperlink ref="A39" r:id="rId38" display="3799159"/>
+    <hyperlink ref="A40" r:id="rId39" display="3799138"/>
     <hyperlink ref="A41" r:id="rId40" display="3199122"/>
     <hyperlink ref="A42" r:id="rId41" display="3299116"/>
     <hyperlink ref="A43" r:id="rId42" display="3399101"/>
     <hyperlink ref="A44" r:id="rId43" display="3499105"/>
     <hyperlink ref="A45" r:id="rId44" display="360000015"/>
     <hyperlink ref="A46" r:id="rId45" display="360000016"/>
     <hyperlink ref="A47" r:id="rId46" display="360000001"/>
     <hyperlink ref="A48" r:id="rId47" display="359998400"/>
     <hyperlink ref="A49" r:id="rId48" display="3799139"/>
     <hyperlink ref="A50" r:id="rId49" display="360000013"/>
-    <hyperlink ref="A51" r:id="rId50" display="CX3799956"/>
-[...35 lines deleted...]
-    <hyperlink ref="A87" r:id="rId86" display="CX3799992"/>
+    <hyperlink ref="A51" r:id="rId50" display="CX3799992"/>
+    <hyperlink ref="A52" r:id="rId51" display="CX3799956"/>
+    <hyperlink ref="A53" r:id="rId52" display="CX3799957"/>
+    <hyperlink ref="A54" r:id="rId53" display="CX3799996"/>
+    <hyperlink ref="A55" r:id="rId54" display="CX3799998"/>
+    <hyperlink ref="A56" r:id="rId55" display="CX3799999"/>
+    <hyperlink ref="A57" r:id="rId56" display="CX3899987"/>
+    <hyperlink ref="A58" r:id="rId57" display="CX3199986"/>
+    <hyperlink ref="A59" r:id="rId58" display="CX3199944"/>
+    <hyperlink ref="A60" r:id="rId59" display="CX3199949"/>
+    <hyperlink ref="A61" r:id="rId60" display="CX3199895"/>
+    <hyperlink ref="A62" r:id="rId61" display="CX3199976"/>
+    <hyperlink ref="A63" r:id="rId62" display="CX3199900"/>
+    <hyperlink ref="A64" r:id="rId63" display="CX3199978"/>
+    <hyperlink ref="A65" r:id="rId64" display="CX3299721"/>
+    <hyperlink ref="A66" r:id="rId65" display="CX3199984"/>
+    <hyperlink ref="A67" r:id="rId66" display="CX3299986"/>
+    <hyperlink ref="A68" r:id="rId67" display="CX3299993"/>
+    <hyperlink ref="A69" r:id="rId68" display="CX3399657"/>
+    <hyperlink ref="A70" r:id="rId69" display="CX3299999"/>
+    <hyperlink ref="A71" r:id="rId70" display="CX3399993"/>
+    <hyperlink ref="A72" r:id="rId71" display="CX3399999"/>
+    <hyperlink ref="A73" r:id="rId72" display="CX3499958"/>
+    <hyperlink ref="A74" r:id="rId73" display="CX3399693"/>
+    <hyperlink ref="A75" r:id="rId74" display="CX3399957"/>
+    <hyperlink ref="A76" r:id="rId75" display="CX3499988"/>
+    <hyperlink ref="A77" r:id="rId76" display="CX3499996"/>
+    <hyperlink ref="A78" r:id="rId77" display="CX3499998"/>
+    <hyperlink ref="A79" r:id="rId78" display="CX3499863"/>
+    <hyperlink ref="A80" r:id="rId79" display="CX3499865"/>
+    <hyperlink ref="A81" r:id="rId80" display="CX3799852"/>
+    <hyperlink ref="A82" r:id="rId81" display="CX3799662"/>
+    <hyperlink ref="A83" r:id="rId82" display="CX3799982"/>
+    <hyperlink ref="A84" r:id="rId83" display="CX3799663"/>
+    <hyperlink ref="A85" r:id="rId84" display="CX3799861"/>
+    <hyperlink ref="A86" r:id="rId85" display="CX3899988"/>
+    <hyperlink ref="A87" r:id="rId86" display="CX3799987"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId87"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 