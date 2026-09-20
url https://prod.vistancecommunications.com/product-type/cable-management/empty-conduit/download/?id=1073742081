--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,83 +43,260 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500</t>
+  </si>
+  <si>
+    <t>304000500</t>
+  </si>
+  <si>
+    <t>050T110F1177TSEF XP</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>ConQuest®</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999</t>
+  </si>
+  <si>
+    <t>3099999</t>
+  </si>
+  <si>
+    <t>050T110 EMPTY DUCT</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>Empty conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979</t>
+  </si>
+  <si>
+    <t>3099979</t>
+  </si>
+  <si>
+    <t>050G135PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997</t>
+  </si>
+  <si>
+    <t>3099997</t>
+  </si>
+  <si>
+    <t>050T110PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105</t>
+  </si>
+  <si>
+    <t>3399105</t>
+  </si>
+  <si>
+    <t>125T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061</t>
+  </si>
+  <si>
+    <t>3520061</t>
+  </si>
+  <si>
+    <t>13MG110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100</t>
+  </si>
+  <si>
+    <t>359998100</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 16 mm, SDR 11, terracotta</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000</t>
   </si>
   <si>
     <t>360000000</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ConQuest® Empty Conduit, 12.7 mm, black</t>
   </si>
   <si>
-    <t>ConQuest®</t>
-[...4 lines deleted...]
-  <si>
     <t>Discontinued</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017</t>
+  </si>
+  <si>
+    <t>360000017</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/6 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107</t>
+  </si>
+  <si>
+    <t>3799107</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121</t>
+  </si>
+  <si>
+    <t>3799121</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014</t>
+  </si>
+  <si>
+    <t>360000014</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900</t>
+  </si>
+  <si>
+    <t>379909900</t>
+  </si>
+  <si>
+    <t>200O(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159</t>
+  </si>
+  <si>
+    <t>3799159</t>
+  </si>
+  <si>
+    <t>200B(TD)040 WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, black, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138</t>
+  </si>
+  <si>
+    <t>3799138</t>
+  </si>
+  <si>
+    <t>200T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799686</t>
+  </si>
+  <si>
+    <t>200O040 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
     <t>CX3199894</t>
   </si>
   <si>
     <t>075G110TB EMPTY DUCT COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, gray</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...1 lines deleted...]
-  <si>
     <t>CX3200000</t>
   </si>
   <si>
     <t>100B135 EMPTY DUCT COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, black</t>
   </si>
   <si>
     <t>CX3399697</t>
   </si>
   <si>
     <t>125G135 EMPTY DUCT COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, gray</t>
   </si>
   <si>
     <t>CX3299995</t>
   </si>
   <si>
     <t>100T135PP200ROPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull rope</t>
@@ -268,225 +445,153 @@
   <si>
     <t>CX3799842</t>
   </si>
   <si>
     <t>200T135WP1800TAPE COEX</t>
   </si>
   <si>
     <t>CX3799844</t>
   </si>
   <si>
     <t>200O135 RIB WP1250TAPECX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, ribbed, orange, with pull tape</t>
   </si>
   <si>
     <t>CX3899968</t>
   </si>
   <si>
     <t>300O110WP1800TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 3 in, SDR 11, orange, with pull tape</t>
   </si>
   <si>
-    <t>CX3799686</t>
-[...173 lines deleted...]
-    <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
+    <t>CX3199986</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE-3K'  COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3199944</t>
+  </si>
+  <si>
+    <t>075O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3199949</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE-5K' CX</t>
+  </si>
+  <si>
+    <t>CX3199895</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT 10 K' COEX</t>
+  </si>
+  <si>
+    <t>CX3199976</t>
+  </si>
+  <si>
+    <t>075T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3199900</t>
+  </si>
+  <si>
+    <t>075O110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, orange</t>
+  </si>
+  <si>
+    <t>CX3199978</t>
+  </si>
+  <si>
+    <t>075T135PP200ROPE-3K' CX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3299721</t>
+  </si>
+  <si>
+    <t>100O040PP200ROPE 1K' CX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SCH 40, orange, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3199984</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>CX3299986</t>
+  </si>
+  <si>
+    <t>100T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3299993</t>
+  </si>
+  <si>
+    <t>100T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3399657</t>
+  </si>
+  <si>
+    <t>125O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3299999</t>
+  </si>
+  <si>
+    <t>100T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122</t>
   </si>
   <si>
     <t>3199122</t>
   </si>
   <si>
     <t>075G(TD)110PP200ROPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 3/4 in, SDR 11, gray, with pull line</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116</t>
   </si>
   <si>
     <t>3299116</t>
   </si>
   <si>
     <t>100T(TD)135WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
   </si>
@@ -547,339 +652,234 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400</t>
   </si>
   <si>
     <t>359998400</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139</t>
   </si>
   <si>
     <t>3799139</t>
   </si>
   <si>
     <t>200O(TD)110WP1250TAPE</t>
   </si>
   <si>
     <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013</t>
   </si>
   <si>
     <t>360000013</t>
   </si>
   <si>
+    <t>CX3399993</t>
+  </si>
+  <si>
+    <t>125T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399999</t>
+  </si>
+  <si>
+    <t>125T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3499958</t>
+  </si>
+  <si>
+    <t>150T110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>CX3399693</t>
+  </si>
+  <si>
+    <t>125O135 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399957</t>
+  </si>
+  <si>
+    <t>125T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3499988</t>
+  </si>
+  <si>
+    <t>150T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3499996</t>
+  </si>
+  <si>
+    <t>150T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3499998</t>
+  </si>
+  <si>
+    <t>150T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3499863</t>
+  </si>
+  <si>
+    <t>150T135WP1800TAPE 2K' COEX</t>
+  </si>
+  <si>
+    <t>CX3499865</t>
+  </si>
+  <si>
+    <t>150T110WP1800TAPE 4.2K' COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 11, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799852</t>
+  </si>
+  <si>
+    <t>200Y110TRWP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, yellow with red tracer</t>
+  </si>
+  <si>
+    <t>CX3799662</t>
+  </si>
+  <si>
+    <t>200G040 EMPTY DUCT 3K'  COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, gray</t>
+  </si>
+  <si>
+    <t>CX3799982</t>
+  </si>
+  <si>
+    <t>200T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799663</t>
+  </si>
+  <si>
+    <t>200O135WP1800TAPE 3K' COEX</t>
+  </si>
+  <si>
+    <t>CX3799861</t>
+  </si>
+  <si>
+    <t>200O135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3899988</t>
+  </si>
+  <si>
+    <t>300O135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799987</t>
+  </si>
+  <si>
+    <t>200B135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, black, with pull rope</t>
+  </si>
+  <si>
     <t>CX3799992</t>
   </si>
   <si>
     <t>200T040WP1250TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
   </si>
   <si>
     <t>CX3799956</t>
   </si>
   <si>
     <t>CX3799957</t>
   </si>
   <si>
     <t>200T110WP1250TAPE COEX</t>
   </si>
   <si>
     <t>CX3799996</t>
   </si>
   <si>
     <t>200T040WP1800TAPE COEX</t>
   </si>
   <si>
     <t>CX3799998</t>
   </si>
   <si>
     <t>200T040PP200ROPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull rope</t>
   </si>
   <si>
     <t>CX3799999</t>
   </si>
   <si>
     <t>200T040 EMPTY DUCT COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta</t>
   </si>
   <si>
     <t>CX3899987</t>
   </si>
   <si>
     <t>300B135WP1800TAPE COEX</t>
   </si>
   <si>
     <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, black</t>
-  </si>
-[...238 lines deleted...]
-    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, black, with pull rope</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -998,51 +998,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J87" totalsRowShown="0">
   <autoFilter ref="A1:J87"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1056,1936 +1056,1936 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="G2" t="s">
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12.75">
+      <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>18</v>
-      </c>
-[...33 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="G7" t="s">
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="I8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="J9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I10" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I17" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I18" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I29" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="I30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I31" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="I32" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F34" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F37" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I37" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="F41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="F41" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="B42" t="s">
+        <v>148</v>
+      </c>
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
         <v>149</v>
       </c>
-      <c r="B42" t="s">
+      <c r="F42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>23</v>
+      </c>
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
+      <c r="A43" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="B43" t="s">
         <v>151</v>
       </c>
-      <c r="F42" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="1" t="s">
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
         <v>153</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="B45" t="s">
         <v>155</v>
       </c>
-      <c r="F43" t="s">
-[...10 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>156</v>
+      </c>
+      <c r="F45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B46" t="s">
         <v>158</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
         <v>159</v>
       </c>
-      <c r="F44" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="F46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
         <v>161</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
         <v>162</v>
       </c>
-      <c r="F45" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>171</v>
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I49" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>170</v>
+      </c>
+      <c r="F50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
+        <v>23</v>
+      </c>
+      <c r="I50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
+        <v>170</v>
+      </c>
+      <c r="F51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
+        <v>174</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="C50" t="s">
-[...16 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
         <v>178</v>
       </c>
-      <c r="B51" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I53" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B54" t="s">
+        <v>181</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>182</v>
+      </c>
+      <c r="F54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B55" t="s">
         <v>185</v>
       </c>
-      <c r="C54" t="s">
-[...13 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
         <v>186</v>
       </c>
-      <c r="B55" t="s">
-[...5 lines deleted...]
-      <c r="D55" t="s">
+      <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="F55" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="B56" t="s">
         <v>189</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
         <v>190</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="J56" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B57" t="s">
         <v>193</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
         <v>194</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B58" t="s">
         <v>196</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
         <v>197</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I58" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B59" t="s">
         <v>199</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
         <v>200</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I59" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="I60" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="I63" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I67" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="I68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
         <v>229</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B73" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B74" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I74" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I75" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B76" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>246</v>
+        <v>129</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>246</v>
+        <v>124</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>251</v>
+        <v>124</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B79" t="s">
         <v>253</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B80" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I81" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>111</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>262</v>
+        <v>112</v>
       </c>
       <c r="F82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B83" t="s">
         <v>263</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" t="s">
         <v>265</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>65</v>
+        <v>260</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B85" t="s">
         <v>267</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" t="s">
         <v>268</v>
       </c>
-      <c r="C85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B86" t="s">
         <v>270</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
         <v>271</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B87" t="s">
         <v>273</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
         <v>274</v>
       </c>
       <c r="F87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="360000000"/>
-[...84 lines deleted...]
-    <hyperlink ref="A87" r:id="rId86" display="CX3799987"/>
+    <hyperlink ref="A2" r:id="rId1" display="304000500"/>
+    <hyperlink ref="A3" r:id="rId2" display="3099999"/>
+    <hyperlink ref="A4" r:id="rId3" display="3099979"/>
+    <hyperlink ref="A5" r:id="rId4" display="3099997"/>
+    <hyperlink ref="A6" r:id="rId5" display="3399105"/>
+    <hyperlink ref="A7" r:id="rId6" display="3520061"/>
+    <hyperlink ref="A8" r:id="rId7" display="359998100"/>
+    <hyperlink ref="A9" r:id="rId8" display="360000000"/>
+    <hyperlink ref="A10" r:id="rId9" display="360000017"/>
+    <hyperlink ref="A11" r:id="rId10" display="3799107"/>
+    <hyperlink ref="A12" r:id="rId11" display="3799121"/>
+    <hyperlink ref="A13" r:id="rId12" display="360000014"/>
+    <hyperlink ref="A14" r:id="rId13" display="379909900"/>
+    <hyperlink ref="A15" r:id="rId14" display="3799159"/>
+    <hyperlink ref="A16" r:id="rId15" display="3799138"/>
+    <hyperlink ref="A17" r:id="rId16" display="CX3799686"/>
+    <hyperlink ref="A18" r:id="rId17" display="CX3199894"/>
+    <hyperlink ref="A19" r:id="rId18" display="CX3200000"/>
+    <hyperlink ref="A20" r:id="rId19" display="CX3399697"/>
+    <hyperlink ref="A21" r:id="rId20" display="CX3299995"/>
+    <hyperlink ref="A22" r:id="rId21" display="CX3299837"/>
+    <hyperlink ref="A23" r:id="rId22" display="CX3399736"/>
+    <hyperlink ref="A24" r:id="rId23" display="CX3399760"/>
+    <hyperlink ref="A25" r:id="rId24" display="CX3399741"/>
+    <hyperlink ref="A26" r:id="rId25" display="CX3399995"/>
+    <hyperlink ref="A27" r:id="rId26" display="CX3399814"/>
+    <hyperlink ref="A28" r:id="rId27" display="CX3399987"/>
+    <hyperlink ref="A29" r:id="rId28" display="CX3799717"/>
+    <hyperlink ref="A30" r:id="rId29" display="CX3799821"/>
+    <hyperlink ref="A31" r:id="rId30" display="CX3799823"/>
+    <hyperlink ref="A32" r:id="rId31" display="CX3799745"/>
+    <hyperlink ref="A33" r:id="rId32" display="CX3799859"/>
+    <hyperlink ref="A34" r:id="rId33" display="CX3799679"/>
+    <hyperlink ref="A35" r:id="rId34" display="CX3799834"/>
+    <hyperlink ref="A36" r:id="rId35" display="CX3799921"/>
+    <hyperlink ref="A37" r:id="rId36" display="CX3799839"/>
+    <hyperlink ref="A38" r:id="rId37" display="CX3799842"/>
+    <hyperlink ref="A39" r:id="rId38" display="CX3799844"/>
+    <hyperlink ref="A40" r:id="rId39" display="CX3899968"/>
+    <hyperlink ref="A41" r:id="rId40" display="CX3199986"/>
+    <hyperlink ref="A42" r:id="rId41" display="CX3199944"/>
+    <hyperlink ref="A43" r:id="rId42" display="CX3199949"/>
+    <hyperlink ref="A44" r:id="rId43" display="CX3199895"/>
+    <hyperlink ref="A45" r:id="rId44" display="CX3199976"/>
+    <hyperlink ref="A46" r:id="rId45" display="CX3199900"/>
+    <hyperlink ref="A47" r:id="rId46" display="CX3199978"/>
+    <hyperlink ref="A48" r:id="rId47" display="CX3299721"/>
+    <hyperlink ref="A49" r:id="rId48" display="CX3199984"/>
+    <hyperlink ref="A50" r:id="rId49" display="CX3299986"/>
+    <hyperlink ref="A51" r:id="rId50" display="CX3299993"/>
+    <hyperlink ref="A52" r:id="rId51" display="CX3399657"/>
+    <hyperlink ref="A53" r:id="rId52" display="CX3299999"/>
+    <hyperlink ref="A54" r:id="rId53" display="3199122"/>
+    <hyperlink ref="A55" r:id="rId54" display="3299116"/>
+    <hyperlink ref="A56" r:id="rId55" display="3399101"/>
+    <hyperlink ref="A57" r:id="rId56" display="3499105"/>
+    <hyperlink ref="A58" r:id="rId57" display="360000015"/>
+    <hyperlink ref="A59" r:id="rId58" display="360000016"/>
+    <hyperlink ref="A60" r:id="rId59" display="360000001"/>
+    <hyperlink ref="A61" r:id="rId60" display="359998400"/>
+    <hyperlink ref="A62" r:id="rId61" display="3799139"/>
+    <hyperlink ref="A63" r:id="rId62" display="360000013"/>
+    <hyperlink ref="A64" r:id="rId63" display="CX3399993"/>
+    <hyperlink ref="A65" r:id="rId64" display="CX3399999"/>
+    <hyperlink ref="A66" r:id="rId65" display="CX3499958"/>
+    <hyperlink ref="A67" r:id="rId66" display="CX3399693"/>
+    <hyperlink ref="A68" r:id="rId67" display="CX3399957"/>
+    <hyperlink ref="A69" r:id="rId68" display="CX3499988"/>
+    <hyperlink ref="A70" r:id="rId69" display="CX3499996"/>
+    <hyperlink ref="A71" r:id="rId70" display="CX3499998"/>
+    <hyperlink ref="A72" r:id="rId71" display="CX3499863"/>
+    <hyperlink ref="A73" r:id="rId72" display="CX3499865"/>
+    <hyperlink ref="A74" r:id="rId73" display="CX3799852"/>
+    <hyperlink ref="A75" r:id="rId74" display="CX3799662"/>
+    <hyperlink ref="A76" r:id="rId75" display="CX3799982"/>
+    <hyperlink ref="A77" r:id="rId76" display="CX3799663"/>
+    <hyperlink ref="A78" r:id="rId77" display="CX3799861"/>
+    <hyperlink ref="A79" r:id="rId78" display="CX3899988"/>
+    <hyperlink ref="A80" r:id="rId79" display="CX3799987"/>
+    <hyperlink ref="A81" r:id="rId80" display="CX3799992"/>
+    <hyperlink ref="A82" r:id="rId81" display="CX3799956"/>
+    <hyperlink ref="A83" r:id="rId82" display="CX3799957"/>
+    <hyperlink ref="A84" r:id="rId83" display="CX3799996"/>
+    <hyperlink ref="A85" r:id="rId84" display="CX3799998"/>
+    <hyperlink ref="A86" r:id="rId85" display="CX3799999"/>
+    <hyperlink ref="A87" r:id="rId86" display="CX3899987"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId87"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 