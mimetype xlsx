--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,658 +11,3967 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2721" count="6581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2721" count="6584">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>COP1KW2-88F002</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CORDS</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 2 ft, White</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Twisted pair patch cord</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F007</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 7 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F011</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 11 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F025</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 25 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F002</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 2 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F007</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 7 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F011</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 11 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F030</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 30 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F040</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 40 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 1.5 ft, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244091</t>
+  </si>
+  <si>
+    <t>760244091</t>
+  </si>
+  <si>
+    <t>FT-ASC-CLR-50</t>
+  </si>
+  <si>
+    <t>Variant of FT-ASC</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Clear (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Modular plug boot clip</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244092</t>
+  </si>
+  <si>
+    <t>760244092</t>
+  </si>
+  <si>
+    <t>FT-ASC-L.AL-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Light Almond (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244093</t>
+  </si>
+  <si>
+    <t>760244093</t>
+  </si>
+  <si>
+    <t>FT-ASC-BK-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Black (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244094</t>
+  </si>
+  <si>
+    <t>760244094</t>
+  </si>
+  <si>
+    <t>FT-ASC-P.WH-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, ProWhite (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244096</t>
+  </si>
+  <si>
+    <t>760244096</t>
+  </si>
+  <si>
+    <t>FT-ASC-OR-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Orange (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244101</t>
+  </si>
+  <si>
+    <t>760244101</t>
+  </si>
+  <si>
+    <t>FT-ASC-VI-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Violet (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-2FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-2FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 11 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 40 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-2FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760250028</t>
+  </si>
+  <si>
+    <t>760250028</t>
+  </si>
+  <si>
+    <t>ECO CCA-SHLD-5</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Shielded Ceiling Connector Assembly (CCA) without cordage, Silver (5 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099424</t>
+  </si>
+  <si>
+    <t>760099424</t>
+  </si>
+  <si>
+    <t>SM-CL</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>SecureMAX™ Patch Cord Lock</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>Tool</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099432</t>
+  </si>
+  <si>
+    <t>760099432</t>
+  </si>
+  <si>
+    <t>SM-CL-KEY</t>
+  </si>
+  <si>
+    <t>SecureMAX™ Patch Cord Lock Key with key chain</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760102145</t>
+  </si>
+  <si>
+    <t>760102145</t>
+  </si>
+  <si>
+    <t>SM-CL-KIT</t>
+  </si>
+  <si>
+    <t>SecureMAX™ Patch Cord Lock Kit (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233437</t>
+  </si>
+  <si>
+    <t>760233437</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Red, 1 pce</t>
+  </si>
+  <si>
+    <t>Lock kit | Tool</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233452</t>
+  </si>
+  <si>
+    <t>760233452</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Violet, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233833</t>
+  </si>
+  <si>
+    <t>760233833</t>
+  </si>
+  <si>
+    <t>RJ45-PB-RD-100</t>
+  </si>
+  <si>
+    <t>Variant of RJ45-PORT-BLOCKER</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Red (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Port blocker</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233460</t>
+  </si>
+  <si>
+    <t>760233460</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Yellow, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233841</t>
+  </si>
+  <si>
+    <t>760233841</t>
+  </si>
+  <si>
+    <t>RJ45-PB-YL-100</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Yellow (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233478</t>
+  </si>
+  <si>
+    <t>760233478</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Rose, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233858</t>
+  </si>
+  <si>
+    <t>760233858</t>
+  </si>
+  <si>
+    <t>RJ45-PB-GN-100</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Green (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233866</t>
+  </si>
+  <si>
+    <t>760233866</t>
+  </si>
+  <si>
+    <t>RJ45-PB-OR-100</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Orange (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233874</t>
+  </si>
+  <si>
+    <t>760233874</t>
+  </si>
+  <si>
+    <t>RJ45-PB-VI-100</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Violet (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233387</t>
+  </si>
+  <si>
+    <t>760233387</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Orange, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233882</t>
+  </si>
+  <si>
+    <t>760233882</t>
+  </si>
+  <si>
+    <t>RJ45-PB-PK-100</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blocker, Pink (100 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233395</t>
+  </si>
+  <si>
+    <t>760233395</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Green, 1 pce</t>
+  </si>
+  <si>
+    <t>4-1989798-0</t>
+  </si>
+  <si>
+    <t>Variant of 1989798</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 40 ft</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>5-1989797-0</t>
+  </si>
+  <si>
+    <t>Variant of 1989797</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 50 ft</t>
+  </si>
+  <si>
+    <t>CAAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | InstaPATCH® Cu</t>
+  </si>
+  <si>
+    <t>Copper trunk cable assembly</t>
+  </si>
+  <si>
+    <t>CAANB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CAAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CAAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CABAB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CABHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAABC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CABNB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CAABD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CAATE</t>
+  </si>
+  <si>
+    <t>IP6A-16PUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CABBC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CAHRB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CAGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04PUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CAHRG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CAAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CAGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CAGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CARXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CANXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CAGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CACCD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CARXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CAGND</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CARNB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CAJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAGNG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CAHNB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CARNF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CANRF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CAGRB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAHND</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CANRG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CASSD</t>
+  </si>
+  <si>
+    <t>P6A-12PUTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CANSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100L-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CANXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CAGRD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CBARB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CASXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row OneLink 2x6, unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CARNG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CANNB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CATTC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CBASD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBBHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to  dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CATXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row OneLink 2x4, unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CBBAB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBBJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to  dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CACHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row standard densityRJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CARRB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CBBAC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CBBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CBCXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBCCD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CARRF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CBATC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CBAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CBATE</t>
+  </si>
+  <si>
+    <t>IP6A-16RUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CBGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04RUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CBBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CBAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBHRB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CBGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CBGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CBHRD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CBCCG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CBAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CBHRG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CBGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBHNB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CBAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CBABB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CBBTE</t>
+  </si>
+  <si>
+    <t>IP6A-16RUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CBHNG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CBGND</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CBNND</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CBBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CBJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CBNNF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CBGRB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CBRND</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CBRSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100E-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBNNG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CBCGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CBRNF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CBAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>CBNRD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCANB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CBRNG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CCARB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CBRRB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CBRXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CBNRG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBRRD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCABB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBRRF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CBNSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100L-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCATC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CBNXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CBRRG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBRXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCBAC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CCABD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBNXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBSSD</t>
+  </si>
+  <si>
+    <t>P6A-12RUTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCBAD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CCBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CCBHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBSXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CCBAG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBTTC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CCBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCGNG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CCBRB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CCGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04LUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CCBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, ingle row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCCCF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 18 links</t>
+  </si>
+  <si>
+    <t>CCJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable,  single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CCJNG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2H-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CBBGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to  single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCJRG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2H-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CCHNB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCNNB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCHNG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CCHRB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCNND</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CCRNG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CCGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, ingle row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CCGND</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CCRRB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCNSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100L-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCHRG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CCNNG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CCNXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CCSSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCNXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CCNRD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCNXF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CDAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCNXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCRRG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CDBTE</t>
+  </si>
+  <si>
+    <t>IP6A-16PFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CDABC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CDGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04PFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CDATC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CCRXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CDBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CDABG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CCTXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CDBAG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDASD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CDGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-PG1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CDHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CDATE</t>
+  </si>
+  <si>
+    <t>IP6A-16PFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row OneLink 2x4, 18 links</t>
+  </si>
+  <si>
+    <t>CEAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CDGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04PFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CDCGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CEAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CDSSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CEABD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CEATC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CEBAD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CEATE</t>
+  </si>
+  <si>
+    <t>IP6A-16RFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CDSXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CEBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CDAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CDAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CDBAB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CEAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CDBAC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CDBAD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CECJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CDTXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CEAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CEAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CDBHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CEBTE</t>
+  </si>
+  <si>
+    <t>IP6A-16RFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CEGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-PG1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CDBJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CDBSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CESSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CESXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CEBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CFAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CFASD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CFBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CFATC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CFBGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFABC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CFBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CFBTE</t>
+  </si>
+  <si>
+    <t>IP6A-16LFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CFCHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFCJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CETXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CFBAC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CFHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFBAD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CFJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFBAG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CFJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CEGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CEGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CFTTC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CEBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CFTXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CFGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CEBJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CLATC</t>
+  </si>
+  <si>
+    <t>IP6A-08SFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP LSZH Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CQAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LSFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CQAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CQBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CQAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08LSFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CQBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08LSFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CQBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CQBXE</t>
+  </si>
+  <si>
+    <t>IP6A-16LSFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 16 links</t>
+  </si>
+  <si>
+    <t>CQBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LSFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CQAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24LSFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CTAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06BFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CQGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04SFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CQHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12SFTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CQBBE</t>
+  </si>
+  <si>
+    <t>IP6A-16LSFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 16 links</t>
+  </si>
+  <si>
+    <t>CTAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24BFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CTAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24BFTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CQBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CTAJB</t>
+  </si>
+  <si>
+    <t>IP6A-06BFTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CSGRB</t>
+  </si>
+  <si>
+    <t>IP6A-06BUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, RJ45 to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | InstaPATCH® Cu</t>
+  </si>
+  <si>
+    <t>CSRRG</t>
+  </si>
+  <si>
+    <t>IP6A-24BUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>1859916-1</t>
+  </si>
+  <si>
+    <t>Variant of 1859916</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 1 m</t>
+  </si>
+  <si>
+    <t>1859916-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 3 m</t>
+  </si>
+  <si>
+    <t>1-1859916-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 10 m</t>
+  </si>
+  <si>
     <t>PC-C6U-LSB1-XX-XM</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>RJ45 Patch Cord, category 6, UTP LSZH B1</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>PC-C6AU-LSB1-XX-XM</t>
   </si>
   <si>
     <t>RJ45 Patch Cord, category 6A, UTP LSZH B1</t>
   </si>
   <si>
     <t>PC-C6AS-LSB1-XX-XM</t>
   </si>
   <si>
     <t>RJ45 Patch Cord, category 6A, FTP LSZH B1</t>
   </si>
   <si>
     <t>CPCFMV2</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaSPEED X10D® VisiPatch® 360 to RJ45 4 Pair Solid Hybrid Patch Cord, Small Diameter, LS-CM Dual Rated</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaSPEED X10D® | VisiPatch 360®</t>
   </si>
   <si>
     <t>CPC</t>
   </si>
   <si>
     <t>CDKKB</t>
   </si>
   <si>
     <t>IP6A-06PFTP-MGS600S-MGS600S</t>
   </si>
   <si>
     <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
   </si>
   <si>
-    <t>GigaSPEED X10D® | InstaPATCH® Cu</t>
-[...4 lines deleted...]
-  <si>
     <t>CTKGG</t>
   </si>
   <si>
     <t>IP6A-24BFTP-MGS600S-PG1S</t>
   </si>
   <si>
-    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
-[...1 lines deleted...]
-  <si>
     <t>CTKKG</t>
   </si>
   <si>
     <t>IP6A-24BFTP-MGS600S-MGS600S</t>
   </si>
   <si>
-    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+    <t>CTKKB</t>
+  </si>
+  <si>
+    <t>IP6A-06BFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>CQKKG</t>
+  </si>
+  <si>
+    <t>IP6A-24LSFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>CQKKC</t>
+  </si>
+  <si>
+    <t>IP6A-08LSFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CFKTC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-MGS600S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CDKHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-MGS600S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CYRRB</t>
+  </si>
+  <si>
+    <t>IP6ASD-06RUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP SD Riser Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CYAAD</t>
+  </si>
+  <si>
+    <t>IP6ASD-12RUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP SD Riser Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CQKXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-MGS600S-BLUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 6 links. </t>
+  </si>
+  <si>
+    <t>CCTXE</t>
+  </si>
+  <si>
+    <t>IP6A-16LUTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row OneLink 2x4 to unterminated, 16 links</t>
+  </si>
+  <si>
+    <t>BPC6642</t>
+  </si>
+  <si>
+    <t>PowerSUM D8PS Stranded Cordage Modular Patch Cord (Pack of 10)</t>
+  </si>
+  <si>
+    <t>PowerSUM</t>
+  </si>
+  <si>
+    <t>BPC</t>
+  </si>
+  <si>
+    <t>CA111K2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10SP on S/FTP Low Smoke Zero Halogen Cordage, S/FTP Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>CA114H2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10SP on S/FTP Cordage, Single-Ended Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CA133P2</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E on Stranded Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>UC111F2</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 S/FTP Patch Cord, RJ45 to RJ45, 4-pair, Non-Plenum</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>UC</t>
+  </si>
+  <si>
+    <t>NPC6ASZDB</t>
+  </si>
+  <si>
+    <t>NETCONNECT® Cat 6A S/FTP RJ45 Patch Cord, LSZH</t>
+  </si>
+  <si>
+    <t>NPC</t>
+  </si>
+  <si>
+    <t>NPC6AUVDA</t>
+  </si>
+  <si>
+    <t>NPC RJ45 Patch Cord, category 6A, Unshielded, CM (PVC), A-Wired</t>
+  </si>
+  <si>
+    <t>NPC6AUVDB</t>
+  </si>
+  <si>
+    <t>NPC RJ45 Patch Cord, category 6A, Unshielded, CM (PVC)</t>
+  </si>
+  <si>
+    <t>NPP6ASZDB</t>
+  </si>
+  <si>
+    <t>NPP RJ45 Patch Cord, category 6A, S/FTP, LSZH, Eco-packaging</t>
+  </si>
+  <si>
+    <t>NPP</t>
+  </si>
+  <si>
+    <t>UC1B632</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 U/UTP Zone Extension Cord, RJ45 to Information Outlet, 4-pair, Non-plenum</t>
+  </si>
+  <si>
+    <t>NCC31URDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, Riser, Plug-to-Plug, Class Dca</t>
+  </si>
+  <si>
+    <t>NCC</t>
+  </si>
+  <si>
+    <t>NCC31URJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, Riser, Plug-to-SL Jack, (White), Class Dca</t>
+  </si>
+  <si>
+    <t>NCC34UBDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, Plug-to-Plug, Class B2ca</t>
+  </si>
+  <si>
+    <t>NCC34UBJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, Plug-to-SL Jack, (Black), Class B2ca</t>
+  </si>
+  <si>
+    <t>NCC34URDB</t>
+  </si>
+  <si>
+    <t>NCC34URJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, Riser, Plug-to-SL Jack, (Black), Class Dca</t>
+  </si>
+  <si>
+    <t>NCC34UZJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, LSZH, Plug-to-SL Jack, (White), Class Dca</t>
+  </si>
+  <si>
+    <t>NCC44URDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A UTP, Riser, Plug-to-Plug, Class Dca</t>
+  </si>
+  <si>
+    <t>NCC44URJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A UTP, Riser, Plug-to-SL Jack, (Black), Class Dca</t>
+  </si>
+  <si>
+    <t>NCC44UZDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A UTP, LSZH, Plug-to-Plug, Class Dca</t>
+  </si>
+  <si>
+    <t>CA1G642</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP to Keystone HGS620 on 1295 Solid Cordage F/UTP Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>KO199K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Series Category 6A U/UTP Reduced Diameter LS-CM Dual Rated Cord, 100 Pack</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>KPC6642</t>
+  </si>
+  <si>
+    <t>PowerSUM D8PS Stranded Cordage Modular Patch Cord (Megapack of 100)</t>
+  </si>
+  <si>
+    <t>KPC</t>
+  </si>
+  <si>
+    <t>CO155D2</t>
+  </si>
+  <si>
+    <t>CommScope® Cat 5e U/UTP RJ45 Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CHD | CO</t>
+  </si>
+  <si>
+    <t>CO166S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Cat 6 U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | UTG</t>
+  </si>
+  <si>
+    <t>CO17762</t>
+  </si>
+  <si>
+    <t>Category 5e F/UTP Patch Cord, RJ45 to RJ45, 4-pair, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>CO17772</t>
+  </si>
+  <si>
+    <t>Category 5e F/UTP Patch Cord, RJ45 to RJ45, 4-pair, LSZH</t>
+  </si>
+  <si>
+    <t>CPC2222</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® MGS400 to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPC6442</t>
+  </si>
+  <si>
+    <t>PowerSUM D8PS Single End Stranded Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC6641</t>
+  </si>
+  <si>
+    <t>PowerSUM D8PS Stranded Cordage A-wired Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC66N2</t>
+  </si>
+  <si>
+    <t>PS117-S Mod Patch Cord, 1061L Cord</t>
+  </si>
+  <si>
+    <t>CPC8312</t>
+  </si>
+  <si>
+    <t>GigaSPEED® 110GS to GS8E 4 Pair Hybrid Patch Cord</t>
+  </si>
+  <si>
+    <t>GigaSPEED®</t>
+  </si>
+  <si>
+    <t>CPC8392</t>
+  </si>
+  <si>
+    <t>GigaSPEED® 110GS to GS8E 4 Pair Low Smoke Zero Halogen Hybrid Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC8892</t>
+  </si>
+  <si>
+    <t>GigaSPEED® 110GS to 110GS 4 Pair Low Smoke Zero Halogen Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC9912</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Keyed Plug Stranded Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCDD12</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Ruggedized Plug, Domed Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCF812</t>
+  </si>
+  <si>
+    <t>GigaSPEED® XL VisiPatch® 360 to 110 GigaSPEED® XL 4-pair Patch Cord</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | VisiPatch 360®</t>
+  </si>
+  <si>
+    <t>CPCFF62</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 to VisiPatch® 360 1 Pair Patch Cord</t>
+  </si>
+  <si>
+    <t>VisiPatch 360® | VisiPatch®</t>
+  </si>
+  <si>
+    <t>CPCFFQ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED Xpress® VisiPatch® 360 to VisiPatch® 360 GigaSPEED Xpress® 4 Pair Plenum Patch Cord</t>
+  </si>
+  <si>
+    <t>GigaSPEED Xpress® | VisiPatch 360®</t>
+  </si>
+  <si>
+    <t>CPCFSXG</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 to 360GS10E 4 Pair Solid VP360 Orange &amp; Green Crossover Patch Cord (See Wiring Diagram)</t>
+  </si>
+  <si>
+    <t>CPCPPX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Keyed Plug Solid Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCWWX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Ruggedized Plug, Coiled Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCXGJ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP Ruggedized Plug, Coiled Strain Relief to G10FP, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCYYJ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP Ruggedized Plug, Domed Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>NPP6AUZDB</t>
+  </si>
+  <si>
+    <t>NPP RJ45 Patch Cord, category 6A, Unshielded, LSZH, Eco-packaging</t>
+  </si>
+  <si>
+    <t>CO1G5G2</t>
+  </si>
+  <si>
+    <t>HighBand® Cat6A Patch Cord, Front Facing to RJ45 Plug</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>CO1GGG2</t>
+  </si>
+  <si>
+    <t>HighBand® Cat6A Patch Cord, Front Facing to Front Facing</t>
+  </si>
+  <si>
+    <t>CO1HHG2</t>
+  </si>
+  <si>
+    <t>HighBand® Cat6A Patch Cord, Rear Facing to Rear Facing</t>
+  </si>
+  <si>
+    <t>COP66S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord, Eco-packaging</t>
+  </si>
+  <si>
+    <t>CCA-CORDS</t>
+  </si>
+  <si>
+    <t>CCA Ceiling connector to RJ45 Cords</t>
+  </si>
+  <si>
+    <t>CCA-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Ceiling Connector Assembly (CCA) without cordage</t>
+  </si>
+  <si>
+    <t>RJ45-PORT-BLOCKER</t>
+  </si>
+  <si>
+    <t>RJ45 Port Blockers</t>
+  </si>
+  <si>
+    <t>1-2843059-0</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-VT</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Violet</t>
+  </si>
+  <si>
+    <t>NPC | UC1</t>
+  </si>
+  <si>
+    <t>Pull kit</t>
+  </si>
+  <si>
+    <t>1-1671330-1</t>
+  </si>
+  <si>
+    <t>Sigma-Link™ Identifier Lamp, blue LED</t>
+  </si>
+  <si>
+    <t>Sigma-Link™</t>
+  </si>
+  <si>
+    <t>Sigma-Link</t>
+  </si>
+  <si>
+    <t>1-1939121-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 15 m</t>
+  </si>
+  <si>
+    <t>1-1989798-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 10 ft</t>
+  </si>
+  <si>
+    <t>1-1989797-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 10 ft</t>
+  </si>
+  <si>
+    <t>1-2111225-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 10 ft</t>
+  </si>
+  <si>
+    <t>1-2111225-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 12 ft</t>
+  </si>
+  <si>
+    <t>1-2111179-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 10 ft</t>
+  </si>
+  <si>
+    <t>1-2111225-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 18 ft</t>
+  </si>
+  <si>
+    <t>1-2111179-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 16 ft</t>
+  </si>
+  <si>
+    <t>1-2111190-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, blue, 10 ft</t>
+  </si>
+  <si>
+    <t>1-2111190-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, blue, 16 ft</t>
+  </si>
+  <si>
+    <t>1-2134201-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, U/UTP, with security key, white, 10 m</t>
+  </si>
+  <si>
+    <t>1939121-1</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 1 m</t>
+  </si>
+  <si>
+    <t>1989797-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 2 ft</t>
+  </si>
+  <si>
+    <t>1989797-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 3 ft</t>
+  </si>
+  <si>
+    <t>1989800-3</t>
+  </si>
+  <si>
+    <t>Variant of 1989800</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 3 ft</t>
+  </si>
+  <si>
+    <t>1989798-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 8 ft</t>
+  </si>
+  <si>
+    <t>1989800-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 7 ft</t>
+  </si>
+  <si>
+    <t>1989801-5</t>
+  </si>
+  <si>
+    <t>Variant of 1989801</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black, 5 ft</t>
+  </si>
+  <si>
+    <t>2-1989797-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 20 ft</t>
+  </si>
+  <si>
+    <t>2-1989798-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 25 ft</t>
+  </si>
+  <si>
+    <t>2-1989800-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 20 ft</t>
+  </si>
+  <si>
+    <t>2-2111179-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 20 ft</t>
+  </si>
+  <si>
+    <t>2-2111225-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 20 ft</t>
+  </si>
+  <si>
+    <t>1711659-3</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord, PAL Coax plug to 1-pair plug, category 7A, S/FTP, LZSH, green, 3 m</t>
+  </si>
+  <si>
+    <t>2111179-1</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 1 ft</t>
+  </si>
+  <si>
+    <t>2111179-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 6 ft</t>
+  </si>
+  <si>
+    <t>2111179-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 7 ft</t>
+  </si>
+  <si>
+    <t>2111225-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 6 ft</t>
+  </si>
+  <si>
+    <t>2111190-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, blue, 5 ft</t>
+  </si>
+  <si>
+    <t>2111190-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, blue, 7 ft</t>
+  </si>
+  <si>
+    <t>2134200-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 3 m</t>
+  </si>
+  <si>
+    <t>2134201-4</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, U/UTP, with security key, white, 4 m</t>
+  </si>
+  <si>
+    <t>2134200-1</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 1 m</t>
+  </si>
+  <si>
+    <t>2843022-2</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Black-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Black, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843022-3</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-White-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, White, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843022-5</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Orange-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Orange, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843059-2</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-BK</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Black</t>
+  </si>
+  <si>
+    <t>3-1989797-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 30 ft</t>
+  </si>
+  <si>
+    <t>3-1989800-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 30 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257930</t>
+  </si>
+  <si>
+    <t>760257930</t>
+  </si>
+  <si>
+    <t>MP-COLORCLIP-RED-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Red, 50 pcs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257929</t>
+  </si>
+  <si>
+    <t>760257929</t>
+  </si>
+  <si>
+    <t>MP-COLORCLIP-YELLOW-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Yellow, 50 pcs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257927</t>
+  </si>
+  <si>
+    <t>760257927</t>
+  </si>
+  <si>
+    <t>MP-COLORCLIP-VIOLET-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Violet, 50 pcs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258011</t>
+  </si>
+  <si>
+    <t>760258011</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, OR BAG OF 50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258013</t>
+  </si>
+  <si>
+    <t>760258013</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, RD BAG OF 50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258014</t>
+  </si>
+  <si>
+    <t>760258014</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, YL BAG OF 50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798</t>
+  </si>
+  <si>
+    <t>1989798</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800</t>
+  </si>
+  <si>
+    <t>1989800</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow</t>
   </si>
   <si>
     <t>NPC06UVDB</t>
   </si>
   <si>
     <t>NETCONNECT® Cat 6 U/UTP RJ45 Patch Cord, Non-Plenum</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...46 lines deleted...]
-  <si>
     <t>CA13481</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Single End Solid Cable A-wired Modular Patch Cord</t>
   </si>
   <si>
-    <t>UC111F2</t>
-[...28 lines deleted...]
-  <si>
     <t>NPP06UZDB</t>
   </si>
   <si>
     <t>NPP RJ45 Patch Cord, category 6, U/UTP, LSZH, Eco-packaging</t>
   </si>
   <si>
-    <t>NPP</t>
-[...7 lines deleted...]
-  <si>
     <t>UC1AA22</t>
   </si>
   <si>
     <t>Uniprise Ultra 10® Category 6A U/UTP Plenum Patch Cord, Snagless</t>
   </si>
   <si>
     <t>Ultra 10®</t>
   </si>
   <si>
     <t>UC1AAA2</t>
   </si>
   <si>
     <t>Uniprise® Ultra 10® Cat 6A U/UTP Snagless Patch Cord, Non-Plenum</t>
   </si>
   <si>
-    <t>UC1B632</t>
-[...4 lines deleted...]
-  <si>
     <t>UC1BBB2</t>
   </si>
   <si>
     <t>Uniprise® Cat 6 U/UTP RJ45 Patch Cord, Non-Plenum</t>
   </si>
   <si>
     <t>UC1BBC2</t>
   </si>
   <si>
     <t>Uniprise Category 6 U/UTP Patch Cord, RJ45 to RJ45, 4-pair, Plenum</t>
   </si>
   <si>
-    <t>NCC31URDB</t>
-[...40 lines deleted...]
-  <si>
     <t>NCC44FZDB</t>
   </si>
   <si>
     <t>NCC Cat 6A F/UTP, LSZH, Plug-to-Plug, Class Dca</t>
   </si>
   <si>
     <t>NCC44SBJB</t>
   </si>
   <si>
     <t>NCC Cat 6A F/FTP, Plug-to-SLX Jack, (Black), Class B2ca</t>
   </si>
   <si>
-    <t>NCC44URDB</t>
-[...22 lines deleted...]
-  <si>
     <t>KC1AAA2</t>
   </si>
   <si>
     <t>Uniprise Ultra 10® Category 6A U/UTP Patch Cord, Snagless (Megapack of 100)</t>
   </si>
   <si>
     <t>KC</t>
   </si>
   <si>
-    <t>KO199K2</t>
-[...16 lines deleted...]
-  <si>
     <t>KPCSSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E Solid Cordage Modular Patch Cord (Megapack of 100)</t>
   </si>
   <si>
     <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
   </si>
   <si>
     <t>CA1S4S2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to Blunt, Class B2ca</t>
   </si>
   <si>
     <t>CA1SSS2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to 360GS10E, Class B2ca</t>
   </si>
   <si>
     <t>CA1SUS2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to MGS600 (White), Class B2ca</t>
   </si>
   <si>
     <t>CO11192</t>
   </si>
   <si>
     <t>CommScope CAT 6A, F/UTP, Outdoor Rated Patch Cord</t>
   </si>
   <si>
-    <t>CO</t>
-[...1 lines deleted...]
-  <si>
     <t>CO15542</t>
   </si>
   <si>
     <t>CommScope Cat 6, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
     <t>CO15582</t>
   </si>
   <si>
     <t>CommScope Cat 6A, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
-    <t>CO155D2</t>
-[...34 lines deleted...]
-  <si>
     <t>CPC3222</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Zone Extension Cord</t>
   </si>
   <si>
     <t>CPC3316</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Stranded Cordage Rollover Modular Patch Cord</t>
   </si>
   <si>
     <t>CPC331T</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E T1 Crossover Stranded Cordage Modular Patch Cord</t>
   </si>
   <si>
     <t>CPC3372</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Solid Plenum Cable Modular Patch Cord</t>
   </si>
   <si>
     <t>CPC | UTG</t>
   </si>
   <si>
     <t>CPC3392</t>
   </si>
   <si>
     <t>GigaSPEED XL® Cat 6 Patch Cord, LSZH</t>
   </si>
   <si>
     <t>CPC3422</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Single-ended Low Smoke Zero Halogen Cable, Modular Patch Cord</t>
   </si>
   <si>
-    <t>CPC6442</t>
-[...43 lines deleted...]
-  <si>
     <t>CPCCD12</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Ruggedized Plug, Coiled-Domed Strain Relief, Modular Patch Cord</t>
   </si>
   <si>
-    <t>CPCDD12</t>
-[...4 lines deleted...]
-  <si>
     <t>CPCF312</t>
   </si>
   <si>
     <t>GigaSPEED XL® VisiPatch® 360 to GigaSPEED XL® GS8E 4 Pair Hybrid Patch Cord</t>
   </si>
   <si>
-    <t>GigaSPEED XL® | VisiPatch 360®</t>
-[...16 lines deleted...]
-  <si>
     <t>CPCFF92</t>
   </si>
   <si>
     <t>GigaSPEED XL® VisiPatch® 360 to VisiPatch® 360 4-pair Low Smoke Zero Halogen Patch Cord</t>
   </si>
   <si>
-    <t>CPCFFQ2</t>
-[...7 lines deleted...]
-  <si>
     <t>CPCFFX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® VisiPatch® 360 to VisiPatch® 360 4 Pair Solid Patch Cord</t>
   </si>
   <si>
     <t>CPCFFXD</t>
   </si>
   <si>
     <t>GigaSPEED X10D® VisiPatch® 360 to VisiPatch® 360 4 Pair Solid Patch Cord Crossover</t>
   </si>
   <si>
     <t>CPCFFZ2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® VisiPatch® 360 to VisiPatch® 360 4-pair Solid Low Smoke Zero Halogen Patch Cord</t>
   </si>
   <si>
     <t>CPCFSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® VisiPatch® 360 to 360GS10E 4 Pair Solid Hybrid Patch Cord</t>
   </si>
   <si>
-    <t>CPCFSXG</t>
-[...10 lines deleted...]
-  <si>
     <t>CPCS4Y2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E Single-ended Solid Plenum Cordage Modular Patch Cord</t>
   </si>
   <si>
     <t>CPCS4Z2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E Single End Solid Low Smoke Zero Halogen Cordage Modular Patch Cord</t>
   </si>
   <si>
     <t>CPCSSW2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E 23-AWG Low Smoke Zero Halogen Patch Cable</t>
   </si>
   <si>
     <t>CPCSSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® Cat 6A U/UTP Patch Cord, Non-Plenum</t>
   </si>
   <si>
     <t>CON | CPC | UTG</t>
@@ -700,7524 +4009,4215 @@
   <si>
     <t>CPCSUX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to MGS600 on 1095B Solid Cordage Zone Extension Cord</t>
   </si>
   <si>
     <t>CPCSUY2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to MGS600 on 2095B Solid Plenum Cordage Zone Extension Cord</t>
   </si>
   <si>
     <t>CPCSUZ2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E to MGS600 on 3095B Solid Low Smoke Zero Halogen Cordage Zone Extension Cord</t>
   </si>
   <si>
     <t>CPCWSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® 360GS10E Ruggedized Plug,Coiled Strain Relief 360GS10E, Modular Patch Cord</t>
   </si>
   <si>
-    <t>CPCWWX2</t>
-[...260 lines deleted...]
-    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Green, 1 pce</t>
+    <t>NPC6AUZDA</t>
+  </si>
+  <si>
+    <t>NETCONNECT® Cat 6A U/UTP  A-wired RJ45 Patch Cord, LSZH</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235585</t>
   </si>
   <si>
     <t>760235585</t>
   </si>
   <si>
     <t>CCA-CAT6-LSZH-BLACK-N018</t>
   </si>
   <si>
-    <t>Variant of CCA-CORDS</t>
-[...1 lines deleted...]
-  <si>
     <t>CommScope® Category 6 U/UTP Cord, LSZH , RJ45 to Ceiling connector, 1.5 ft, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235586</t>
   </si>
   <si>
     <t>760235586</t>
   </si>
   <si>
     <t>CCA-CAT6-LSZH-WHITE-N018</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, LSZH , RJ45 to Ceiling connector, 1.5 ft, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235587</t>
   </si>
   <si>
     <t>760235587</t>
   </si>
   <si>
     <t>CCA-CAT6-PLENUM-BLACK-N018</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235591</t>
   </si>
   <si>
     <t>760235591</t>
   </si>
   <si>
     <t>CCA-CAT6A-PLENUM-BLACK-N018</t>
   </si>
   <si>
     <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, black</t>
   </si>
   <si>
-    <t>RJ45-PORT-BLOCKER</t>
-[...3044 lines deleted...]
-    <t>Shielded Ceiling Connector Assembly (CCA) without cordage, Silver (5 ea/pkg)</t>
+    <t>CSAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12BUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CYBBB</t>
+  </si>
+  <si>
+    <t>IP6ASD-06RUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916</t>
+  </si>
+  <si>
+    <t>1859916</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white</t>
+  </si>
+  <si>
+    <t>CPCFFV2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 to VisiPatch® 360 4 Pair Solid Patch Cord, Small Diameter, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CTKJB</t>
+  </si>
+  <si>
+    <t>IP6A-06BFTP-MGS600S-PG2H</t>
+  </si>
+  <si>
+    <t>CTKKD</t>
+  </si>
+  <si>
+    <t>IP6A-12BFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/FTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CQKXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-MGS600S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFKSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-MGS600S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CQKKD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>CQKKB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>CFKXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-MGS600S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFKJB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-MGS600S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CFKGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-MGS600S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFKGD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-MGS600S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CFKKD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CFKKB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CFKKG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CEKGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-MGS600S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDKKG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDKKD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-MGS600S-MGS600S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CYCCG</t>
+  </si>
+  <si>
+    <t>IP6ASD-24RUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP SD Riser Preterminated Copper Cable, dual row high density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>NPC06UVDA</t>
+  </si>
+  <si>
+    <t>NETCONNECT® Cat 6 U/UTP RJ45 A-wired Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CCGNB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCNRF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CCNRG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CCHRD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCNNF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CCRRD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCRXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PLUG-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, RJ45 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CCNRB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCRRF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CCHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCSXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CDBTC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CCHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CDABB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CCRSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100E-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCRSG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-1100E-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to dual row OneLink 2x6, 24 links</t>
+  </si>
+  <si>
+    <t>CDABD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CDGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CDGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CCRXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CDAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCRNB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCTTC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CCRND</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CDBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CDAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>CCRXF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CDGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCRNF</t>
+  </si>
+  <si>
+    <t>IP6A-18LUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, 360 1100 module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CDBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CDBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CDBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CDJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CDCHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row standard densityRJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CDAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CEABB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CDCJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEABC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CDAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CDAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CDGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CEABG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CEBAG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CDGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CDBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CEAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable,  single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CDTTC</t>
+  </si>
+  <si>
+    <t>IP6A-08PFTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CDAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CEAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CEAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CEAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CEBAB</t>
+  </si>
+  <si>
+    <t>IP6A-06RFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CEBAC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CEGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04RFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CEHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CEAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEBTC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CDBGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PFTP-O2S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEGGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CEHXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFABG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CEASD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CEHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>CFAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>CEGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04RFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CEBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CEJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CFAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable,  single row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CFAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CFAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CFABB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CFATE</t>
+  </si>
+  <si>
+    <t>IP6A-16LFTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CFBHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFBJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFABD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CFAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CFBSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CFBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFBTC</t>
+  </si>
+  <si>
+    <t>IP6A-08LFTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CFCGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFBXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CETTC</t>
+  </si>
+  <si>
+    <t>IP6A-08RFTP-1LK08-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row OneLink 2x4 to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CFBAB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CFSSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-1LK12-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row OneLink 2x6 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CFGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04LFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CEBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CFGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CEBGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CFSXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CEBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CFGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04LFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CEBXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06LFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CECGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEBHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CECHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RFTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row standard densityRJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CEBSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RFTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP Riser Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CFGXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LFTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CFGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-PG1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CFHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LFTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® F/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CKASD</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP Riser Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CKATC</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP Riser Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CLSXD</t>
+  </si>
+  <si>
+    <t>IP6A-12SFTP-1LK12-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP LSZH Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CLTXC</t>
+  </si>
+  <si>
+    <t>IP6A-08SFTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP LSZH Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CKSXD</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP Riser Copper Cable, dual row OneLink 2x6 to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CKTXC</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP Riser Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CLASD</t>
+  </si>
+  <si>
+    <t>IP6A-12SFTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® S/FTP LSZH Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CQAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LSFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CQAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>CQAXE</t>
+  </si>
+  <si>
+    <t>IP6A-16LSFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 16 links</t>
+  </si>
+  <si>
+    <t>CQBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LSFTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CQAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>CQAAE</t>
+  </si>
+  <si>
+    <t>IP6A-16LSFTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 16 links</t>
+  </si>
+  <si>
+    <t>CQBBD</t>
+  </si>
+  <si>
+    <t>IP6A-12LSFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CQAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LSFTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CQGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06SFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CQBBG</t>
+  </si>
+  <si>
+    <t>IP6A-24LSFTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu 3297B Category 7 S/FTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CSAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06BUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CQGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12SFTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CSAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24BUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CQGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12SFTP-PG1S-1LK12</t>
+  </si>
+  <si>
+    <t>3297B Category 7 S/FTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CSHRG</t>
+  </si>
+  <si>
+    <t>IP6A-24BUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CSRRB</t>
+  </si>
+  <si>
+    <t>IP6A-06BUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Class B2ca  Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CAAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAAAC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CAAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CABGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAARB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAASD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CABAC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CAABB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CABJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CABAD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CAATC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CABAG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CABXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CACJG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAGRG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CABBB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CAGGA</t>
+  </si>
+  <si>
+    <t>IP6A-04PUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 4 links</t>
+  </si>
+  <si>
+    <t>CABXC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CAABG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CABRB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PLUG-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, RJ45 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CAHRD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CAAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CABXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CABSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CABBD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CAAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CABBG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CAGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CANND</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CABXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CAHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CANXF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CARSD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100E-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CAGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CANNF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 1100 module, 18 links</t>
+  </si>
+  <si>
+    <t>CACCB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CABTC</t>
+  </si>
+  <si>
+    <t>IP6A-08PUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CAGNB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CANNG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CAHXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CABTE</t>
+  </si>
+  <si>
+    <t>IP6A-16PUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CANRB</t>
+  </si>
+  <si>
+    <t>IP6A-06PUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CAHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CACCF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row standard density outlet, 18 links</t>
+  </si>
+  <si>
+    <t>CARXF</t>
+  </si>
+  <si>
+    <t>IP6A-18PUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CARND</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CANRD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CACCG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CAJNG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2H-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CARXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CAHNG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CAJRG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2H-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBANB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CACGG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CAJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CANXD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 1100 module to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CBBNB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CBGRG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PLUG-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, RJ 45 to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBCCB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBBRB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-O2S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CARRD</t>
+  </si>
+  <si>
+    <t>IP6A-12PUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CBBAD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04RUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CBCCF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 18 links</t>
+  </si>
+  <si>
+    <t>CBBAG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CBGXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CARRG</t>
+  </si>
+  <si>
+    <t>IP6A-24PUTP-1100E-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Plenum Preterminated Copper Cable, 360 1100 Evolve module to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBBSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBGXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBGGD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 12 links</t>
+  </si>
+  <si>
+    <t>CBHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBHSD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBBTC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CBHND</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CBGNB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CBAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CBABC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CBJJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBABD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBJNG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2H-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CBABG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CBNXF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CBGNG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG1S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to 1100 module, 24 links</t>
+  </si>
+  <si>
+    <t>CBJRG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-PG2H-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CBAGG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBNXG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-1100L-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CBNNB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100L-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CBRNB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100E-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCAAB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBAHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O1S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row standard density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBGRD</t>
+  </si>
+  <si>
+    <t>IP6A-12RUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CBNRB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCAJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCAAD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CBRXB</t>
+  </si>
+  <si>
+    <t>IP6A-06RUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CBNRF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100L-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 1100 module to 360 1100 Evolve module, 18 links</t>
+  </si>
+  <si>
+    <t>CCAXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CCAAG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to single row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCAXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCASD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O1S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CBRXF</t>
+  </si>
+  <si>
+    <t>IP6A-18RUTP-1100E-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, 360 1100 Evolve module to unterminated, 18 links</t>
+  </si>
+  <si>
+    <t>CCBAB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2S-O1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to single row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CBCHG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCABC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CCATE</t>
+  </si>
+  <si>
+    <t>IP6A-16LUTP-O1S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CCBGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-PLUG</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to RJ45, 24 links</t>
+  </si>
+  <si>
+    <t>CCABG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O1S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to dual row standard density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCAXB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 6 links</t>
+  </si>
+  <si>
+    <t>CCBXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CCBJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2S-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCAXC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density outlet to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CCBXD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to unterminated, 12 links</t>
+  </si>
+  <si>
+    <t>CCBBB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CCBNB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to 1100 module, 6 links</t>
+  </si>
+  <si>
+    <t>CCCJG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBTXC</t>
+  </si>
+  <si>
+    <t>IP6A-08RUTP-1LK08-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row OneLink 2x4 to unterminated, 8 links</t>
+  </si>
+  <si>
+    <t>CCCSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2H-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCCCB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 6 links</t>
+  </si>
+  <si>
+    <t>CCGRB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PLUG-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, RJ45 to 360 1100 Evolve module, 6 links</t>
+  </si>
+  <si>
+    <t>CCBBC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O2S-O2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row standard density outlet, 8 links</t>
+  </si>
+  <si>
+    <t>CCCCD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 12 links</t>
+  </si>
+  <si>
+    <t>CCGRD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PLUG-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, RJ45 to 360 1100 Evolve module, 12 links</t>
+  </si>
+  <si>
+    <t>CCBSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-O2S-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCGRG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG1S-1100E</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to 360 1100 Evolve module, 24 links</t>
+  </si>
+  <si>
+    <t>CCGGB</t>
+  </si>
+  <si>
+    <t>IP6A-06LUTP-PG1S-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to single row standard density RJ45 plug, 6 links</t>
+  </si>
+  <si>
+    <t>CCCCG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2H-O2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row high density outlet, 24 links</t>
+  </si>
+  <si>
+    <t>CCHHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2S-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCGSD</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PLUG-1LK12</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, RJ45 to dual row OneLink 2x6, 12 links</t>
+  </si>
+  <si>
+    <t>CCBTC</t>
+  </si>
+  <si>
+    <t>IP6A-08LUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 8 links</t>
+  </si>
+  <si>
+    <t>CCCGG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2H-PG1S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to single row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CBCJG</t>
+  </si>
+  <si>
+    <t>IP6A-24RUTP-O2H-PG2H</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP Riser Preterminated Copper Cable, dual row high density outlet to dual row high density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCCHG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-O2H-PG2S</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density outlet to dual row standard density RJ45 plug, 24 links</t>
+  </si>
+  <si>
+    <t>CCJXG</t>
+  </si>
+  <si>
+    <t>IP6A-24LUTP-PG2H-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row high density RJ45 plug to unterminated, 24 links</t>
+  </si>
+  <si>
+    <t>CCBTE</t>
+  </si>
+  <si>
+    <t>IP6A-16LUTP-O2S-1LK08</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density outlet to dual row OneLink 2x4, 16 links</t>
+  </si>
+  <si>
+    <t>CCHND</t>
+  </si>
+  <si>
+    <t>IP6A-12LUTP-PG2S-1100L</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, dual row standard density RJ45 plug to 1100 module, 12 links</t>
+  </si>
+  <si>
+    <t>CCGXA</t>
+  </si>
+  <si>
+    <t>IP6A-04LUTP-PG1S-BLUNT</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Cu GigaSPEED X10D® U/UTP LSZH Preterminated Copper Cable, single row standard density RJ45 plug to unterminated, 4 links</t>
+  </si>
+  <si>
+    <t>CPCXXJ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP Ruggedized Plug, Coiled Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>NPP06SZDB</t>
+  </si>
+  <si>
+    <t>NPP RJ45 Patch Cord, category 6, Shielded, LSZH, Eco-packaging</t>
+  </si>
+  <si>
+    <t>CAP11K2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10SP on S/FTP Low Smoke Zero Halogen Cordage, S/FTP Modular Patch Cord, Eco-packaging</t>
+  </si>
+  <si>
+    <t>CO1G5G1</t>
+  </si>
+  <si>
+    <t>HighBand® Cat6A Patch Cord, Front Facing to RJ45 Plug, T568A</t>
+  </si>
+  <si>
+    <t>COP99K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Series Category 6A U/UTP Reduced Diameter LS-CM Dual Rated Cord, Eco-packaging</t>
+  </si>
+  <si>
+    <t>NPC06SZDB</t>
+  </si>
+  <si>
+    <t>NPC RJ45 Patch Cord, category 6, Shielded, LSZH</t>
+  </si>
+  <si>
+    <t>BO166S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord (Megapack of 10)</t>
+  </si>
+  <si>
+    <t>BO</t>
+  </si>
+  <si>
+    <t>CA111H2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10SP on S/FTP Cordage, S/FTP Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CA132R2</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to MGS400 (Black), LSZH, Class B2ca</t>
+  </si>
+  <si>
+    <t>NPC6ASVDB</t>
+  </si>
+  <si>
+    <t>NPC RJ45 Patch Cord, category 6A, Shielded, CM (PVC)</t>
+  </si>
+  <si>
+    <t>UC111G2</t>
+  </si>
+  <si>
+    <t>Uniprise Ultra 10® Category 6A S/FTP Patch Cord, RJ45 to RJ45, 4-pair, Non-Plenum</t>
+  </si>
+  <si>
+    <t>UC1B4B2</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 U/UTP Patch Cord, RJ45 to Blunt, 4-pair, Non-Plenum</t>
+  </si>
+  <si>
+    <t>NCC34UZDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6 UTP, LSZH, Plug-to-Plug, Class Dca</t>
+  </si>
+  <si>
+    <t>NCC37UZDB</t>
+  </si>
+  <si>
+    <t>NCC37UZJB</t>
+  </si>
+  <si>
+    <t>NCC44FZJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A F/UTP, LSZH, Plug-to-SLX Jack, (Black), Class Dca</t>
+  </si>
+  <si>
+    <t>CA1G572</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP to HGS620 on 3295 Solid Low Smoke Zero Halogen Cordage F/UTP Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>KO166S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord (Megapack of 100)</t>
+  </si>
+  <si>
+    <t>CA1G772</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP to M-series HGS620 on 3295 Solid Low Smoke Zero Halogen Cordage F/UTP Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>CO199K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Cat 6A U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | CON | UTG</t>
+  </si>
+  <si>
+    <t>BO199K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Series Category 6A U/UTP Reduced Diameter LS-CM Dual Rated Cord, 10 Pack</t>
+  </si>
+  <si>
+    <t>CPC5652</t>
+  </si>
+  <si>
+    <t>VisiPatch® to PowerSUM D8PS 2 Pair Hybrid Patch Cord</t>
+  </si>
+  <si>
+    <t>PowerSUM | VisiPatch®</t>
+  </si>
+  <si>
+    <t>CPC6642</t>
+  </si>
+  <si>
+    <t>PowerSUM Cat 5e U/UTP RJ45 Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CPC6643</t>
+  </si>
+  <si>
+    <t>PowerSUM D8PS 10/100BASE-T 2X3 and 1X4 Crossover Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC8812</t>
+  </si>
+  <si>
+    <t>GigaSPEED® 110GS to 110GS 4 Pair Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCD312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Ruggedized Plug, Domed Strain Relief to GS8E, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCF662</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 to D8PS 1-pair Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCFF1D</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® VisiPatch® 360 to VisiPatch® 360 GigaSPEED XL® 4 Pair Patch Cord Crossover</t>
+  </si>
+  <si>
+    <t>CPCFFP2</t>
+  </si>
+  <si>
+    <t>GigaSPEED Xpress® VisiPatch® 360 to VisiPatch® 360 GigaSPEED Xpress® 4 Pair Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCFFR2</t>
+  </si>
+  <si>
+    <t>GigaSPEED Xpress® VisiPatch® 360 to VisiPatch® 360 GigaSPEED Xpress® 4 Pair Low Smoke Zero Halogen Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCSSY5</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E 1/10GBASE-T MDI-X Crossover Solid Plenum Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCUUM2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® MGS600 to MGS600 on 1091B Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPCUUO2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® MGS600 to MGS600 on 2091B Plenum Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPCUUW2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® MGS600 to MGS600 on 3091B Low Smoke Zero Halogen Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPCWTX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Ruggedized Plug, Coiled Domed Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797</t>
+  </si>
+  <si>
+    <t>1989797</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801</t>
+  </si>
+  <si>
+    <t>1989801</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244061</t>
+  </si>
+  <si>
+    <t>760244061</t>
+  </si>
+  <si>
+    <t>CCA-BK</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, Black</t>
+  </si>
+  <si>
+    <t>CO13JX2-88N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 7 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 15 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 25 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 30 ft, white</t>
+  </si>
+  <si>
+    <t>CO1SJO2-88F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-WH-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 50 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-11N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-2FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, black</t>
+  </si>
+  <si>
+    <t>CO13JX2-11F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-BK-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, black</t>
+  </si>
+  <si>
+    <t>CO1SJO2-11F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-BK-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, black</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F003</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 3 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F015</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 15 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F020</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 20 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F030</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 30 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F040</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 40 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88F050</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 50 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F003</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 3 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F020</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 20 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F025</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 25 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KZ2-88F050</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, LSZH , RJ45 to Ceiling connector, 50 ft, White</t>
+  </si>
+  <si>
+    <t>COP1KW2-88N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A, F/UTP Cord, Shielded, Plenum , RJ45 to Ceiling connector, 1.5 ft, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244097</t>
+  </si>
+  <si>
+    <t>760244097</t>
+  </si>
+  <si>
+    <t>FT-ASC-BL-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Blue (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244095</t>
+  </si>
+  <si>
+    <t>760244095</t>
+  </si>
+  <si>
+    <t>FT-ASC-GY-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Gray (50ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244098</t>
+  </si>
+  <si>
+    <t>760244098</t>
+  </si>
+  <si>
+    <t>FT-ASC-RD-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Red (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244099</t>
+  </si>
+  <si>
+    <t>760244099</t>
+  </si>
+  <si>
+    <t>FT-ASC-YL-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Yellow (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244100</t>
+  </si>
+  <si>
+    <t>760244100</t>
+  </si>
+  <si>
+    <t>FT-ASC-GN-50</t>
+  </si>
+  <si>
+    <t>Field Term Anti-Snag Clip, Green (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>2111179-4</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, UTP, with security key, black, 4 ft</t>
+  </si>
+  <si>
+    <t>COPSJQ2-88F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-L-WH-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, LSZH, RJ45 to Ceiling connector, 3 ft, white</t>
+  </si>
+  <si>
+    <t>COPSJQ2-88F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-L-WH-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, LSZH, RJ45 to Ceiling connector, 11 ft, white</t>
+  </si>
+  <si>
+    <t>COPSJQ2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-L-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, LSZH, RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257928</t>
+  </si>
+  <si>
+    <t>760257928</t>
+  </si>
+  <si>
+    <t>MP-COLORCLIP-GREEN-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Green, 50 pcs</t>
+  </si>
+  <si>
+    <t>CPC3282</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cord, GS8E Plug to MGS400 Information Outlet on 1071 Solid Cable</t>
+  </si>
+  <si>
+    <t>NPC06UZDB</t>
+  </si>
+  <si>
+    <t>NETCONNECT® Cat 6 U/UTP RJ45 Patch Cord, LSZH</t>
+  </si>
+  <si>
+    <t>BC1AAA2</t>
+  </si>
+  <si>
+    <t>Uniprise Ultra 10® Category 6A U/UTP Patch Cord, Snagless, (Pack of 10)</t>
+  </si>
+  <si>
+    <t>BC</t>
+  </si>
+  <si>
+    <t>BC1BBB2</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 U/UTP Patch Cord, RJ45 to RJ45, 4-pair, Non-Plenum (Pack of 10)</t>
+  </si>
+  <si>
+    <t>BPC3312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Cordage Modular Patch Cord (Pack of 10)</t>
+  </si>
+  <si>
+    <t>BPCSSX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Solid Cordage Modular Patch Cord (Pack of 10)</t>
+  </si>
+  <si>
+    <t>CA133L2</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E on 5071A LSZH, Riser GS8E-SLR Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CA133R2</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to GS8E, LSZH, Class B2ca</t>
+  </si>
+  <si>
+    <t>CA134R2</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to Blunt, LSZH, Class B2ca</t>
+  </si>
+  <si>
+    <t>CA184T2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP to Blunt, Class B2ca, F/FTP</t>
+  </si>
+  <si>
+    <t>CA188T2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP to G10FP, Class B2ca, F/FTP</t>
+  </si>
+  <si>
+    <t>NCC44UZJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A UTP, LSZH, Plug-to-SL Jack, (Black), Class Dca</t>
+  </si>
+  <si>
+    <t>NPC6AUZDB</t>
+  </si>
+  <si>
+    <t>NETCONNECT® Cat 6A U/UTP  RJ45 Patch Cord, LSZH</t>
+  </si>
+  <si>
+    <t>UC1B6C2</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 U/UTP Zone Extension Cord, RJ45 to Information Outlet, 4-pair</t>
+  </si>
+  <si>
+    <t>NCC44SBDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A F/FTP, Plug-to-Plug, Class B2ca</t>
+  </si>
+  <si>
+    <t>NCC44SZDB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A F/FTP, LSZH, Plug-to-Plug, Class Dca</t>
+  </si>
+  <si>
+    <t>NCC44SZJB</t>
+  </si>
+  <si>
+    <t>NCC Cat 6A F/FTP, LSZH, Plug-to-SLX Jack, (White), Class Dca</t>
+  </si>
+  <si>
+    <t>CO11152</t>
+  </si>
+  <si>
+    <t>CommScope CAT 6, F/UTP, Outdoor Rated Patch Cord</t>
+  </si>
+  <si>
+    <t>CPP3392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Low Smoke Zero Halogen Cordage Modular Patch Cord, Eco-Packaging</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>CPPSSZ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Solid Low Smoke Zero Halogen Cordage Modular Patch Cord, Eco-Packaging</t>
+  </si>
+  <si>
+    <t>KC1BBB2</t>
+  </si>
+  <si>
+    <t>Uniprise Category 6 U/UTP Patch Cord, RJ45 to RJ45, 4-pair, Non-Plenum (Megapack of 100)</t>
+  </si>
+  <si>
+    <t>KPC3312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Cordage Modular Patch Cord (Megapack of 100)</t>
+  </si>
+  <si>
+    <t>CO155E2</t>
+  </si>
+  <si>
+    <t>Category 5e U/UTP Patch Cord, RJ45 to RJ45, 4-pair, LSZH</t>
+  </si>
+  <si>
+    <t>CPC3272</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to MGS400 on 2071 Solid Plenum Cable Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>CPC3312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cat 6 RJ45 Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CPC3313</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E 10/100BASE-T 2X3 &amp; 1X4 Crossover Stranded Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3315</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E 1/10GBASE-T MDI-X Crossover Stranded Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3322</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Solid Low Smoke Zero Halogen Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3373</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Solid Plenum 10/100BASE-T 2X3 &amp; 1X4 Crossover Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3382</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Solid Cable, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3393</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Low Smoke Zero Halogen 10/100BASE-T 2X3 &amp; 1X4 Crossover Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3396</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Low Smoke Zero Halogen Cordage Rollover Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3412</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Stranded Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3472</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3482</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCC312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Ruggedized Plug, Coiled Strain Relief to GS8E, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCCC12</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Ruggedized Plug, Coiled Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCF392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® VisiPatch® 360 to Gs8E 4-pair Low Smoke Zero Halogen Hybrid Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCFF12</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® VisiPatch® 360 to VisiPatch® 360 GigaSPEED XL® 4 Pair Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCFSZ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 to 360GS10E 4-pair Low Smoke Zero Halogen Solid Hybrid Patch Cord T</t>
+  </si>
+  <si>
+    <t>CPCZZK1</t>
+  </si>
+  <si>
+    <t>Patch cord, Cat6A, F/UTP, CMP, shielded Secure RJ-to-shielded Secure RJ plugs on both ends with 2 secure port blockers</t>
+  </si>
+  <si>
+    <t>CPCS4X2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Single End Solid Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCSSM2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E 23-AWG Patch Cable</t>
+  </si>
+  <si>
+    <t>CPCSSO2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E 23-AWG Plenum Patch Cable</t>
+  </si>
+  <si>
+    <t>CPCSSY2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Solid Plenum Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCSSZ3</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E 10/100BASE-T 2X3 &amp; 1X4 Crossover Solid Low Smoke Zero Halogen Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCSSZ5</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E 1/10GBASE-T MDI-X Crossover Solid Low Smoke Zero Halogen Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCTSX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Ruggedized Plug, Domed Strain Relief to 360GS10E, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCTTX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® 360GS10E Ruggedized Plug, Domed Strain Relief, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCYGJ2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® G10FP Ruggedized Plug, Domed Strain Relief to G10FP, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235588</t>
+  </si>
+  <si>
+    <t>760235588</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-PLENUM-WHITE-N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235589</t>
+  </si>
+  <si>
+    <t>760235589</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-LSZH-BLACK-N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, LSZH , RJ45 to Ceiling connector, 1.5 ft, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235590</t>
+  </si>
+  <si>
+    <t>760235590</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-LSZH-WHITE-N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, LSZH , RJ45 to Ceiling connector, 1.5 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235592</t>
+  </si>
+  <si>
+    <t>760235592</t>
+  </si>
+  <si>
+    <t>CCA-CAT6A-PLENUM-WHITE-N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6A U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, white</t>
+  </si>
+  <si>
+    <t>5-1989798-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 50 ft</t>
+  </si>
+  <si>
+    <t>3-1989798-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 30 ft</t>
+  </si>
+  <si>
+    <t>2111225-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 3 ft</t>
+  </si>
+  <si>
+    <t>2111225-9</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, UTP, black, 9 ft</t>
+  </si>
+  <si>
+    <t>2111236-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, blue, 7 ft</t>
+  </si>
+  <si>
+    <t>2134200-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 2 m</t>
+  </si>
+  <si>
+    <t>2134200-4</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 4 m</t>
+  </si>
+  <si>
+    <t>2134200-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 5 m</t>
+  </si>
+  <si>
+    <t>2134201-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, U/UTP, with security key, white, 2 m</t>
+  </si>
+  <si>
+    <t>2134201-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, U/UTP, with security key, white, 3 m</t>
+  </si>
+  <si>
+    <t>2134201-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, U/UTP, with security key, white, 5 m</t>
+  </si>
+  <si>
+    <t>2843022-1</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Almond-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Almond, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843059-3</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-WH</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, White</t>
+  </si>
+  <si>
+    <t>2843022-4</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Gray-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Gray, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843059-4</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-GY</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab,  Gray</t>
+  </si>
+  <si>
+    <t>2843022-6</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Blue-50</t>
+  </si>
+  <si>
+    <t>Modular Plug Color Clip, Blue, 50 pcs</t>
+  </si>
+  <si>
+    <t>2843059-5</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-OR</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Orange</t>
+  </si>
+  <si>
+    <t>2843022-7</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Red-50</t>
+  </si>
+  <si>
+    <t>2843059-6</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-BL</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Blue</t>
+  </si>
+  <si>
+    <t>2843022-8</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Yellow-50</t>
+  </si>
+  <si>
+    <t>2843059-7</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-RD</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Red</t>
+  </si>
+  <si>
+    <t>2843022-9</t>
+  </si>
+  <si>
+    <t>MP-ColorClip-Green-50</t>
+  </si>
+  <si>
+    <t>2843059-8</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-YL</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Yellow</t>
+  </si>
+  <si>
+    <t>2843059-9</t>
+  </si>
+  <si>
+    <t>NPC-UNC-PULLTAB-GN</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord Pull Tab, Green</t>
+  </si>
+  <si>
+    <t>1939121-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 2 m</t>
+  </si>
+  <si>
+    <t>1939121-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 3 m</t>
+  </si>
+  <si>
+    <t>1939121-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 5 m</t>
+  </si>
+  <si>
+    <t>1939121-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 6 m</t>
+  </si>
+  <si>
+    <t>1989801-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black, 7 ft</t>
+  </si>
+  <si>
+    <t>1989801-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black, 8 ft</t>
+  </si>
+  <si>
+    <t>1989797-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 5 ft</t>
+  </si>
+  <si>
+    <t>1989797-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 7 ft</t>
+  </si>
+  <si>
+    <t>1989797-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 8 ft</t>
+  </si>
+  <si>
+    <t>1989798-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 3 ft</t>
+  </si>
+  <si>
+    <t>1989798-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 5 ft</t>
+  </si>
+  <si>
+    <t>1989800-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 5 ft</t>
+  </si>
+  <si>
+    <t>1989800-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 8 ft</t>
+  </si>
+  <si>
+    <t>1989801-3</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black, 3 ft</t>
+  </si>
+  <si>
+    <t>2-1989797-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 25 ft</t>
+  </si>
+  <si>
+    <t>2-1989798-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 20 ft</t>
+  </si>
+  <si>
+    <t>1711659-5</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord, PAL Coax plug to 1-pair plug, category 7A, S/FTP, LZSH, green, 5 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233445</t>
+  </si>
+  <si>
+    <t>760233445</t>
+  </si>
+  <si>
+    <t>Patch Cord Lock and Port Blocker Removal Key Tool, Black, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760234921</t>
+  </si>
+  <si>
+    <t>760234921</t>
+  </si>
+  <si>
+    <t>CCA-WH</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, White</t>
+  </si>
+  <si>
+    <t>1859916-6</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 6 m</t>
+  </si>
+  <si>
+    <t>1859916-2</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 2 m</t>
+  </si>
+  <si>
+    <t>1859916-4</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 4 m</t>
+  </si>
+  <si>
+    <t>1859916-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 5 m</t>
+  </si>
+  <si>
+    <t>1859916-7</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 7 m</t>
+  </si>
+  <si>
+    <t>1859916-8</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6A, white, 8 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257932</t>
   </si>
   <si>
     <t>760257932</t>
   </si>
   <si>
     <t>MP-COLORCLIP-ORANGE-50</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257931</t>
   </si>
   <si>
     <t>760257931</t>
   </si>
   <si>
     <t>MP-COLORCLIP-BLUE-50</t>
   </si>
   <si>
-    <t>Modular Plug Color Clip, Blue, 50 pcs</t>
-[...5 lines deleted...]
-    <t>RJ45 Patch Cord, category 6, blue, 50 ft</t>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258012</t>
+  </si>
+  <si>
+    <t>760258012</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, BL BAG OF 50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258015</t>
+  </si>
+  <si>
+    <t>760258015</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, GN BAG OF 50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258016</t>
+  </si>
+  <si>
+    <t>760258016</t>
+  </si>
+  <si>
+    <t>FIELD TERM ANTI-SNAG CLIP, VT BAG OF 50</t>
+  </si>
+  <si>
+    <t>1-1711659-1</t>
+  </si>
+  <si>
+    <t>Copper Patch Cord, PAL Coax plug to 1-pair plug, category 7A, S/FTP, LZSH, green, 0.5 m</t>
+  </si>
+  <si>
+    <t>1-1939121-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 5e, PVC stranded, with security key, gray, 10 m</t>
+  </si>
+  <si>
+    <t>1-1989798-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, blue, 15 ft</t>
+  </si>
+  <si>
+    <t>1-1989800-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 10 ft</t>
+  </si>
+  <si>
+    <t>1-1989800-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, yellow, 15 ft</t>
+  </si>
+  <si>
+    <t>1-1989801-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, black, 10 ft</t>
+  </si>
+  <si>
+    <t>1-1989797-5</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, red, 15 ft</t>
+  </si>
+  <si>
+    <t>1-2134200-0</t>
+  </si>
+  <si>
+    <t>RJ45 Patch Cord, category 6, S/FTP, with security key, white, 10 m</t>
   </si>
   <si>
     <t>4-1989797-0</t>
   </si>
   <si>
     <t>RJ45 Patch Cord, category 6, red, 40 ft</t>
   </si>
   <si>
     <t>4-1989800-0</t>
   </si>
   <si>
     <t>RJ45 Patch Cord, category 6, yellow, 40 ft</t>
-  </si>
-[...4072 lines deleted...]
-    <t>CommScope® Category 6A U/UTP Cord, LSZH, RJ45 to Ceiling connector, 20 ft, white</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -8336,51 +8336,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J979" totalsRowShown="0">
   <autoFilter ref="A1:J979"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6u-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6au-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6as-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfmv2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkb" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkgg" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkg" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uvdb" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/bpc6642" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca111k2" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca114h2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133p2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca13481" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc111f2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6aszdb" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auvda" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auvdb" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npp06uzdb" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npp6aszdb" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc1aa22" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc1aaa2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b632" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1bbb2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1bbc2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc31urdb" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc31urjb" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34ubdb" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34ubjb" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34urdb" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34urjb" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34uzjb" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44fzdb" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44sbjb" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44urdb" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44urjb" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44uzdb" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g642" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/kc1aaa2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ko199k2" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/kpc6642" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/kpcssx2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1s4s2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1sss2" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1sus2" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co11192" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co15542" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co15582" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co155d2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co166s2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co17762" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co17772" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc2222" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3222" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3316" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc331t" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3372" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3392" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3422" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6442" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6641" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc66n2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8312" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8392" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8892" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc9912" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpccd12" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcdd12" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf312" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf812" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpcff62" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff92" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffq2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffx2" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffxd" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffz2" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsx2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsxg" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcppx2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4y2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4z2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssw2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx3" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx5" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx6" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy3" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsux2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsuy2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsuz2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwsx2" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwwx2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcxgj2" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcyyj2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npp6auzdb" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1g5g2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1ggg2" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1hhg2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item1-1671330-1" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1939121-5" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257930" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257929" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099424" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099432" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760102145" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233437" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233452" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233833" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233460" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233841" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233478" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233858" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233866" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233874" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233387" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233882" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233395" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235585" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235586" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235587" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235591" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auzda" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cop66s2" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyrrb" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyaad" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkb" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkg" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkc" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfktc" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkhg" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkxb" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257927" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258011" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258013" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258014" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdssd" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabd" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceatc" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebad" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceate" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdsxd" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbb" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxc" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxg" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbab" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxd" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbac" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbad" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cecjg" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggb" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdtxc" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceajg" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehsd" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaab" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbhg" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaac" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebte" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegsd" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbjg" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxb" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbsd" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cessd" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cesxd" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxb" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaac" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfasd" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbg" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfatc" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbgg" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabc" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxc" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbte" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfchg" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfcjg" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cetxc" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbac" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhxg" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbad" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfjjg" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbag" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfjxg" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbb" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxd" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbc" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxg" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbd" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfttc" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxc" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cftxc" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggd" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebjg" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggg" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhhg" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clatc" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxg" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaab" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbb" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaac" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbc" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxd" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxe" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxg" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaag" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctaab" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqgga" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqhsd" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbe" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctaag" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctagg" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxb" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctajb" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csgrb" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csrrg" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxb" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxg" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxg" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccd" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxd" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagnd" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnb" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajjg" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagng" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahnb" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnf" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrf" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrb" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahnd" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrg" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cassd" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cansd" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxb" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrd" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbarb" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/casxd" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxg" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carng" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannb" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cattc" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbasd" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbhg" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/catxc" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbab" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbjg" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cachg" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxd" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrb" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbac" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxg" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcxd" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccd" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgsd" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbb" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbatc" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaac" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbate" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgga" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbc" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaad" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrb" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxg" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggb" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrd" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccg" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaag" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrg" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxb" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggg" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhnb" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxc" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabb" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhxg" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbte" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhng" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgnd" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnd" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxb" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjxg" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnf" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrb" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnd" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrsd" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbd" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnng" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcgg" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaac" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnf" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbajg" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrd" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccanb" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrng" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccarb" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrb" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxd" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbg" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrg" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrd" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabb" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrf" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnsd" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccatc" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxb" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrg" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxg" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbac" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxd" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbssd" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbad" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxb" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbhg" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccagg" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbsxd" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbag" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccahg" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbttc" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxg" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgng" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbrb" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbd" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgga" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbg" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxg" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccf" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjjg" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggd" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjng" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbgg" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggg" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjrg" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchnb" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchng" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrb" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnd" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrng" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxb" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgnd" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrb" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnsd" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrg" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnng" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxb" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccssd" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxd" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrd" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxf" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaag" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxg" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrg" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbte" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabc" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgga" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdatc" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxb" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxb" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabg" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxc" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cctxc" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbag" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdasd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgsd" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhsd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdate" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaad" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxa" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdcgg" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhxg" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaag" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbd" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-3" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-8" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-7" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-5" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989797-0" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989798-5" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989800-0" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2-2111179-0" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2-2111225-0" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1711659-3" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-2" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-3" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-5" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-2" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989797-0" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989800-0" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item1-2843059-0" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989798-0" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item5-1989797-0" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-2" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-3" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244091" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244092" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244093" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244094" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244096" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244101" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f002" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f011" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f040" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f020" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11n018" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f002" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f003" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f007" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f015" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f025" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f040" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f002" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f007" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f011" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f025" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f002" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f007" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f011" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f030" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f040" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88n018" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-1" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-3" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1-1859916-0" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989798-0" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989797-0" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-0" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-2" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111179-0" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-8" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111179-6" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111190-0" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111190-6" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2134201-0" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cctxe" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxd" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caanb" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaad" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaag" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabab" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabhg" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabc" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabnb" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabd" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caate" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbc" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrb" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caagg" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggb" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxa" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrg" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxc" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggd" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggg" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-1" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-6" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-7" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-6" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111190-5" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111190-7" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-3" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-4" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-1" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760250028" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257932" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257931" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item5-1989798-0" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989797-0" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989800-0" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-6" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-2" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-4" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-5" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-7" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-8" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3282" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06szdb" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uzdb" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bc1aaa2" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bc1bbb2" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bo166s2" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bpc3312" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bpcssx2" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca111h2" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca132r2" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133l2" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133r2" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca134r2" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca184t2" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca188t2" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44uzjb" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6asvdb" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auzdb" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc111g2" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b4b2" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b6c2" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34uzdb" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc37uzdb" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc37uzjb" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44fzjb" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44sbdb" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44szdb" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44szjb" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co11152" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g572" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpp3392" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cppssz2" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/kc1bbb2" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ko166s2" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/kpc3312" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g772" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co155e2" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co199k2" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bo199k2" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3272" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3312" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3313" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3315" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3322" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3373" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3382" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3393" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3396" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3412" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3472" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3482" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc5652" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6642" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6643" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8812" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcc312" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpccc12" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcd312" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf392" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpcf662" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff12" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff1d" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffp2" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffr2" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsz2" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpczzk1" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4x2" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssm2" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsso2" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy2" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy5" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz3" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz5" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpctsx2" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcttx2" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuum2" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuuo2" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuuw2" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwtx2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcxxj2" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcygj2" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npp06szdb" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cap11k2" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1g5g1" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxb" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaac" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxd" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabg" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaad" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebag" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxg" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbg" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceagg" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhhg" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdttc" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxd" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxb" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxc" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxg" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebab" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebac" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegga" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehhg" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggd" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceahg" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebtc" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbgg" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggg" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbc" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehxd" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabg" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceasd" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehxg" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfagg" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxa" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbd" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cejjg" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cejxg" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxc" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxd" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxg" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfahg" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaab" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfajg" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaad" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaag" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabb" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfate" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbhg" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbjg" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabd" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxb" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbsd" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxd" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxg" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbtc" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfcgg" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxb" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cettc" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbab" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfssd" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxa" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbg" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxb" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebgg" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfsxd" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxd" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxd" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgga" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxg" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggb" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cecgg" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebhg" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cechg" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebsd" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxg" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgsd" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhsd" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ckasd" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ckatc" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clsxd" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cltxc" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cksxd" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cktxc" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clasd" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxc" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxd" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxe" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxc" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaad" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaae" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbd" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxb" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqggb" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbg" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaab" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqggd" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaag" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqgsd" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cshrg" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csrrb" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaab" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caajg" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaac" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxg" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabgg" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caarb" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caasd" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabac" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabb" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabjg" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabad" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caatc" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabag" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxb" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cacjg" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrg" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbb" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagga" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxc" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabg" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabrb" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagsd" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrd" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxb" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxd" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabsd" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbd" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caahg" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbg" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxb" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannd" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxg" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahsd" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxf" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carsd" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxd" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannf" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccb" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabtc" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagnb" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canng" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahxg" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabte" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrb" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahhg" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccf" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxf" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnd" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrd" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccg" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajng" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxg" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahng" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajrg" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbanb" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cacgg" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajxg" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxd" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaab" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxc" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbnb" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrg" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccb" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbrb" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrd" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbad" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxa" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccf" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbag" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxb" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrg" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbsd" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxd" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggd" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhhg" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhsd" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbtc" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhnd" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgnb" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxd" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabc" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjjg" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabd" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjng" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabg" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxf" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgng" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjrg" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbagg" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxg" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnb" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnb" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaab" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbahg" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrd" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrb" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccajg" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaad" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxb" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrf" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxd" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaag" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxg" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccasd" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxf" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbab" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbchg" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabc" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccate" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbgg" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabg" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxb" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxc" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbjg" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxc" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxd" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbb" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbnb" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccjg" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbtxc" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccsd" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccb" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrb" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbc" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccd" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrd" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbsd" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrg" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggb" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccg" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchhg" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgsd" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbtc" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccgg" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcjg" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccchg" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjxg" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbte" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchnd" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxa" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgnb" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrf" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrg" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrd" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnf" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrd" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxg" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxd" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrb" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrf" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchsd" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccsxd" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbtc" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchxg" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabb" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrsd" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrsg" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabd" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggb" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggd" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxd" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdagg" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnb" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccttc" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnd" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxd" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdahg" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxf" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggg" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdajg" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnf" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxg" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbb" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbc" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdjjg" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxb" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdchg" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdjxg" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaab" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabb" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdcjg" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabc" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cop99k2" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uvda" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaad" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cybbb" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffv2" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkjb" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkd" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkxd" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfksd" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkd" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkb" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkxd" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkjb" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkgg" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkgd" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkd" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkb" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkg" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cekgg" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkg" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkd" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyccg" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257928" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258012" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258015" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258016" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1711659-1" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1939121-0" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989798-5" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989800-0" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989800-5" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989801-0" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989797-5" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2134200-0" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-1" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-3" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-4" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-4" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-6" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-5" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-7" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-6" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-8" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-7" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-9" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-8" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-9" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989798-0" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-4" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-3" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-9" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111236-7" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-2" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-4" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-5" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-2" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-3" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-5" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989797-5" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989798-0" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-2" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-3" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-5" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-6" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-7" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-8" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-5" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-7" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-8" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-3" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-5" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-5" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-8" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-3" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1711659-5" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760234921" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235588" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235589" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235590" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235592" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244097" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244061" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88n018" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f003" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f007" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f015" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f020" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f025" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f030" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f050" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11n018" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f002" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f003" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f007" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f011" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f015" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f025" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f030" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f040" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f050" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f011" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f020" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f030" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f050" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233445" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244095" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244098" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244099" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244100" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f003" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f015" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f020" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f030" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f040" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f050" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f003" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f020" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f025" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f050" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88n018" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f003" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f011" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f020" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f002" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f007" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f011" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f025" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f002" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f007" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f011" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f030" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f040" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88n018" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244091" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244092" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244093" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244094" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244096" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244101" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f011" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f040" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f020" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11n018" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f002" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f003" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f007" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f015" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f025" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f040" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760250028" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099424" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760099432" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760102145" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233437" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233452" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233833" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233460" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233841" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233478" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233858" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233866" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233874" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233387" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233882" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233395" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989798-0" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item5-1989797-0" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxd" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caanb" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaad" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaag" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabab" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabhg" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabc" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabnb" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabd" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caate" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbc" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrb" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caagg" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggb" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxa" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrg" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxc" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggd" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caggg" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxb" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxg" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxg" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccd" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxd" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagnd" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnb" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajjg" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagng" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahnb" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnf" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrf" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrb" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahnd" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrg" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cassd" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cansd" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxb" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrd" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbarb" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/casxd" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxg" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carng" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannb" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cattc" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbasd" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbhg" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/catxc" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbab" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbjg" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cachg" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxd" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrb" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbac" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxg" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcxd" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccd" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgsd" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbb" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrf" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbatc" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaac" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbate" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgga" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbc" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaad" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrb" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxg" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggb" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrd" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccg" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaag" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhrg" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxb" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggg" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhnb" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxc" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabb" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhxg" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbte" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhng" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgnd" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnd" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxb" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjxg" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnf" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrb" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnd" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrsd" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbd" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnng" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcgg" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaac" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnf" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbajg" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrd" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccanb" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrng" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccarb" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrb" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxd" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbbg" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrg" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrd" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabb" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrf" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnsd" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccatc" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxb" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrrg" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxg" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbac" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabd" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxd" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbssd" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbad" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxb" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbhg" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccagg" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbsxd" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbag" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccahg" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbttc" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxg" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgng" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbrb" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbd" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgga" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbg" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxg" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccf" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjjg" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggd" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjng" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbgg" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggg" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjrg" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchnb" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnb" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchng" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrb" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnd" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrng" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxb" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgnd" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrb" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnsd" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrg" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnng" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxb" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccssd" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxd" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrd" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxf" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaag" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnxg" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrg" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbte" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabc" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgga" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdatc" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxb" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxb" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabg" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxc" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cctxc" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbag" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdasd" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgsd" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhsd" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdate" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaad" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxa" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdcgg" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhxg" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaag" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbd" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdssd" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabd" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceatc" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebad" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceate" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdsxd" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbb" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxc" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxg" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbab" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxd" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbac" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbad" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cecjg" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggb" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdtxc" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceajg" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehsd" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaab" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbhg" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaac" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebte" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegsd" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbjg" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxb" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbsd" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cessd" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cesxd" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxb" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaac" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfasd" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbg" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfatc" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbgg" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabc" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxc" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbte" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfchg" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfcjg" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cetxc" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbac" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhxg" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbad" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfjjg" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbag" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfjxg" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbb" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxd" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbc" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxg" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbbd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfttc" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxc" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cftxc" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggd" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebjg" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggg" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhhg" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clatc" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxg" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaab" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbb" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaac" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbc" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxd" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxe" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxg" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaag" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctaab" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqgga" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqhsd" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbe" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctaag" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctagg" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctajb" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csgrb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csrrg" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-1" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-3" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1-1859916-0" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6u-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6au-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/pc-c6as-lsb1-xx-xm" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfmv2" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkb" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkgg" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkg" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkb" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkg" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkc" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfktc" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkhg" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyrrb" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyaad" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkxb" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cctxe" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/bpc6642" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca111k2" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca114h2" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133p2" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc111f2" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6aszdb" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auvda" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auvdb" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npp6aszdb" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b632" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc31urdb" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc31urjb" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34ubdb" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34ubjb" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34urdb" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34urjb" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34uzjb" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44urdb" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44urjb" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44uzdb" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g642" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ko199k2" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/kpc6642" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co155d2" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co166s2" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co17762" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co17772" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc2222" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6442" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6641" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc66n2" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8312" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8392" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8892" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc9912" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcdd12" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf812" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpcff62" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffq2" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsxg" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcppx2" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwwx2" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcxgj2" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcyyj2" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npp6auzdb" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1g5g2" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1ggg2" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1hhg2" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cop66s2" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/rj45-port-blocker" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item1-2843059-0" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item1-1671330-1" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1939121-5" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989798-0" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989797-0" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-0" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-2" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111179-0" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111225-8" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111179-6" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111190-0" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2111190-6" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2134201-0" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-1" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-2" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-3" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-3" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-8" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-7" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-5" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989797-0" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989798-5" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989800-0" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2-2111179-0" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2-2111225-0" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1711659-3" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-1" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-6" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-7" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-6" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111190-5" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111190-7" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-3" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-4" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-1" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-2" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-3" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-5" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-2" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989797-0" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989800-0" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257930" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257929" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257927" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258011" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258013" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258014" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uvdb" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca13481" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npp06uzdb" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc1aa22" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc1aaa2" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1bbb2" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1bbc2" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44fzdb" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44sbjb" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/kc1aaa2" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/kpcssx2" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1s4s2" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1sss2" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1sus2" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co11192" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co15542" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co15582" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3222" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3316" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc331t" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3372" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3392" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3422" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpccd12" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf312" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff92" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffx2" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffxd" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffz2" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsx2" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4y2" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4z2" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssw2" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx2" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx3" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx5" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssx6" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy3" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz2" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsux2" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsuy2" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsuz2" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwsx2" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auzda" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235585" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235586" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235587" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235591" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaad" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cybbb" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffv2" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkjb" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ctkkd" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkxd" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfksd" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkd" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqkkb" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkxd" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkjb" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkgg" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkgd" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkd" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkb" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfkkg" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cekgg" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkg" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdkkd" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cyccg" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uvda" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgnb" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrf" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrg" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchrd" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnnf" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrd" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxg" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxd" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccnrb" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrrf" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchsd" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccsxd" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbtc" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchxg" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabb" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrsd" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrsg" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdabd" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggb" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggd" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxd" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdagg" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnb" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccttc" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnd" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxd" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdahg" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrxf" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdggg" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdajg" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccrnf" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbxg" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbb" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbc" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdjjg" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxb" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdchg" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdjxg" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaab" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabb" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdcjg" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabc" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxb" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaac" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxd" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceabg" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaad" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebag" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdgxg" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbbg" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceagg" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdhhg" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdttc" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdaxd" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxb" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxc" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceaxg" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebab" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebac" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegga" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehhg" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggd" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceahg" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebtc" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cdbgg" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceggg" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbc" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehxd" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabg" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ceasd" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cehxg" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfagg" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cegxa" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbd" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cejjg" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cejxg" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxc" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxd" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxg" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfahg" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaab" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfajg" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaad" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaag" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabb" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfate" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbhg" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbjg" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfabd" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfaxb" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbsd" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxd" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxg" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbtc" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfcgg" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbxb" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cettc" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfbab" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfssd" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxa" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebbg" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxb" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebgg" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfsxd" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxd" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxd" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgga" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebxg" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfggb" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cecgg" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebhg" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cechg" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cebsd" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgxg" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfgsd" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cfhsd" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ckasd" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ckatc" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clsxd" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cltxc" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cksxd" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cktxc" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/clasd" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxc" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxd" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxe" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbxc" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaad" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaae" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbd" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqaxb" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqggb" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqbbg" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaab" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqggd" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csaag" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cqgsd" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cshrg" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/csrrb" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaab" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caajg" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaac" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxg" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabgg" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caarb" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caasd" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabac" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabb" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabjg" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabad" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caatc" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabag" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxb" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cacjg" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagrg" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbb" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagga" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxc" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caabg" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabrb" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagsd" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahrd" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caaxb" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxd" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabsd" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbd" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caahg" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabbg" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxb" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannd" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabxg" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahsd" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxf" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carsd" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagxd" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cannf" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccb" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabtc" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cagnb" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canng" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahxg" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cabte" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrb" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahhg" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccf" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxf" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carnd" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canrd" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/caccg" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajng" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carxg" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cahng" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajrg" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbanb" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cacgg" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cajxg" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/canxd" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaab" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbxc" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbnb" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrg" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccb" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbrb" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrd" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbad" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxa" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbccf" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbag" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxb" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/carrg" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbsd" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgxd" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbggd" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhhg" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhsd" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbbtc" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbhnd" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgnb" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbaxd" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabc" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjjg" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabd" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjng" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbabg" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxf" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgng" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbjrg" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbagg" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnxg" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnnb" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrnb" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaab" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbahg" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbgrd" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrb" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccajg" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaad" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxb" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbnrf" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxd" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaag" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxg" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccasd" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbrxf" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbab" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbchg" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabc" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccate" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbgg" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccabg" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxb" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxc" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbjg" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccaxc" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbxd" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbb" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbnb" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccjg" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbtxc" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccsd" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccb" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrb" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbbc" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccd" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrd" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbsd" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgrg" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccggb" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccccg" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchhg" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgsd" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbtc" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cccgg" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cbcjg" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccchg" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccjxg" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccbte" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/cchnd" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/trunk-assemblies/ccgxa" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcxxj2" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npp06szdb" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cap11k2" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co1g5g1" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cop99k2" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06szdb" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bo166s2" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca111h2" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca132r2" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6asvdb" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/uc111g2" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b4b2" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc34uzdb" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc37uzdb" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ncc37uzjb" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44fzjb" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g572" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ko166s2" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca1g772" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/co199k2" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bo199k2" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc5652" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6642" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpc6643" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc8812" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcd312" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/cpcf662" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff1d" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffp2" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcffr2" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy5" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuum2" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuuo2" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcuuw2" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcwtx2" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244061" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88n018" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f003" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f007" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f015" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f020" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f025" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f030" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-88f050" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11n018" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f002" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f003" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f007" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f011" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f015" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f025" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f030" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f040" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco13jx2-11f050" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f011" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f020" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f030" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemco1sjo2-11f050" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f003" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f015" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f020" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f030" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f040" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88f050" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f003" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f020" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f025" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kz2-88f050" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcop1kw2-88n018" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244097" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244095" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244098" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244099" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760244100" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111179-4" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f003" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f011" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/itemcopsjq2-88f020" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257928" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3282" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/npc06uzdb" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bc1aaa2" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bc1bbb2" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/bpc3312" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/bpcssx2" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133l2" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca133r2" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/ca134r2" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca184t2" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ca188t2" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44uzjb" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/npc6auzdb" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/uc1b6c2" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44sbdb" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44szdb" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/ncc44szjb" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/co11152" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpp3392" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cppssz2" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/kc1bbb2" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/kpc3312" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-5e-patch-cords/co155e2" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3272" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3312" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3313" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3315" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3322" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3373" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3382" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3393" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3396" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3412" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3472" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpc3482" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcc312" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpccc12" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcf392" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/cpcff12" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcfsz2" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpczzk1" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcs4x2" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssm2" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcsso2" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssy2" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz3" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcssz5" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpctsx2" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcttx2" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/cpcygj2" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235588" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235589" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235590" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item760235592" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item5-1989798-0" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item3-1989798-0" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-3" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111225-9" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2111236-7" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-2" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-4" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134200-5" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-2" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-3" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item2134201-5" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-1" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-3" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-4" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-4" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-6" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-5" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-7" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-6" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-8" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-7" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843022-9" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-8" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item2843059-9" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-2" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-3" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-5" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1939121-6" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-7" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-8" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-5" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-7" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989797-8" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-3" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989798-5" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-5" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989800-8" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1989801-3" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989797-5" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item2-1989798-0" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1711659-5" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760233445" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760234921" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/cca-connectors" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-6" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-2" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-4" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-5" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-7" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/item1859916-8" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6a-patch-cords/1859916" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257932" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760257931" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258012" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258015" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/accessories/item760258016" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/accessories/ft-asc" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1711659-1" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-1939121-0" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989798-5" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989798" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989800-0" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989800-5" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989801-0" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989801" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item1-1989797-5" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/item1-2134200-0" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989797-0" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989797" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/item4-1989800-0" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/twisted-pair-patch-cords/category-6-patch-cords/1989800" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J979"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="162.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.41796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.41796875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -8398,22677 +8398,22686 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
         <v>38</v>
       </c>
-      <c r="G16" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="J16" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>62</v>
       </c>
-      <c r="C17" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>71</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" t="s">
         <v>76</v>
       </c>
-      <c r="C23" t="s">
-        <v>20</v>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C24" t="s">
-        <v>20</v>
+      <c r="B24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>81</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="12.75">
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
       </c>
-      <c r="J26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
-      <c r="J27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:10" ht="12.75">
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E28" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
-      <c r="J28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
-      <c r="J29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
-      <c r="J30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:10" ht="12.75">
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>99</v>
+      </c>
+      <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="E31" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
-      <c r="J31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:10" ht="12.75">
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E32" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>108</v>
+      </c>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E34" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>112</v>
+      </c>
+      <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>102</v>
+        <v>118</v>
+      </c>
+      <c r="B36" t="s">
+        <v>119</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="E36" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>104</v>
+        <v>125</v>
+      </c>
+      <c r="B37" t="s">
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>129</v>
+      </c>
+      <c r="B38" t="s">
+        <v>130</v>
       </c>
       <c r="C38" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="E38" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="C40" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>140</v>
+      </c>
+      <c r="B41" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="D41" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="E41" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D43" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" t="s">
         <v>120</v>
       </c>
-      <c r="C43" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>135</v>
+      </c>
+      <c r="J44" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>158</v>
       </c>
       <c r="E45" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>160</v>
+      </c>
+      <c r="B46" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>164</v>
+      </c>
+      <c r="B47" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>131</v>
+        <v>168</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
-      <c r="G48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>171</v>
+      </c>
+      <c r="B49" t="s">
+        <v>172</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>136</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>137</v>
+        <v>176</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
-      <c r="G50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>177</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>178</v>
       </c>
       <c r="D51" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="H51" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>181</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>143</v>
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>185</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="E53" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H53" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>145</v>
+        <v>190</v>
+      </c>
+      <c r="B54" t="s">
+        <v>191</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
+        <v>192</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>147</v>
+        <v>193</v>
+      </c>
+      <c r="B55" t="s">
+        <v>194</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>149</v>
+        <v>196</v>
+      </c>
+      <c r="B56" t="s">
+        <v>197</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D56" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H56" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>151</v>
+        <v>199</v>
+      </c>
+      <c r="B57" t="s">
+        <v>200</v>
       </c>
       <c r="C57" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D57" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H57" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>154</v>
+        <v>202</v>
+      </c>
+      <c r="B58" t="s">
+        <v>203</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="E58" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>156</v>
+        <v>205</v>
+      </c>
+      <c r="B59" t="s">
+        <v>206</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="E59" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>158</v>
+        <v>208</v>
+      </c>
+      <c r="B60" t="s">
+        <v>209</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D60" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>160</v>
+        <v>211</v>
+      </c>
+      <c r="B61" t="s">
+        <v>212</v>
       </c>
       <c r="C61" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D61" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="E61" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F61" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>162</v>
+        <v>214</v>
+      </c>
+      <c r="B62" t="s">
+        <v>215</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>164</v>
+        <v>217</v>
+      </c>
+      <c r="B63" t="s">
+        <v>218</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="E63" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>167</v>
+        <v>220</v>
+      </c>
+      <c r="B64" t="s">
+        <v>221</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="E64" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H64" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>169</v>
+        <v>223</v>
+      </c>
+      <c r="B65" t="s">
+        <v>224</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>225</v>
       </c>
       <c r="E65" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H65" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>171</v>
+        <v>226</v>
+      </c>
+      <c r="B66" t="s">
+        <v>227</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="E66" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H66" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>173</v>
+        <v>229</v>
+      </c>
+      <c r="B67" t="s">
+        <v>230</v>
       </c>
       <c r="C67" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D67" t="s">
-        <v>174</v>
+        <v>231</v>
       </c>
       <c r="E67" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H67" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>175</v>
+        <v>232</v>
+      </c>
+      <c r="B68" t="s">
+        <v>233</v>
       </c>
       <c r="C68" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>176</v>
+        <v>234</v>
       </c>
       <c r="E68" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>177</v>
+        <v>235</v>
+      </c>
+      <c r="B69" t="s">
+        <v>236</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>178</v>
+        <v>237</v>
       </c>
       <c r="E69" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H69" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>180</v>
+        <v>238</v>
+      </c>
+      <c r="B70" t="s">
+        <v>239</v>
       </c>
       <c r="C70" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>181</v>
+        <v>240</v>
       </c>
       <c r="E70" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>182</v>
+        <v>241</v>
+      </c>
+      <c r="B71" t="s">
+        <v>242</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="E71" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H71" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>185</v>
+        <v>244</v>
+      </c>
+      <c r="B72" t="s">
+        <v>245</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>246</v>
       </c>
       <c r="E72" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H72" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>187</v>
+        <v>247</v>
+      </c>
+      <c r="B73" t="s">
+        <v>248</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>188</v>
+        <v>249</v>
       </c>
       <c r="E73" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H73" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>190</v>
+        <v>250</v>
+      </c>
+      <c r="B74" t="s">
+        <v>251</v>
       </c>
       <c r="C74" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E74" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H74" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>192</v>
+        <v>253</v>
+      </c>
+      <c r="B75" t="s">
+        <v>254</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>255</v>
       </c>
       <c r="E75" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>194</v>
+        <v>256</v>
+      </c>
+      <c r="B76" t="s">
+        <v>257</v>
       </c>
       <c r="C76" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D76" t="s">
-        <v>195</v>
+        <v>258</v>
       </c>
       <c r="E76" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>196</v>
+        <v>259</v>
+      </c>
+      <c r="B77" t="s">
+        <v>260</v>
       </c>
       <c r="C77" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D77" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="E77" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>198</v>
+        <v>262</v>
+      </c>
+      <c r="B78" t="s">
+        <v>263</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D78" t="s">
-        <v>199</v>
+        <v>264</v>
       </c>
       <c r="E78" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>200</v>
+        <v>265</v>
+      </c>
+      <c r="B79" t="s">
+        <v>266</v>
       </c>
       <c r="C79" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D79" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="E79" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>202</v>
+        <v>268</v>
+      </c>
+      <c r="B80" t="s">
+        <v>269</v>
       </c>
       <c r="C80" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D80" t="s">
-        <v>203</v>
+        <v>270</v>
       </c>
       <c r="E80" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H80" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>204</v>
+        <v>271</v>
+      </c>
+      <c r="B81" t="s">
+        <v>272</v>
       </c>
       <c r="C81" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D81" t="s">
-        <v>205</v>
+        <v>273</v>
       </c>
       <c r="E81" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>206</v>
+        <v>274</v>
+      </c>
+      <c r="B82" t="s">
+        <v>275</v>
       </c>
       <c r="C82" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D82" t="s">
-        <v>207</v>
+        <v>276</v>
       </c>
       <c r="E82" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H82" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>208</v>
+        <v>277</v>
+      </c>
+      <c r="B83" t="s">
+        <v>278</v>
       </c>
       <c r="C83" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D83" t="s">
-        <v>209</v>
+        <v>279</v>
       </c>
       <c r="E83" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="H83" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>211</v>
+        <v>280</v>
+      </c>
+      <c r="B84" t="s">
+        <v>281</v>
       </c>
       <c r="C84" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D84" t="s">
-        <v>212</v>
+        <v>282</v>
       </c>
       <c r="E84" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H84" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>213</v>
+        <v>283</v>
+      </c>
+      <c r="B85" t="s">
+        <v>284</v>
       </c>
       <c r="C85" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D85" t="s">
-        <v>214</v>
+        <v>285</v>
       </c>
       <c r="E85" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H85" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>215</v>
+        <v>286</v>
+      </c>
+      <c r="B86" t="s">
+        <v>287</v>
       </c>
       <c r="C86" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D86" t="s">
-        <v>216</v>
+        <v>288</v>
       </c>
       <c r="E86" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>217</v>
+        <v>289</v>
+      </c>
+      <c r="B87" t="s">
+        <v>290</v>
       </c>
       <c r="C87" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D87" t="s">
-        <v>218</v>
+        <v>291</v>
       </c>
       <c r="E87" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H87" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>219</v>
+        <v>292</v>
+      </c>
+      <c r="B88" t="s">
+        <v>293</v>
       </c>
       <c r="C88" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D88" t="s">
-        <v>220</v>
+        <v>294</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H88" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>221</v>
+        <v>295</v>
+      </c>
+      <c r="B89" t="s">
+        <v>296</v>
       </c>
       <c r="C89" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D89" t="s">
-        <v>222</v>
+        <v>297</v>
       </c>
       <c r="E89" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>223</v>
+        <v>298</v>
+      </c>
+      <c r="B90" t="s">
+        <v>299</v>
       </c>
       <c r="C90" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D90" t="s">
-        <v>224</v>
+        <v>300</v>
       </c>
       <c r="E90" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>225</v>
+        <v>301</v>
+      </c>
+      <c r="B91" t="s">
+        <v>302</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D91" t="s">
-        <v>226</v>
+        <v>303</v>
       </c>
       <c r="E91" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H91" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>227</v>
+        <v>304</v>
+      </c>
+      <c r="B92" t="s">
+        <v>305</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D92" t="s">
-        <v>228</v>
+        <v>306</v>
       </c>
       <c r="E92" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>229</v>
+        <v>307</v>
+      </c>
+      <c r="B93" t="s">
+        <v>308</v>
       </c>
       <c r="C93" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D93" t="s">
-        <v>230</v>
+        <v>309</v>
       </c>
       <c r="E93" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>231</v>
+        <v>310</v>
+      </c>
+      <c r="B94" t="s">
+        <v>311</v>
       </c>
       <c r="C94" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D94" t="s">
-        <v>232</v>
+        <v>312</v>
       </c>
       <c r="E94" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H94" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>233</v>
+        <v>313</v>
+      </c>
+      <c r="B95" t="s">
+        <v>314</v>
       </c>
       <c r="C95" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D95" t="s">
-        <v>234</v>
+        <v>315</v>
       </c>
       <c r="E95" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H95" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>235</v>
+        <v>316</v>
+      </c>
+      <c r="B96" t="s">
+        <v>317</v>
       </c>
       <c r="C96" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D96" t="s">
-        <v>236</v>
+        <v>318</v>
       </c>
       <c r="E96" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F96" t="s">
+        <v>188</v>
       </c>
       <c r="H96" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>237</v>
+        <v>319</v>
+      </c>
+      <c r="B97" t="s">
+        <v>320</v>
       </c>
       <c r="C97" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D97" t="s">
-        <v>238</v>
+        <v>321</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>239</v>
+        <v>188</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>240</v>
+        <v>322</v>
+      </c>
+      <c r="B98" t="s">
+        <v>323</v>
       </c>
       <c r="C98" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D98" t="s">
-        <v>241</v>
+        <v>324</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>239</v>
+        <v>188</v>
       </c>
       <c r="H98" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>242</v>
+        <v>325</v>
+      </c>
+      <c r="B99" t="s">
+        <v>326</v>
       </c>
       <c r="C99" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D99" t="s">
-        <v>243</v>
+        <v>327</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>239</v>
+        <v>188</v>
       </c>
       <c r="H99" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>244</v>
+        <v>328</v>
+      </c>
+      <c r="B100" t="s">
+        <v>329</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D100" t="s">
-        <v>245</v>
+        <v>330</v>
       </c>
       <c r="E100" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>188</v>
       </c>
       <c r="H100" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>249</v>
+        <v>331</v>
+      </c>
+      <c r="B101" t="s">
+        <v>332</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D101" t="s">
-        <v>250</v>
+        <v>333</v>
       </c>
       <c r="E101" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F101" t="s">
+        <v>188</v>
       </c>
       <c r="H101" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>252</v>
+        <v>334</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>335</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D102" t="s">
-        <v>254</v>
+        <v>336</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
+      <c r="F102" t="s">
+        <v>188</v>
+      </c>
       <c r="H102" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>257</v>
+        <v>337</v>
       </c>
       <c r="B103" t="s">
-        <v>258</v>
+        <v>338</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D103" t="s">
-        <v>259</v>
+        <v>339</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
+      <c r="F103" t="s">
+        <v>188</v>
+      </c>
       <c r="H103" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>261</v>
+        <v>340</v>
       </c>
       <c r="B104" t="s">
-        <v>262</v>
+        <v>341</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D104" t="s">
-        <v>263</v>
+        <v>342</v>
       </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="F104" t="s">
+        <v>188</v>
       </c>
       <c r="H104" t="s">
-        <v>248</v>
+        <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>265</v>
+        <v>343</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>344</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D105" t="s">
-        <v>267</v>
+        <v>345</v>
       </c>
       <c r="E105" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>188</v>
       </c>
       <c r="H105" t="s">
-        <v>248</v>
+        <v>189</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>269</v>
+        <v>346</v>
       </c>
       <c r="B106" t="s">
-        <v>270</v>
+        <v>347</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D106" t="s">
-        <v>271</v>
+        <v>348</v>
       </c>
       <c r="E106" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>188</v>
       </c>
       <c r="H106" t="s">
-        <v>248</v>
+        <v>189</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>273</v>
+        <v>349</v>
+      </c>
+      <c r="B107" t="s">
+        <v>350</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D107" t="s">
-        <v>274</v>
+        <v>351</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
+      <c r="F107" t="s">
+        <v>188</v>
+      </c>
       <c r="H107" t="s">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>277</v>
+        <v>352</v>
+      </c>
+      <c r="B108" t="s">
+        <v>353</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D108" t="s">
-        <v>278</v>
+        <v>354</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
+      <c r="F108" t="s">
+        <v>188</v>
+      </c>
       <c r="H108" t="s">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>280</v>
+        <v>355</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>356</v>
+      </c>
+      <c r="C109" t="s">
+        <v>186</v>
       </c>
       <c r="D109" t="s">
-        <v>283</v>
+        <v>357</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
+      <c r="F109" t="s">
+        <v>188</v>
+      </c>
       <c r="H109" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>286</v>
+        <v>358</v>
+      </c>
+      <c r="B110" t="s">
+        <v>359</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D110" t="s">
-        <v>287</v>
+        <v>360</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
+      <c r="F110" t="s">
+        <v>188</v>
+      </c>
       <c r="H110" t="s">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>289</v>
+        <v>361</v>
       </c>
       <c r="B111" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>362</v>
+      </c>
+      <c r="C111" t="s">
+        <v>186</v>
       </c>
       <c r="D111" t="s">
-        <v>291</v>
+        <v>363</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
+      <c r="F111" t="s">
+        <v>188</v>
+      </c>
       <c r="H111" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>293</v>
+        <v>364</v>
+      </c>
+      <c r="B112" t="s">
+        <v>365</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D112" t="s">
-        <v>294</v>
+        <v>366</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
+      <c r="F112" t="s">
+        <v>188</v>
+      </c>
       <c r="H112" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>296</v>
+        <v>367</v>
       </c>
       <c r="B113" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>368</v>
+      </c>
+      <c r="C113" t="s">
+        <v>186</v>
       </c>
       <c r="D113" t="s">
-        <v>298</v>
+        <v>369</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
+      <c r="F113" t="s">
+        <v>188</v>
+      </c>
       <c r="H113" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>300</v>
+        <v>370</v>
       </c>
       <c r="B114" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>371</v>
+      </c>
+      <c r="C114" t="s">
+        <v>186</v>
       </c>
       <c r="D114" t="s">
-        <v>302</v>
+        <v>372</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
+      <c r="F114" t="s">
+        <v>188</v>
+      </c>
       <c r="H114" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>304</v>
+        <v>373</v>
       </c>
       <c r="B115" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>374</v>
+      </c>
+      <c r="C115" t="s">
+        <v>186</v>
       </c>
       <c r="D115" t="s">
-        <v>306</v>
+        <v>375</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
+      <c r="F115" t="s">
+        <v>188</v>
+      </c>
       <c r="H115" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>308</v>
+        <v>376</v>
+      </c>
+      <c r="B116" t="s">
+        <v>377</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D116" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
+      <c r="F116" t="s">
+        <v>188</v>
+      </c>
       <c r="H116" t="s">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>311</v>
+        <v>379</v>
       </c>
       <c r="B117" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>380</v>
+      </c>
+      <c r="C117" t="s">
+        <v>186</v>
       </c>
       <c r="D117" t="s">
-        <v>313</v>
+        <v>381</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
+      <c r="F117" t="s">
+        <v>188</v>
+      </c>
       <c r="H117" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>315</v>
+        <v>382</v>
+      </c>
+      <c r="B118" t="s">
+        <v>383</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D118" t="s">
-        <v>316</v>
+        <v>384</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
+      <c r="F118" t="s">
+        <v>188</v>
+      </c>
       <c r="H118" t="s">
-        <v>275</v>
+        <v>189</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>318</v>
+        <v>385</v>
       </c>
       <c r="B119" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>386</v>
+      </c>
+      <c r="C119" t="s">
+        <v>186</v>
       </c>
       <c r="D119" t="s">
-        <v>321</v>
+        <v>387</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
+      <c r="F119" t="s">
+        <v>188</v>
+      </c>
       <c r="H119" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>323</v>
+        <v>388</v>
       </c>
       <c r="B120" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>389</v>
+      </c>
+      <c r="C120" t="s">
+        <v>186</v>
       </c>
       <c r="D120" t="s">
-        <v>325</v>
+        <v>390</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
+      <c r="F120" t="s">
+        <v>188</v>
+      </c>
       <c r="H120" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>327</v>
+        <v>391</v>
       </c>
       <c r="B121" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>392</v>
+      </c>
+      <c r="C121" t="s">
+        <v>186</v>
       </c>
       <c r="D121" t="s">
-        <v>329</v>
+        <v>393</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
+      <c r="F121" t="s">
+        <v>188</v>
+      </c>
       <c r="H121" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>331</v>
+        <v>394</v>
       </c>
       <c r="B122" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>395</v>
+      </c>
+      <c r="C122" t="s">
+        <v>186</v>
       </c>
       <c r="D122" t="s">
-        <v>333</v>
+        <v>396</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
+      <c r="F122" t="s">
+        <v>188</v>
+      </c>
       <c r="H122" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>334</v>
+        <v>397</v>
+      </c>
+      <c r="B123" t="s">
+        <v>398</v>
       </c>
       <c r="C123" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D123" t="s">
-        <v>335</v>
+        <v>399</v>
       </c>
       <c r="E123" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="F123" t="s">
+        <v>188</v>
       </c>
       <c r="H123" t="s">
-        <v>284</v>
+        <v>189</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>336</v>
+        <v>400</v>
+      </c>
+      <c r="B124" t="s">
+        <v>401</v>
       </c>
       <c r="C124" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D124" t="s">
-        <v>337</v>
+        <v>402</v>
       </c>
       <c r="E124" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F124" t="s">
+        <v>188</v>
       </c>
       <c r="H124" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>338</v>
+        <v>403</v>
+      </c>
+      <c r="B125" t="s">
+        <v>404</v>
       </c>
       <c r="C125" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D125" t="s">
-        <v>339</v>
+        <v>405</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
-      <c r="G125" t="s">
-        <v>128</v>
+      <c r="F125" t="s">
+        <v>188</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>340</v>
+        <v>406</v>
       </c>
       <c r="B126" t="s">
-        <v>341</v>
+        <v>407</v>
       </c>
       <c r="C126" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D126" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H126" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>343</v>
+        <v>409</v>
       </c>
       <c r="B127" t="s">
-        <v>344</v>
+        <v>410</v>
       </c>
       <c r="C127" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D127" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H127" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>346</v>
+        <v>412</v>
       </c>
       <c r="B128" t="s">
-        <v>347</v>
+        <v>413</v>
       </c>
       <c r="C128" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D128" t="s">
-        <v>348</v>
+        <v>414</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>349</v>
+        <v>415</v>
       </c>
       <c r="B129" t="s">
-        <v>350</v>
+        <v>416</v>
       </c>
       <c r="C129" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D129" t="s">
-        <v>351</v>
+        <v>417</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H129" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>352</v>
+        <v>418</v>
       </c>
       <c r="B130" t="s">
-        <v>353</v>
+        <v>419</v>
       </c>
       <c r="C130" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D130" t="s">
-        <v>354</v>
+        <v>420</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H130" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>355</v>
+        <v>421</v>
       </c>
       <c r="B131" t="s">
-        <v>356</v>
+        <v>422</v>
       </c>
       <c r="C131" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D131" t="s">
-        <v>357</v>
+        <v>423</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H131" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="B132" t="s">
-        <v>359</v>
+        <v>425</v>
       </c>
       <c r="C132" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D132" t="s">
-        <v>360</v>
+        <v>426</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H132" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>361</v>
+        <v>427</v>
       </c>
       <c r="B133" t="s">
-        <v>362</v>
+        <v>428</v>
       </c>
       <c r="C133" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D133" t="s">
-        <v>363</v>
+        <v>429</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H133" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>365</v>
+        <v>430</v>
       </c>
       <c r="B134" t="s">
-        <v>366</v>
+        <v>431</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D134" t="s">
-        <v>367</v>
+        <v>432</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
+      <c r="F134" t="s">
+        <v>188</v>
+      </c>
       <c r="H134" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>369</v>
+        <v>433</v>
       </c>
       <c r="B135" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>434</v>
+      </c>
+      <c r="C135" t="s">
+        <v>186</v>
       </c>
       <c r="D135" t="s">
-        <v>370</v>
+        <v>435</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
+      <c r="F135" t="s">
+        <v>188</v>
+      </c>
       <c r="H135" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>373</v>
+        <v>436</v>
       </c>
       <c r="B136" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>437</v>
+      </c>
+      <c r="C136" t="s">
+        <v>186</v>
       </c>
       <c r="D136" t="s">
-        <v>374</v>
+        <v>438</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
+      <c r="F136" t="s">
+        <v>188</v>
+      </c>
       <c r="H136" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>376</v>
+        <v>439</v>
       </c>
       <c r="B137" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>440</v>
+      </c>
+      <c r="C137" t="s">
+        <v>186</v>
       </c>
       <c r="D137" t="s">
-        <v>377</v>
+        <v>441</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
+      <c r="F137" t="s">
+        <v>188</v>
+      </c>
       <c r="H137" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>378</v>
+        <v>442</v>
       </c>
       <c r="B138" t="s">
-        <v>379</v>
+        <v>443</v>
       </c>
       <c r="C138" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D138" t="s">
-        <v>380</v>
+        <v>444</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H138" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>381</v>
+        <v>445</v>
       </c>
       <c r="B139" t="s">
-        <v>382</v>
+        <v>446</v>
       </c>
       <c r="C139" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D139" t="s">
-        <v>383</v>
+        <v>447</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H139" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>384</v>
+        <v>448</v>
       </c>
       <c r="B140" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="C140" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D140" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H140" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>387</v>
+        <v>451</v>
       </c>
       <c r="B141" t="s">
-        <v>388</v>
+        <v>452</v>
       </c>
       <c r="C141" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D141" t="s">
-        <v>389</v>
+        <v>453</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H141" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>390</v>
+        <v>454</v>
       </c>
       <c r="B142" t="s">
-        <v>391</v>
+        <v>455</v>
       </c>
       <c r="C142" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D142" t="s">
-        <v>392</v>
+        <v>456</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H142" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>393</v>
+        <v>457</v>
       </c>
       <c r="B143" t="s">
-        <v>394</v>
+        <v>458</v>
       </c>
       <c r="C143" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D143" t="s">
-        <v>395</v>
+        <v>459</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H143" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>396</v>
+        <v>460</v>
       </c>
       <c r="B144" t="s">
-        <v>397</v>
+        <v>461</v>
       </c>
       <c r="C144" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D144" t="s">
-        <v>398</v>
+        <v>462</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H144" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>399</v>
+        <v>463</v>
       </c>
       <c r="B145" t="s">
-        <v>400</v>
+        <v>464</v>
       </c>
       <c r="C145" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D145" t="s">
-        <v>401</v>
+        <v>465</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H145" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>402</v>
+        <v>466</v>
       </c>
       <c r="B146" t="s">
-        <v>403</v>
+        <v>467</v>
       </c>
       <c r="C146" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D146" t="s">
-        <v>404</v>
+        <v>459</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H146" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>405</v>
+        <v>468</v>
       </c>
       <c r="B147" t="s">
-        <v>406</v>
+        <v>469</v>
       </c>
       <c r="C147" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D147" t="s">
-        <v>407</v>
+        <v>470</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H147" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>408</v>
+        <v>471</v>
       </c>
       <c r="B148" t="s">
-        <v>409</v>
+        <v>472</v>
       </c>
       <c r="C148" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D148" t="s">
-        <v>410</v>
+        <v>473</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H148" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>411</v>
+        <v>474</v>
       </c>
       <c r="B149" t="s">
-        <v>412</v>
+        <v>475</v>
       </c>
       <c r="C149" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D149" t="s">
-        <v>413</v>
+        <v>476</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H149" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>414</v>
+        <v>477</v>
       </c>
       <c r="B150" t="s">
-        <v>415</v>
+        <v>478</v>
       </c>
       <c r="C150" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D150" t="s">
-        <v>416</v>
+        <v>479</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H150" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>417</v>
+        <v>480</v>
       </c>
       <c r="B151" t="s">
-        <v>418</v>
+        <v>481</v>
       </c>
       <c r="C151" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D151" t="s">
-        <v>419</v>
+        <v>482</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H151" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>420</v>
+        <v>483</v>
       </c>
       <c r="B152" t="s">
-        <v>421</v>
+        <v>484</v>
       </c>
       <c r="C152" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D152" t="s">
-        <v>422</v>
+        <v>485</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H152" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>423</v>
+        <v>486</v>
       </c>
       <c r="B153" t="s">
-        <v>424</v>
+        <v>487</v>
       </c>
       <c r="C153" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D153" t="s">
-        <v>425</v>
+        <v>488</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H153" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>426</v>
+        <v>489</v>
       </c>
       <c r="B154" t="s">
-        <v>427</v>
+        <v>490</v>
       </c>
       <c r="C154" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D154" t="s">
-        <v>428</v>
+        <v>491</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H154" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="B155" t="s">
-        <v>430</v>
+        <v>493</v>
       </c>
       <c r="C155" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D155" t="s">
-        <v>431</v>
+        <v>494</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H155" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>432</v>
+        <v>495</v>
       </c>
       <c r="B156" t="s">
-        <v>433</v>
+        <v>496</v>
       </c>
       <c r="C156" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D156" t="s">
-        <v>434</v>
+        <v>497</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H156" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>435</v>
+        <v>498</v>
       </c>
       <c r="B157" t="s">
-        <v>436</v>
+        <v>499</v>
       </c>
       <c r="C157" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D157" t="s">
-        <v>437</v>
+        <v>500</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H157" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>438</v>
+        <v>501</v>
       </c>
       <c r="B158" t="s">
-        <v>439</v>
+        <v>502</v>
       </c>
       <c r="C158" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D158" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H158" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
       <c r="B159" t="s">
-        <v>442</v>
+        <v>505</v>
       </c>
       <c r="C159" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D159" t="s">
-        <v>443</v>
+        <v>506</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H159" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>444</v>
+        <v>507</v>
       </c>
       <c r="B160" t="s">
-        <v>445</v>
+        <v>508</v>
       </c>
       <c r="C160" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D160" t="s">
-        <v>446</v>
+        <v>509</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H160" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>447</v>
+        <v>510</v>
       </c>
       <c r="B161" t="s">
-        <v>448</v>
+        <v>511</v>
       </c>
       <c r="C161" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D161" t="s">
-        <v>449</v>
+        <v>512</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H161" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>450</v>
+        <v>513</v>
       </c>
       <c r="B162" t="s">
-        <v>451</v>
+        <v>514</v>
       </c>
       <c r="C162" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D162" t="s">
-        <v>452</v>
+        <v>515</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H162" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>453</v>
+        <v>516</v>
       </c>
       <c r="B163" t="s">
-        <v>454</v>
+        <v>517</v>
       </c>
       <c r="C163" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D163" t="s">
-        <v>455</v>
+        <v>518</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H163" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>456</v>
+        <v>519</v>
       </c>
       <c r="B164" t="s">
-        <v>457</v>
+        <v>520</v>
       </c>
       <c r="C164" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D164" t="s">
-        <v>458</v>
+        <v>521</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H164" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>459</v>
+        <v>522</v>
       </c>
       <c r="B165" t="s">
-        <v>460</v>
+        <v>523</v>
       </c>
       <c r="C165" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D165" t="s">
-        <v>461</v>
+        <v>524</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H165" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>462</v>
+        <v>525</v>
       </c>
       <c r="B166" t="s">
-        <v>463</v>
+        <v>526</v>
       </c>
       <c r="C166" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D166" t="s">
-        <v>464</v>
+        <v>527</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H166" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>465</v>
+        <v>528</v>
       </c>
       <c r="B167" t="s">
-        <v>466</v>
+        <v>529</v>
       </c>
       <c r="C167" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D167" t="s">
-        <v>467</v>
+        <v>530</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H167" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>468</v>
+        <v>531</v>
       </c>
       <c r="B168" t="s">
-        <v>469</v>
+        <v>532</v>
       </c>
       <c r="C168" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D168" t="s">
-        <v>470</v>
+        <v>533</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H168" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>471</v>
+        <v>534</v>
       </c>
       <c r="B169" t="s">
-        <v>472</v>
+        <v>535</v>
       </c>
       <c r="C169" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D169" t="s">
-        <v>473</v>
+        <v>536</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H169" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>474</v>
+        <v>537</v>
       </c>
       <c r="B170" t="s">
-        <v>475</v>
+        <v>538</v>
       </c>
       <c r="C170" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D170" t="s">
-        <v>476</v>
+        <v>539</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H170" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>477</v>
+        <v>540</v>
       </c>
       <c r="B171" t="s">
-        <v>478</v>
+        <v>541</v>
       </c>
       <c r="C171" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D171" t="s">
-        <v>479</v>
+        <v>542</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H171" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B172" t="s">
-        <v>481</v>
+        <v>544</v>
       </c>
       <c r="C172" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D172" t="s">
-        <v>482</v>
+        <v>545</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H172" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>483</v>
+        <v>546</v>
       </c>
       <c r="B173" t="s">
-        <v>484</v>
+        <v>547</v>
       </c>
       <c r="C173" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D173" t="s">
-        <v>485</v>
+        <v>548</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H173" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>486</v>
+        <v>549</v>
       </c>
       <c r="B174" t="s">
-        <v>487</v>
+        <v>550</v>
       </c>
       <c r="C174" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D174" t="s">
-        <v>488</v>
+        <v>551</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H174" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>489</v>
+        <v>552</v>
       </c>
       <c r="B175" t="s">
-        <v>490</v>
+        <v>553</v>
       </c>
       <c r="C175" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D175" t="s">
-        <v>491</v>
+        <v>554</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H175" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>492</v>
+        <v>555</v>
       </c>
       <c r="B176" t="s">
-        <v>493</v>
+        <v>556</v>
       </c>
       <c r="C176" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D176" t="s">
-        <v>494</v>
+        <v>557</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H176" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>495</v>
+        <v>558</v>
       </c>
       <c r="B177" t="s">
-        <v>496</v>
+        <v>559</v>
       </c>
       <c r="C177" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D177" t="s">
-        <v>497</v>
+        <v>560</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H177" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>498</v>
+        <v>561</v>
       </c>
       <c r="B178" t="s">
-        <v>499</v>
+        <v>562</v>
       </c>
       <c r="C178" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D178" t="s">
-        <v>500</v>
+        <v>563</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H178" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>501</v>
+        <v>564</v>
       </c>
       <c r="B179" t="s">
-        <v>502</v>
+        <v>565</v>
       </c>
       <c r="C179" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D179" t="s">
-        <v>503</v>
+        <v>566</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H179" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="B180" t="s">
-        <v>505</v>
+        <v>568</v>
       </c>
       <c r="C180" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D180" t="s">
-        <v>506</v>
+        <v>569</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H180" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>507</v>
+        <v>570</v>
       </c>
       <c r="B181" t="s">
-        <v>508</v>
+        <v>571</v>
       </c>
       <c r="C181" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D181" t="s">
-        <v>509</v>
+        <v>572</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H181" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>510</v>
+        <v>573</v>
       </c>
       <c r="B182" t="s">
-        <v>511</v>
+        <v>574</v>
       </c>
       <c r="C182" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D182" t="s">
-        <v>512</v>
+        <v>575</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H182" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>513</v>
+        <v>576</v>
       </c>
       <c r="B183" t="s">
-        <v>514</v>
+        <v>577</v>
       </c>
       <c r="C183" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D183" t="s">
-        <v>515</v>
+        <v>578</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H183" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>516</v>
+        <v>579</v>
       </c>
       <c r="B184" t="s">
-        <v>517</v>
+        <v>580</v>
       </c>
       <c r="C184" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D184" t="s">
-        <v>518</v>
+        <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H184" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>519</v>
+        <v>582</v>
       </c>
       <c r="B185" t="s">
-        <v>520</v>
+        <v>583</v>
       </c>
       <c r="C185" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D185" t="s">
-        <v>521</v>
+        <v>584</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H185" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>522</v>
+        <v>585</v>
       </c>
       <c r="B186" t="s">
-        <v>523</v>
+        <v>586</v>
       </c>
       <c r="C186" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D186" t="s">
-        <v>524</v>
+        <v>587</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H186" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>525</v>
+        <v>588</v>
       </c>
       <c r="B187" t="s">
-        <v>526</v>
+        <v>589</v>
       </c>
       <c r="C187" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D187" t="s">
-        <v>527</v>
+        <v>590</v>
       </c>
       <c r="E187" t="s">
         <v>13</v>
       </c>
       <c r="F187" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H187" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>528</v>
+        <v>591</v>
       </c>
       <c r="B188" t="s">
-        <v>529</v>
+        <v>592</v>
       </c>
       <c r="C188" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D188" t="s">
-        <v>530</v>
+        <v>593</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H188" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>531</v>
+        <v>594</v>
       </c>
       <c r="B189" t="s">
-        <v>532</v>
+        <v>595</v>
       </c>
       <c r="C189" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D189" t="s">
-        <v>533</v>
+        <v>596</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H189" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>534</v>
+        <v>597</v>
       </c>
       <c r="B190" t="s">
-        <v>535</v>
+        <v>598</v>
       </c>
       <c r="C190" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D190" t="s">
-        <v>536</v>
+        <v>599</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
       <c r="F190" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H190" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>537</v>
+        <v>600</v>
       </c>
       <c r="B191" t="s">
-        <v>538</v>
+        <v>601</v>
       </c>
       <c r="C191" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D191" t="s">
-        <v>539</v>
+        <v>602</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H191" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>540</v>
+        <v>603</v>
       </c>
       <c r="B192" t="s">
-        <v>541</v>
+        <v>604</v>
       </c>
       <c r="C192" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D192" t="s">
-        <v>542</v>
+        <v>605</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H192" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>543</v>
+        <v>606</v>
       </c>
       <c r="B193" t="s">
-        <v>544</v>
+        <v>607</v>
       </c>
       <c r="C193" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D193" t="s">
-        <v>545</v>
+        <v>608</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H193" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>546</v>
+        <v>609</v>
       </c>
       <c r="B194" t="s">
-        <v>547</v>
+        <v>610</v>
       </c>
       <c r="C194" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D194" t="s">
-        <v>548</v>
+        <v>611</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H194" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>549</v>
+        <v>612</v>
       </c>
       <c r="B195" t="s">
-        <v>550</v>
+        <v>613</v>
       </c>
       <c r="C195" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D195" t="s">
-        <v>551</v>
+        <v>614</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H195" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>552</v>
+        <v>615</v>
       </c>
       <c r="B196" t="s">
-        <v>553</v>
+        <v>616</v>
       </c>
       <c r="C196" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D196" t="s">
-        <v>554</v>
+        <v>617</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H196" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>555</v>
+        <v>618</v>
       </c>
       <c r="B197" t="s">
-        <v>556</v>
+        <v>619</v>
       </c>
       <c r="C197" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D197" t="s">
-        <v>557</v>
+        <v>620</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H197" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>558</v>
+        <v>621</v>
       </c>
       <c r="B198" t="s">
-        <v>559</v>
+        <v>622</v>
       </c>
       <c r="C198" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D198" t="s">
-        <v>560</v>
+        <v>623</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H198" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="B199" t="s">
-        <v>562</v>
+        <v>625</v>
       </c>
       <c r="C199" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D199" t="s">
-        <v>563</v>
+        <v>626</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H199" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>564</v>
+        <v>627</v>
       </c>
       <c r="B200" t="s">
-        <v>565</v>
+        <v>628</v>
       </c>
       <c r="C200" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D200" t="s">
-        <v>566</v>
+        <v>629</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H200" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>567</v>
+        <v>630</v>
       </c>
       <c r="B201" t="s">
-        <v>568</v>
+        <v>631</v>
       </c>
       <c r="C201" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D201" t="s">
-        <v>569</v>
+        <v>632</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H201" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>570</v>
+        <v>633</v>
       </c>
       <c r="B202" t="s">
-        <v>571</v>
+        <v>634</v>
       </c>
       <c r="C202" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D202" t="s">
-        <v>572</v>
+        <v>635</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H202" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>573</v>
+        <v>636</v>
       </c>
       <c r="B203" t="s">
-        <v>574</v>
+        <v>637</v>
       </c>
       <c r="C203" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D203" t="s">
-        <v>575</v>
+        <v>638</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H203" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>576</v>
+        <v>639</v>
       </c>
       <c r="B204" t="s">
-        <v>577</v>
+        <v>640</v>
       </c>
       <c r="C204" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D204" t="s">
-        <v>578</v>
+        <v>641</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H204" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>579</v>
+        <v>642</v>
       </c>
       <c r="B205" t="s">
-        <v>580</v>
+        <v>643</v>
       </c>
       <c r="C205" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D205" t="s">
-        <v>351</v>
+        <v>644</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H205" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>581</v>
+        <v>645</v>
       </c>
       <c r="B206" t="s">
-        <v>582</v>
+        <v>646</v>
       </c>
       <c r="C206" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D206" t="s">
-        <v>348</v>
+        <v>647</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H206" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>583</v>
+        <v>648</v>
       </c>
       <c r="B207" t="s">
-        <v>584</v>
+        <v>649</v>
       </c>
       <c r="C207" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D207" t="s">
-        <v>585</v>
+        <v>650</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H207" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>586</v>
+        <v>651</v>
       </c>
       <c r="B208" t="s">
-        <v>587</v>
+        <v>652</v>
       </c>
       <c r="C208" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D208" t="s">
-        <v>588</v>
+        <v>653</v>
       </c>
       <c r="E208" t="s">
         <v>13</v>
       </c>
       <c r="F208" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H208" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>589</v>
+        <v>654</v>
       </c>
       <c r="B209" t="s">
-        <v>590</v>
+        <v>655</v>
       </c>
       <c r="C209" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D209" t="s">
-        <v>591</v>
+        <v>656</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H209" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>592</v>
+        <v>657</v>
       </c>
       <c r="B210" t="s">
-        <v>593</v>
+        <v>658</v>
       </c>
       <c r="C210" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D210" t="s">
-        <v>35</v>
+        <v>659</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H210" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>594</v>
+        <v>660</v>
       </c>
       <c r="B211" t="s">
-        <v>595</v>
+        <v>661</v>
       </c>
       <c r="C211" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D211" t="s">
-        <v>32</v>
+        <v>662</v>
       </c>
       <c r="E211" t="s">
         <v>13</v>
       </c>
       <c r="F211" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H211" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>596</v>
+        <v>663</v>
       </c>
       <c r="B212" t="s">
-        <v>597</v>
+        <v>664</v>
       </c>
       <c r="C212" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D212" t="s">
-        <v>598</v>
+        <v>665</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H212" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>599</v>
+        <v>666</v>
       </c>
       <c r="B213" t="s">
-        <v>600</v>
+        <v>667</v>
       </c>
       <c r="C213" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D213" t="s">
-        <v>601</v>
+        <v>668</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H213" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>602</v>
+        <v>669</v>
       </c>
       <c r="B214" t="s">
-        <v>603</v>
+        <v>670</v>
       </c>
       <c r="C214" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D214" t="s">
-        <v>604</v>
+        <v>671</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
       <c r="F214" t="s">
-        <v>605</v>
+        <v>188</v>
       </c>
       <c r="H214" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>606</v>
+        <v>672</v>
       </c>
       <c r="B215" t="s">
-        <v>607</v>
+        <v>673</v>
       </c>
       <c r="C215" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D215" t="s">
-        <v>608</v>
+        <v>674</v>
       </c>
       <c r="E215" t="s">
         <v>13</v>
       </c>
       <c r="F215" t="s">
-        <v>605</v>
+        <v>188</v>
       </c>
       <c r="H215" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>609</v>
+        <v>675</v>
       </c>
       <c r="B216" t="s">
-        <v>610</v>
+        <v>676</v>
       </c>
       <c r="C216" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D216" t="s">
-        <v>611</v>
+        <v>677</v>
       </c>
       <c r="E216" t="s">
         <v>13</v>
       </c>
       <c r="F216" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H216" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>612</v>
+        <v>678</v>
       </c>
       <c r="B217" t="s">
-        <v>613</v>
+        <v>679</v>
       </c>
       <c r="C217" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D217" t="s">
-        <v>614</v>
+        <v>680</v>
       </c>
       <c r="E217" t="s">
         <v>13</v>
       </c>
       <c r="F217" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H217" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>615</v>
+        <v>681</v>
       </c>
       <c r="B218" t="s">
-        <v>616</v>
+        <v>682</v>
       </c>
       <c r="C218" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D218" t="s">
-        <v>617</v>
+        <v>683</v>
       </c>
       <c r="E218" t="s">
         <v>13</v>
       </c>
       <c r="F218" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H218" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>618</v>
+        <v>684</v>
       </c>
       <c r="B219" t="s">
-        <v>619</v>
+        <v>685</v>
       </c>
       <c r="C219" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D219" t="s">
-        <v>620</v>
+        <v>686</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H219" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>621</v>
+        <v>687</v>
       </c>
       <c r="B220" t="s">
-        <v>622</v>
+        <v>688</v>
       </c>
       <c r="C220" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D220" t="s">
-        <v>623</v>
+        <v>689</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H220" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>624</v>
+        <v>690</v>
       </c>
       <c r="B221" t="s">
-        <v>625</v>
+        <v>691</v>
       </c>
       <c r="C221" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D221" t="s">
-        <v>626</v>
+        <v>692</v>
       </c>
       <c r="E221" t="s">
         <v>13</v>
       </c>
       <c r="F221" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H221" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>627</v>
+        <v>693</v>
       </c>
       <c r="B222" t="s">
-        <v>628</v>
+        <v>694</v>
       </c>
       <c r="C222" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D222" t="s">
-        <v>629</v>
+        <v>695</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H222" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>630</v>
+        <v>696</v>
       </c>
       <c r="B223" t="s">
-        <v>631</v>
+        <v>697</v>
       </c>
       <c r="C223" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D223" t="s">
-        <v>632</v>
+        <v>698</v>
       </c>
       <c r="E223" t="s">
         <v>13</v>
       </c>
       <c r="F223" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H223" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>633</v>
+        <v>699</v>
       </c>
       <c r="B224" t="s">
-        <v>634</v>
+        <v>700</v>
       </c>
       <c r="C224" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D224" t="s">
-        <v>635</v>
+        <v>701</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H224" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>636</v>
+        <v>702</v>
       </c>
       <c r="B225" t="s">
-        <v>637</v>
+        <v>703</v>
       </c>
       <c r="C225" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D225" t="s">
-        <v>638</v>
+        <v>704</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H225" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>639</v>
+        <v>705</v>
       </c>
       <c r="B226" t="s">
-        <v>640</v>
+        <v>706</v>
       </c>
       <c r="C226" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D226" t="s">
-        <v>641</v>
+        <v>707</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
       <c r="F226" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H226" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>642</v>
+        <v>708</v>
       </c>
       <c r="B227" t="s">
-        <v>643</v>
+        <v>709</v>
       </c>
       <c r="C227" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D227" t="s">
-        <v>644</v>
+        <v>710</v>
       </c>
       <c r="E227" t="s">
         <v>13</v>
       </c>
       <c r="F227" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H227" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>645</v>
+        <v>711</v>
       </c>
       <c r="B228" t="s">
-        <v>646</v>
+        <v>712</v>
       </c>
       <c r="C228" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D228" t="s">
-        <v>647</v>
+        <v>713</v>
       </c>
       <c r="E228" t="s">
         <v>13</v>
       </c>
       <c r="F228" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H228" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>648</v>
+        <v>714</v>
       </c>
       <c r="B229" t="s">
-        <v>649</v>
+        <v>715</v>
       </c>
       <c r="C229" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D229" t="s">
-        <v>650</v>
+        <v>716</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H229" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>651</v>
+        <v>717</v>
       </c>
       <c r="B230" t="s">
-        <v>652</v>
+        <v>718</v>
       </c>
       <c r="C230" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D230" t="s">
-        <v>653</v>
+        <v>719</v>
       </c>
       <c r="E230" t="s">
         <v>13</v>
       </c>
       <c r="F230" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H230" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>654</v>
+        <v>720</v>
       </c>
       <c r="B231" t="s">
-        <v>655</v>
+        <v>721</v>
       </c>
       <c r="C231" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D231" t="s">
-        <v>656</v>
+        <v>722</v>
       </c>
       <c r="E231" t="s">
         <v>13</v>
       </c>
       <c r="F231" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H231" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>657</v>
+        <v>723</v>
       </c>
       <c r="B232" t="s">
-        <v>658</v>
+        <v>724</v>
       </c>
       <c r="C232" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D232" t="s">
-        <v>659</v>
+        <v>725</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
       <c r="F232" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H232" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>660</v>
+        <v>726</v>
       </c>
       <c r="B233" t="s">
-        <v>661</v>
+        <v>727</v>
       </c>
       <c r="C233" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D233" t="s">
-        <v>662</v>
+        <v>728</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
       <c r="F233" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H233" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>663</v>
+        <v>729</v>
       </c>
       <c r="B234" t="s">
-        <v>664</v>
+        <v>730</v>
       </c>
       <c r="C234" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D234" t="s">
-        <v>665</v>
+        <v>731</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H234" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="B235" t="s">
-        <v>667</v>
+        <v>733</v>
       </c>
       <c r="C235" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D235" t="s">
-        <v>668</v>
+        <v>734</v>
       </c>
       <c r="E235" t="s">
         <v>13</v>
       </c>
       <c r="F235" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H235" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>669</v>
+        <v>735</v>
       </c>
       <c r="B236" t="s">
-        <v>670</v>
+        <v>736</v>
       </c>
       <c r="C236" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D236" t="s">
-        <v>671</v>
+        <v>737</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H236" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>672</v>
+        <v>738</v>
       </c>
       <c r="B237" t="s">
-        <v>673</v>
+        <v>739</v>
       </c>
       <c r="C237" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D237" t="s">
-        <v>674</v>
+        <v>740</v>
       </c>
       <c r="E237" t="s">
         <v>13</v>
       </c>
       <c r="F237" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H237" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>675</v>
+        <v>741</v>
       </c>
       <c r="B238" t="s">
-        <v>676</v>
+        <v>742</v>
       </c>
       <c r="C238" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D238" t="s">
-        <v>677</v>
+        <v>743</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H238" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>678</v>
+        <v>744</v>
       </c>
       <c r="B239" t="s">
-        <v>679</v>
+        <v>745</v>
       </c>
       <c r="C239" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D239" t="s">
-        <v>680</v>
+        <v>746</v>
       </c>
       <c r="E239" t="s">
         <v>13</v>
       </c>
       <c r="F239" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H239" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>681</v>
+        <v>747</v>
       </c>
       <c r="B240" t="s">
-        <v>682</v>
+        <v>748</v>
       </c>
       <c r="C240" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D240" t="s">
-        <v>683</v>
+        <v>749</v>
       </c>
       <c r="E240" t="s">
         <v>13</v>
       </c>
       <c r="F240" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H240" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>684</v>
+        <v>750</v>
       </c>
       <c r="B241" t="s">
-        <v>685</v>
+        <v>751</v>
       </c>
       <c r="C241" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D241" t="s">
-        <v>686</v>
+        <v>752</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H241" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>687</v>
+        <v>753</v>
       </c>
       <c r="B242" t="s">
-        <v>688</v>
+        <v>754</v>
       </c>
       <c r="C242" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D242" t="s">
-        <v>689</v>
+        <v>755</v>
       </c>
       <c r="E242" t="s">
         <v>13</v>
       </c>
       <c r="F242" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H242" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>690</v>
+        <v>756</v>
       </c>
       <c r="B243" t="s">
-        <v>691</v>
+        <v>757</v>
       </c>
       <c r="C243" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D243" t="s">
-        <v>692</v>
+        <v>758</v>
       </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
       <c r="F243" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H243" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>693</v>
+        <v>759</v>
       </c>
       <c r="B244" t="s">
-        <v>694</v>
+        <v>760</v>
       </c>
       <c r="C244" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D244" t="s">
-        <v>695</v>
+        <v>761</v>
       </c>
       <c r="E244" t="s">
         <v>13</v>
       </c>
       <c r="F244" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H244" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>696</v>
+        <v>762</v>
       </c>
       <c r="B245" t="s">
-        <v>697</v>
+        <v>763</v>
       </c>
       <c r="C245" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D245" t="s">
-        <v>698</v>
+        <v>764</v>
       </c>
       <c r="E245" t="s">
         <v>13</v>
       </c>
       <c r="F245" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H245" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>699</v>
+        <v>765</v>
       </c>
       <c r="B246" t="s">
-        <v>700</v>
+        <v>766</v>
       </c>
       <c r="C246" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D246" t="s">
-        <v>701</v>
+        <v>767</v>
       </c>
       <c r="E246" t="s">
         <v>13</v>
       </c>
       <c r="F246" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H246" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>702</v>
+        <v>768</v>
       </c>
       <c r="B247" t="s">
-        <v>703</v>
+        <v>769</v>
       </c>
       <c r="C247" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D247" t="s">
-        <v>704</v>
+        <v>770</v>
       </c>
       <c r="E247" t="s">
         <v>13</v>
       </c>
       <c r="F247" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H247" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>705</v>
+        <v>771</v>
       </c>
       <c r="B248" t="s">
-        <v>706</v>
+        <v>772</v>
       </c>
       <c r="C248" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D248" t="s">
-        <v>707</v>
+        <v>773</v>
       </c>
       <c r="E248" t="s">
         <v>13</v>
       </c>
       <c r="F248" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H248" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>708</v>
+        <v>774</v>
       </c>
       <c r="B249" t="s">
-        <v>709</v>
+        <v>775</v>
       </c>
       <c r="C249" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D249" t="s">
-        <v>710</v>
+        <v>776</v>
       </c>
       <c r="E249" t="s">
         <v>13</v>
       </c>
       <c r="F249" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H249" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>711</v>
+        <v>777</v>
       </c>
       <c r="B250" t="s">
-        <v>712</v>
+        <v>778</v>
       </c>
       <c r="C250" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D250" t="s">
-        <v>713</v>
+        <v>779</v>
       </c>
       <c r="E250" t="s">
         <v>13</v>
       </c>
       <c r="F250" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H250" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>714</v>
+        <v>780</v>
       </c>
       <c r="B251" t="s">
-        <v>715</v>
+        <v>781</v>
       </c>
       <c r="C251" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D251" t="s">
-        <v>716</v>
+        <v>782</v>
       </c>
       <c r="E251" t="s">
         <v>13</v>
       </c>
       <c r="F251" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H251" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>717</v>
+        <v>783</v>
       </c>
       <c r="B252" t="s">
-        <v>718</v>
+        <v>784</v>
       </c>
       <c r="C252" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D252" t="s">
-        <v>719</v>
+        <v>785</v>
       </c>
       <c r="E252" t="s">
         <v>13</v>
       </c>
       <c r="F252" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H252" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>720</v>
+        <v>786</v>
       </c>
       <c r="B253" t="s">
-        <v>721</v>
+        <v>787</v>
       </c>
       <c r="C253" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D253" t="s">
-        <v>722</v>
+        <v>788</v>
       </c>
       <c r="E253" t="s">
         <v>13</v>
       </c>
       <c r="F253" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H253" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>723</v>
+        <v>789</v>
       </c>
       <c r="B254" t="s">
-        <v>724</v>
+        <v>790</v>
       </c>
       <c r="C254" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D254" t="s">
-        <v>725</v>
+        <v>791</v>
       </c>
       <c r="E254" t="s">
         <v>13</v>
       </c>
       <c r="F254" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H254" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>726</v>
+        <v>792</v>
       </c>
       <c r="B255" t="s">
-        <v>727</v>
+        <v>793</v>
       </c>
       <c r="C255" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D255" t="s">
-        <v>728</v>
+        <v>794</v>
       </c>
       <c r="E255" t="s">
         <v>13</v>
       </c>
       <c r="F255" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H255" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>729</v>
+        <v>795</v>
       </c>
       <c r="B256" t="s">
-        <v>730</v>
+        <v>796</v>
       </c>
       <c r="C256" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D256" t="s">
-        <v>731</v>
+        <v>797</v>
       </c>
       <c r="E256" t="s">
         <v>13</v>
       </c>
       <c r="F256" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H256" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>732</v>
+        <v>798</v>
       </c>
       <c r="B257" t="s">
-        <v>733</v>
+        <v>799</v>
       </c>
       <c r="C257" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D257" t="s">
-        <v>734</v>
+        <v>800</v>
       </c>
       <c r="E257" t="s">
         <v>13</v>
       </c>
       <c r="F257" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H257" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>735</v>
+        <v>801</v>
       </c>
       <c r="B258" t="s">
-        <v>736</v>
+        <v>802</v>
       </c>
       <c r="C258" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D258" t="s">
-        <v>737</v>
+        <v>803</v>
       </c>
       <c r="E258" t="s">
         <v>13</v>
       </c>
       <c r="F258" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H258" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>738</v>
+        <v>804</v>
       </c>
       <c r="B259" t="s">
-        <v>739</v>
+        <v>805</v>
       </c>
       <c r="C259" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D259" t="s">
-        <v>740</v>
+        <v>806</v>
       </c>
       <c r="E259" t="s">
         <v>13</v>
       </c>
       <c r="F259" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H259" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>741</v>
+        <v>807</v>
       </c>
       <c r="B260" t="s">
-        <v>742</v>
+        <v>808</v>
       </c>
       <c r="C260" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D260" t="s">
-        <v>743</v>
+        <v>809</v>
       </c>
       <c r="E260" t="s">
         <v>13</v>
       </c>
       <c r="F260" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H260" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>744</v>
+        <v>810</v>
       </c>
       <c r="B261" t="s">
-        <v>745</v>
+        <v>811</v>
       </c>
       <c r="C261" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D261" t="s">
-        <v>746</v>
+        <v>812</v>
       </c>
       <c r="E261" t="s">
         <v>13</v>
       </c>
       <c r="F261" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H261" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>747</v>
+        <v>813</v>
       </c>
       <c r="B262" t="s">
-        <v>748</v>
+        <v>814</v>
       </c>
       <c r="C262" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D262" t="s">
-        <v>749</v>
+        <v>815</v>
       </c>
       <c r="E262" t="s">
         <v>13</v>
       </c>
       <c r="F262" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H262" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>750</v>
+        <v>816</v>
       </c>
       <c r="B263" t="s">
-        <v>751</v>
+        <v>817</v>
       </c>
       <c r="C263" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D263" t="s">
-        <v>752</v>
+        <v>818</v>
       </c>
       <c r="E263" t="s">
         <v>13</v>
       </c>
       <c r="F263" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H263" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>753</v>
+        <v>819</v>
       </c>
       <c r="B264" t="s">
-        <v>754</v>
+        <v>820</v>
       </c>
       <c r="C264" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D264" t="s">
-        <v>755</v>
+        <v>821</v>
       </c>
       <c r="E264" t="s">
         <v>13</v>
       </c>
       <c r="F264" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H264" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>756</v>
+        <v>822</v>
       </c>
       <c r="B265" t="s">
-        <v>757</v>
+        <v>823</v>
       </c>
       <c r="C265" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D265" t="s">
-        <v>758</v>
+        <v>824</v>
       </c>
       <c r="E265" t="s">
         <v>13</v>
       </c>
       <c r="F265" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H265" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>759</v>
+        <v>825</v>
       </c>
       <c r="B266" t="s">
-        <v>760</v>
+        <v>826</v>
       </c>
       <c r="C266" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D266" t="s">
-        <v>761</v>
+        <v>827</v>
       </c>
       <c r="E266" t="s">
         <v>13</v>
       </c>
       <c r="F266" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H266" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>762</v>
+        <v>828</v>
       </c>
       <c r="B267" t="s">
-        <v>763</v>
+        <v>829</v>
       </c>
       <c r="C267" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D267" t="s">
-        <v>764</v>
+        <v>830</v>
       </c>
       <c r="E267" t="s">
         <v>13</v>
       </c>
       <c r="F267" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H267" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>765</v>
+        <v>831</v>
       </c>
       <c r="B268" t="s">
-        <v>766</v>
+        <v>832</v>
       </c>
       <c r="C268" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D268" t="s">
-        <v>767</v>
+        <v>833</v>
       </c>
       <c r="E268" t="s">
         <v>13</v>
       </c>
       <c r="F268" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H268" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>768</v>
+        <v>834</v>
       </c>
       <c r="B269" t="s">
-        <v>769</v>
+        <v>835</v>
       </c>
       <c r="C269" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D269" t="s">
-        <v>770</v>
+        <v>836</v>
       </c>
       <c r="E269" t="s">
         <v>13</v>
       </c>
       <c r="F269" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H269" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>771</v>
+        <v>837</v>
       </c>
       <c r="B270" t="s">
-        <v>772</v>
+        <v>838</v>
       </c>
       <c r="C270" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D270" t="s">
-        <v>773</v>
+        <v>839</v>
       </c>
       <c r="E270" t="s">
         <v>13</v>
       </c>
       <c r="F270" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H270" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>774</v>
+        <v>840</v>
       </c>
       <c r="B271" t="s">
-        <v>775</v>
+        <v>841</v>
       </c>
       <c r="C271" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D271" t="s">
-        <v>776</v>
+        <v>842</v>
       </c>
       <c r="E271" t="s">
         <v>13</v>
       </c>
       <c r="F271" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H271" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>777</v>
+        <v>843</v>
       </c>
       <c r="B272" t="s">
-        <v>778</v>
+        <v>844</v>
       </c>
       <c r="C272" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D272" t="s">
-        <v>779</v>
+        <v>845</v>
       </c>
       <c r="E272" t="s">
         <v>13</v>
       </c>
       <c r="F272" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H272" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>780</v>
+        <v>846</v>
       </c>
       <c r="B273" t="s">
-        <v>781</v>
+        <v>847</v>
       </c>
       <c r="C273" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D273" t="s">
-        <v>782</v>
+        <v>848</v>
       </c>
       <c r="E273" t="s">
         <v>13</v>
       </c>
       <c r="F273" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H273" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>783</v>
+        <v>849</v>
       </c>
       <c r="B274" t="s">
-        <v>784</v>
+        <v>850</v>
       </c>
       <c r="C274" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D274" t="s">
-        <v>785</v>
+        <v>851</v>
       </c>
       <c r="E274" t="s">
         <v>13</v>
       </c>
       <c r="F274" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H274" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>786</v>
+        <v>852</v>
       </c>
       <c r="B275" t="s">
-        <v>787</v>
+        <v>853</v>
       </c>
       <c r="C275" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D275" t="s">
-        <v>788</v>
+        <v>854</v>
       </c>
       <c r="E275" t="s">
         <v>13</v>
       </c>
       <c r="F275" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H275" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>789</v>
+        <v>855</v>
       </c>
       <c r="B276" t="s">
-        <v>790</v>
+        <v>856</v>
       </c>
       <c r="C276" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D276" t="s">
-        <v>791</v>
+        <v>857</v>
       </c>
       <c r="E276" t="s">
         <v>13</v>
       </c>
       <c r="F276" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H276" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>792</v>
+        <v>858</v>
       </c>
       <c r="B277" t="s">
-        <v>793</v>
+        <v>859</v>
       </c>
       <c r="C277" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D277" t="s">
-        <v>794</v>
+        <v>860</v>
       </c>
       <c r="E277" t="s">
         <v>13</v>
       </c>
       <c r="F277" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H277" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>795</v>
+        <v>861</v>
       </c>
       <c r="B278" t="s">
-        <v>796</v>
+        <v>862</v>
       </c>
       <c r="C278" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D278" t="s">
-        <v>797</v>
+        <v>863</v>
       </c>
       <c r="E278" t="s">
         <v>13</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H278" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>798</v>
+        <v>864</v>
       </c>
       <c r="B279" t="s">
-        <v>799</v>
+        <v>865</v>
       </c>
       <c r="C279" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D279" t="s">
-        <v>800</v>
+        <v>866</v>
       </c>
       <c r="E279" t="s">
         <v>13</v>
       </c>
       <c r="F279" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H279" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>801</v>
+        <v>867</v>
       </c>
       <c r="B280" t="s">
-        <v>802</v>
+        <v>868</v>
       </c>
       <c r="C280" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D280" t="s">
-        <v>803</v>
+        <v>869</v>
       </c>
       <c r="E280" t="s">
         <v>13</v>
       </c>
       <c r="F280" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H280" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>804</v>
+        <v>870</v>
       </c>
       <c r="B281" t="s">
-        <v>805</v>
+        <v>871</v>
       </c>
       <c r="C281" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D281" t="s">
-        <v>806</v>
+        <v>872</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H281" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>807</v>
+        <v>873</v>
       </c>
       <c r="B282" t="s">
-        <v>808</v>
+        <v>874</v>
       </c>
       <c r="C282" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D282" t="s">
-        <v>809</v>
+        <v>875</v>
       </c>
       <c r="E282" t="s">
         <v>13</v>
       </c>
       <c r="F282" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H282" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>810</v>
+        <v>876</v>
       </c>
       <c r="B283" t="s">
-        <v>811</v>
+        <v>877</v>
       </c>
       <c r="C283" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D283" t="s">
-        <v>812</v>
+        <v>878</v>
       </c>
       <c r="E283" t="s">
         <v>13</v>
       </c>
       <c r="F283" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H283" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>813</v>
+        <v>879</v>
       </c>
       <c r="B284" t="s">
-        <v>814</v>
+        <v>880</v>
       </c>
       <c r="C284" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D284" t="s">
-        <v>815</v>
+        <v>881</v>
       </c>
       <c r="E284" t="s">
         <v>13</v>
       </c>
       <c r="F284" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H284" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>816</v>
+        <v>882</v>
       </c>
       <c r="B285" t="s">
-        <v>817</v>
+        <v>883</v>
       </c>
       <c r="C285" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D285" t="s">
-        <v>818</v>
+        <v>884</v>
       </c>
       <c r="E285" t="s">
         <v>13</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H285" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>819</v>
+        <v>885</v>
       </c>
       <c r="B286" t="s">
-        <v>820</v>
+        <v>886</v>
       </c>
       <c r="C286" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D286" t="s">
-        <v>821</v>
+        <v>887</v>
       </c>
       <c r="E286" t="s">
         <v>13</v>
       </c>
       <c r="F286" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H286" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>822</v>
+        <v>888</v>
       </c>
       <c r="B287" t="s">
-        <v>823</v>
+        <v>889</v>
       </c>
       <c r="C287" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D287" t="s">
-        <v>824</v>
+        <v>890</v>
       </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
       <c r="F287" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H287" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>825</v>
+        <v>891</v>
       </c>
       <c r="B288" t="s">
-        <v>826</v>
+        <v>892</v>
       </c>
       <c r="C288" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D288" t="s">
-        <v>827</v>
+        <v>893</v>
       </c>
       <c r="E288" t="s">
         <v>13</v>
       </c>
       <c r="F288" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H288" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>828</v>
+        <v>894</v>
       </c>
       <c r="B289" t="s">
-        <v>829</v>
+        <v>895</v>
       </c>
       <c r="C289" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D289" t="s">
-        <v>830</v>
+        <v>896</v>
       </c>
       <c r="E289" t="s">
         <v>13</v>
       </c>
       <c r="F289" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H289" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>831</v>
+        <v>897</v>
       </c>
       <c r="B290" t="s">
-        <v>832</v>
+        <v>898</v>
       </c>
       <c r="C290" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D290" t="s">
-        <v>824</v>
+        <v>899</v>
       </c>
       <c r="E290" t="s">
         <v>13</v>
       </c>
       <c r="F290" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H290" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>833</v>
+        <v>900</v>
       </c>
       <c r="B291" t="s">
-        <v>834</v>
+        <v>901</v>
       </c>
       <c r="C291" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D291" t="s">
-        <v>835</v>
+        <v>902</v>
       </c>
       <c r="E291" t="s">
         <v>13</v>
       </c>
       <c r="F291" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H291" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>836</v>
+        <v>903</v>
       </c>
       <c r="B292" t="s">
-        <v>837</v>
+        <v>904</v>
       </c>
       <c r="C292" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D292" t="s">
-        <v>838</v>
+        <v>905</v>
       </c>
       <c r="E292" t="s">
         <v>13</v>
       </c>
       <c r="F292" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H292" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>839</v>
+        <v>906</v>
       </c>
       <c r="B293" t="s">
-        <v>840</v>
+        <v>907</v>
       </c>
       <c r="C293" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D293" t="s">
-        <v>841</v>
+        <v>908</v>
       </c>
       <c r="E293" t="s">
         <v>13</v>
       </c>
       <c r="F293" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H293" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>842</v>
+        <v>909</v>
       </c>
       <c r="B294" t="s">
-        <v>843</v>
+        <v>910</v>
       </c>
       <c r="C294" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D294" t="s">
-        <v>844</v>
+        <v>911</v>
       </c>
       <c r="E294" t="s">
         <v>13</v>
       </c>
       <c r="F294" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H294" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>845</v>
+        <v>912</v>
       </c>
       <c r="B295" t="s">
-        <v>846</v>
+        <v>913</v>
       </c>
       <c r="C295" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D295" t="s">
-        <v>847</v>
+        <v>914</v>
       </c>
       <c r="E295" t="s">
         <v>13</v>
       </c>
       <c r="F295" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H295" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>848</v>
+        <v>915</v>
       </c>
       <c r="B296" t="s">
-        <v>849</v>
+        <v>916</v>
       </c>
       <c r="C296" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D296" t="s">
-        <v>850</v>
+        <v>917</v>
       </c>
       <c r="E296" t="s">
         <v>13</v>
       </c>
       <c r="F296" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H296" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>851</v>
+        <v>918</v>
       </c>
       <c r="B297" t="s">
-        <v>852</v>
+        <v>919</v>
       </c>
       <c r="C297" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D297" t="s">
-        <v>853</v>
+        <v>920</v>
       </c>
       <c r="E297" t="s">
         <v>13</v>
       </c>
       <c r="F297" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H297" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>854</v>
+        <v>921</v>
       </c>
       <c r="B298" t="s">
-        <v>855</v>
+        <v>922</v>
       </c>
       <c r="C298" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D298" t="s">
-        <v>856</v>
+        <v>923</v>
       </c>
       <c r="E298" t="s">
         <v>13</v>
       </c>
       <c r="F298" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H298" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>857</v>
+        <v>924</v>
       </c>
       <c r="B299" t="s">
-        <v>858</v>
+        <v>925</v>
       </c>
       <c r="C299" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D299" t="s">
-        <v>859</v>
+        <v>926</v>
       </c>
       <c r="E299" t="s">
         <v>13</v>
       </c>
       <c r="F299" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H299" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>860</v>
+        <v>927</v>
       </c>
       <c r="B300" t="s">
-        <v>861</v>
+        <v>928</v>
       </c>
       <c r="C300" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D300" t="s">
-        <v>862</v>
+        <v>929</v>
       </c>
       <c r="E300" t="s">
         <v>13</v>
       </c>
       <c r="F300" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H300" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>863</v>
+        <v>930</v>
       </c>
       <c r="B301" t="s">
-        <v>864</v>
+        <v>931</v>
       </c>
       <c r="C301" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D301" t="s">
-        <v>865</v>
+        <v>932</v>
       </c>
       <c r="E301" t="s">
         <v>13</v>
       </c>
       <c r="F301" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H301" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>866</v>
+        <v>933</v>
       </c>
       <c r="B302" t="s">
-        <v>867</v>
+        <v>934</v>
       </c>
       <c r="C302" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D302" t="s">
-        <v>868</v>
+        <v>935</v>
       </c>
       <c r="E302" t="s">
         <v>13</v>
       </c>
       <c r="F302" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H302" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>869</v>
+        <v>936</v>
       </c>
       <c r="B303" t="s">
-        <v>870</v>
+        <v>937</v>
       </c>
       <c r="C303" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D303" t="s">
-        <v>871</v>
+        <v>938</v>
       </c>
       <c r="E303" t="s">
         <v>13</v>
       </c>
       <c r="F303" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H303" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>872</v>
+        <v>939</v>
       </c>
       <c r="B304" t="s">
-        <v>873</v>
+        <v>940</v>
       </c>
       <c r="C304" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D304" t="s">
-        <v>874</v>
+        <v>941</v>
       </c>
       <c r="E304" t="s">
         <v>13</v>
       </c>
       <c r="F304" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H304" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>875</v>
+        <v>942</v>
       </c>
       <c r="B305" t="s">
-        <v>876</v>
+        <v>943</v>
       </c>
       <c r="C305" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D305" t="s">
-        <v>877</v>
+        <v>944</v>
       </c>
       <c r="E305" t="s">
         <v>13</v>
       </c>
       <c r="F305" t="s">
-        <v>28</v>
+        <v>945</v>
       </c>
       <c r="H305" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>878</v>
+        <v>946</v>
       </c>
       <c r="B306" t="s">
-        <v>879</v>
+        <v>947</v>
       </c>
       <c r="C306" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D306" t="s">
-        <v>880</v>
+        <v>948</v>
       </c>
       <c r="E306" t="s">
         <v>13</v>
       </c>
       <c r="F306" t="s">
-        <v>28</v>
+        <v>945</v>
       </c>
       <c r="H306" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>949</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D307" t="s">
-        <v>883</v>
+        <v>951</v>
       </c>
       <c r="E307" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H307" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>952</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D308" t="s">
-        <v>886</v>
+        <v>953</v>
       </c>
       <c r="E308" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H308" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>954</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D309" t="s">
-        <v>889</v>
+        <v>955</v>
       </c>
       <c r="E309" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H309" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>956</v>
       </c>
       <c r="C310" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D310" t="s">
-        <v>892</v>
+        <v>957</v>
       </c>
       <c r="E310" t="s">
         <v>13</v>
       </c>
-      <c r="F310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H310" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>958</v>
       </c>
       <c r="C311" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D311" t="s">
-        <v>895</v>
+        <v>959</v>
       </c>
       <c r="E311" t="s">
         <v>13</v>
       </c>
-      <c r="F311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H311" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>897</v>
+        <v>960</v>
       </c>
       <c r="C312" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D312" t="s">
-        <v>898</v>
+        <v>961</v>
       </c>
       <c r="E312" t="s">
         <v>13</v>
       </c>
-      <c r="F312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H312" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>962</v>
       </c>
       <c r="C313" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D313" t="s">
-        <v>901</v>
+        <v>963</v>
       </c>
       <c r="E313" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F313" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G313" t="s">
+        <v>965</v>
       </c>
       <c r="H313" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>902</v>
+        <v>966</v>
       </c>
       <c r="B314" t="s">
-        <v>903</v>
+        <v>967</v>
       </c>
       <c r="C314" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D314" t="s">
-        <v>904</v>
+        <v>968</v>
       </c>
       <c r="E314" t="s">
         <v>13</v>
       </c>
       <c r="F314" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H314" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>905</v>
+        <v>969</v>
       </c>
       <c r="B315" t="s">
-        <v>906</v>
+        <v>970</v>
       </c>
       <c r="C315" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D315" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="E315" t="s">
         <v>13</v>
       </c>
       <c r="F315" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H315" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>908</v>
+        <v>971</v>
       </c>
       <c r="B316" t="s">
-        <v>909</v>
+        <v>972</v>
       </c>
       <c r="C316" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D316" t="s">
-        <v>910</v>
+        <v>932</v>
       </c>
       <c r="E316" t="s">
         <v>13</v>
       </c>
       <c r="F316" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H316" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>911</v>
+        <v>973</v>
       </c>
       <c r="B317" t="s">
-        <v>912</v>
+        <v>974</v>
       </c>
       <c r="C317" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D317" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="E317" t="s">
         <v>13</v>
       </c>
       <c r="F317" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H317" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>914</v>
+        <v>975</v>
       </c>
       <c r="B318" t="s">
-        <v>915</v>
+        <v>976</v>
       </c>
       <c r="C318" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D318" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="E318" t="s">
         <v>13</v>
       </c>
       <c r="F318" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H318" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>917</v>
+        <v>977</v>
       </c>
       <c r="B319" t="s">
-        <v>918</v>
+        <v>978</v>
       </c>
       <c r="C319" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D319" t="s">
-        <v>919</v>
+        <v>979</v>
       </c>
       <c r="E319" t="s">
         <v>13</v>
       </c>
       <c r="F319" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H319" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>920</v>
+        <v>980</v>
       </c>
       <c r="B320" t="s">
-        <v>921</v>
+        <v>981</v>
       </c>
       <c r="C320" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D320" t="s">
-        <v>922</v>
+        <v>982</v>
       </c>
       <c r="E320" t="s">
         <v>13</v>
       </c>
       <c r="F320" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H320" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>923</v>
+        <v>983</v>
       </c>
       <c r="B321" t="s">
-        <v>924</v>
+        <v>984</v>
       </c>
       <c r="C321" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D321" t="s">
-        <v>925</v>
+        <v>985</v>
       </c>
       <c r="E321" t="s">
         <v>13</v>
       </c>
       <c r="F321" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H321" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="B322" t="s">
-        <v>927</v>
+        <v>987</v>
       </c>
       <c r="C322" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D322" t="s">
-        <v>928</v>
+        <v>988</v>
       </c>
       <c r="E322" t="s">
         <v>13</v>
       </c>
       <c r="F322" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H322" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>929</v>
+        <v>989</v>
       </c>
       <c r="B323" t="s">
-        <v>930</v>
+        <v>990</v>
       </c>
       <c r="C323" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D323" t="s">
-        <v>931</v>
+        <v>991</v>
       </c>
       <c r="E323" t="s">
         <v>13</v>
       </c>
       <c r="F323" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H323" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>932</v>
+        <v>992</v>
       </c>
       <c r="B324" t="s">
-        <v>933</v>
+        <v>993</v>
       </c>
       <c r="C324" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D324" t="s">
-        <v>934</v>
+        <v>994</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
       <c r="F324" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H324" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>935</v>
+        <v>995</v>
       </c>
       <c r="B325" t="s">
-        <v>936</v>
+        <v>996</v>
       </c>
       <c r="C325" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D325" t="s">
-        <v>937</v>
+        <v>997</v>
       </c>
       <c r="E325" t="s">
         <v>13</v>
       </c>
       <c r="F325" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H325" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="C326" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D326" t="s">
-        <v>940</v>
+        <v>999</v>
       </c>
       <c r="E326" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F326" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1001</v>
       </c>
       <c r="H326" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>1002</v>
       </c>
       <c r="C327" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D327" t="s">
-        <v>943</v>
+        <v>1003</v>
       </c>
       <c r="E327" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F327" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G327" t="s">
+        <v>1005</v>
       </c>
       <c r="H327" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>1006</v>
       </c>
       <c r="C328" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D328" t="s">
-        <v>946</v>
+        <v>1007</v>
       </c>
       <c r="E328" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F328" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1005</v>
       </c>
       <c r="H328" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>1008</v>
       </c>
       <c r="C329" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D329" t="s">
-        <v>949</v>
+        <v>1009</v>
       </c>
       <c r="E329" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F329" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1005</v>
       </c>
       <c r="H329" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J329" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>1011</v>
       </c>
       <c r="C330" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D330" t="s">
-        <v>952</v>
+        <v>1012</v>
       </c>
       <c r="E330" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1013</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1014</v>
       </c>
       <c r="H330" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>953</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="C331" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D331" t="s">
-        <v>955</v>
+        <v>1016</v>
       </c>
       <c r="E331" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1017</v>
       </c>
       <c r="H331" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>1018</v>
       </c>
       <c r="C332" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D332" t="s">
-        <v>958</v>
+        <v>1019</v>
       </c>
       <c r="E332" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1017</v>
       </c>
       <c r="H332" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J332" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>1020</v>
       </c>
       <c r="C333" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D333" t="s">
-        <v>961</v>
+        <v>1021</v>
       </c>
       <c r="E333" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G333" t="s">
+        <v>1017</v>
       </c>
       <c r="H333" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J333" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>1022</v>
       </c>
       <c r="C334" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D334" t="s">
-        <v>964</v>
+        <v>1023</v>
       </c>
       <c r="E334" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1024</v>
       </c>
       <c r="H334" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>1025</v>
       </c>
       <c r="C335" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D335" t="s">
-        <v>967</v>
+        <v>1026</v>
       </c>
       <c r="E335" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1013</v>
+      </c>
+      <c r="G335" t="s">
+        <v>1014</v>
       </c>
       <c r="H335" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>1027</v>
       </c>
       <c r="C336" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D336" t="s">
-        <v>970</v>
+        <v>1028</v>
       </c>
       <c r="E336" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G336" t="s">
+        <v>1029</v>
       </c>
       <c r="H336" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J336" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>1030</v>
       </c>
       <c r="C337" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D337" t="s">
-        <v>973</v>
+        <v>1031</v>
       </c>
       <c r="E337" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1029</v>
       </c>
       <c r="H337" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J337" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1032</v>
       </c>
       <c r="C338" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D338" t="s">
-        <v>976</v>
+        <v>1033</v>
       </c>
       <c r="E338" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G338" t="s">
+        <v>1029</v>
       </c>
       <c r="H338" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J338" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>1034</v>
       </c>
       <c r="C339" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D339" t="s">
-        <v>979</v>
+        <v>1035</v>
       </c>
       <c r="E339" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G339" t="s">
+        <v>1029</v>
       </c>
       <c r="H339" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J339" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>1036</v>
       </c>
       <c r="C340" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D340" t="s">
-        <v>982</v>
+        <v>1028</v>
       </c>
       <c r="E340" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G340" t="s">
+        <v>1029</v>
       </c>
       <c r="H340" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J340" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>1037</v>
       </c>
       <c r="C341" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D341" t="s">
-        <v>985</v>
+        <v>1038</v>
       </c>
       <c r="E341" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1029</v>
       </c>
       <c r="H341" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J341" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>1039</v>
       </c>
       <c r="C342" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D342" t="s">
-        <v>988</v>
+        <v>1040</v>
       </c>
       <c r="E342" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G342" t="s">
+        <v>1029</v>
       </c>
       <c r="H342" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J342" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>1041</v>
       </c>
       <c r="C343" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D343" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="E343" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G343" t="s">
+        <v>1029</v>
       </c>
       <c r="H343" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>1043</v>
       </c>
       <c r="C344" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D344" t="s">
-        <v>994</v>
+        <v>1044</v>
       </c>
       <c r="E344" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1029</v>
       </c>
       <c r="H344" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>1045</v>
       </c>
       <c r="C345" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D345" t="s">
-        <v>997</v>
+        <v>1046</v>
       </c>
       <c r="E345" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1029</v>
       </c>
       <c r="H345" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>1047</v>
       </c>
       <c r="C346" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D346" t="s">
-        <v>1000</v>
+        <v>1048</v>
       </c>
       <c r="E346" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F346" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1005</v>
       </c>
       <c r="H346" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J346" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>1002</v>
+        <v>1049</v>
       </c>
       <c r="C347" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D347" t="s">
-        <v>1003</v>
+        <v>1050</v>
       </c>
       <c r="E347" t="s">
         <v>13</v>
       </c>
-      <c r="F347" t="s">
-        <v>28</v>
+      <c r="G347" t="s">
+        <v>1051</v>
       </c>
       <c r="H347" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>1052</v>
       </c>
       <c r="C348" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D348" t="s">
-        <v>1006</v>
+        <v>1053</v>
       </c>
       <c r="E348" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F348" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1054</v>
       </c>
       <c r="H348" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>1008</v>
+        <v>1055</v>
       </c>
       <c r="C349" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D349" t="s">
-        <v>1009</v>
+        <v>1056</v>
       </c>
       <c r="E349" t="s">
         <v>13</v>
       </c>
-      <c r="F349" t="s">
-        <v>28</v>
+      <c r="G349" t="s">
+        <v>1057</v>
       </c>
       <c r="H349" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>1011</v>
+        <v>1058</v>
       </c>
       <c r="C350" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D350" t="s">
-        <v>1012</v>
+        <v>1059</v>
       </c>
       <c r="E350" t="s">
         <v>13</v>
       </c>
-      <c r="F350" t="s">
-        <v>28</v>
+      <c r="G350" t="s">
+        <v>1060</v>
       </c>
       <c r="H350" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>1014</v>
+        <v>1061</v>
       </c>
       <c r="C351" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D351" t="s">
-        <v>1015</v>
+        <v>1062</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
-      <c r="F351" t="s">
-        <v>28</v>
+      <c r="G351" t="s">
+        <v>1063</v>
       </c>
       <c r="H351" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J351" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>1017</v>
+        <v>1064</v>
       </c>
       <c r="C352" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D352" t="s">
-        <v>1018</v>
+        <v>1065</v>
       </c>
       <c r="E352" t="s">
         <v>13</v>
       </c>
-      <c r="F352" t="s">
-        <v>28</v>
+      <c r="G352" t="s">
+        <v>1063</v>
       </c>
       <c r="H352" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1066</v>
       </c>
       <c r="C353" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D353" t="s">
-        <v>1021</v>
+        <v>1067</v>
       </c>
       <c r="E353" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F353" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G353" t="s">
+        <v>965</v>
       </c>
       <c r="H353" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1068</v>
       </c>
       <c r="C354" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D354" t="s">
-        <v>1024</v>
+        <v>1069</v>
       </c>
       <c r="E354" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F354" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G354" t="s">
+        <v>965</v>
       </c>
       <c r="H354" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>1026</v>
+        <v>1070</v>
       </c>
       <c r="C355" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D355" t="s">
-        <v>1027</v>
+        <v>1071</v>
       </c>
       <c r="E355" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F355" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G355" t="s">
+        <v>965</v>
       </c>
       <c r="H355" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>1072</v>
       </c>
       <c r="C356" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D356" t="s">
-        <v>1030</v>
+        <v>1073</v>
       </c>
       <c r="E356" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F356" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G356" t="s">
+        <v>965</v>
       </c>
       <c r="H356" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>1032</v>
+        <v>1074</v>
       </c>
       <c r="C357" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D357" t="s">
-        <v>1033</v>
+        <v>1075</v>
       </c>
       <c r="E357" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F357" t="s">
-        <v>28</v>
+        <v>1076</v>
+      </c>
+      <c r="G357" t="s">
+        <v>965</v>
       </c>
       <c r="H357" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J357" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>1077</v>
       </c>
       <c r="C358" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D358" t="s">
-        <v>1036</v>
+        <v>1078</v>
       </c>
       <c r="E358" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F358" t="s">
-        <v>28</v>
+        <v>1076</v>
+      </c>
+      <c r="G358" t="s">
+        <v>965</v>
       </c>
       <c r="H358" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J358" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>1079</v>
       </c>
       <c r="C359" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D359" t="s">
-        <v>1039</v>
+        <v>1080</v>
       </c>
       <c r="E359" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F359" t="s">
-        <v>28</v>
+        <v>1076</v>
+      </c>
+      <c r="G359" t="s">
+        <v>965</v>
       </c>
       <c r="H359" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J359" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1041</v>
+        <v>1081</v>
       </c>
       <c r="C360" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D360" t="s">
-        <v>1042</v>
+        <v>1082</v>
       </c>
       <c r="E360" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F360" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G360" t="s">
+        <v>965</v>
       </c>
       <c r="H360" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>1083</v>
       </c>
       <c r="C361" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D361" t="s">
-        <v>1045</v>
+        <v>1084</v>
       </c>
       <c r="E361" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F361" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G361" t="s">
+        <v>965</v>
       </c>
       <c r="H361" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1085</v>
       </c>
       <c r="C362" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D362" t="s">
-        <v>1048</v>
+        <v>1086</v>
       </c>
       <c r="E362" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F362" t="s">
-        <v>28</v>
+        <v>1087</v>
+      </c>
+      <c r="G362" t="s">
+        <v>965</v>
       </c>
       <c r="H362" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J362" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>1050</v>
+        <v>1088</v>
       </c>
       <c r="C363" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D363" t="s">
-        <v>1051</v>
+        <v>1089</v>
       </c>
       <c r="E363" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F363" t="s">
-        <v>28</v>
+        <v>1090</v>
+      </c>
+      <c r="G363" t="s">
+        <v>965</v>
       </c>
       <c r="H363" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>1053</v>
+        <v>1091</v>
       </c>
       <c r="C364" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D364" t="s">
-        <v>1054</v>
+        <v>1092</v>
       </c>
       <c r="E364" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F364" t="s">
-        <v>28</v>
+        <v>1093</v>
+      </c>
+      <c r="G364" t="s">
+        <v>965</v>
       </c>
       <c r="H364" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J364" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>1056</v>
+        <v>1094</v>
       </c>
       <c r="C365" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D365" t="s">
-        <v>1057</v>
+        <v>1095</v>
       </c>
       <c r="E365" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F365" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G365" t="s">
+        <v>965</v>
       </c>
       <c r="H365" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>1096</v>
       </c>
       <c r="C366" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D366" t="s">
-        <v>1060</v>
+        <v>1097</v>
       </c>
       <c r="E366" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F366" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G366" t="s">
+        <v>965</v>
       </c>
       <c r="H366" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>1098</v>
       </c>
       <c r="C367" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D367" t="s">
-        <v>1063</v>
+        <v>1099</v>
       </c>
       <c r="E367" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F367" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G367" t="s">
+        <v>965</v>
       </c>
       <c r="H367" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>1065</v>
+        <v>1100</v>
       </c>
       <c r="C368" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D368" t="s">
-        <v>1066</v>
+        <v>1101</v>
       </c>
       <c r="E368" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F368" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G368" t="s">
+        <v>965</v>
       </c>
       <c r="H368" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1102</v>
       </c>
       <c r="C369" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D369" t="s">
-        <v>1069</v>
+        <v>1103</v>
       </c>
       <c r="E369" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F369" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G369" t="s">
+        <v>965</v>
       </c>
       <c r="H369" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1104</v>
       </c>
       <c r="C370" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D370" t="s">
-        <v>1072</v>
+        <v>1105</v>
       </c>
       <c r="E370" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1017</v>
       </c>
       <c r="H370" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>1074</v>
+        <v>1106</v>
       </c>
       <c r="C371" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D371" t="s">
-        <v>1075</v>
+        <v>1107</v>
       </c>
       <c r="E371" t="s">
         <v>13</v>
       </c>
       <c r="F371" t="s">
-        <v>28</v>
+        <v>1108</v>
       </c>
       <c r="H371" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J371" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>1109</v>
       </c>
       <c r="C372" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D372" t="s">
-        <v>1078</v>
+        <v>1110</v>
       </c>
       <c r="E372" t="s">
         <v>13</v>
       </c>
       <c r="F372" t="s">
-        <v>28</v>
+        <v>1108</v>
       </c>
       <c r="H372" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J372" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1111</v>
+      </c>
+      <c r="C373" t="s">
+        <v>186</v>
       </c>
       <c r="D373" t="s">
-        <v>1081</v>
+        <v>1112</v>
       </c>
       <c r="E373" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1108</v>
       </c>
       <c r="H373" t="s">
         <v>14</v>
+      </c>
+      <c r="J373" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>1113</v>
+      </c>
+      <c r="C374" t="s">
+        <v>186</v>
       </c>
       <c r="D374" t="s">
-        <v>1084</v>
+        <v>1114</v>
       </c>
       <c r="E374" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1063</v>
       </c>
       <c r="H374" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1115</v>
+      </c>
+      <c r="C375" t="s">
+        <v>186</v>
       </c>
       <c r="D375" t="s">
-        <v>1086</v>
+        <v>1116</v>
       </c>
       <c r="E375" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H375" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>1117</v>
+      </c>
+      <c r="C376" t="s">
+        <v>186</v>
       </c>
       <c r="D376" t="s">
-        <v>1089</v>
+        <v>1118</v>
       </c>
       <c r="E376" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H376" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1119</v>
+      </c>
+      <c r="C377" t="s">
+        <v>186</v>
       </c>
       <c r="D377" t="s">
-        <v>1092</v>
+        <v>1120</v>
       </c>
       <c r="E377" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="H377" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>1121</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C378" t="s">
+        <v>120</v>
       </c>
       <c r="D378" t="s">
-        <v>1094</v>
+        <v>1123</v>
       </c>
       <c r="E378" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G378" t="s">
+        <v>1124</v>
       </c>
       <c r="H378" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1126</v>
+      </c>
+      <c r="C379" t="s">
+        <v>120</v>
       </c>
       <c r="D379" t="s">
-        <v>1096</v>
+        <v>1127</v>
       </c>
       <c r="E379" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G379" t="s">
+        <v>1129</v>
       </c>
       <c r="H379" t="s">
-        <v>14</v>
+        <v>123</v>
+      </c>
+      <c r="J379" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="380" spans="1:10" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1097</v>
+        <v>1130</v>
       </c>
       <c r="C380" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D380" t="s">
-        <v>1098</v>
+        <v>1131</v>
       </c>
       <c r="E380" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H380" t="s">
         <v>14</v>
       </c>
       <c r="J380" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1132</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>178</v>
       </c>
       <c r="D381" t="s">
-        <v>1100</v>
+        <v>1133</v>
       </c>
       <c r="E381" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H381" t="s">
         <v>14</v>
       </c>
-      <c r="J381" t="s">
-[...3 lines deleted...]
-    <row r="382" spans="1:10" ht="12.75">
+    </row>
+    <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1134</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="D382" t="s">
-        <v>1102</v>
+        <v>1135</v>
       </c>
       <c r="E382" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H382" t="s">
         <v>14</v>
       </c>
-      <c r="J382" t="s">
-[...3 lines deleted...]
-    <row r="383" spans="1:8" ht="12.75">
+    </row>
+    <row r="383" spans="1:10" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1104</v>
+        <v>1136</v>
       </c>
       <c r="C383" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D383" t="s">
-        <v>1105</v>
+        <v>1137</v>
       </c>
       <c r="E383" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H383" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J383" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>1107</v>
+        <v>1138</v>
       </c>
       <c r="C384" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D384" t="s">
-        <v>1108</v>
+        <v>1139</v>
       </c>
       <c r="E384" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H384" t="s">
-        <v>255</v>
+        <v>14</v>
+      </c>
+      <c r="J384" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="385" spans="1:10" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>1110</v>
+        <v>1140</v>
       </c>
       <c r="C385" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D385" t="s">
-        <v>1111</v>
+        <v>1141</v>
       </c>
       <c r="E385" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H385" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="J385" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>1142</v>
       </c>
       <c r="C386" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D386" t="s">
-        <v>1114</v>
+        <v>1143</v>
       </c>
       <c r="E386" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>180</v>
       </c>
       <c r="H386" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J386" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1144</v>
+      </c>
+      <c r="C387" t="s">
+        <v>120</v>
       </c>
       <c r="D387" t="s">
-        <v>1118</v>
+        <v>1145</v>
       </c>
       <c r="E387" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H387" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="388" spans="1:8" ht="12.75">
+      <c r="J387" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1146</v>
+      </c>
+      <c r="C388" t="s">
+        <v>120</v>
       </c>
       <c r="D388" t="s">
-        <v>1120</v>
+        <v>1147</v>
       </c>
       <c r="E388" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H388" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="389" spans="1:8" ht="12.75">
+      <c r="J388" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>1148</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D389" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>180</v>
       </c>
       <c r="H389" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J389" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>1150</v>
+      </c>
+      <c r="C390" t="s">
+        <v>120</v>
       </c>
       <c r="D390" t="s">
-        <v>1125</v>
+        <v>1151</v>
       </c>
       <c r="E390" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H390" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="391" spans="1:8" ht="12.75">
+      <c r="J390" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1152</v>
+      </c>
+      <c r="C391" t="s">
+        <v>120</v>
       </c>
       <c r="D391" t="s">
-        <v>1127</v>
+        <v>1153</v>
       </c>
       <c r="E391" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H391" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="392" spans="1:10" ht="12.75">
+      <c r="J391" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1154</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="D392" t="s">
-        <v>1129</v>
+        <v>1155</v>
       </c>
       <c r="E392" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H392" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1130</v>
+        <v>1156</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1091</v>
+        <v>182</v>
       </c>
       <c r="D393" t="s">
-        <v>1131</v>
+        <v>1157</v>
       </c>
       <c r="E393" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H393" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1132</v>
+        <v>1158</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1091</v>
+        <v>1159</v>
       </c>
       <c r="D394" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="E394" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H394" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>1161</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>371</v>
+        <v>178</v>
       </c>
       <c r="D395" t="s">
-        <v>1137</v>
+        <v>1162</v>
       </c>
       <c r="E395" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H395" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>1140</v>
+        <v>1163</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>371</v>
+        <v>1159</v>
       </c>
       <c r="D396" t="s">
-        <v>1141</v>
+        <v>1164</v>
       </c>
       <c r="E396" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H396" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>1144</v>
+        <v>1165</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>371</v>
+        <v>1166</v>
       </c>
       <c r="D397" t="s">
-        <v>1145</v>
+        <v>1167</v>
       </c>
       <c r="E397" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H397" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>1148</v>
+        <v>1168</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="D398" t="s">
-        <v>1149</v>
+        <v>1169</v>
       </c>
       <c r="E398" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H398" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1151</v>
-[...2 lines deleted...]
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>371</v>
+        <v>178</v>
       </c>
       <c r="D399" t="s">
-        <v>1153</v>
+        <v>1171</v>
       </c>
       <c r="E399" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H399" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="400" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>1156</v>
+        <v>1172</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>371</v>
+        <v>1159</v>
       </c>
       <c r="D400" t="s">
-        <v>1157</v>
+        <v>1173</v>
       </c>
       <c r="E400" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H400" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="401" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1174</v>
+      </c>
+      <c r="C401" t="s">
+        <v>120</v>
       </c>
       <c r="D401" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
       <c r="E401" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H401" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="402" spans="1:8" ht="12.75">
+      <c r="J401" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1176</v>
+      </c>
+      <c r="C402" t="s">
+        <v>120</v>
       </c>
       <c r="D402" t="s">
-        <v>1163</v>
+        <v>1177</v>
       </c>
       <c r="E402" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H402" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="403" spans="1:8" ht="12.75">
+      <c r="J402" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1164</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1178</v>
+      </c>
+      <c r="C403" t="s">
+        <v>120</v>
       </c>
       <c r="D403" t="s">
-        <v>1166</v>
+        <v>1179</v>
       </c>
       <c r="E403" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H403" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="404" spans="1:8" ht="12.75">
+      <c r="J403" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1167</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1180</v>
+      </c>
+      <c r="C404" t="s">
+        <v>120</v>
       </c>
       <c r="D404" t="s">
-        <v>1169</v>
+        <v>1181</v>
       </c>
       <c r="E404" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H404" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="405" spans="1:8" ht="12.75">
+      <c r="J404" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1170</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1182</v>
+      </c>
+      <c r="C405" t="s">
+        <v>120</v>
       </c>
       <c r="D405" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="E405" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H405" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="406" spans="1:8" ht="12.75">
+      <c r="J405" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1184</v>
+      </c>
+      <c r="C406" t="s">
+        <v>120</v>
       </c>
       <c r="D406" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="E406" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H406" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="407" spans="1:8" ht="12.75">
+      <c r="J406" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1176</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1186</v>
+      </c>
+      <c r="C407" t="s">
+        <v>120</v>
       </c>
       <c r="D407" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="E407" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H407" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="408" spans="1:8" ht="12.75">
+      <c r="J407" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1179</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1188</v>
+      </c>
+      <c r="C408" t="s">
+        <v>120</v>
       </c>
       <c r="D408" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="E408" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H408" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="409" spans="1:8" ht="12.75">
+      <c r="J408" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1182</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1190</v>
+      </c>
+      <c r="C409" t="s">
+        <v>120</v>
       </c>
       <c r="D409" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="E409" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H409" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="410" spans="1:8" ht="12.75">
+      <c r="J409" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1185</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1192</v>
+      </c>
+      <c r="C410" t="s">
+        <v>120</v>
       </c>
       <c r="D410" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="E410" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H410" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="411" spans="1:8" ht="12.75">
+      <c r="J410" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1188</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1194</v>
+      </c>
+      <c r="C411" t="s">
+        <v>120</v>
       </c>
       <c r="D411" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="E411" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H411" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="412" spans="1:8" ht="12.75">
+      <c r="J411" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1191</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>1196</v>
+      </c>
+      <c r="C412" t="s">
+        <v>120</v>
       </c>
       <c r="D412" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="E412" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H412" t="s">
         <v>14</v>
+      </c>
+      <c r="J412" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="B413" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1199</v>
+      </c>
+      <c r="C413" t="s">
+        <v>120</v>
       </c>
       <c r="D413" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="E413" t="s">
         <v>13</v>
       </c>
       <c r="H413" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B414" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1202</v>
+      </c>
+      <c r="C414" t="s">
+        <v>120</v>
       </c>
       <c r="D414" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="E414" t="s">
         <v>13</v>
       </c>
       <c r="H414" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="B415" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1205</v>
+      </c>
+      <c r="C415" t="s">
+        <v>120</v>
       </c>
       <c r="D415" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="E415" t="s">
         <v>13</v>
       </c>
       <c r="H415" t="s">
-        <v>14</v>
+        <v>38</v>
+      </c>
+      <c r="J415" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="B416" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1208</v>
+      </c>
+      <c r="C416" t="s">
+        <v>120</v>
       </c>
       <c r="D416" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="E416" t="s">
         <v>13</v>
       </c>
+      <c r="G416" t="s">
+        <v>1124</v>
+      </c>
       <c r="H416" t="s">
-        <v>14</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D417" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="E417" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H417" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D418" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="E418" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H418" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1215</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C419" t="s">
+        <v>120</v>
       </c>
       <c r="D419" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="E419" t="s">
         <v>13</v>
       </c>
       <c r="H419" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1219</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C420" t="s">
+        <v>120</v>
       </c>
       <c r="D420" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="E420" t="s">
         <v>13</v>
       </c>
       <c r="H420" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1223</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C421" t="s">
+        <v>120</v>
       </c>
       <c r="D421" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="E421" t="s">
         <v>13</v>
       </c>
       <c r="H421" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1217</v>
+        <v>1227</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1228</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D422" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="E422" t="s">
         <v>13</v>
       </c>
       <c r="H422" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1219</v>
+        <v>1230</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1231</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D423" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="E423" t="s">
         <v>13</v>
       </c>
       <c r="H423" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1221</v>
+        <v>1233</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1234</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D424" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="E424" t="s">
         <v>13</v>
       </c>
       <c r="H424" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1236</v>
+      </c>
+      <c r="C425" t="s">
+        <v>186</v>
       </c>
       <c r="D425" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
       <c r="E425" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H425" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1239</v>
+      </c>
+      <c r="C426" t="s">
+        <v>186</v>
       </c>
       <c r="D426" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
       <c r="E426" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H426" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>1241</v>
+      </c>
+      <c r="C427" t="s">
+        <v>186</v>
       </c>
       <c r="D427" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="E427" t="s">
-        <v>13</v>
+        <v>180</v>
+      </c>
+      <c r="G427" t="s">
+        <v>1017</v>
       </c>
       <c r="H427" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1243</v>
+      </c>
+      <c r="C428" t="s">
+        <v>186</v>
       </c>
       <c r="D428" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="E428" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1005</v>
       </c>
       <c r="H428" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1245</v>
+      </c>
+      <c r="C429" t="s">
+        <v>186</v>
       </c>
       <c r="D429" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="E429" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="G429" t="s">
+        <v>1024</v>
       </c>
       <c r="H429" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1247</v>
+      </c>
+      <c r="C430" t="s">
+        <v>186</v>
       </c>
       <c r="D430" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="E430" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1014</v>
       </c>
       <c r="H430" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>1250</v>
+      </c>
+      <c r="C431" t="s">
+        <v>186</v>
       </c>
       <c r="D431" t="s">
-        <v>1237</v>
+        <v>1251</v>
       </c>
       <c r="E431" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G431" t="s">
+        <v>1014</v>
       </c>
       <c r="H431" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1252</v>
+      </c>
+      <c r="C432" t="s">
+        <v>186</v>
       </c>
       <c r="D432" t="s">
-        <v>1239</v>
+        <v>1253</v>
       </c>
       <c r="E432" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1014</v>
       </c>
       <c r="H432" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="433" spans="1:10" ht="12.75">
+    <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1240</v>
+        <v>1254</v>
       </c>
       <c r="C433" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D433" t="s">
-        <v>1241</v>
+        <v>1255</v>
       </c>
       <c r="E433" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1014</v>
       </c>
       <c r="H433" t="s">
         <v>14</v>
       </c>
-      <c r="J433" t="s">
-[...3 lines deleted...]
-    <row r="434" spans="1:10" ht="12.75">
+    </row>
+    <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1242</v>
+        <v>1256</v>
       </c>
       <c r="C434" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D434" t="s">
-        <v>1243</v>
+        <v>1257</v>
       </c>
       <c r="E434" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="G434" t="s">
+        <v>1029</v>
       </c>
       <c r="H434" t="s">
         <v>14</v>
       </c>
-      <c r="J434" t="s">
-[...3 lines deleted...]
-    <row r="435" spans="1:10" ht="12.75">
+    </row>
+    <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="C435" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D435" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="E435" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="G435" t="s">
+        <v>1029</v>
       </c>
       <c r="H435" t="s">
         <v>14</v>
       </c>
-      <c r="J435" t="s">
-[...3 lines deleted...]
-    <row r="436" spans="1:10" ht="12.75">
+    </row>
+    <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1246</v>
+        <v>1260</v>
       </c>
       <c r="C436" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D436" t="s">
-        <v>1247</v>
+        <v>1261</v>
       </c>
       <c r="E436" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G436" t="s">
+        <v>1262</v>
       </c>
       <c r="H436" t="s">
         <v>14</v>
       </c>
-      <c r="J436" t="s">
-[...3 lines deleted...]
-    <row r="437" spans="1:10" ht="12.75">
+    </row>
+    <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
       <c r="C437" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D437" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
       <c r="E437" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1054</v>
       </c>
       <c r="H437" t="s">
         <v>14</v>
       </c>
-      <c r="J437" t="s">
-[...3 lines deleted...]
-    <row r="438" spans="1:10" ht="12.75">
+    </row>
+    <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1250</v>
+        <v>1266</v>
       </c>
       <c r="C438" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D438" t="s">
-        <v>1251</v>
+        <v>1267</v>
       </c>
       <c r="E438" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1005</v>
       </c>
       <c r="H438" t="s">
         <v>14</v>
       </c>
-      <c r="J438" t="s">
-[...3 lines deleted...]
-    <row r="439" spans="1:10" ht="12.75">
+    </row>
+    <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="C439" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D439" t="s">
-        <v>1253</v>
+        <v>1269</v>
       </c>
       <c r="E439" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G439" t="s">
+        <v>1005</v>
       </c>
       <c r="H439" t="s">
         <v>14</v>
       </c>
-      <c r="J439" t="s">
-[...3 lines deleted...]
-    <row r="440" spans="1:10" ht="12.75">
+    </row>
+    <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1254</v>
+        <v>1270</v>
       </c>
       <c r="C440" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D440" t="s">
-        <v>1255</v>
+        <v>1271</v>
       </c>
       <c r="E440" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1005</v>
       </c>
       <c r="H440" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1256</v>
+        <v>1272</v>
       </c>
       <c r="C441" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D441" t="s">
-        <v>1257</v>
+        <v>1273</v>
       </c>
       <c r="E441" t="s">
         <v>13</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1063</v>
       </c>
       <c r="H441" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="C442" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D442" t="s">
-        <v>1259</v>
+        <v>1275</v>
       </c>
       <c r="E442" t="s">
         <v>13</v>
       </c>
+      <c r="G442" t="s">
+        <v>1063</v>
+      </c>
       <c r="H442" t="s">
-        <v>1260</v>
+        <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>1262</v>
+        <v>1276</v>
       </c>
       <c r="C443" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D443" t="s">
-        <v>1263</v>
+        <v>1277</v>
       </c>
       <c r="E443" t="s">
         <v>13</v>
       </c>
-      <c r="F443" t="s">
-        <v>28</v>
+      <c r="G443" t="s">
+        <v>1063</v>
       </c>
       <c r="H443" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="C444" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D444" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="E444" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F444" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G444" t="s">
+        <v>965</v>
       </c>
       <c r="H444" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="C445" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D445" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="E445" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F445" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G445" t="s">
+        <v>965</v>
       </c>
       <c r="H445" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="C446" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D446" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="E446" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F446" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G446" t="s">
+        <v>965</v>
       </c>
       <c r="H446" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>1284</v>
       </c>
       <c r="C447" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D447" t="s">
-        <v>1275</v>
+        <v>1285</v>
       </c>
       <c r="E447" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F447" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1286</v>
       </c>
       <c r="H447" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1277</v>
+        <v>1287</v>
       </c>
       <c r="C448" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D448" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="E448" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F448" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1286</v>
       </c>
       <c r="H448" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="C449" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D449" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="E449" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F449" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1286</v>
       </c>
       <c r="H449" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="C450" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D450" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="E450" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F450" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G450" t="s">
+        <v>965</v>
       </c>
       <c r="H450" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="C451" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D451" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="E451" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F451" t="s">
-        <v>28</v>
+        <v>1087</v>
+      </c>
+      <c r="G451" t="s">
+        <v>965</v>
       </c>
       <c r="H451" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="C452" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D452" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="E452" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F452" t="s">
-        <v>28</v>
+        <v>1087</v>
+      </c>
+      <c r="G452" t="s">
+        <v>965</v>
       </c>
       <c r="H452" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="C453" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D453" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="E453" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F453" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G453" t="s">
+        <v>965</v>
       </c>
       <c r="H453" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="C454" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D454" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="E454" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F454" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G454" t="s">
+        <v>965</v>
       </c>
       <c r="H454" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="C455" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D455" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="E455" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F455" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G455" t="s">
+        <v>965</v>
       </c>
       <c r="H455" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C456" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D456" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="E456" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F456" t="s">
-        <v>28</v>
+        <v>964</v>
+      </c>
+      <c r="G456" t="s">
+        <v>965</v>
       </c>
       <c r="H456" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C457" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D457" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E457" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F457" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G457" t="s">
+        <v>965</v>
       </c>
       <c r="H457" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="B458" t="s">
         <v>1307</v>
       </c>
       <c r="C458" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D458" t="s">
         <v>1308</v>
       </c>
       <c r="E458" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F458" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G458" t="s">
+        <v>1286</v>
       </c>
       <c r="H458" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="B459" t="s">
+      <c r="C459" t="s">
+        <v>186</v>
+      </c>
+      <c r="D459" t="s">
         <v>1310</v>
       </c>
-      <c r="C459" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E459" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F459" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G459" t="s">
+        <v>965</v>
       </c>
       <c r="H459" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C460" t="s">
+        <v>186</v>
+      </c>
+      <c r="D460" t="s">
         <v>1312</v>
       </c>
-      <c r="B460" t="s">
+      <c r="E460" t="s">
+        <v>122</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G460" t="s">
         <v>1313</v>
       </c>
-      <c r="C460" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H460" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C461" t="s">
+        <v>186</v>
+      </c>
+      <c r="D461" t="s">
         <v>1315</v>
       </c>
-      <c r="B461" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E461" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F461" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G461" t="s">
+        <v>965</v>
       </c>
       <c r="H461" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>1316</v>
       </c>
       <c r="C462" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D462" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="E462" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F462" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G462" t="s">
+        <v>965</v>
       </c>
       <c r="H462" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="C463" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D463" t="s">
-        <v>1323</v>
+        <v>1319</v>
       </c>
       <c r="E463" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G463" t="s">
+        <v>965</v>
       </c>
       <c r="H463" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C464" t="s">
+        <v>186</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E464" t="s">
+        <v>122</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G464" t="s">
+        <v>965</v>
+      </c>
+      <c r="H464" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" ht="12.75">
+      <c r="A465" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C465" t="s">
+        <v>186</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E465" t="s">
+        <v>122</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G465" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H465" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" ht="12.75">
+      <c r="A466" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C466" t="s">
+        <v>186</v>
+      </c>
+      <c r="D466" t="s">
         <v>1325</v>
       </c>
-      <c r="C464" t="s">
-[...2 lines deleted...]
-      <c r="D464" t="s">
+      <c r="E466" t="s">
+        <v>122</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G466" t="s">
+        <v>965</v>
+      </c>
+      <c r="H466" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" ht="12.75">
+      <c r="A467" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="E464" t="s">
-[...7 lines deleted...]
-      <c r="A465" s="1" t="s">
+      <c r="C467" t="s">
+        <v>186</v>
+      </c>
+      <c r="D467" t="s">
         <v>1327</v>
       </c>
-      <c r="C465" t="s">
+      <c r="E467" t="s">
+        <v>122</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G467" t="s">
+        <v>965</v>
+      </c>
+      <c r="H467" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
+      <c r="A468" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C468" t="s">
+        <v>186</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E468" t="s">
+        <v>122</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G468" t="s">
+        <v>965</v>
+      </c>
+      <c r="H468" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" ht="12.75">
+      <c r="A469" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C469" t="s">
+        <v>186</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E469" t="s">
+        <v>122</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G469" t="s">
+        <v>965</v>
+      </c>
+      <c r="H469" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" ht="12.75">
+      <c r="A470" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C470" t="s">
+        <v>186</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E470" t="s">
+        <v>180</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H470" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="12.75">
+      <c r="A471" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C471" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D465" t="s">
-[...16 lines deleted...]
-      <c r="C466" t="s">
+      <c r="D471" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E471" t="s">
+        <v>13</v>
+      </c>
+      <c r="H471" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" ht="12.75">
+      <c r="A472" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C472" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D466" t="s">
-[...113 lines deleted...]
-      <c r="A472" s="1" t="s">
+      <c r="D472" t="s">
         <v>1341</v>
       </c>
-      <c r="C472" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E472" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H472" t="s">
         <v>14</v>
       </c>
-      <c r="J472" t="s">
-[...3 lines deleted...]
-    <row r="473" spans="1:10" ht="12.75">
+    </row>
+    <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="C473" t="s">
+      <c r="B473" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D473" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E473" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H473" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B474" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1348</v>
+        <v>11</v>
       </c>
       <c r="D474" t="s">
         <v>1349</v>
       </c>
       <c r="E474" t="s">
         <v>13</v>
       </c>
       <c r="H474" t="s">
-        <v>1260</v>
+        <v>14</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B475" t="s">
         <v>1351</v>
       </c>
-      <c r="B475" t="s">
+      <c r="C475" t="s">
+        <v>186</v>
+      </c>
+      <c r="D475" t="s">
         <v>1352</v>
       </c>
-      <c r="C475" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E475" t="s">
         <v>13</v>
       </c>
+      <c r="F475" t="s">
+        <v>945</v>
+      </c>
       <c r="H475" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B476" t="s">
         <v>1354</v>
       </c>
-      <c r="B476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C476" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D476" t="s">
-        <v>1356</v>
+        <v>360</v>
       </c>
       <c r="E476" t="s">
         <v>13</v>
       </c>
+      <c r="F476" t="s">
+        <v>188</v>
+      </c>
       <c r="H476" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C477" t="s">
+        <v>186</v>
+      </c>
+      <c r="D477" t="s">
         <v>1357</v>
       </c>
-      <c r="C477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E477" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H477" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C478" t="s">
+        <v>186</v>
+      </c>
+      <c r="D478" t="s">
         <v>1359</v>
       </c>
-      <c r="C478" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E478" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F478" t="s">
+        <v>964</v>
+      </c>
+      <c r="G478" t="s">
+        <v>965</v>
       </c>
       <c r="H478" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B479" t="s">
         <v>1361</v>
       </c>
-      <c r="C479" s="1" t="s">
-        <v>1080</v>
+      <c r="C479" t="s">
+        <v>186</v>
       </c>
       <c r="D479" t="s">
-        <v>1362</v>
+        <v>941</v>
       </c>
       <c r="E479" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F479" t="s">
+        <v>188</v>
       </c>
       <c r="H479" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B480" t="s">
         <v>1363</v>
       </c>
-      <c r="C480" s="1" t="s">
-        <v>1230</v>
+      <c r="C480" t="s">
+        <v>186</v>
       </c>
       <c r="D480" t="s">
         <v>1364</v>
       </c>
       <c r="E480" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F480" t="s">
+        <v>188</v>
       </c>
       <c r="H480" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="C481" s="1" t="s">
-        <v>1230</v>
+      <c r="B481" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C481" t="s">
+        <v>186</v>
       </c>
       <c r="D481" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="E481" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F481" t="s">
+        <v>188</v>
       </c>
       <c r="H481" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1368</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C482" t="s">
+        <v>186</v>
       </c>
       <c r="D482" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="E482" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F482" t="s">
+        <v>188</v>
       </c>
       <c r="H482" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1371</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C483" t="s">
+        <v>186</v>
       </c>
       <c r="D483" t="s">
-        <v>1370</v>
+        <v>902</v>
       </c>
       <c r="E483" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F483" t="s">
+        <v>188</v>
       </c>
       <c r="H483" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1373</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C484" t="s">
+        <v>186</v>
       </c>
       <c r="D484" t="s">
-        <v>1372</v>
+        <v>896</v>
       </c>
       <c r="E484" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F484" t="s">
+        <v>188</v>
       </c>
       <c r="H484" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1375</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C485" t="s">
+        <v>186</v>
       </c>
       <c r="D485" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="E485" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="F485" t="s">
+        <v>188</v>
       </c>
       <c r="H485" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1375</v>
+        <v>1378</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1379</v>
       </c>
       <c r="C486" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D486" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="E486" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F486" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H486" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1382</v>
       </c>
       <c r="C487" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D487" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="E487" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F487" t="s">
+        <v>188</v>
       </c>
       <c r="H487" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1379</v>
+        <v>1384</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1385</v>
       </c>
       <c r="C488" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D488" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="E488" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F488" t="s">
+        <v>188</v>
       </c>
       <c r="H488" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1381</v>
+        <v>1387</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1388</v>
       </c>
       <c r="C489" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D489" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="E489" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F489" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>188</v>
       </c>
       <c r="H489" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1384</v>
+        <v>1390</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1391</v>
       </c>
       <c r="C490" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D490" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="E490" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>13</v>
+      </c>
+      <c r="F490" t="s">
+        <v>188</v>
       </c>
       <c r="H490" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1386</v>
+        <v>1393</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1394</v>
       </c>
       <c r="C491" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D491" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="E491" t="s">
         <v>13</v>
       </c>
-      <c r="G491" t="s">
-        <v>1388</v>
+      <c r="F491" t="s">
+        <v>188</v>
       </c>
       <c r="H491" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1389</v>
+        <v>1396</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1397</v>
       </c>
       <c r="C492" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D492" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="E492" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F492" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="H492" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1391</v>
+        <v>1399</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1400</v>
       </c>
       <c r="C493" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D493" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="E493" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F493" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="H493" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1393</v>
+        <v>1402</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1403</v>
       </c>
       <c r="C494" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D494" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="E494" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F494" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H494" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1395</v>
+        <v>1405</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1406</v>
       </c>
       <c r="C495" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D495" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="E495" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F495" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H495" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="C496" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D496" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="E496" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>180</v>
       </c>
       <c r="G496" t="s">
-        <v>47</v>
+        <v>1017</v>
       </c>
       <c r="H496" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1399</v>
+        <v>1410</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1411</v>
       </c>
       <c r="C497" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D497" t="s">
-        <v>1400</v>
+        <v>1412</v>
       </c>
       <c r="E497" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F497" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H497" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1401</v>
+        <v>1413</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1414</v>
       </c>
       <c r="C498" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D498" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="E498" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F498" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H498" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1403</v>
+        <v>1416</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1417</v>
       </c>
       <c r="C499" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D499" t="s">
-        <v>1404</v>
+        <v>1418</v>
       </c>
       <c r="E499" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F499" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H499" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1405</v>
+        <v>1419</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1420</v>
       </c>
       <c r="C500" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D500" t="s">
-        <v>1406</v>
+        <v>1421</v>
       </c>
       <c r="E500" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F500" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H500" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1407</v>
+        <v>1422</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1423</v>
       </c>
       <c r="C501" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D501" t="s">
-        <v>1408</v>
+        <v>1424</v>
       </c>
       <c r="E501" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F501" t="s">
+        <v>188</v>
       </c>
       <c r="H501" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1409</v>
+        <v>1425</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1426</v>
       </c>
       <c r="C502" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D502" t="s">
-        <v>1410</v>
+        <v>1427</v>
       </c>
       <c r="E502" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F502" t="s">
+        <v>188</v>
       </c>
       <c r="H502" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1411</v>
+        <v>1428</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1429</v>
       </c>
       <c r="C503" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D503" t="s">
-        <v>1412</v>
+        <v>1430</v>
       </c>
       <c r="E503" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F503" t="s">
+        <v>188</v>
       </c>
       <c r="H503" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1413</v>
+        <v>1431</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1432</v>
       </c>
       <c r="C504" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D504" t="s">
-        <v>1414</v>
+        <v>1433</v>
       </c>
       <c r="E504" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F504" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="H504" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1415</v>
+        <v>1434</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1435</v>
       </c>
       <c r="C505" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D505" t="s">
-        <v>1416</v>
+        <v>1436</v>
       </c>
       <c r="E505" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
+      </c>
+      <c r="F505" t="s">
+        <v>188</v>
       </c>
       <c r="H505" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1417</v>
+        <v>1437</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1438</v>
       </c>
       <c r="C506" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D506" t="s">
-        <v>1418</v>
+        <v>1439</v>
       </c>
       <c r="E506" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
+      </c>
+      <c r="F506" t="s">
+        <v>188</v>
       </c>
       <c r="H506" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1419</v>
+        <v>1440</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1441</v>
       </c>
       <c r="C507" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D507" t="s">
-        <v>1420</v>
+        <v>1442</v>
       </c>
       <c r="E507" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F507" t="s">
+        <v>188</v>
       </c>
       <c r="H507" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="508" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1421</v>
+        <v>1443</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1444</v>
       </c>
       <c r="C508" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D508" t="s">
-        <v>1420</v>
+        <v>1445</v>
       </c>
       <c r="E508" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F508" t="s">
+        <v>188</v>
       </c>
       <c r="H508" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="509" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1422</v>
+        <v>1446</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1447</v>
       </c>
       <c r="C509" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D509" t="s">
-        <v>93</v>
+        <v>1448</v>
       </c>
       <c r="E509" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F509" t="s">
+        <v>188</v>
       </c>
       <c r="H509" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1423</v>
+        <v>1449</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1450</v>
       </c>
       <c r="C510" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D510" t="s">
-        <v>1424</v>
+        <v>1451</v>
       </c>
       <c r="E510" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F510" t="s">
+        <v>188</v>
       </c>
       <c r="H510" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1425</v>
+        <v>1452</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1453</v>
       </c>
       <c r="C511" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D511" t="s">
-        <v>1426</v>
+        <v>1454</v>
       </c>
       <c r="E511" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F511" t="s">
+        <v>188</v>
       </c>
       <c r="H511" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1427</v>
+        <v>1455</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1456</v>
       </c>
       <c r="C512" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D512" t="s">
-        <v>1428</v>
+        <v>1457</v>
       </c>
       <c r="E512" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F512" t="s">
+        <v>188</v>
       </c>
       <c r="H512" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1429</v>
+        <v>1458</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1459</v>
       </c>
       <c r="C513" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D513" t="s">
-        <v>1430</v>
+        <v>1460</v>
       </c>
       <c r="E513" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>13</v>
+      </c>
+      <c r="F513" t="s">
+        <v>188</v>
       </c>
       <c r="H513" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1431</v>
+        <v>1461</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1462</v>
       </c>
       <c r="C514" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D514" t="s">
-        <v>1432</v>
+        <v>1463</v>
       </c>
       <c r="E514" t="s">
         <v>13</v>
       </c>
-      <c r="G514" t="s">
-        <v>128</v>
+      <c r="F514" t="s">
+        <v>188</v>
       </c>
       <c r="H514" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1433</v>
+        <v>1464</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1465</v>
       </c>
       <c r="C515" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D515" t="s">
-        <v>1434</v>
+        <v>1466</v>
       </c>
       <c r="E515" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F515" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H515" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1435</v>
+        <v>1467</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1468</v>
       </c>
       <c r="C516" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D516" t="s">
-        <v>1436</v>
+        <v>1469</v>
       </c>
       <c r="E516" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F516" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>188</v>
       </c>
       <c r="H516" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1438</v>
+        <v>1470</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1471</v>
       </c>
       <c r="C517" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D517" t="s">
-        <v>1439</v>
+        <v>1472</v>
       </c>
       <c r="E517" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F517" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>188</v>
       </c>
       <c r="H517" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1440</v>
+        <v>1473</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1474</v>
       </c>
       <c r="C518" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D518" t="s">
-        <v>1441</v>
+        <v>1475</v>
       </c>
       <c r="E518" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>13</v>
+      </c>
+      <c r="F518" t="s">
+        <v>188</v>
       </c>
       <c r="H518" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1442</v>
+        <v>1476</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1477</v>
       </c>
       <c r="C519" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D519" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="E519" t="s">
         <v>13</v>
       </c>
-      <c r="G519" t="s">
-        <v>113</v>
+      <c r="F519" t="s">
+        <v>188</v>
       </c>
       <c r="H519" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1444</v>
+        <v>1479</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1480</v>
       </c>
       <c r="C520" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D520" t="s">
-        <v>1445</v>
+        <v>1481</v>
       </c>
       <c r="E520" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F520" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>188</v>
       </c>
       <c r="H520" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1446</v>
+        <v>1482</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1483</v>
       </c>
       <c r="C521" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D521" t="s">
-        <v>1447</v>
+        <v>1484</v>
       </c>
       <c r="E521" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F521" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H521" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1448</v>
+        <v>1485</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1486</v>
       </c>
       <c r="C522" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D522" t="s">
-        <v>1449</v>
+        <v>1487</v>
       </c>
       <c r="E522" t="s">
         <v>13</v>
       </c>
-      <c r="G522" t="s">
-        <v>128</v>
+      <c r="F522" t="s">
+        <v>188</v>
       </c>
       <c r="H522" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1450</v>
+        <v>1488</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1489</v>
       </c>
       <c r="C523" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D523" t="s">
-        <v>1451</v>
+        <v>985</v>
       </c>
       <c r="E523" t="s">
         <v>13</v>
       </c>
-      <c r="G523" t="s">
-        <v>1452</v>
+      <c r="F523" t="s">
+        <v>188</v>
       </c>
       <c r="H523" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1453</v>
+        <v>1490</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1491</v>
       </c>
       <c r="C524" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D524" t="s">
-        <v>1454</v>
+        <v>1492</v>
       </c>
       <c r="E524" t="s">
         <v>13</v>
       </c>
-      <c r="G524" t="s">
-        <v>1388</v>
+      <c r="F524" t="s">
+        <v>188</v>
       </c>
       <c r="H524" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1455</v>
+        <v>1493</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1494</v>
       </c>
       <c r="C525" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D525" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E525" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F525" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H525" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1457</v>
+        <v>1496</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1497</v>
       </c>
       <c r="C526" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D526" t="s">
-        <v>1458</v>
+        <v>1498</v>
       </c>
       <c r="E526" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F526" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H526" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1459</v>
+        <v>1499</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1500</v>
       </c>
       <c r="C527" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D527" t="s">
-        <v>1460</v>
+        <v>1501</v>
       </c>
       <c r="E527" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F527" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H527" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1461</v>
+        <v>1502</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1503</v>
       </c>
       <c r="C528" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D528" t="s">
-        <v>1462</v>
+        <v>1504</v>
       </c>
       <c r="E528" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F528" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H528" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1463</v>
+        <v>1505</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1506</v>
       </c>
       <c r="C529" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D529" t="s">
-        <v>1464</v>
+        <v>1507</v>
       </c>
       <c r="E529" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F529" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H529" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1465</v>
+        <v>1508</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1509</v>
       </c>
       <c r="C530" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D530" t="s">
-        <v>1466</v>
+        <v>1510</v>
       </c>
       <c r="E530" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F530" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H530" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1467</v>
+        <v>1511</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1512</v>
       </c>
       <c r="C531" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D531" t="s">
-        <v>1468</v>
+        <v>1513</v>
       </c>
       <c r="E531" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F531" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H531" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1469</v>
+        <v>1514</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1515</v>
       </c>
       <c r="C532" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D532" t="s">
-        <v>1470</v>
+        <v>1516</v>
       </c>
       <c r="E532" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F532" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H532" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1471</v>
+        <v>1517</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1518</v>
       </c>
       <c r="C533" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D533" t="s">
-        <v>1472</v>
+        <v>1519</v>
       </c>
       <c r="E533" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F533" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H533" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1473</v>
+        <v>1520</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1521</v>
       </c>
       <c r="C534" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D534" t="s">
-        <v>1474</v>
+        <v>1522</v>
       </c>
       <c r="E534" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F534" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H534" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1475</v>
+        <v>1523</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1524</v>
       </c>
       <c r="C535" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D535" t="s">
-        <v>1476</v>
+        <v>1525</v>
       </c>
       <c r="E535" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F535" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H535" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1477</v>
+        <v>1526</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1527</v>
       </c>
       <c r="C536" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D536" t="s">
-        <v>1478</v>
+        <v>1528</v>
       </c>
       <c r="E536" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F536" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="H536" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1479</v>
+        <v>1529</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1530</v>
       </c>
       <c r="C537" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D537" t="s">
-        <v>1480</v>
+        <v>1531</v>
       </c>
       <c r="E537" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F537" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H537" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1482</v>
+        <v>1532</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1533</v>
       </c>
       <c r="C538" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D538" t="s">
-        <v>1483</v>
+        <v>1534</v>
       </c>
       <c r="E538" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F538" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H538" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1484</v>
+        <v>1535</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1536</v>
       </c>
       <c r="C539" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D539" t="s">
-        <v>1485</v>
+        <v>1537</v>
       </c>
       <c r="E539" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F539" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H539" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1486</v>
+        <v>1538</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1539</v>
       </c>
       <c r="C540" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D540" t="s">
-        <v>1487</v>
+        <v>1540</v>
       </c>
       <c r="E540" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F540" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H540" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1488</v>
+        <v>1541</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1542</v>
       </c>
       <c r="C541" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D541" t="s">
-        <v>1489</v>
+        <v>1543</v>
       </c>
       <c r="E541" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F541" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H541" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1490</v>
+        <v>1544</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1545</v>
       </c>
       <c r="C542" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D542" t="s">
-        <v>1491</v>
+        <v>1546</v>
       </c>
       <c r="E542" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F542" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H542" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1492</v>
+        <v>1547</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1548</v>
       </c>
       <c r="C543" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D543" t="s">
-        <v>1493</v>
+        <v>1549</v>
       </c>
       <c r="E543" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F543" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H543" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1494</v>
+        <v>1550</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1551</v>
       </c>
       <c r="C544" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D544" t="s">
-        <v>1495</v>
+        <v>1552</v>
       </c>
       <c r="E544" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F544" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H544" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1496</v>
+        <v>1553</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1554</v>
       </c>
       <c r="C545" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D545" t="s">
-        <v>1497</v>
+        <v>1555</v>
       </c>
       <c r="E545" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F545" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H545" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1498</v>
+        <v>1556</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1557</v>
       </c>
       <c r="C546" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D546" t="s">
-        <v>1499</v>
+        <v>1558</v>
       </c>
       <c r="E546" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F546" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H546" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1500</v>
+        <v>1559</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1560</v>
       </c>
       <c r="C547" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D547" t="s">
-        <v>1501</v>
+        <v>1561</v>
       </c>
       <c r="E547" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F547" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H547" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1502</v>
+        <v>1562</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1563</v>
       </c>
       <c r="C548" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D548" t="s">
-        <v>1503</v>
+        <v>1564</v>
       </c>
       <c r="E548" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F548" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H548" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="549" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1504</v>
+        <v>1565</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1566</v>
       </c>
       <c r="C549" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D549" t="s">
-        <v>1505</v>
+        <v>1567</v>
       </c>
       <c r="E549" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F549" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H549" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1506</v>
+        <v>1568</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1569</v>
       </c>
       <c r="C550" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D550" t="s">
-        <v>1507</v>
+        <v>1570</v>
       </c>
       <c r="E550" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F550" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H550" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1508</v>
+        <v>1571</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1572</v>
       </c>
       <c r="C551" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D551" t="s">
-        <v>1509</v>
+        <v>1573</v>
       </c>
       <c r="E551" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F551" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H551" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1510</v>
+        <v>1574</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1575</v>
       </c>
       <c r="C552" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D552" t="s">
-        <v>1511</v>
+        <v>1576</v>
       </c>
       <c r="E552" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F552" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="H552" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1512</v>
+        <v>1577</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1578</v>
       </c>
       <c r="C553" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D553" t="s">
-        <v>1513</v>
+        <v>1579</v>
       </c>
       <c r="E553" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F553" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H553" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1514</v>
+        <v>1580</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1581</v>
       </c>
       <c r="C554" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D554" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
       <c r="E554" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F554" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H554" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1516</v>
+        <v>1583</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1584</v>
       </c>
       <c r="C555" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D555" t="s">
-        <v>1517</v>
+        <v>1585</v>
       </c>
       <c r="E555" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F555" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="H555" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1518</v>
+        <v>1586</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1587</v>
       </c>
       <c r="C556" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D556" t="s">
-        <v>1519</v>
+        <v>1588</v>
       </c>
       <c r="E556" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F556" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H556" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1520</v>
+        <v>1589</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1590</v>
       </c>
       <c r="C557" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D557" t="s">
-        <v>1521</v>
+        <v>1591</v>
       </c>
       <c r="E557" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F557" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H557" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1522</v>
+        <v>1592</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1593</v>
       </c>
       <c r="C558" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D558" t="s">
-        <v>1523</v>
+        <v>1594</v>
       </c>
       <c r="E558" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F558" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H558" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1524</v>
+        <v>1595</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1596</v>
       </c>
       <c r="C559" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D559" t="s">
-        <v>1525</v>
+        <v>1597</v>
       </c>
       <c r="E559" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F559" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H559" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1526</v>
+        <v>1598</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1599</v>
       </c>
       <c r="C560" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D560" t="s">
-        <v>1527</v>
+        <v>1600</v>
       </c>
       <c r="E560" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F560" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H560" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1528</v>
+        <v>1601</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1602</v>
       </c>
       <c r="C561" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D561" t="s">
-        <v>1529</v>
+        <v>1603</v>
       </c>
       <c r="E561" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F561" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H561" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1530</v>
+        <v>1604</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1605</v>
       </c>
       <c r="C562" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D562" t="s">
-        <v>1531</v>
+        <v>1606</v>
       </c>
       <c r="E562" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F562" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H562" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1532</v>
+        <v>1607</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1608</v>
       </c>
       <c r="C563" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D563" t="s">
-        <v>1533</v>
+        <v>1609</v>
       </c>
       <c r="E563" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F563" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H563" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1534</v>
+        <v>1610</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1611</v>
       </c>
       <c r="C564" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D564" t="s">
-        <v>1535</v>
+        <v>1612</v>
       </c>
       <c r="E564" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F564" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H564" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1536</v>
+        <v>1613</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1614</v>
       </c>
       <c r="C565" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D565" t="s">
-        <v>1537</v>
+        <v>1615</v>
       </c>
       <c r="E565" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F565" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H565" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1538</v>
+        <v>1616</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1617</v>
       </c>
       <c r="C566" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D566" t="s">
-        <v>1539</v>
+        <v>1618</v>
       </c>
       <c r="E566" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F566" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="H566" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1540</v>
+        <v>1619</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1620</v>
       </c>
       <c r="C567" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D567" t="s">
-        <v>1541</v>
+        <v>1612</v>
       </c>
       <c r="E567" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F567" t="s">
+        <v>188</v>
       </c>
       <c r="H567" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1542</v>
+        <v>1621</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1622</v>
       </c>
       <c r="C568" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D568" t="s">
-        <v>1543</v>
+        <v>1383</v>
       </c>
       <c r="E568" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F568" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H568" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1544</v>
+        <v>1623</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1624</v>
       </c>
       <c r="C569" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D569" t="s">
-        <v>1545</v>
+        <v>1625</v>
       </c>
       <c r="E569" t="s">
         <v>13</v>
       </c>
       <c r="F569" t="s">
-        <v>239</v>
+        <v>188</v>
       </c>
       <c r="H569" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>189</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1546</v>
+        <v>1626</v>
       </c>
       <c r="B570" t="s">
-        <v>1547</v>
+        <v>1627</v>
       </c>
       <c r="C570" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D570" t="s">
-        <v>1548</v>
+        <v>1628</v>
       </c>
       <c r="E570" t="s">
         <v>13</v>
       </c>
       <c r="F570" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H570" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1549</v>
+        <v>1629</v>
       </c>
       <c r="B571" t="s">
-        <v>1550</v>
+        <v>1630</v>
       </c>
       <c r="C571" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D571" t="s">
-        <v>1551</v>
+        <v>1631</v>
       </c>
       <c r="E571" t="s">
         <v>13</v>
       </c>
       <c r="F571" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H571" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1552</v>
+        <v>1632</v>
       </c>
       <c r="B572" t="s">
-        <v>1553</v>
+        <v>1633</v>
       </c>
       <c r="C572" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D572" t="s">
-        <v>1554</v>
+        <v>1634</v>
       </c>
       <c r="E572" t="s">
         <v>13</v>
       </c>
       <c r="F572" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H572" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1555</v>
+        <v>1635</v>
       </c>
       <c r="B573" t="s">
-        <v>1556</v>
+        <v>1636</v>
       </c>
       <c r="C573" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D573" t="s">
-        <v>1557</v>
+        <v>1637</v>
       </c>
       <c r="E573" t="s">
         <v>13</v>
       </c>
       <c r="F573" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H573" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1558</v>
+        <v>1638</v>
       </c>
       <c r="B574" t="s">
-        <v>1559</v>
+        <v>1639</v>
       </c>
       <c r="C574" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D574" t="s">
-        <v>1560</v>
+        <v>1640</v>
       </c>
       <c r="E574" t="s">
         <v>13</v>
       </c>
       <c r="F574" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H574" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1561</v>
+        <v>1641</v>
       </c>
       <c r="B575" t="s">
-        <v>1562</v>
+        <v>1642</v>
       </c>
       <c r="C575" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D575" t="s">
-        <v>1563</v>
+        <v>1643</v>
       </c>
       <c r="E575" t="s">
         <v>13</v>
       </c>
       <c r="F575" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H575" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1564</v>
+        <v>1644</v>
       </c>
       <c r="B576" t="s">
-        <v>1565</v>
+        <v>1645</v>
       </c>
       <c r="C576" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D576" t="s">
-        <v>1566</v>
+        <v>1646</v>
       </c>
       <c r="E576" t="s">
         <v>13</v>
       </c>
       <c r="F576" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H576" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1567</v>
+        <v>1647</v>
       </c>
       <c r="B577" t="s">
-        <v>1568</v>
+        <v>1648</v>
       </c>
       <c r="C577" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D577" t="s">
-        <v>1569</v>
+        <v>1649</v>
       </c>
       <c r="E577" t="s">
         <v>13</v>
       </c>
       <c r="F577" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H577" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1570</v>
+        <v>1650</v>
       </c>
       <c r="B578" t="s">
-        <v>1571</v>
+        <v>1651</v>
       </c>
       <c r="C578" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D578" t="s">
-        <v>1572</v>
+        <v>1652</v>
       </c>
       <c r="E578" t="s">
         <v>13</v>
       </c>
       <c r="F578" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H578" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1573</v>
+        <v>1653</v>
       </c>
       <c r="B579" t="s">
-        <v>1574</v>
+        <v>1654</v>
       </c>
       <c r="C579" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D579" t="s">
-        <v>1575</v>
+        <v>1655</v>
       </c>
       <c r="E579" t="s">
         <v>13</v>
       </c>
       <c r="F579" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H579" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1576</v>
+        <v>1656</v>
       </c>
       <c r="B580" t="s">
-        <v>1577</v>
+        <v>1657</v>
       </c>
       <c r="C580" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D580" t="s">
-        <v>1578</v>
+        <v>1658</v>
       </c>
       <c r="E580" t="s">
         <v>13</v>
       </c>
       <c r="F580" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H580" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1579</v>
+        <v>1659</v>
       </c>
       <c r="B581" t="s">
-        <v>1580</v>
+        <v>1660</v>
       </c>
       <c r="C581" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D581" t="s">
-        <v>1581</v>
+        <v>1661</v>
       </c>
       <c r="E581" t="s">
         <v>13</v>
       </c>
       <c r="F581" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H581" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1582</v>
+        <v>1662</v>
       </c>
       <c r="B582" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="C582" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D582" t="s">
-        <v>1584</v>
+        <v>1664</v>
       </c>
       <c r="E582" t="s">
         <v>13</v>
       </c>
       <c r="F582" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H582" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1585</v>
+        <v>1665</v>
       </c>
       <c r="B583" t="s">
-        <v>1586</v>
+        <v>1666</v>
       </c>
       <c r="C583" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D583" t="s">
-        <v>1587</v>
+        <v>1667</v>
       </c>
       <c r="E583" t="s">
         <v>13</v>
       </c>
       <c r="F583" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H583" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1588</v>
+        <v>1668</v>
       </c>
       <c r="B584" t="s">
-        <v>1589</v>
+        <v>1669</v>
       </c>
       <c r="C584" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D584" t="s">
-        <v>1590</v>
+        <v>1670</v>
       </c>
       <c r="E584" t="s">
         <v>13</v>
       </c>
       <c r="F584" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H584" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1591</v>
+        <v>1671</v>
       </c>
       <c r="B585" t="s">
-        <v>1592</v>
+        <v>1672</v>
       </c>
       <c r="C585" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D585" t="s">
-        <v>1593</v>
+        <v>1673</v>
       </c>
       <c r="E585" t="s">
         <v>13</v>
       </c>
       <c r="F585" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H585" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1594</v>
+        <v>1674</v>
       </c>
       <c r="B586" t="s">
-        <v>1595</v>
+        <v>1675</v>
       </c>
       <c r="C586" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D586" t="s">
-        <v>1596</v>
+        <v>1676</v>
       </c>
       <c r="E586" t="s">
         <v>13</v>
       </c>
       <c r="F586" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H586" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1597</v>
+        <v>1677</v>
       </c>
       <c r="B587" t="s">
-        <v>1598</v>
+        <v>1678</v>
       </c>
       <c r="C587" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D587" t="s">
-        <v>1599</v>
+        <v>1679</v>
       </c>
       <c r="E587" t="s">
         <v>13</v>
       </c>
       <c r="F587" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H587" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1600</v>
+        <v>1680</v>
       </c>
       <c r="B588" t="s">
-        <v>1601</v>
+        <v>1681</v>
       </c>
       <c r="C588" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D588" t="s">
-        <v>1602</v>
+        <v>1682</v>
       </c>
       <c r="E588" t="s">
         <v>13</v>
       </c>
       <c r="F588" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H588" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1603</v>
+        <v>1683</v>
       </c>
       <c r="B589" t="s">
-        <v>1604</v>
+        <v>1684</v>
       </c>
       <c r="C589" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D589" t="s">
-        <v>1605</v>
+        <v>1685</v>
       </c>
       <c r="E589" t="s">
         <v>13</v>
       </c>
       <c r="F589" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H589" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1606</v>
+        <v>1686</v>
       </c>
       <c r="B590" t="s">
-        <v>1607</v>
+        <v>1687</v>
       </c>
       <c r="C590" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D590" t="s">
-        <v>1608</v>
+        <v>1688</v>
       </c>
       <c r="E590" t="s">
         <v>13</v>
       </c>
       <c r="F590" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H590" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1609</v>
+        <v>1689</v>
       </c>
       <c r="B591" t="s">
-        <v>1610</v>
+        <v>1690</v>
       </c>
       <c r="C591" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D591" t="s">
-        <v>1611</v>
+        <v>1691</v>
       </c>
       <c r="E591" t="s">
         <v>13</v>
       </c>
       <c r="F591" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H591" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1612</v>
+        <v>1692</v>
       </c>
       <c r="B592" t="s">
-        <v>1613</v>
+        <v>1693</v>
       </c>
       <c r="C592" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D592" t="s">
-        <v>1614</v>
+        <v>1694</v>
       </c>
       <c r="E592" t="s">
         <v>13</v>
       </c>
       <c r="F592" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H592" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1615</v>
+        <v>1695</v>
       </c>
       <c r="B593" t="s">
-        <v>1616</v>
+        <v>1696</v>
       </c>
       <c r="C593" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D593" t="s">
-        <v>1617</v>
+        <v>1697</v>
       </c>
       <c r="E593" t="s">
         <v>13</v>
       </c>
       <c r="F593" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H593" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1618</v>
+        <v>1698</v>
       </c>
       <c r="B594" t="s">
-        <v>1619</v>
+        <v>1699</v>
       </c>
       <c r="C594" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D594" t="s">
-        <v>1620</v>
+        <v>1700</v>
       </c>
       <c r="E594" t="s">
         <v>13</v>
       </c>
       <c r="F594" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H594" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1621</v>
+        <v>1701</v>
       </c>
       <c r="B595" t="s">
-        <v>1622</v>
+        <v>1702</v>
       </c>
       <c r="C595" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D595" t="s">
-        <v>1623</v>
+        <v>1703</v>
       </c>
       <c r="E595" t="s">
         <v>13</v>
       </c>
       <c r="F595" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H595" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1624</v>
+        <v>1704</v>
       </c>
       <c r="B596" t="s">
-        <v>1625</v>
+        <v>1705</v>
       </c>
       <c r="C596" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D596" t="s">
-        <v>1626</v>
+        <v>1706</v>
       </c>
       <c r="E596" t="s">
         <v>13</v>
       </c>
       <c r="F596" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H596" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1627</v>
+        <v>1707</v>
       </c>
       <c r="B597" t="s">
-        <v>1628</v>
+        <v>1708</v>
       </c>
       <c r="C597" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D597" t="s">
-        <v>1629</v>
+        <v>1709</v>
       </c>
       <c r="E597" t="s">
         <v>13</v>
       </c>
       <c r="F597" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H597" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1630</v>
+        <v>1710</v>
       </c>
       <c r="B598" t="s">
-        <v>1631</v>
+        <v>1711</v>
       </c>
       <c r="C598" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D598" t="s">
-        <v>1623</v>
+        <v>1712</v>
       </c>
       <c r="E598" t="s">
         <v>13</v>
       </c>
       <c r="F598" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H598" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1632</v>
+        <v>1713</v>
       </c>
       <c r="B599" t="s">
-        <v>1633</v>
+        <v>1714</v>
       </c>
       <c r="C599" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D599" t="s">
-        <v>1634</v>
+        <v>1715</v>
       </c>
       <c r="E599" t="s">
         <v>13</v>
       </c>
       <c r="F599" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H599" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1635</v>
+        <v>1716</v>
       </c>
       <c r="B600" t="s">
-        <v>1636</v>
+        <v>1717</v>
       </c>
       <c r="C600" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D600" t="s">
-        <v>1637</v>
+        <v>1718</v>
       </c>
       <c r="E600" t="s">
         <v>13</v>
       </c>
       <c r="F600" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H600" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1638</v>
+        <v>1719</v>
       </c>
       <c r="B601" t="s">
-        <v>1639</v>
+        <v>1720</v>
       </c>
       <c r="C601" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D601" t="s">
-        <v>1640</v>
+        <v>1721</v>
       </c>
       <c r="E601" t="s">
         <v>13</v>
       </c>
       <c r="F601" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H601" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1641</v>
+        <v>1722</v>
       </c>
       <c r="B602" t="s">
-        <v>1642</v>
+        <v>1723</v>
       </c>
       <c r="C602" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D602" t="s">
-        <v>1643</v>
+        <v>1724</v>
       </c>
       <c r="E602" t="s">
         <v>13</v>
       </c>
       <c r="F602" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H602" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1644</v>
+        <v>1725</v>
       </c>
       <c r="B603" t="s">
-        <v>1645</v>
+        <v>1726</v>
       </c>
       <c r="C603" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D603" t="s">
-        <v>1646</v>
+        <v>1727</v>
       </c>
       <c r="E603" t="s">
         <v>13</v>
       </c>
       <c r="F603" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H603" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1647</v>
+        <v>1728</v>
       </c>
       <c r="B604" t="s">
-        <v>1648</v>
+        <v>1729</v>
       </c>
       <c r="C604" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D604" t="s">
-        <v>1649</v>
+        <v>1730</v>
       </c>
       <c r="E604" t="s">
         <v>13</v>
       </c>
       <c r="F604" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H604" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1650</v>
+        <v>1731</v>
       </c>
       <c r="B605" t="s">
-        <v>1651</v>
+        <v>1732</v>
       </c>
       <c r="C605" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D605" t="s">
-        <v>1652</v>
+        <v>1733</v>
       </c>
       <c r="E605" t="s">
         <v>13</v>
       </c>
       <c r="F605" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H605" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1653</v>
+        <v>1734</v>
       </c>
       <c r="B606" t="s">
-        <v>1654</v>
+        <v>1735</v>
       </c>
       <c r="C606" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D606" t="s">
-        <v>1655</v>
+        <v>1736</v>
       </c>
       <c r="E606" t="s">
         <v>13</v>
       </c>
       <c r="F606" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H606" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1656</v>
+        <v>1737</v>
       </c>
       <c r="B607" t="s">
-        <v>1657</v>
+        <v>1738</v>
       </c>
       <c r="C607" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D607" t="s">
-        <v>1658</v>
+        <v>1739</v>
       </c>
       <c r="E607" t="s">
         <v>13</v>
       </c>
       <c r="F607" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H607" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1659</v>
+        <v>1740</v>
       </c>
       <c r="B608" t="s">
-        <v>1660</v>
+        <v>1741</v>
       </c>
       <c r="C608" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D608" t="s">
-        <v>1661</v>
+        <v>1742</v>
       </c>
       <c r="E608" t="s">
         <v>13</v>
       </c>
       <c r="F608" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H608" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1662</v>
+        <v>1743</v>
       </c>
       <c r="B609" t="s">
-        <v>1663</v>
+        <v>1744</v>
       </c>
       <c r="C609" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D609" t="s">
-        <v>1664</v>
+        <v>1745</v>
       </c>
       <c r="E609" t="s">
         <v>13</v>
       </c>
       <c r="F609" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H609" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1665</v>
+        <v>1746</v>
       </c>
       <c r="B610" t="s">
-        <v>1666</v>
+        <v>1747</v>
       </c>
       <c r="C610" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D610" t="s">
-        <v>1667</v>
+        <v>1748</v>
       </c>
       <c r="E610" t="s">
         <v>13</v>
       </c>
       <c r="F610" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H610" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1668</v>
+        <v>1749</v>
       </c>
       <c r="B611" t="s">
-        <v>1669</v>
+        <v>1750</v>
       </c>
       <c r="C611" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D611" t="s">
-        <v>1670</v>
+        <v>1751</v>
       </c>
       <c r="E611" t="s">
         <v>13</v>
       </c>
       <c r="F611" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H611" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1671</v>
+        <v>1752</v>
       </c>
       <c r="B612" t="s">
-        <v>1672</v>
+        <v>1753</v>
       </c>
       <c r="C612" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D612" t="s">
-        <v>1673</v>
+        <v>1754</v>
       </c>
       <c r="E612" t="s">
         <v>13</v>
       </c>
       <c r="F612" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H612" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1674</v>
+        <v>1755</v>
       </c>
       <c r="B613" t="s">
-        <v>1675</v>
+        <v>1617</v>
       </c>
       <c r="C613" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D613" t="s">
-        <v>1676</v>
+        <v>1756</v>
       </c>
       <c r="E613" t="s">
         <v>13</v>
       </c>
       <c r="F613" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H613" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1677</v>
+        <v>1757</v>
       </c>
       <c r="B614" t="s">
-        <v>1678</v>
+        <v>721</v>
       </c>
       <c r="C614" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D614" t="s">
-        <v>1679</v>
+        <v>1758</v>
       </c>
       <c r="E614" t="s">
         <v>13</v>
       </c>
       <c r="F614" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H614" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1680</v>
+        <v>1759</v>
       </c>
       <c r="B615" t="s">
-        <v>1681</v>
+        <v>1760</v>
       </c>
       <c r="C615" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D615" t="s">
-        <v>1682</v>
+        <v>1761</v>
       </c>
       <c r="E615" t="s">
         <v>13</v>
       </c>
       <c r="F615" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H615" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1683</v>
+        <v>1762</v>
       </c>
       <c r="B616" t="s">
-        <v>1684</v>
+        <v>1763</v>
       </c>
       <c r="C616" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D616" t="s">
-        <v>1685</v>
+        <v>1764</v>
       </c>
       <c r="E616" t="s">
         <v>13</v>
       </c>
       <c r="F616" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H616" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1686</v>
+        <v>1765</v>
       </c>
       <c r="B617" t="s">
-        <v>1687</v>
+        <v>796</v>
       </c>
       <c r="C617" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D617" t="s">
-        <v>1688</v>
+        <v>1766</v>
       </c>
       <c r="E617" t="s">
         <v>13</v>
       </c>
       <c r="F617" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H617" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1689</v>
+        <v>1767</v>
       </c>
       <c r="B618" t="s">
-        <v>1690</v>
+        <v>832</v>
       </c>
       <c r="C618" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D618" t="s">
-        <v>1691</v>
+        <v>1768</v>
       </c>
       <c r="E618" t="s">
         <v>13</v>
       </c>
       <c r="F618" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H618" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1692</v>
+        <v>1769</v>
       </c>
       <c r="B619" t="s">
-        <v>1693</v>
+        <v>1770</v>
       </c>
       <c r="C619" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D619" t="s">
-        <v>1694</v>
+        <v>1771</v>
       </c>
       <c r="E619" t="s">
         <v>13</v>
       </c>
       <c r="F619" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H619" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1695</v>
+        <v>1772</v>
       </c>
       <c r="B620" t="s">
-        <v>1696</v>
+        <v>1773</v>
       </c>
       <c r="C620" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D620" t="s">
-        <v>1697</v>
+        <v>1774</v>
       </c>
       <c r="E620" t="s">
         <v>13</v>
       </c>
       <c r="F620" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H620" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1698</v>
+        <v>1775</v>
       </c>
       <c r="B621" t="s">
-        <v>1699</v>
+        <v>1776</v>
       </c>
       <c r="C621" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D621" t="s">
-        <v>1700</v>
+        <v>1367</v>
       </c>
       <c r="E621" t="s">
         <v>13</v>
       </c>
       <c r="F621" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H621" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1701</v>
+        <v>1777</v>
       </c>
       <c r="B622" t="s">
-        <v>1702</v>
+        <v>1778</v>
       </c>
       <c r="C622" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D622" t="s">
-        <v>1703</v>
+        <v>1779</v>
       </c>
       <c r="E622" t="s">
         <v>13</v>
       </c>
       <c r="F622" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H622" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1704</v>
+        <v>1780</v>
       </c>
       <c r="B623" t="s">
-        <v>1705</v>
+        <v>1781</v>
       </c>
       <c r="C623" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D623" t="s">
-        <v>1706</v>
+        <v>1782</v>
       </c>
       <c r="E623" t="s">
         <v>13</v>
       </c>
       <c r="F623" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H623" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1707</v>
+        <v>1783</v>
       </c>
       <c r="B624" t="s">
-        <v>1708</v>
+        <v>1784</v>
       </c>
       <c r="C624" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D624" t="s">
-        <v>1709</v>
+        <v>902</v>
       </c>
       <c r="E624" t="s">
         <v>13</v>
       </c>
       <c r="F624" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H624" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1710</v>
+        <v>1785</v>
       </c>
       <c r="B625" t="s">
-        <v>1711</v>
+        <v>1786</v>
       </c>
       <c r="C625" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D625" t="s">
-        <v>1712</v>
+        <v>1787</v>
       </c>
       <c r="E625" t="s">
         <v>13</v>
       </c>
       <c r="F625" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H625" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1713</v>
+        <v>1788</v>
       </c>
       <c r="B626" t="s">
-        <v>1714</v>
+        <v>1789</v>
       </c>
       <c r="C626" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D626" t="s">
-        <v>1715</v>
+        <v>1790</v>
       </c>
       <c r="E626" t="s">
         <v>13</v>
       </c>
       <c r="F626" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H626" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1716</v>
+        <v>1791</v>
       </c>
       <c r="B627" t="s">
-        <v>1717</v>
+        <v>1792</v>
       </c>
       <c r="C627" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D627" t="s">
-        <v>1718</v>
+        <v>1793</v>
       </c>
       <c r="E627" t="s">
         <v>13</v>
       </c>
       <c r="F627" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H627" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1719</v>
+        <v>1794</v>
       </c>
       <c r="B628" t="s">
-        <v>1720</v>
+        <v>1795</v>
       </c>
       <c r="C628" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D628" t="s">
-        <v>1721</v>
+        <v>1796</v>
       </c>
       <c r="E628" t="s">
         <v>13</v>
       </c>
       <c r="F628" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H628" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1722</v>
+        <v>1797</v>
       </c>
       <c r="B629" t="s">
-        <v>1723</v>
+        <v>1798</v>
       </c>
       <c r="C629" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D629" t="s">
-        <v>1724</v>
+        <v>1799</v>
       </c>
       <c r="E629" t="s">
         <v>13</v>
       </c>
       <c r="F629" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H629" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1725</v>
+        <v>1800</v>
       </c>
       <c r="B630" t="s">
-        <v>1726</v>
+        <v>1801</v>
       </c>
       <c r="C630" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D630" t="s">
-        <v>1727</v>
+        <v>1802</v>
       </c>
       <c r="E630" t="s">
         <v>13</v>
       </c>
       <c r="F630" t="s">
-        <v>28</v>
+        <v>945</v>
       </c>
       <c r="H630" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1728</v>
+        <v>1803</v>
       </c>
       <c r="B631" t="s">
-        <v>1729</v>
+        <v>1804</v>
       </c>
       <c r="C631" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D631" t="s">
-        <v>1730</v>
+        <v>1805</v>
       </c>
       <c r="E631" t="s">
         <v>13</v>
       </c>
       <c r="F631" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H631" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1731</v>
+        <v>1806</v>
       </c>
       <c r="B632" t="s">
-        <v>1732</v>
+        <v>1807</v>
       </c>
       <c r="C632" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D632" t="s">
-        <v>1733</v>
+        <v>1808</v>
       </c>
       <c r="E632" t="s">
         <v>13</v>
       </c>
       <c r="F632" t="s">
-        <v>28</v>
+        <v>945</v>
       </c>
       <c r="H632" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1734</v>
+        <v>1809</v>
       </c>
       <c r="B633" t="s">
-        <v>1735</v>
+        <v>1810</v>
       </c>
       <c r="C633" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D633" t="s">
-        <v>1736</v>
+        <v>1811</v>
       </c>
       <c r="E633" t="s">
         <v>13</v>
       </c>
       <c r="F633" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H633" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1737</v>
+        <v>1812</v>
       </c>
       <c r="B634" t="s">
-        <v>1738</v>
+        <v>1813</v>
       </c>
       <c r="C634" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D634" t="s">
-        <v>1739</v>
+        <v>1814</v>
       </c>
       <c r="E634" t="s">
         <v>13</v>
       </c>
       <c r="F634" t="s">
-        <v>28</v>
+        <v>945</v>
       </c>
       <c r="H634" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1740</v>
+        <v>1815</v>
       </c>
       <c r="B635" t="s">
-        <v>1741</v>
+        <v>1816</v>
       </c>
       <c r="C635" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D635" t="s">
-        <v>1742</v>
+        <v>1817</v>
       </c>
       <c r="E635" t="s">
         <v>13</v>
       </c>
       <c r="F635" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H635" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1743</v>
+        <v>1818</v>
       </c>
       <c r="B636" t="s">
-        <v>1744</v>
+        <v>1819</v>
       </c>
       <c r="C636" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D636" t="s">
-        <v>1745</v>
+        <v>1820</v>
       </c>
       <c r="E636" t="s">
         <v>13</v>
       </c>
       <c r="F636" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H636" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1746</v>
+        <v>1821</v>
       </c>
       <c r="B637" t="s">
-        <v>1747</v>
+        <v>1822</v>
       </c>
       <c r="C637" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D637" t="s">
-        <v>1748</v>
+        <v>1823</v>
       </c>
       <c r="E637" t="s">
         <v>13</v>
       </c>
       <c r="F637" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H637" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1749</v>
+        <v>1824</v>
       </c>
       <c r="B638" t="s">
-        <v>1750</v>
+        <v>1825</v>
       </c>
       <c r="C638" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D638" t="s">
-        <v>1751</v>
+        <v>1826</v>
       </c>
       <c r="E638" t="s">
         <v>13</v>
       </c>
       <c r="F638" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H638" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1752</v>
+        <v>1827</v>
       </c>
       <c r="B639" t="s">
-        <v>1753</v>
+        <v>1828</v>
       </c>
       <c r="C639" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D639" t="s">
-        <v>1754</v>
+        <v>1829</v>
       </c>
       <c r="E639" t="s">
         <v>13</v>
       </c>
       <c r="F639" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H639" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1755</v>
+        <v>1830</v>
       </c>
       <c r="B640" t="s">
-        <v>1756</v>
+        <v>1831</v>
       </c>
       <c r="C640" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D640" t="s">
-        <v>1757</v>
+        <v>1832</v>
       </c>
       <c r="E640" t="s">
         <v>13</v>
       </c>
       <c r="F640" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H640" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1758</v>
+        <v>1833</v>
       </c>
       <c r="B641" t="s">
-        <v>1759</v>
+        <v>1834</v>
       </c>
       <c r="C641" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D641" t="s">
-        <v>1760</v>
+        <v>1835</v>
       </c>
       <c r="E641" t="s">
         <v>13</v>
       </c>
       <c r="F641" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H641" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1761</v>
+        <v>1836</v>
       </c>
       <c r="B642" t="s">
-        <v>1762</v>
+        <v>1837</v>
       </c>
       <c r="C642" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D642" t="s">
-        <v>1763</v>
+        <v>1838</v>
       </c>
       <c r="E642" t="s">
         <v>13</v>
       </c>
       <c r="F642" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H642" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1764</v>
+        <v>1839</v>
       </c>
       <c r="B643" t="s">
-        <v>1765</v>
+        <v>1840</v>
       </c>
       <c r="C643" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D643" t="s">
-        <v>1766</v>
+        <v>1841</v>
       </c>
       <c r="E643" t="s">
         <v>13</v>
       </c>
       <c r="F643" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H643" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1767</v>
+        <v>1842</v>
       </c>
       <c r="B644" t="s">
-        <v>1628</v>
+        <v>1843</v>
       </c>
       <c r="C644" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D644" t="s">
-        <v>1768</v>
+        <v>1844</v>
       </c>
       <c r="E644" t="s">
         <v>13</v>
       </c>
       <c r="F644" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H644" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1769</v>
+        <v>1845</v>
       </c>
       <c r="B645" t="s">
-        <v>385</v>
+        <v>1846</v>
       </c>
       <c r="C645" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D645" t="s">
-        <v>1770</v>
+        <v>1847</v>
       </c>
       <c r="E645" t="s">
         <v>13</v>
       </c>
       <c r="F645" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H645" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1771</v>
+        <v>1848</v>
       </c>
       <c r="B646" t="s">
-        <v>1772</v>
+        <v>1849</v>
       </c>
       <c r="C646" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D646" t="s">
-        <v>1773</v>
+        <v>1850</v>
       </c>
       <c r="E646" t="s">
         <v>13</v>
       </c>
       <c r="F646" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H646" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1774</v>
+        <v>1851</v>
       </c>
       <c r="B647" t="s">
-        <v>1775</v>
+        <v>1852</v>
       </c>
       <c r="C647" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D647" t="s">
-        <v>1776</v>
+        <v>1853</v>
       </c>
       <c r="E647" t="s">
         <v>13</v>
       </c>
       <c r="F647" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H647" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1777</v>
+        <v>1854</v>
       </c>
       <c r="B648" t="s">
-        <v>460</v>
+        <v>1855</v>
       </c>
       <c r="C648" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D648" t="s">
-        <v>1778</v>
+        <v>1856</v>
       </c>
       <c r="E648" t="s">
         <v>13</v>
       </c>
       <c r="F648" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H648" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1779</v>
+        <v>1857</v>
       </c>
       <c r="B649" t="s">
-        <v>496</v>
+        <v>1858</v>
       </c>
       <c r="C649" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D649" t="s">
-        <v>1780</v>
+        <v>1859</v>
       </c>
       <c r="E649" t="s">
         <v>13</v>
       </c>
       <c r="F649" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H649" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1781</v>
+        <v>1860</v>
       </c>
       <c r="B650" t="s">
-        <v>1782</v>
+        <v>1861</v>
       </c>
       <c r="C650" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D650" t="s">
-        <v>1783</v>
+        <v>1862</v>
       </c>
       <c r="E650" t="s">
         <v>13</v>
       </c>
       <c r="F650" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H650" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="B651" t="s">
-        <v>1785</v>
+        <v>1864</v>
       </c>
       <c r="C651" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D651" t="s">
-        <v>1786</v>
+        <v>1865</v>
       </c>
       <c r="E651" t="s">
         <v>13</v>
       </c>
       <c r="F651" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H651" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1787</v>
+        <v>1866</v>
       </c>
       <c r="B652" t="s">
-        <v>1788</v>
+        <v>1867</v>
       </c>
       <c r="C652" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D652" t="s">
-        <v>1789</v>
+        <v>1868</v>
       </c>
       <c r="E652" t="s">
         <v>13</v>
       </c>
       <c r="F652" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H652" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1790</v>
+        <v>1869</v>
       </c>
       <c r="B653" t="s">
-        <v>1791</v>
+        <v>1870</v>
       </c>
       <c r="C653" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D653" t="s">
-        <v>1792</v>
+        <v>1871</v>
       </c>
       <c r="E653" t="s">
         <v>13</v>
       </c>
       <c r="F653" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H653" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1793</v>
+        <v>1872</v>
       </c>
       <c r="B654" t="s">
-        <v>1794</v>
+        <v>1873</v>
       </c>
       <c r="C654" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D654" t="s">
-        <v>1795</v>
+        <v>1874</v>
       </c>
       <c r="E654" t="s">
         <v>13</v>
       </c>
       <c r="F654" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H654" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1796</v>
+        <v>1875</v>
       </c>
       <c r="B655" t="s">
-        <v>1797</v>
+        <v>1876</v>
       </c>
       <c r="C655" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D655" t="s">
-        <v>566</v>
+        <v>1877</v>
       </c>
       <c r="E655" t="s">
         <v>13</v>
       </c>
       <c r="F655" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H655" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1798</v>
+        <v>1878</v>
       </c>
       <c r="B656" t="s">
-        <v>1799</v>
+        <v>1879</v>
       </c>
       <c r="C656" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D656" t="s">
-        <v>1800</v>
+        <v>1880</v>
       </c>
       <c r="E656" t="s">
         <v>13</v>
       </c>
       <c r="F656" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H656" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1801</v>
+        <v>1881</v>
       </c>
       <c r="B657" t="s">
-        <v>1802</v>
+        <v>1882</v>
       </c>
       <c r="C657" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D657" t="s">
-        <v>1803</v>
+        <v>1883</v>
       </c>
       <c r="E657" t="s">
         <v>13</v>
       </c>
       <c r="F657" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H657" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1804</v>
+        <v>1884</v>
       </c>
       <c r="B658" t="s">
-        <v>1805</v>
+        <v>1885</v>
       </c>
       <c r="C658" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D658" t="s">
-        <v>1806</v>
+        <v>1886</v>
       </c>
       <c r="E658" t="s">
         <v>13</v>
       </c>
       <c r="F658" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H658" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1807</v>
+        <v>1887</v>
       </c>
       <c r="B659" t="s">
-        <v>1808</v>
+        <v>1888</v>
       </c>
       <c r="C659" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D659" t="s">
-        <v>1809</v>
+        <v>1889</v>
       </c>
       <c r="E659" t="s">
         <v>13</v>
       </c>
       <c r="F659" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H659" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1810</v>
+        <v>1890</v>
       </c>
       <c r="B660" t="s">
-        <v>1811</v>
+        <v>1891</v>
       </c>
       <c r="C660" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D660" t="s">
-        <v>1812</v>
+        <v>1892</v>
       </c>
       <c r="E660" t="s">
         <v>13</v>
       </c>
       <c r="F660" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H660" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1813</v>
+        <v>1893</v>
       </c>
       <c r="B661" t="s">
-        <v>1814</v>
+        <v>1894</v>
       </c>
       <c r="C661" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D661" t="s">
-        <v>1815</v>
+        <v>1895</v>
       </c>
       <c r="E661" t="s">
         <v>13</v>
       </c>
       <c r="F661" t="s">
-        <v>605</v>
+        <v>188</v>
       </c>
       <c r="H661" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1816</v>
+        <v>1896</v>
       </c>
       <c r="B662" t="s">
-        <v>1817</v>
+        <v>1897</v>
       </c>
       <c r="C662" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D662" t="s">
-        <v>1818</v>
+        <v>1898</v>
       </c>
       <c r="E662" t="s">
         <v>13</v>
       </c>
       <c r="F662" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H662" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1819</v>
+        <v>1899</v>
       </c>
       <c r="B663" t="s">
-        <v>1820</v>
+        <v>1900</v>
       </c>
       <c r="C663" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D663" t="s">
-        <v>1821</v>
+        <v>1901</v>
       </c>
       <c r="E663" t="s">
         <v>13</v>
       </c>
       <c r="F663" t="s">
-        <v>605</v>
+        <v>188</v>
       </c>
       <c r="H663" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1822</v>
+        <v>1902</v>
       </c>
       <c r="B664" t="s">
-        <v>1823</v>
+        <v>1903</v>
       </c>
       <c r="C664" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D664" t="s">
-        <v>1824</v>
+        <v>1904</v>
       </c>
       <c r="E664" t="s">
         <v>13</v>
       </c>
       <c r="F664" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H664" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1825</v>
+        <v>1905</v>
       </c>
       <c r="B665" t="s">
-        <v>1826</v>
+        <v>1906</v>
       </c>
       <c r="C665" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D665" t="s">
-        <v>1827</v>
+        <v>1907</v>
       </c>
       <c r="E665" t="s">
         <v>13</v>
       </c>
       <c r="F665" t="s">
-        <v>605</v>
+        <v>188</v>
       </c>
       <c r="H665" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1828</v>
+        <v>1908</v>
       </c>
       <c r="B666" t="s">
-        <v>1829</v>
+        <v>1909</v>
       </c>
       <c r="C666" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D666" t="s">
-        <v>1830</v>
+        <v>1910</v>
       </c>
       <c r="E666" t="s">
         <v>13</v>
       </c>
       <c r="F666" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H666" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1831</v>
+        <v>1911</v>
       </c>
       <c r="B667" t="s">
-        <v>1832</v>
+        <v>1912</v>
       </c>
       <c r="C667" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D667" t="s">
-        <v>1833</v>
+        <v>1913</v>
       </c>
       <c r="E667" t="s">
         <v>13</v>
       </c>
       <c r="F667" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H667" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1834</v>
+        <v>1914</v>
       </c>
       <c r="B668" t="s">
-        <v>1835</v>
+        <v>1915</v>
       </c>
       <c r="C668" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D668" t="s">
-        <v>1836</v>
+        <v>1916</v>
       </c>
       <c r="E668" t="s">
         <v>13</v>
       </c>
       <c r="F668" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H668" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1837</v>
+        <v>1917</v>
       </c>
       <c r="B669" t="s">
-        <v>1838</v>
+        <v>1918</v>
       </c>
       <c r="C669" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D669" t="s">
-        <v>1839</v>
+        <v>1919</v>
       </c>
       <c r="E669" t="s">
         <v>13</v>
       </c>
       <c r="F669" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H669" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1840</v>
+        <v>1920</v>
       </c>
       <c r="B670" t="s">
-        <v>1841</v>
+        <v>1921</v>
       </c>
       <c r="C670" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D670" t="s">
-        <v>1842</v>
+        <v>1922</v>
       </c>
       <c r="E670" t="s">
         <v>13</v>
       </c>
       <c r="F670" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H670" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1843</v>
+        <v>1923</v>
       </c>
       <c r="B671" t="s">
-        <v>1844</v>
+        <v>1924</v>
       </c>
       <c r="C671" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D671" t="s">
-        <v>1845</v>
+        <v>1925</v>
       </c>
       <c r="E671" t="s">
         <v>13</v>
       </c>
       <c r="F671" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H671" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1846</v>
+        <v>1926</v>
       </c>
       <c r="B672" t="s">
-        <v>1847</v>
+        <v>1927</v>
       </c>
       <c r="C672" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D672" t="s">
-        <v>1848</v>
+        <v>1928</v>
       </c>
       <c r="E672" t="s">
         <v>13</v>
       </c>
       <c r="F672" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H672" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1849</v>
+        <v>1929</v>
       </c>
       <c r="B673" t="s">
-        <v>1850</v>
+        <v>1930</v>
       </c>
       <c r="C673" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D673" t="s">
-        <v>1851</v>
+        <v>1931</v>
       </c>
       <c r="E673" t="s">
         <v>13</v>
       </c>
       <c r="F673" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H673" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1852</v>
+        <v>1932</v>
       </c>
       <c r="B674" t="s">
-        <v>1853</v>
+        <v>1933</v>
       </c>
       <c r="C674" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D674" t="s">
-        <v>1854</v>
+        <v>1934</v>
       </c>
       <c r="E674" t="s">
         <v>13</v>
       </c>
       <c r="F674" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H674" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1855</v>
+        <v>1935</v>
       </c>
       <c r="B675" t="s">
-        <v>1856</v>
+        <v>1936</v>
       </c>
       <c r="C675" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D675" t="s">
-        <v>1857</v>
+        <v>1937</v>
       </c>
       <c r="E675" t="s">
         <v>13</v>
       </c>
       <c r="F675" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H675" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1858</v>
+        <v>1938</v>
       </c>
       <c r="B676" t="s">
-        <v>1859</v>
+        <v>1939</v>
       </c>
       <c r="C676" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D676" t="s">
-        <v>1860</v>
+        <v>1940</v>
       </c>
       <c r="E676" t="s">
         <v>13</v>
       </c>
       <c r="F676" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H676" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1861</v>
+        <v>1941</v>
       </c>
       <c r="B677" t="s">
-        <v>1862</v>
+        <v>1942</v>
       </c>
       <c r="C677" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D677" t="s">
-        <v>1863</v>
+        <v>1943</v>
       </c>
       <c r="E677" t="s">
         <v>13</v>
       </c>
       <c r="F677" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H677" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1864</v>
+        <v>1944</v>
       </c>
       <c r="B678" t="s">
-        <v>1865</v>
+        <v>1945</v>
       </c>
       <c r="C678" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D678" t="s">
-        <v>1866</v>
+        <v>1946</v>
       </c>
       <c r="E678" t="s">
         <v>13</v>
       </c>
       <c r="F678" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H678" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1867</v>
+        <v>1947</v>
       </c>
       <c r="B679" t="s">
-        <v>1868</v>
+        <v>1948</v>
       </c>
       <c r="C679" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D679" t="s">
-        <v>1869</v>
+        <v>1949</v>
       </c>
       <c r="E679" t="s">
         <v>13</v>
       </c>
       <c r="F679" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H679" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1870</v>
+        <v>1950</v>
       </c>
       <c r="B680" t="s">
-        <v>1871</v>
+        <v>1951</v>
       </c>
       <c r="C680" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D680" t="s">
-        <v>1872</v>
+        <v>1952</v>
       </c>
       <c r="E680" t="s">
         <v>13</v>
       </c>
       <c r="F680" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H680" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1873</v>
+        <v>1953</v>
       </c>
       <c r="B681" t="s">
-        <v>1874</v>
+        <v>1954</v>
       </c>
       <c r="C681" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D681" t="s">
-        <v>1875</v>
+        <v>1955</v>
       </c>
       <c r="E681" t="s">
         <v>13</v>
       </c>
       <c r="F681" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H681" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1876</v>
+        <v>1956</v>
       </c>
       <c r="B682" t="s">
-        <v>1877</v>
+        <v>1957</v>
       </c>
       <c r="C682" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D682" t="s">
-        <v>1878</v>
+        <v>1958</v>
       </c>
       <c r="E682" t="s">
         <v>13</v>
       </c>
       <c r="F682" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H682" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>1879</v>
+        <v>1959</v>
       </c>
       <c r="B683" t="s">
-        <v>1880</v>
+        <v>1960</v>
       </c>
       <c r="C683" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D683" t="s">
-        <v>1881</v>
+        <v>1961</v>
       </c>
       <c r="E683" t="s">
         <v>13</v>
       </c>
       <c r="F683" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H683" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>1882</v>
+        <v>1962</v>
       </c>
       <c r="B684" t="s">
-        <v>1883</v>
+        <v>1963</v>
       </c>
       <c r="C684" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D684" t="s">
-        <v>1884</v>
+        <v>1964</v>
       </c>
       <c r="E684" t="s">
         <v>13</v>
       </c>
       <c r="F684" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H684" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1885</v>
+        <v>1965</v>
       </c>
       <c r="B685" t="s">
-        <v>1886</v>
+        <v>1966</v>
       </c>
       <c r="C685" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D685" t="s">
-        <v>1887</v>
+        <v>1967</v>
       </c>
       <c r="E685" t="s">
         <v>13</v>
       </c>
       <c r="F685" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H685" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1888</v>
+        <v>1968</v>
       </c>
       <c r="B686" t="s">
-        <v>1889</v>
+        <v>1969</v>
       </c>
       <c r="C686" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D686" t="s">
-        <v>1890</v>
+        <v>1970</v>
       </c>
       <c r="E686" t="s">
         <v>13</v>
       </c>
       <c r="F686" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H686" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1891</v>
+        <v>1971</v>
       </c>
       <c r="B687" t="s">
-        <v>1892</v>
+        <v>1972</v>
       </c>
       <c r="C687" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D687" t="s">
-        <v>1893</v>
+        <v>1973</v>
       </c>
       <c r="E687" t="s">
         <v>13</v>
       </c>
       <c r="F687" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H687" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1894</v>
+        <v>1974</v>
       </c>
       <c r="B688" t="s">
-        <v>1895</v>
+        <v>1975</v>
       </c>
       <c r="C688" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D688" t="s">
-        <v>1896</v>
+        <v>1976</v>
       </c>
       <c r="E688" t="s">
         <v>13</v>
       </c>
       <c r="F688" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H688" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1897</v>
+        <v>1977</v>
       </c>
       <c r="B689" t="s">
-        <v>1898</v>
+        <v>1978</v>
       </c>
       <c r="C689" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D689" t="s">
-        <v>1899</v>
+        <v>1979</v>
       </c>
       <c r="E689" t="s">
         <v>13</v>
       </c>
       <c r="F689" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H689" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1900</v>
+        <v>1980</v>
       </c>
       <c r="B690" t="s">
-        <v>1901</v>
+        <v>1981</v>
       </c>
       <c r="C690" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D690" t="s">
-        <v>1902</v>
+        <v>1982</v>
       </c>
       <c r="E690" t="s">
         <v>13</v>
       </c>
       <c r="F690" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H690" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1903</v>
+        <v>1983</v>
       </c>
       <c r="B691" t="s">
-        <v>1904</v>
+        <v>1984</v>
       </c>
       <c r="C691" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D691" t="s">
-        <v>1905</v>
+        <v>1985</v>
       </c>
       <c r="E691" t="s">
         <v>13</v>
       </c>
       <c r="F691" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H691" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1906</v>
+        <v>1986</v>
       </c>
       <c r="B692" t="s">
-        <v>1907</v>
+        <v>1987</v>
       </c>
       <c r="C692" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D692" t="s">
-        <v>1908</v>
+        <v>1988</v>
       </c>
       <c r="E692" t="s">
         <v>13</v>
       </c>
       <c r="F692" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H692" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1909</v>
+        <v>1989</v>
       </c>
       <c r="B693" t="s">
-        <v>1910</v>
+        <v>1990</v>
       </c>
       <c r="C693" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D693" t="s">
-        <v>1911</v>
+        <v>1991</v>
       </c>
       <c r="E693" t="s">
         <v>13</v>
       </c>
       <c r="F693" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H693" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1912</v>
+        <v>1992</v>
       </c>
       <c r="B694" t="s">
-        <v>1913</v>
+        <v>1993</v>
       </c>
       <c r="C694" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D694" t="s">
-        <v>1914</v>
+        <v>1994</v>
       </c>
       <c r="E694" t="s">
         <v>13</v>
       </c>
       <c r="F694" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H694" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1915</v>
+        <v>1995</v>
       </c>
       <c r="B695" t="s">
-        <v>1916</v>
+        <v>1996</v>
       </c>
       <c r="C695" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D695" t="s">
-        <v>1917</v>
+        <v>1997</v>
       </c>
       <c r="E695" t="s">
         <v>13</v>
       </c>
       <c r="F695" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H695" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1918</v>
+        <v>1998</v>
       </c>
       <c r="B696" t="s">
-        <v>1919</v>
+        <v>1999</v>
       </c>
       <c r="C696" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D696" t="s">
-        <v>1920</v>
+        <v>2000</v>
       </c>
       <c r="E696" t="s">
         <v>13</v>
       </c>
       <c r="F696" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H696" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1921</v>
+        <v>2001</v>
       </c>
       <c r="B697" t="s">
-        <v>1922</v>
+        <v>2002</v>
       </c>
       <c r="C697" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D697" t="s">
-        <v>1923</v>
+        <v>2003</v>
       </c>
       <c r="E697" t="s">
         <v>13</v>
       </c>
       <c r="F697" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H697" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1924</v>
+        <v>2004</v>
       </c>
       <c r="B698" t="s">
-        <v>1925</v>
+        <v>2005</v>
       </c>
       <c r="C698" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D698" t="s">
-        <v>1926</v>
+        <v>2006</v>
       </c>
       <c r="E698" t="s">
         <v>13</v>
       </c>
       <c r="F698" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H698" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1927</v>
+        <v>2007</v>
       </c>
       <c r="B699" t="s">
-        <v>1928</v>
+        <v>2008</v>
       </c>
       <c r="C699" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D699" t="s">
-        <v>1929</v>
+        <v>2009</v>
       </c>
       <c r="E699" t="s">
         <v>13</v>
       </c>
       <c r="F699" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H699" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1930</v>
+        <v>2010</v>
       </c>
       <c r="B700" t="s">
-        <v>1931</v>
+        <v>2011</v>
       </c>
       <c r="C700" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D700" t="s">
-        <v>1932</v>
+        <v>2012</v>
       </c>
       <c r="E700" t="s">
         <v>13</v>
       </c>
       <c r="F700" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H700" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1933</v>
+        <v>2013</v>
       </c>
       <c r="B701" t="s">
-        <v>1934</v>
+        <v>2014</v>
       </c>
       <c r="C701" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D701" t="s">
-        <v>1935</v>
+        <v>2015</v>
       </c>
       <c r="E701" t="s">
         <v>13</v>
       </c>
       <c r="F701" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H701" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1936</v>
+        <v>2016</v>
       </c>
       <c r="B702" t="s">
-        <v>1937</v>
+        <v>2017</v>
       </c>
       <c r="C702" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D702" t="s">
-        <v>1938</v>
+        <v>2018</v>
       </c>
       <c r="E702" t="s">
         <v>13</v>
       </c>
       <c r="F702" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H702" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1939</v>
+        <v>2019</v>
       </c>
       <c r="B703" t="s">
-        <v>1940</v>
+        <v>2020</v>
       </c>
       <c r="C703" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D703" t="s">
-        <v>1941</v>
+        <v>2021</v>
       </c>
       <c r="E703" t="s">
         <v>13</v>
       </c>
       <c r="F703" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H703" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1942</v>
+        <v>2022</v>
       </c>
       <c r="B704" t="s">
-        <v>1943</v>
+        <v>2023</v>
       </c>
       <c r="C704" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D704" t="s">
-        <v>1944</v>
+        <v>2024</v>
       </c>
       <c r="E704" t="s">
         <v>13</v>
       </c>
       <c r="F704" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H704" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1945</v>
+        <v>2025</v>
       </c>
       <c r="B705" t="s">
-        <v>1946</v>
+        <v>2026</v>
       </c>
       <c r="C705" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D705" t="s">
-        <v>1947</v>
+        <v>2027</v>
       </c>
       <c r="E705" t="s">
         <v>13</v>
       </c>
       <c r="F705" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H705" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1948</v>
+        <v>2028</v>
       </c>
       <c r="B706" t="s">
-        <v>1949</v>
+        <v>2029</v>
       </c>
       <c r="C706" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D706" t="s">
-        <v>1950</v>
+        <v>2030</v>
       </c>
       <c r="E706" t="s">
         <v>13</v>
       </c>
       <c r="F706" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H706" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1951</v>
+        <v>2031</v>
       </c>
       <c r="B707" t="s">
-        <v>1952</v>
+        <v>2032</v>
       </c>
       <c r="C707" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D707" t="s">
-        <v>1953</v>
+        <v>2033</v>
       </c>
       <c r="E707" t="s">
         <v>13</v>
       </c>
       <c r="F707" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H707" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1954</v>
+        <v>2034</v>
       </c>
       <c r="B708" t="s">
-        <v>1955</v>
+        <v>2035</v>
       </c>
       <c r="C708" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D708" t="s">
-        <v>1956</v>
+        <v>2036</v>
       </c>
       <c r="E708" t="s">
         <v>13</v>
       </c>
       <c r="F708" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H708" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1957</v>
+        <v>2037</v>
       </c>
       <c r="B709" t="s">
-        <v>1958</v>
+        <v>2038</v>
       </c>
       <c r="C709" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D709" t="s">
-        <v>1959</v>
+        <v>2039</v>
       </c>
       <c r="E709" t="s">
         <v>13</v>
       </c>
       <c r="F709" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H709" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1960</v>
+        <v>2040</v>
       </c>
       <c r="B710" t="s">
-        <v>1961</v>
+        <v>2041</v>
       </c>
       <c r="C710" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D710" t="s">
-        <v>1962</v>
+        <v>2042</v>
       </c>
       <c r="E710" t="s">
         <v>13</v>
       </c>
       <c r="F710" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H710" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1963</v>
+        <v>2043</v>
       </c>
       <c r="B711" t="s">
-        <v>1964</v>
+        <v>2044</v>
       </c>
       <c r="C711" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D711" t="s">
-        <v>1965</v>
+        <v>2045</v>
       </c>
       <c r="E711" t="s">
         <v>13</v>
       </c>
       <c r="F711" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H711" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1966</v>
+        <v>2046</v>
       </c>
       <c r="B712" t="s">
-        <v>1967</v>
+        <v>2047</v>
       </c>
       <c r="C712" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D712" t="s">
-        <v>1968</v>
+        <v>2048</v>
       </c>
       <c r="E712" t="s">
         <v>13</v>
       </c>
       <c r="F712" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H712" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1969</v>
+        <v>2049</v>
       </c>
       <c r="B713" t="s">
-        <v>1970</v>
+        <v>2050</v>
       </c>
       <c r="C713" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D713" t="s">
-        <v>1971</v>
+        <v>2051</v>
       </c>
       <c r="E713" t="s">
         <v>13</v>
       </c>
       <c r="F713" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H713" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1972</v>
+        <v>2052</v>
       </c>
       <c r="B714" t="s">
-        <v>1973</v>
+        <v>2053</v>
       </c>
       <c r="C714" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D714" t="s">
-        <v>1974</v>
+        <v>2054</v>
       </c>
       <c r="E714" t="s">
         <v>13</v>
       </c>
       <c r="F714" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H714" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1975</v>
+        <v>2055</v>
       </c>
       <c r="B715" t="s">
-        <v>1976</v>
+        <v>2056</v>
       </c>
       <c r="C715" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D715" t="s">
-        <v>1977</v>
+        <v>2057</v>
       </c>
       <c r="E715" t="s">
         <v>13</v>
       </c>
       <c r="F715" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H715" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1978</v>
+        <v>2058</v>
       </c>
       <c r="B716" t="s">
-        <v>1979</v>
+        <v>2059</v>
       </c>
       <c r="C716" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D716" t="s">
-        <v>1980</v>
+        <v>2060</v>
       </c>
       <c r="E716" t="s">
         <v>13</v>
       </c>
       <c r="F716" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H716" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1981</v>
+        <v>2061</v>
       </c>
       <c r="B717" t="s">
-        <v>1982</v>
+        <v>2062</v>
       </c>
       <c r="C717" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D717" t="s">
-        <v>1983</v>
+        <v>2063</v>
       </c>
       <c r="E717" t="s">
         <v>13</v>
       </c>
       <c r="F717" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H717" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1984</v>
+        <v>2064</v>
       </c>
       <c r="B718" t="s">
-        <v>1985</v>
+        <v>2065</v>
       </c>
       <c r="C718" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D718" t="s">
-        <v>1986</v>
+        <v>2066</v>
       </c>
       <c r="E718" t="s">
         <v>13</v>
       </c>
       <c r="F718" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H718" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>1987</v>
+        <v>2067</v>
       </c>
       <c r="B719" t="s">
-        <v>1988</v>
+        <v>2068</v>
       </c>
       <c r="C719" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D719" t="s">
-        <v>1989</v>
+        <v>2069</v>
       </c>
       <c r="E719" t="s">
         <v>13</v>
       </c>
       <c r="F719" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H719" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1990</v>
+        <v>2070</v>
       </c>
       <c r="B720" t="s">
-        <v>1991</v>
+        <v>2071</v>
       </c>
       <c r="C720" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D720" t="s">
-        <v>1992</v>
+        <v>2072</v>
       </c>
       <c r="E720" t="s">
         <v>13</v>
       </c>
       <c r="F720" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H720" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1993</v>
+        <v>2073</v>
       </c>
       <c r="B721" t="s">
-        <v>1994</v>
+        <v>2074</v>
       </c>
       <c r="C721" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D721" t="s">
-        <v>1995</v>
+        <v>2075</v>
       </c>
       <c r="E721" t="s">
         <v>13</v>
       </c>
       <c r="F721" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H721" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1996</v>
+        <v>2076</v>
       </c>
       <c r="B722" t="s">
-        <v>1997</v>
+        <v>2077</v>
       </c>
       <c r="C722" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D722" t="s">
-        <v>1998</v>
+        <v>2078</v>
       </c>
       <c r="E722" t="s">
         <v>13</v>
       </c>
       <c r="F722" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H722" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1999</v>
+        <v>2079</v>
       </c>
       <c r="B723" t="s">
-        <v>2000</v>
+        <v>2080</v>
       </c>
       <c r="C723" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D723" t="s">
-        <v>2001</v>
+        <v>2081</v>
       </c>
       <c r="E723" t="s">
         <v>13</v>
       </c>
       <c r="F723" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H723" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>2002</v>
+        <v>2082</v>
       </c>
       <c r="B724" t="s">
-        <v>2003</v>
+        <v>2083</v>
       </c>
       <c r="C724" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D724" t="s">
-        <v>2004</v>
+        <v>2084</v>
       </c>
       <c r="E724" t="s">
         <v>13</v>
       </c>
       <c r="F724" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H724" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>2005</v>
+        <v>2085</v>
       </c>
       <c r="B725" t="s">
-        <v>2006</v>
+        <v>2086</v>
       </c>
       <c r="C725" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D725" t="s">
-        <v>2007</v>
+        <v>2087</v>
       </c>
       <c r="E725" t="s">
         <v>13</v>
       </c>
       <c r="F725" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H725" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>2008</v>
+        <v>2088</v>
       </c>
       <c r="B726" t="s">
-        <v>2009</v>
+        <v>2089</v>
       </c>
       <c r="C726" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D726" t="s">
-        <v>2010</v>
+        <v>2090</v>
       </c>
       <c r="E726" t="s">
         <v>13</v>
       </c>
       <c r="F726" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H726" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2011</v>
+        <v>2091</v>
       </c>
       <c r="B727" t="s">
-        <v>2012</v>
+        <v>2092</v>
       </c>
       <c r="C727" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D727" t="s">
-        <v>2013</v>
+        <v>2093</v>
       </c>
       <c r="E727" t="s">
         <v>13</v>
       </c>
       <c r="F727" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H727" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2014</v>
+        <v>2094</v>
       </c>
       <c r="B728" t="s">
-        <v>2015</v>
+        <v>2095</v>
       </c>
       <c r="C728" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D728" t="s">
-        <v>2016</v>
+        <v>2096</v>
       </c>
       <c r="E728" t="s">
         <v>13</v>
       </c>
       <c r="F728" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H728" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2017</v>
+        <v>2097</v>
       </c>
       <c r="B729" t="s">
-        <v>2018</v>
+        <v>2098</v>
       </c>
       <c r="C729" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D729" t="s">
-        <v>2019</v>
+        <v>2099</v>
       </c>
       <c r="E729" t="s">
         <v>13</v>
       </c>
       <c r="F729" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H729" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2020</v>
+        <v>2100</v>
       </c>
       <c r="B730" t="s">
-        <v>2021</v>
+        <v>2101</v>
       </c>
       <c r="C730" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D730" t="s">
-        <v>2022</v>
+        <v>2102</v>
       </c>
       <c r="E730" t="s">
         <v>13</v>
       </c>
       <c r="F730" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H730" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2023</v>
+        <v>2103</v>
       </c>
       <c r="B731" t="s">
-        <v>2024</v>
+        <v>2104</v>
       </c>
       <c r="C731" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D731" t="s">
-        <v>2025</v>
+        <v>2105</v>
       </c>
       <c r="E731" t="s">
         <v>13</v>
       </c>
       <c r="F731" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H731" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2026</v>
+        <v>2106</v>
       </c>
       <c r="B732" t="s">
-        <v>2027</v>
+        <v>2107</v>
       </c>
       <c r="C732" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D732" t="s">
-        <v>2028</v>
+        <v>2108</v>
       </c>
       <c r="E732" t="s">
         <v>13</v>
       </c>
       <c r="F732" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H732" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2029</v>
+        <v>2109</v>
       </c>
       <c r="B733" t="s">
-        <v>2030</v>
+        <v>2110</v>
       </c>
       <c r="C733" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D733" t="s">
-        <v>2031</v>
+        <v>2111</v>
       </c>
       <c r="E733" t="s">
         <v>13</v>
       </c>
       <c r="F733" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H733" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2032</v>
+        <v>2112</v>
       </c>
       <c r="B734" t="s">
-        <v>2033</v>
+        <v>2113</v>
       </c>
       <c r="C734" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D734" t="s">
-        <v>2034</v>
+        <v>2114</v>
       </c>
       <c r="E734" t="s">
         <v>13</v>
       </c>
       <c r="F734" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H734" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2035</v>
+        <v>2115</v>
       </c>
       <c r="B735" t="s">
-        <v>2036</v>
+        <v>2116</v>
       </c>
       <c r="C735" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D735" t="s">
-        <v>2037</v>
+        <v>2117</v>
       </c>
       <c r="E735" t="s">
         <v>13</v>
       </c>
       <c r="F735" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H735" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2038</v>
+        <v>2118</v>
       </c>
       <c r="B736" t="s">
-        <v>2039</v>
+        <v>2119</v>
       </c>
       <c r="C736" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D736" t="s">
-        <v>2040</v>
+        <v>2120</v>
       </c>
       <c r="E736" t="s">
         <v>13</v>
       </c>
       <c r="F736" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H736" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2041</v>
+        <v>2121</v>
       </c>
       <c r="B737" t="s">
-        <v>2042</v>
+        <v>2122</v>
       </c>
       <c r="C737" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D737" t="s">
-        <v>2043</v>
+        <v>2123</v>
       </c>
       <c r="E737" t="s">
         <v>13</v>
       </c>
       <c r="F737" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H737" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2044</v>
+        <v>2124</v>
       </c>
       <c r="B738" t="s">
-        <v>2045</v>
+        <v>2125</v>
       </c>
       <c r="C738" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D738" t="s">
-        <v>2046</v>
+        <v>2126</v>
       </c>
       <c r="E738" t="s">
         <v>13</v>
       </c>
       <c r="F738" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H738" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>2047</v>
+        <v>2127</v>
       </c>
       <c r="B739" t="s">
-        <v>2048</v>
+        <v>2128</v>
       </c>
       <c r="C739" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D739" t="s">
-        <v>2049</v>
+        <v>2129</v>
       </c>
       <c r="E739" t="s">
         <v>13</v>
       </c>
       <c r="F739" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H739" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2050</v>
+        <v>2130</v>
       </c>
       <c r="B740" t="s">
-        <v>2051</v>
+        <v>2131</v>
       </c>
       <c r="C740" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D740" t="s">
-        <v>2052</v>
+        <v>2132</v>
       </c>
       <c r="E740" t="s">
         <v>13</v>
       </c>
       <c r="F740" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H740" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2053</v>
+        <v>2133</v>
       </c>
       <c r="B741" t="s">
-        <v>2054</v>
+        <v>2134</v>
       </c>
       <c r="C741" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D741" t="s">
-        <v>2055</v>
+        <v>2135</v>
       </c>
       <c r="E741" t="s">
         <v>13</v>
       </c>
       <c r="F741" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H741" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2056</v>
+        <v>2136</v>
       </c>
       <c r="B742" t="s">
-        <v>2057</v>
+        <v>2137</v>
       </c>
       <c r="C742" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D742" t="s">
-        <v>2058</v>
+        <v>2138</v>
       </c>
       <c r="E742" t="s">
         <v>13</v>
       </c>
       <c r="F742" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H742" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2059</v>
+        <v>2139</v>
       </c>
       <c r="B743" t="s">
-        <v>2060</v>
+        <v>2140</v>
       </c>
       <c r="C743" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D743" t="s">
-        <v>2061</v>
+        <v>2141</v>
       </c>
       <c r="E743" t="s">
         <v>13</v>
       </c>
       <c r="F743" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H743" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2062</v>
+        <v>2142</v>
       </c>
       <c r="B744" t="s">
-        <v>2063</v>
+        <v>2143</v>
       </c>
       <c r="C744" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D744" t="s">
-        <v>2064</v>
+        <v>2144</v>
       </c>
       <c r="E744" t="s">
         <v>13</v>
       </c>
       <c r="F744" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H744" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2065</v>
+        <v>2145</v>
       </c>
       <c r="B745" t="s">
-        <v>2066</v>
+        <v>2146</v>
       </c>
       <c r="C745" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D745" t="s">
-        <v>2067</v>
+        <v>2147</v>
       </c>
       <c r="E745" t="s">
         <v>13</v>
       </c>
       <c r="F745" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H745" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2068</v>
+        <v>2148</v>
       </c>
       <c r="B746" t="s">
-        <v>2069</v>
+        <v>2149</v>
       </c>
       <c r="C746" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D746" t="s">
-        <v>2070</v>
+        <v>2150</v>
       </c>
       <c r="E746" t="s">
         <v>13</v>
       </c>
       <c r="F746" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H746" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2071</v>
+        <v>2151</v>
       </c>
       <c r="B747" t="s">
-        <v>2072</v>
+        <v>2152</v>
       </c>
       <c r="C747" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D747" t="s">
-        <v>2073</v>
+        <v>2153</v>
       </c>
       <c r="E747" t="s">
         <v>13</v>
       </c>
       <c r="F747" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H747" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2074</v>
+        <v>2154</v>
       </c>
       <c r="B748" t="s">
-        <v>2075</v>
+        <v>2155</v>
       </c>
       <c r="C748" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D748" t="s">
-        <v>2076</v>
+        <v>2156</v>
       </c>
       <c r="E748" t="s">
         <v>13</v>
       </c>
       <c r="F748" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H748" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2077</v>
+        <v>2157</v>
       </c>
       <c r="B749" t="s">
-        <v>2078</v>
+        <v>2158</v>
       </c>
       <c r="C749" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D749" t="s">
-        <v>2079</v>
+        <v>2159</v>
       </c>
       <c r="E749" t="s">
         <v>13</v>
       </c>
       <c r="F749" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H749" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2080</v>
+        <v>2160</v>
       </c>
       <c r="B750" t="s">
-        <v>2081</v>
+        <v>2161</v>
       </c>
       <c r="C750" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D750" t="s">
-        <v>2082</v>
+        <v>2162</v>
       </c>
       <c r="E750" t="s">
         <v>13</v>
       </c>
       <c r="F750" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H750" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2083</v>
+        <v>2163</v>
       </c>
       <c r="B751" t="s">
-        <v>2084</v>
+        <v>2164</v>
       </c>
       <c r="C751" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D751" t="s">
-        <v>2085</v>
+        <v>2165</v>
       </c>
       <c r="E751" t="s">
         <v>13</v>
       </c>
       <c r="F751" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H751" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2086</v>
+        <v>2166</v>
       </c>
       <c r="B752" t="s">
-        <v>2087</v>
+        <v>2167</v>
       </c>
       <c r="C752" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D752" t="s">
-        <v>2088</v>
+        <v>2168</v>
       </c>
       <c r="E752" t="s">
         <v>13</v>
       </c>
       <c r="F752" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H752" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2089</v>
+        <v>2169</v>
       </c>
       <c r="B753" t="s">
-        <v>2090</v>
+        <v>2170</v>
       </c>
       <c r="C753" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D753" t="s">
-        <v>2091</v>
+        <v>2171</v>
       </c>
       <c r="E753" t="s">
         <v>13</v>
       </c>
       <c r="F753" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H753" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2092</v>
+        <v>2172</v>
       </c>
       <c r="B754" t="s">
-        <v>2093</v>
+        <v>2173</v>
       </c>
       <c r="C754" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D754" t="s">
-        <v>2094</v>
+        <v>2174</v>
       </c>
       <c r="E754" t="s">
         <v>13</v>
       </c>
       <c r="F754" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H754" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2095</v>
+        <v>2175</v>
       </c>
       <c r="B755" t="s">
-        <v>2096</v>
+        <v>2176</v>
       </c>
       <c r="C755" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D755" t="s">
-        <v>2097</v>
+        <v>2177</v>
       </c>
       <c r="E755" t="s">
         <v>13</v>
       </c>
       <c r="F755" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H755" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2098</v>
+        <v>2178</v>
       </c>
       <c r="B756" t="s">
-        <v>2099</v>
+        <v>2179</v>
       </c>
       <c r="C756" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D756" t="s">
-        <v>2100</v>
+        <v>2180</v>
       </c>
       <c r="E756" t="s">
         <v>13</v>
       </c>
       <c r="F756" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H756" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2101</v>
+        <v>2181</v>
       </c>
       <c r="B757" t="s">
-        <v>2102</v>
+        <v>2182</v>
       </c>
       <c r="C757" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D757" t="s">
-        <v>2103</v>
+        <v>2183</v>
       </c>
       <c r="E757" t="s">
         <v>13</v>
       </c>
       <c r="F757" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H757" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2104</v>
+        <v>2184</v>
       </c>
       <c r="B758" t="s">
-        <v>2105</v>
+        <v>2185</v>
       </c>
       <c r="C758" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D758" t="s">
-        <v>2106</v>
+        <v>2186</v>
       </c>
       <c r="E758" t="s">
         <v>13</v>
       </c>
       <c r="F758" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H758" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2107</v>
+        <v>2187</v>
       </c>
       <c r="B759" t="s">
-        <v>2108</v>
+        <v>2188</v>
       </c>
       <c r="C759" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D759" t="s">
-        <v>2109</v>
+        <v>2189</v>
       </c>
       <c r="E759" t="s">
         <v>13</v>
       </c>
       <c r="F759" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H759" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2110</v>
+        <v>2190</v>
       </c>
       <c r="B760" t="s">
-        <v>2111</v>
+        <v>2191</v>
       </c>
       <c r="C760" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D760" t="s">
-        <v>2112</v>
+        <v>2192</v>
       </c>
       <c r="E760" t="s">
         <v>13</v>
       </c>
       <c r="F760" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H760" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2113</v>
+        <v>2193</v>
       </c>
       <c r="B761" t="s">
-        <v>2114</v>
+        <v>2194</v>
       </c>
       <c r="C761" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D761" t="s">
-        <v>2115</v>
+        <v>2195</v>
       </c>
       <c r="E761" t="s">
         <v>13</v>
       </c>
       <c r="F761" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H761" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2116</v>
+        <v>2196</v>
       </c>
       <c r="B762" t="s">
-        <v>2117</v>
+        <v>2197</v>
       </c>
       <c r="C762" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D762" t="s">
-        <v>2118</v>
+        <v>2198</v>
       </c>
       <c r="E762" t="s">
         <v>13</v>
       </c>
       <c r="F762" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H762" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2119</v>
+        <v>2199</v>
       </c>
       <c r="B763" t="s">
-        <v>2120</v>
+        <v>2200</v>
       </c>
       <c r="C763" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D763" t="s">
-        <v>2121</v>
+        <v>2201</v>
       </c>
       <c r="E763" t="s">
         <v>13</v>
       </c>
       <c r="F763" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H763" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2122</v>
+        <v>2202</v>
       </c>
       <c r="B764" t="s">
-        <v>2123</v>
+        <v>2203</v>
       </c>
       <c r="C764" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D764" t="s">
-        <v>2124</v>
+        <v>2204</v>
       </c>
       <c r="E764" t="s">
         <v>13</v>
       </c>
       <c r="F764" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H764" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2125</v>
+        <v>2205</v>
       </c>
       <c r="B765" t="s">
-        <v>2126</v>
+        <v>2206</v>
       </c>
       <c r="C765" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D765" t="s">
-        <v>2127</v>
+        <v>2207</v>
       </c>
       <c r="E765" t="s">
         <v>13</v>
       </c>
       <c r="F765" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H765" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2128</v>
+        <v>2208</v>
       </c>
       <c r="B766" t="s">
-        <v>2129</v>
+        <v>2209</v>
       </c>
       <c r="C766" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D766" t="s">
-        <v>2130</v>
+        <v>2210</v>
       </c>
       <c r="E766" t="s">
         <v>13</v>
       </c>
       <c r="F766" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H766" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2131</v>
+        <v>2211</v>
       </c>
       <c r="B767" t="s">
-        <v>2132</v>
+        <v>2212</v>
       </c>
       <c r="C767" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D767" t="s">
-        <v>2133</v>
+        <v>2213</v>
       </c>
       <c r="E767" t="s">
         <v>13</v>
       </c>
       <c r="F767" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H767" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2134</v>
+        <v>2214</v>
       </c>
       <c r="B768" t="s">
-        <v>2135</v>
+        <v>2215</v>
       </c>
       <c r="C768" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D768" t="s">
-        <v>2136</v>
+        <v>2216</v>
       </c>
       <c r="E768" t="s">
         <v>13</v>
       </c>
       <c r="F768" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H768" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2137</v>
+        <v>2217</v>
       </c>
       <c r="B769" t="s">
-        <v>2138</v>
+        <v>2218</v>
       </c>
       <c r="C769" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D769" t="s">
-        <v>2139</v>
+        <v>2219</v>
       </c>
       <c r="E769" t="s">
         <v>13</v>
       </c>
       <c r="F769" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H769" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2140</v>
+        <v>2220</v>
       </c>
       <c r="B770" t="s">
-        <v>2141</v>
+        <v>2221</v>
       </c>
       <c r="C770" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D770" t="s">
-        <v>2142</v>
+        <v>2222</v>
       </c>
       <c r="E770" t="s">
         <v>13</v>
       </c>
       <c r="F770" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H770" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2143</v>
+        <v>2223</v>
       </c>
       <c r="B771" t="s">
-        <v>2144</v>
+        <v>2224</v>
       </c>
       <c r="C771" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D771" t="s">
-        <v>2145</v>
+        <v>2225</v>
       </c>
       <c r="E771" t="s">
         <v>13</v>
       </c>
       <c r="F771" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H771" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2146</v>
+        <v>2226</v>
       </c>
       <c r="B772" t="s">
-        <v>2147</v>
+        <v>2227</v>
       </c>
       <c r="C772" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D772" t="s">
-        <v>2148</v>
+        <v>2228</v>
       </c>
       <c r="E772" t="s">
         <v>13</v>
       </c>
       <c r="F772" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H772" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2149</v>
+        <v>2229</v>
       </c>
       <c r="B773" t="s">
-        <v>2150</v>
+        <v>2230</v>
       </c>
       <c r="C773" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D773" t="s">
-        <v>2151</v>
+        <v>2231</v>
       </c>
       <c r="E773" t="s">
         <v>13</v>
       </c>
       <c r="F773" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H773" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2152</v>
+        <v>2232</v>
       </c>
       <c r="B774" t="s">
-        <v>2153</v>
+        <v>2233</v>
       </c>
       <c r="C774" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D774" t="s">
-        <v>2154</v>
+        <v>2234</v>
       </c>
       <c r="E774" t="s">
         <v>13</v>
       </c>
       <c r="F774" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H774" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2155</v>
+        <v>2235</v>
       </c>
       <c r="B775" t="s">
-        <v>2156</v>
+        <v>2236</v>
       </c>
       <c r="C775" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D775" t="s">
-        <v>2157</v>
+        <v>2237</v>
       </c>
       <c r="E775" t="s">
         <v>13</v>
       </c>
       <c r="F775" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H775" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2158</v>
-[...2 lines deleted...]
-        <v>2159</v>
+        <v>2238</v>
       </c>
       <c r="C776" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D776" t="s">
-        <v>2160</v>
+        <v>2239</v>
       </c>
       <c r="E776" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F776" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G776" t="s">
+        <v>965</v>
       </c>
       <c r="H776" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2161</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>2240</v>
       </c>
       <c r="C777" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D777" t="s">
-        <v>2163</v>
+        <v>2241</v>
       </c>
       <c r="E777" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1017</v>
       </c>
       <c r="H777" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>2165</v>
+        <v>2242</v>
       </c>
       <c r="C778" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D778" t="s">
-        <v>2166</v>
+        <v>2243</v>
       </c>
       <c r="E778" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F778" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1005</v>
       </c>
       <c r="H778" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2167</v>
-[...2 lines deleted...]
-        <v>2168</v>
+        <v>2244</v>
       </c>
       <c r="C779" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D779" t="s">
-        <v>2169</v>
+        <v>2245</v>
       </c>
       <c r="E779" t="s">
         <v>13</v>
       </c>
       <c r="F779" t="s">
-        <v>28</v>
+        <v>1108</v>
       </c>
       <c r="H779" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J779" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2170</v>
-[...2 lines deleted...]
-        <v>2171</v>
+        <v>2246</v>
       </c>
       <c r="C780" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D780" t="s">
-        <v>2172</v>
+        <v>2247</v>
       </c>
       <c r="E780" t="s">
         <v>13</v>
       </c>
-      <c r="F780" t="s">
-        <v>28</v>
+      <c r="G780" t="s">
+        <v>1063</v>
       </c>
       <c r="H780" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2173</v>
-[...2 lines deleted...]
-        <v>2174</v>
+        <v>2248</v>
       </c>
       <c r="C781" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D781" t="s">
-        <v>2175</v>
+        <v>2249</v>
       </c>
       <c r="E781" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1017</v>
       </c>
       <c r="H781" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2176</v>
-[...2 lines deleted...]
-        <v>2177</v>
+        <v>2250</v>
       </c>
       <c r="C782" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D782" t="s">
-        <v>2178</v>
+        <v>2251</v>
       </c>
       <c r="E782" t="s">
         <v>13</v>
       </c>
-      <c r="F782" t="s">
-        <v>28</v>
+      <c r="G782" t="s">
+        <v>2252</v>
       </c>
       <c r="H782" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2179</v>
-[...2 lines deleted...]
-        <v>2180</v>
+        <v>2253</v>
       </c>
       <c r="C783" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D783" t="s">
-        <v>2181</v>
+        <v>2254</v>
       </c>
       <c r="E783" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F783" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1005</v>
       </c>
       <c r="H783" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2182</v>
-[...2 lines deleted...]
-        <v>2183</v>
+        <v>2255</v>
       </c>
       <c r="C784" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D784" t="s">
-        <v>2184</v>
+        <v>2256</v>
       </c>
       <c r="E784" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F784" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1005</v>
       </c>
       <c r="H784" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>2186</v>
+        <v>2257</v>
       </c>
       <c r="C785" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D785" t="s">
-        <v>2187</v>
+        <v>2258</v>
       </c>
       <c r="E785" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1017</v>
       </c>
       <c r="H785" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2188</v>
-[...2 lines deleted...]
-        <v>2189</v>
+        <v>2259</v>
       </c>
       <c r="C786" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D786" t="s">
-        <v>2190</v>
+        <v>2260</v>
       </c>
       <c r="E786" t="s">
-        <v>13</v>
+        <v>1013</v>
       </c>
       <c r="F786" t="s">
-        <v>28</v>
+        <v>1249</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1014</v>
       </c>
       <c r="H786" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2191</v>
-[...2 lines deleted...]
-        <v>2192</v>
+        <v>2261</v>
       </c>
       <c r="C787" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D787" t="s">
-        <v>2193</v>
+        <v>2262</v>
       </c>
       <c r="E787" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1013</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1014</v>
       </c>
       <c r="H787" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="788" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2194</v>
-[...2 lines deleted...]
-        <v>2195</v>
+        <v>2263</v>
       </c>
       <c r="C788" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D788" t="s">
-        <v>2196</v>
+        <v>2264</v>
       </c>
       <c r="E788" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1029</v>
       </c>
       <c r="H788" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="789" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J788" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2197</v>
-[...2 lines deleted...]
-        <v>2198</v>
+        <v>2265</v>
       </c>
       <c r="C789" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D789" t="s">
-        <v>2199</v>
+        <v>2264</v>
       </c>
       <c r="E789" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1029</v>
       </c>
       <c r="H789" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="790" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J789" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>2201</v>
+        <v>2266</v>
       </c>
       <c r="C790" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D790" t="s">
-        <v>2202</v>
+        <v>1038</v>
       </c>
       <c r="E790" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1029</v>
       </c>
       <c r="H790" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J790" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2203</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>2267</v>
       </c>
       <c r="C791" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D791" t="s">
-        <v>2205</v>
+        <v>2268</v>
       </c>
       <c r="E791" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1029</v>
       </c>
       <c r="H791" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="792" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>2207</v>
+        <v>2269</v>
       </c>
       <c r="C792" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D792" t="s">
-        <v>2208</v>
+        <v>2270</v>
       </c>
       <c r="E792" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F792" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1005</v>
       </c>
       <c r="H792" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J792" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2209</v>
-[...2 lines deleted...]
-        <v>2210</v>
+        <v>2271</v>
       </c>
       <c r="C793" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D793" t="s">
-        <v>2211</v>
+        <v>2272</v>
       </c>
       <c r="E793" t="s">
         <v>13</v>
       </c>
-      <c r="F793" t="s">
-        <v>28</v>
+      <c r="G793" t="s">
+        <v>1051</v>
       </c>
       <c r="H793" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2212</v>
-[...2 lines deleted...]
-        <v>2213</v>
+        <v>2273</v>
       </c>
       <c r="C794" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D794" t="s">
-        <v>2214</v>
+        <v>2274</v>
       </c>
       <c r="E794" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F794" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1005</v>
       </c>
       <c r="H794" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2215</v>
-[...2 lines deleted...]
-        <v>2216</v>
+        <v>2275</v>
       </c>
       <c r="C795" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D795" t="s">
-        <v>2217</v>
+        <v>2276</v>
       </c>
       <c r="E795" t="s">
         <v>13</v>
       </c>
-      <c r="F795" t="s">
-        <v>28</v>
+      <c r="G795" t="s">
+        <v>2277</v>
       </c>
       <c r="H795" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2218</v>
-[...2 lines deleted...]
-        <v>2219</v>
+        <v>2278</v>
       </c>
       <c r="C796" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D796" t="s">
-        <v>2220</v>
+        <v>2279</v>
       </c>
       <c r="E796" t="s">
         <v>13</v>
       </c>
-      <c r="F796" t="s">
-        <v>28</v>
+      <c r="G796" t="s">
+        <v>2252</v>
       </c>
       <c r="H796" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>2222</v>
+        <v>2280</v>
       </c>
       <c r="C797" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D797" t="s">
-        <v>2223</v>
+        <v>2281</v>
       </c>
       <c r="E797" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F797" t="s">
-        <v>28</v>
+        <v>2282</v>
+      </c>
+      <c r="G797" t="s">
+        <v>965</v>
       </c>
       <c r="H797" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2224</v>
-[...2 lines deleted...]
-        <v>2225</v>
+        <v>2283</v>
       </c>
       <c r="C798" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D798" t="s">
-        <v>2226</v>
+        <v>2284</v>
       </c>
       <c r="E798" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F798" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G798" t="s">
+        <v>965</v>
       </c>
       <c r="H798" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2227</v>
-[...2 lines deleted...]
-        <v>2228</v>
+        <v>2285</v>
       </c>
       <c r="C799" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D799" t="s">
-        <v>2229</v>
+        <v>2286</v>
       </c>
       <c r="E799" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F799" t="s">
-        <v>28</v>
+        <v>1000</v>
+      </c>
+      <c r="G799" t="s">
+        <v>965</v>
       </c>
       <c r="H799" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="800" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2230</v>
-[...2 lines deleted...]
-        <v>2231</v>
+        <v>2287</v>
       </c>
       <c r="C800" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D800" t="s">
-        <v>2232</v>
+        <v>2288</v>
       </c>
       <c r="E800" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F800" t="s">
-        <v>28</v>
+        <v>1076</v>
+      </c>
+      <c r="G800" t="s">
+        <v>965</v>
       </c>
       <c r="H800" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J800" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2233</v>
-[...2 lines deleted...]
-        <v>2234</v>
+        <v>2289</v>
       </c>
       <c r="C801" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D801" t="s">
-        <v>2235</v>
+        <v>2290</v>
       </c>
       <c r="E801" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F801" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G801" t="s">
+        <v>965</v>
       </c>
       <c r="H801" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2236</v>
-[...2 lines deleted...]
-        <v>2237</v>
+        <v>2291</v>
       </c>
       <c r="C802" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D802" t="s">
-        <v>2238</v>
+        <v>2292</v>
       </c>
       <c r="E802" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F802" t="s">
-        <v>28</v>
+        <v>1090</v>
+      </c>
+      <c r="G802" t="s">
+        <v>965</v>
       </c>
       <c r="H802" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="803" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2239</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>2293</v>
       </c>
       <c r="C803" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D803" t="s">
-        <v>2241</v>
+        <v>2294</v>
       </c>
       <c r="E803" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F803" t="s">
-        <v>28</v>
+        <v>1087</v>
+      </c>
+      <c r="G803" t="s">
+        <v>965</v>
       </c>
       <c r="H803" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="804" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J803" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2242</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>2295</v>
       </c>
       <c r="C804" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D804" t="s">
-        <v>2244</v>
+        <v>2296</v>
       </c>
       <c r="E804" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F804" t="s">
-        <v>28</v>
+        <v>1093</v>
+      </c>
+      <c r="G804" t="s">
+        <v>965</v>
       </c>
       <c r="H804" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="805" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J804" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2245</v>
-[...2 lines deleted...]
-        <v>2246</v>
+        <v>2297</v>
       </c>
       <c r="C805" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D805" t="s">
-        <v>2247</v>
+        <v>2298</v>
       </c>
       <c r="E805" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F805" t="s">
-        <v>28</v>
+        <v>1093</v>
+      </c>
+      <c r="G805" t="s">
+        <v>965</v>
       </c>
       <c r="H805" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J805" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2248</v>
-[...2 lines deleted...]
-        <v>2249</v>
+        <v>2299</v>
       </c>
       <c r="C806" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D806" t="s">
-        <v>2250</v>
+        <v>2300</v>
       </c>
       <c r="E806" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F806" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G806" t="s">
+        <v>965</v>
       </c>
       <c r="H806" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2251</v>
-[...2 lines deleted...]
-        <v>2252</v>
+        <v>2301</v>
       </c>
       <c r="C807" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D807" t="s">
-        <v>2253</v>
+        <v>2302</v>
       </c>
       <c r="E807" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F807" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G807" t="s">
+        <v>965</v>
       </c>
       <c r="H807" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2254</v>
-[...2 lines deleted...]
-        <v>2255</v>
+        <v>2303</v>
       </c>
       <c r="C808" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D808" t="s">
-        <v>2256</v>
+        <v>2304</v>
       </c>
       <c r="E808" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F808" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G808" t="s">
+        <v>965</v>
       </c>
       <c r="H808" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2257</v>
-[...2 lines deleted...]
-        <v>2258</v>
+        <v>2305</v>
       </c>
       <c r="C809" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D809" t="s">
-        <v>2259</v>
+        <v>2306</v>
       </c>
       <c r="E809" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F809" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G809" t="s">
+        <v>965</v>
       </c>
       <c r="H809" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2260</v>
-[...2 lines deleted...]
-        <v>2261</v>
+        <v>2307</v>
       </c>
       <c r="C810" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D810" t="s">
-        <v>2262</v>
+        <v>2308</v>
       </c>
       <c r="E810" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F810" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G810" t="s">
+        <v>965</v>
       </c>
       <c r="H810" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>2264</v>
+        <v>2310</v>
       </c>
       <c r="C811" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D811" t="s">
-        <v>2265</v>
+        <v>2311</v>
       </c>
       <c r="E811" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H811" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2266</v>
-[...2 lines deleted...]
-        <v>2267</v>
+        <v>2313</v>
       </c>
       <c r="C812" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D812" t="s">
-        <v>2268</v>
+        <v>2314</v>
       </c>
       <c r="E812" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H812" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2269</v>
+        <v>2316</v>
       </c>
       <c r="B813" t="s">
-        <v>2270</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2317</v>
+      </c>
+      <c r="C813" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D813" t="s">
-        <v>2271</v>
+        <v>2318</v>
       </c>
       <c r="E813" t="s">
         <v>13</v>
       </c>
-      <c r="F813" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H813" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2272</v>
+        <v>2319</v>
       </c>
       <c r="B814" t="s">
-        <v>2273</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2320</v>
+      </c>
+      <c r="C814" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D814" t="s">
-        <v>2274</v>
+        <v>2321</v>
       </c>
       <c r="E814" t="s">
         <v>13</v>
       </c>
-      <c r="F814" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H814" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2275</v>
+        <v>2322</v>
       </c>
       <c r="B815" t="s">
-        <v>2276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2323</v>
+      </c>
+      <c r="C815" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D815" t="s">
-        <v>2277</v>
+        <v>2324</v>
       </c>
       <c r="E815" t="s">
         <v>13</v>
       </c>
-      <c r="F815" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H815" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2278</v>
+        <v>2325</v>
       </c>
       <c r="B816" t="s">
-        <v>2279</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2326</v>
+      </c>
+      <c r="C816" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D816" t="s">
-        <v>2280</v>
+        <v>2327</v>
       </c>
       <c r="E816" t="s">
         <v>13</v>
       </c>
-      <c r="F816" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H816" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2281</v>
+        <v>2328</v>
       </c>
       <c r="B817" t="s">
-        <v>2282</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2329</v>
+      </c>
+      <c r="C817" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D817" t="s">
-        <v>2283</v>
+        <v>2330</v>
       </c>
       <c r="E817" t="s">
         <v>13</v>
       </c>
-      <c r="F817" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H817" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2284</v>
+        <v>2331</v>
       </c>
       <c r="B818" t="s">
-        <v>2285</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2332</v>
+      </c>
+      <c r="C818" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D818" t="s">
-        <v>2286</v>
+        <v>2333</v>
       </c>
       <c r="E818" t="s">
         <v>13</v>
       </c>
-      <c r="F818" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H818" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2287</v>
+        <v>2334</v>
       </c>
       <c r="B819" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2335</v>
+      </c>
+      <c r="C819" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D819" t="s">
-        <v>2289</v>
+        <v>2336</v>
       </c>
       <c r="E819" t="s">
         <v>13</v>
       </c>
-      <c r="F819" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H819" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2290</v>
+        <v>2337</v>
       </c>
       <c r="B820" t="s">
-        <v>2291</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2338</v>
+      </c>
+      <c r="C820" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D820" t="s">
-        <v>2292</v>
+        <v>2339</v>
       </c>
       <c r="E820" t="s">
         <v>13</v>
       </c>
-      <c r="F820" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H820" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2293</v>
+        <v>2340</v>
       </c>
       <c r="B821" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2341</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D821" t="s">
-        <v>2295</v>
+        <v>2342</v>
       </c>
       <c r="E821" t="s">
         <v>13</v>
       </c>
-      <c r="F821" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H821" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2296</v>
+        <v>2343</v>
       </c>
       <c r="B822" t="s">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2344</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D822" t="s">
-        <v>2298</v>
+        <v>2345</v>
       </c>
       <c r="E822" t="s">
         <v>13</v>
       </c>
-      <c r="F822" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H822" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2299</v>
+        <v>2346</v>
       </c>
       <c r="B823" t="s">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2347</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D823" t="s">
-        <v>2301</v>
+        <v>2348</v>
       </c>
       <c r="E823" t="s">
         <v>13</v>
       </c>
-      <c r="F823" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H823" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2302</v>
+        <v>2349</v>
       </c>
       <c r="B824" t="s">
-        <v>2303</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2350</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D824" t="s">
-        <v>2304</v>
+        <v>2351</v>
       </c>
       <c r="E824" t="s">
         <v>13</v>
       </c>
-      <c r="F824" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H824" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2305</v>
+        <v>2352</v>
       </c>
       <c r="B825" t="s">
-        <v>2306</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2353</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D825" t="s">
-        <v>2307</v>
+        <v>2354</v>
       </c>
       <c r="E825" t="s">
         <v>13</v>
       </c>
-      <c r="F825" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H825" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2308</v>
+        <v>2355</v>
       </c>
       <c r="B826" t="s">
-        <v>2309</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2356</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D826" t="s">
-        <v>2310</v>
+        <v>2357</v>
       </c>
       <c r="E826" t="s">
         <v>13</v>
       </c>
-      <c r="F826" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H826" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2311</v>
+        <v>2358</v>
       </c>
       <c r="B827" t="s">
-        <v>2312</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2359</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D827" t="s">
-        <v>2313</v>
+        <v>2360</v>
       </c>
       <c r="E827" t="s">
         <v>13</v>
       </c>
-      <c r="F827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H827" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2314</v>
+        <v>2361</v>
       </c>
       <c r="B828" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2362</v>
+      </c>
+      <c r="C828" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D828" t="s">
-        <v>2316</v>
+        <v>2363</v>
       </c>
       <c r="E828" t="s">
         <v>13</v>
       </c>
-      <c r="F828" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H828" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2317</v>
+        <v>2364</v>
       </c>
       <c r="B829" t="s">
-        <v>2318</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2365</v>
+      </c>
+      <c r="C829" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D829" t="s">
-        <v>2319</v>
+        <v>2366</v>
       </c>
       <c r="E829" t="s">
         <v>13</v>
       </c>
-      <c r="F829" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H829" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2320</v>
+        <v>2367</v>
       </c>
       <c r="B830" t="s">
-        <v>2321</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2368</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D830" t="s">
-        <v>2322</v>
+        <v>2369</v>
       </c>
       <c r="E830" t="s">
         <v>13</v>
       </c>
-      <c r="F830" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H830" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2323</v>
+        <v>2370</v>
       </c>
       <c r="B831" t="s">
-        <v>2324</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2371</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D831" t="s">
-        <v>2325</v>
+        <v>2372</v>
       </c>
       <c r="E831" t="s">
         <v>13</v>
       </c>
-      <c r="F831" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H831" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2326</v>
+        <v>2373</v>
       </c>
       <c r="B832" t="s">
-        <v>2327</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2374</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D832" t="s">
-        <v>2328</v>
+        <v>2375</v>
       </c>
       <c r="E832" t="s">
         <v>13</v>
       </c>
-      <c r="F832" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H832" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2329</v>
+        <v>2376</v>
       </c>
       <c r="B833" t="s">
-        <v>2330</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2377</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D833" t="s">
-        <v>360</v>
+        <v>2378</v>
       </c>
       <c r="E833" t="s">
         <v>13</v>
       </c>
-      <c r="F833" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H833" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2331</v>
+        <v>2379</v>
       </c>
       <c r="B834" t="s">
-        <v>2332</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2380</v>
+      </c>
+      <c r="C834" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D834" t="s">
-        <v>2333</v>
+        <v>2381</v>
       </c>
       <c r="E834" t="s">
         <v>13</v>
       </c>
-      <c r="F834" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H834" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2334</v>
+        <v>2382</v>
       </c>
       <c r="B835" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2383</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D835" t="s">
-        <v>2336</v>
+        <v>2384</v>
       </c>
       <c r="E835" t="s">
         <v>13</v>
       </c>
-      <c r="F835" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H835" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2337</v>
+        <v>2385</v>
       </c>
       <c r="B836" t="s">
-        <v>2338</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2386</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D836" t="s">
-        <v>2339</v>
+        <v>2387</v>
       </c>
       <c r="E836" t="s">
         <v>13</v>
       </c>
-      <c r="F836" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H836" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2340</v>
+        <v>2388</v>
       </c>
       <c r="B837" t="s">
-        <v>2341</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2389</v>
+      </c>
+      <c r="C837" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D837" t="s">
-        <v>2342</v>
+        <v>2390</v>
       </c>
       <c r="E837" t="s">
         <v>13</v>
       </c>
-      <c r="F837" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H837" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2343</v>
+        <v>2391</v>
       </c>
       <c r="B838" t="s">
-        <v>2344</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2392</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D838" t="s">
-        <v>2345</v>
+        <v>2393</v>
       </c>
       <c r="E838" t="s">
         <v>13</v>
       </c>
-      <c r="F838" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H838" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2346</v>
+        <v>2394</v>
       </c>
       <c r="B839" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2395</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D839" t="s">
-        <v>2348</v>
+        <v>2396</v>
       </c>
       <c r="E839" t="s">
         <v>13</v>
       </c>
-      <c r="F839" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H839" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2349</v>
+        <v>2397</v>
       </c>
       <c r="B840" t="s">
-        <v>2350</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2398</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D840" t="s">
-        <v>2351</v>
+        <v>2399</v>
       </c>
       <c r="E840" t="s">
         <v>13</v>
       </c>
-      <c r="F840" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H840" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2352</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2400</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D841" t="s">
-        <v>2354</v>
+        <v>2401</v>
       </c>
       <c r="E841" t="s">
         <v>13</v>
       </c>
-      <c r="F841" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H841" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2355</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2402</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D842" t="s">
-        <v>2357</v>
+        <v>2403</v>
       </c>
       <c r="E842" t="s">
         <v>13</v>
       </c>
-      <c r="F842" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H842" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2358</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2404</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D843" t="s">
-        <v>2360</v>
+        <v>2405</v>
       </c>
       <c r="E843" t="s">
         <v>13</v>
       </c>
-      <c r="F843" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H843" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2361</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2406</v>
+      </c>
+      <c r="C844" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D844" t="s">
-        <v>2363</v>
+        <v>2407</v>
       </c>
       <c r="E844" t="s">
         <v>13</v>
       </c>
-      <c r="F844" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H844" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2364</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2408</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D845" t="s">
-        <v>2366</v>
+        <v>2409</v>
       </c>
       <c r="E845" t="s">
         <v>13</v>
       </c>
-      <c r="F845" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H845" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2367</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2410</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D846" t="s">
-        <v>2369</v>
+        <v>2411</v>
       </c>
       <c r="E846" t="s">
         <v>13</v>
       </c>
-      <c r="F846" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H846" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2370</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2412</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D847" t="s">
-        <v>2372</v>
+        <v>2413</v>
       </c>
       <c r="E847" t="s">
         <v>13</v>
       </c>
-      <c r="F847" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H847" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2373</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2414</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D848" t="s">
-        <v>2375</v>
+        <v>2415</v>
       </c>
       <c r="E848" t="s">
         <v>13</v>
       </c>
-      <c r="F848" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H848" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2376</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2416</v>
+      </c>
+      <c r="C849" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D849" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="E849" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H849" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2378</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2418</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D850" t="s">
-        <v>2379</v>
+        <v>2419</v>
       </c>
       <c r="E850" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="H850" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2380</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2420</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D851" t="s">
-        <v>2382</v>
+        <v>2421</v>
       </c>
       <c r="E851" t="s">
         <v>13</v>
       </c>
-      <c r="F851" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H851" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="852" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2383</v>
+        <v>2423</v>
       </c>
       <c r="B852" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2424</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D852" t="s">
-        <v>725</v>
+        <v>2425</v>
       </c>
       <c r="E852" t="s">
         <v>13</v>
       </c>
-      <c r="F852" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H852" t="s">
-        <v>29</v>
+        <v>38</v>
+      </c>
+      <c r="J852" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2386</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2427</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C853" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D853" t="s">
-        <v>2387</v>
+        <v>2429</v>
       </c>
       <c r="E853" t="s">
+        <v>13</v>
+      </c>
+      <c r="H853" t="s">
         <v>38</v>
       </c>
-      <c r="H853" t="s">
-[...3 lines deleted...]
-    <row r="854" spans="1:8" ht="12.75">
+    </row>
+    <row r="854" spans="1:10" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2388</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2431</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D854" t="s">
-        <v>2389</v>
+        <v>2433</v>
       </c>
       <c r="E854" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H854" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="855" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J854" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="855" spans="1:10" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2390</v>
+        <v>2435</v>
       </c>
       <c r="B855" t="s">
-        <v>2391</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2436</v>
+      </c>
+      <c r="C855" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D855" t="s">
-        <v>601</v>
+        <v>2437</v>
       </c>
       <c r="E855" t="s">
         <v>13</v>
       </c>
-      <c r="F855" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H855" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="856" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J855" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2392</v>
+        <v>2439</v>
       </c>
       <c r="B856" t="s">
-        <v>2393</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2440</v>
+      </c>
+      <c r="C856" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D856" t="s">
-        <v>2394</v>
+        <v>2441</v>
       </c>
       <c r="E856" t="s">
         <v>13</v>
       </c>
-      <c r="F856" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H856" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="857" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J856" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="857" spans="1:10" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2395</v>
-[...2 lines deleted...]
-        <v>2396</v>
+        <v>2442</v>
       </c>
       <c r="C857" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D857" t="s">
-        <v>1789</v>
+        <v>2443</v>
       </c>
       <c r="E857" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="H857" t="s">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="J857" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2397</v>
+        <v>2444</v>
       </c>
       <c r="B858" t="s">
-        <v>2398</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2445</v>
+      </c>
+      <c r="C858" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D858" t="s">
-        <v>2399</v>
+        <v>2446</v>
       </c>
       <c r="E858" t="s">
         <v>13</v>
       </c>
-      <c r="F858" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H858" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2400</v>
+        <v>2447</v>
       </c>
       <c r="B859" t="s">
-        <v>2401</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2448</v>
+      </c>
+      <c r="C859" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D859" t="s">
-        <v>566</v>
+        <v>2449</v>
       </c>
       <c r="E859" t="s">
         <v>13</v>
       </c>
-      <c r="F859" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H859" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2402</v>
+        <v>2450</v>
       </c>
       <c r="B860" t="s">
-        <v>2403</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2451</v>
+      </c>
+      <c r="C860" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D860" t="s">
-        <v>560</v>
+        <v>2452</v>
       </c>
       <c r="E860" t="s">
         <v>13</v>
       </c>
-      <c r="F860" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H860" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2404</v>
+        <v>2454</v>
       </c>
       <c r="B861" t="s">
-        <v>2405</v>
+        <v>2455</v>
       </c>
       <c r="C861" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="D861" t="s">
-        <v>2406</v>
+        <v>2456</v>
       </c>
       <c r="E861" t="s">
         <v>13</v>
       </c>
-      <c r="F861" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H861" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2407</v>
-[...2 lines deleted...]
-        <v>2408</v>
+        <v>2457</v>
       </c>
       <c r="C862" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D862" t="s">
-        <v>2409</v>
+        <v>2458</v>
       </c>
       <c r="E862" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F862" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G862" t="s">
+        <v>965</v>
       </c>
       <c r="H862" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2410</v>
-[...2 lines deleted...]
-        <v>2411</v>
+        <v>2459</v>
       </c>
       <c r="C863" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D863" t="s">
-        <v>1634</v>
+        <v>2460</v>
       </c>
       <c r="E863" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>180</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1017</v>
       </c>
       <c r="H863" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2412</v>
-[...2 lines deleted...]
-        <v>2413</v>
+        <v>2461</v>
       </c>
       <c r="C864" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D864" t="s">
-        <v>2414</v>
+        <v>2462</v>
       </c>
       <c r="E864" t="s">
-        <v>13</v>
+        <v>1013</v>
       </c>
       <c r="F864" t="s">
-        <v>28</v>
+        <v>1249</v>
+      </c>
+      <c r="G864" t="s">
+        <v>2463</v>
       </c>
       <c r="H864" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2415</v>
-[...2 lines deleted...]
-        <v>2416</v>
+        <v>2464</v>
       </c>
       <c r="C865" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D865" t="s">
-        <v>2417</v>
+        <v>2465</v>
       </c>
       <c r="E865" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1013</v>
+      </c>
+      <c r="G865" t="s">
+        <v>2463</v>
       </c>
       <c r="H865" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2418</v>
-[...2 lines deleted...]
-        <v>2419</v>
+        <v>2466</v>
       </c>
       <c r="C866" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D866" t="s">
-        <v>2420</v>
+        <v>2467</v>
       </c>
       <c r="E866" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F866" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1001</v>
       </c>
       <c r="H866" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>2468</v>
       </c>
       <c r="C867" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D867" t="s">
-        <v>2423</v>
+        <v>2469</v>
       </c>
       <c r="E867" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F867" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1001</v>
       </c>
       <c r="H867" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2424</v>
-[...2 lines deleted...]
-        <v>2425</v>
+        <v>2470</v>
       </c>
       <c r="C868" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D868" t="s">
-        <v>2426</v>
+        <v>2471</v>
       </c>
       <c r="E868" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F868" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1005</v>
       </c>
       <c r="H868" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>2428</v>
+        <v>2472</v>
       </c>
       <c r="C869" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D869" t="s">
-        <v>2429</v>
+        <v>2473</v>
       </c>
       <c r="E869" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F869" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1005</v>
       </c>
       <c r="H869" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2430</v>
-[...2 lines deleted...]
-        <v>2431</v>
+        <v>2474</v>
       </c>
       <c r="C870" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D870" t="s">
-        <v>2432</v>
+        <v>2475</v>
       </c>
       <c r="E870" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F870" t="s">
-        <v>28</v>
+        <v>1010</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1005</v>
       </c>
       <c r="H870" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2433</v>
-[...2 lines deleted...]
-        <v>2434</v>
+        <v>2476</v>
       </c>
       <c r="C871" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D871" t="s">
-        <v>2435</v>
+        <v>2477</v>
       </c>
       <c r="E871" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F871" t="s">
-        <v>28</v>
+        <v>1004</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1005</v>
       </c>
       <c r="H871" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2437</v>
+        <v>2478</v>
       </c>
       <c r="C872" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D872" t="s">
-        <v>2438</v>
+        <v>2479</v>
       </c>
       <c r="E872" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1005</v>
       </c>
       <c r="H872" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2440</v>
+        <v>2480</v>
       </c>
       <c r="C873" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D873" t="s">
-        <v>2441</v>
+        <v>2481</v>
       </c>
       <c r="E873" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1029</v>
       </c>
       <c r="H873" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2443</v>
-[...2 lines deleted...]
-        <v>2444</v>
+        <v>2482</v>
       </c>
       <c r="C874" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D874" t="s">
-        <v>2445</v>
+        <v>2483</v>
       </c>
       <c r="E874" t="s">
-        <v>13</v>
+        <v>180</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1017</v>
       </c>
       <c r="H874" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2447</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>2484</v>
+      </c>
+      <c r="C875" t="s">
+        <v>186</v>
       </c>
       <c r="D875" t="s">
-        <v>2448</v>
+        <v>2485</v>
       </c>
       <c r="E875" t="s">
-        <v>13</v>
+        <v>1013</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1014</v>
       </c>
       <c r="H875" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2450</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>2486</v>
+      </c>
+      <c r="C876" t="s">
+        <v>186</v>
       </c>
       <c r="D876" t="s">
-        <v>2451</v>
+        <v>2487</v>
       </c>
       <c r="E876" t="s">
-        <v>13</v>
+        <v>180</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1029</v>
       </c>
       <c r="H876" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2453</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>2488</v>
+      </c>
+      <c r="C877" t="s">
+        <v>186</v>
       </c>
       <c r="D877" t="s">
-        <v>2454</v>
+        <v>2489</v>
       </c>
       <c r="E877" t="s">
-        <v>13</v>
+        <v>180</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1029</v>
       </c>
       <c r="H877" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="878" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2455</v>
+        <v>2490</v>
       </c>
       <c r="C878" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D878" t="s">
-        <v>2456</v>
+        <v>2491</v>
       </c>
       <c r="E878" t="s">
-        <v>38</v>
+        <v>180</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1029</v>
       </c>
       <c r="H878" t="s">
         <v>14</v>
       </c>
-      <c r="J878" t="s">
-[...3 lines deleted...]
-    <row r="879" spans="1:10" ht="12.75">
+    </row>
+    <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2457</v>
+        <v>2492</v>
       </c>
       <c r="C879" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D879" t="s">
-        <v>2458</v>
+        <v>2493</v>
       </c>
       <c r="E879" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1063</v>
       </c>
       <c r="H879" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2459</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>2494</v>
+      </c>
+      <c r="C880" t="s">
+        <v>186</v>
       </c>
       <c r="D880" t="s">
-        <v>2460</v>
+        <v>2495</v>
       </c>
       <c r="E880" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G880" t="s">
+        <v>2496</v>
       </c>
       <c r="H880" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2461</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>2497</v>
+      </c>
+      <c r="C881" t="s">
+        <v>186</v>
       </c>
       <c r="D881" t="s">
-        <v>2462</v>
+        <v>2498</v>
       </c>
       <c r="E881" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G881" t="s">
+        <v>2496</v>
       </c>
       <c r="H881" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2463</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>2499</v>
+      </c>
+      <c r="C882" t="s">
+        <v>186</v>
       </c>
       <c r="D882" t="s">
-        <v>2464</v>
+        <v>2500</v>
       </c>
       <c r="E882" t="s">
-        <v>38</v>
+        <v>1013</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1262</v>
       </c>
       <c r="H882" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2465</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>2501</v>
+      </c>
+      <c r="C883" t="s">
+        <v>186</v>
       </c>
       <c r="D883" t="s">
-        <v>2466</v>
+        <v>2502</v>
       </c>
       <c r="E883" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1054</v>
       </c>
       <c r="H883" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2467</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>2503</v>
+      </c>
+      <c r="C884" t="s">
+        <v>186</v>
       </c>
       <c r="D884" t="s">
-        <v>2468</v>
+        <v>2504</v>
       </c>
       <c r="E884" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1063</v>
       </c>
       <c r="H884" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="885" spans="1:10" ht="12.75">
+    <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2469</v>
+        <v>2505</v>
       </c>
       <c r="C885" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D885" t="s">
-        <v>2470</v>
+        <v>2506</v>
       </c>
       <c r="E885" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G885" t="s">
+        <v>965</v>
       </c>
       <c r="H885" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>2472</v>
+        <v>2507</v>
       </c>
       <c r="C886" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D886" t="s">
-        <v>2473</v>
+        <v>2508</v>
       </c>
       <c r="E886" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1286</v>
       </c>
       <c r="H886" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2474</v>
-[...2 lines deleted...]
-        <v>2475</v>
+        <v>2509</v>
       </c>
       <c r="C887" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D887" t="s">
-        <v>2476</v>
+        <v>2510</v>
       </c>
       <c r="E887" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1010</v>
       </c>
       <c r="G887" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H887" t="s">
-        <v>1116</v>
+        <v>14</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2477</v>
-[...2 lines deleted...]
-        <v>2478</v>
+        <v>2511</v>
       </c>
       <c r="C888" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D888" t="s">
-        <v>2479</v>
+        <v>2512</v>
       </c>
       <c r="E888" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G888" t="s">
+        <v>965</v>
       </c>
       <c r="H888" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2480</v>
-[...2 lines deleted...]
-        <v>2481</v>
+        <v>2513</v>
       </c>
       <c r="C889" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D889" t="s">
-        <v>2482</v>
+        <v>2514</v>
       </c>
       <c r="E889" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1010</v>
       </c>
       <c r="G889" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H889" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="890" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2483</v>
-[...2 lines deleted...]
-        <v>2484</v>
+        <v>2515</v>
       </c>
       <c r="C890" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D890" t="s">
-        <v>1356</v>
+        <v>2516</v>
       </c>
       <c r="E890" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G890" t="s">
+        <v>965</v>
       </c>
       <c r="H890" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2485</v>
-[...2 lines deleted...]
-        <v>2486</v>
+        <v>2517</v>
       </c>
       <c r="C891" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D891" t="s">
-        <v>2487</v>
+        <v>2518</v>
       </c>
       <c r="E891" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1010</v>
       </c>
       <c r="G891" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H891" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="892" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2488</v>
-[...2 lines deleted...]
-        <v>2489</v>
+        <v>2519</v>
       </c>
       <c r="C892" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D892" t="s">
-        <v>254</v>
+        <v>2520</v>
       </c>
       <c r="E892" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G892" t="s">
+        <v>965</v>
       </c>
       <c r="H892" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2490</v>
-[...2 lines deleted...]
-        <v>2491</v>
+        <v>2521</v>
       </c>
       <c r="C893" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D893" t="s">
-        <v>2492</v>
+        <v>2522</v>
       </c>
       <c r="E893" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1010</v>
       </c>
       <c r="G893" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H893" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="894" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2493</v>
-[...2 lines deleted...]
-        <v>2494</v>
+        <v>2523</v>
       </c>
       <c r="C894" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D894" t="s">
-        <v>259</v>
+        <v>2524</v>
       </c>
       <c r="E894" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F894" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G894" t="s">
+        <v>965</v>
       </c>
       <c r="H894" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2495</v>
-[...2 lines deleted...]
-        <v>2496</v>
+        <v>2525</v>
       </c>
       <c r="C895" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D895" t="s">
-        <v>2497</v>
+        <v>2526</v>
       </c>
       <c r="E895" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F895" t="s">
+        <v>1010</v>
       </c>
       <c r="G895" t="s">
-        <v>1115</v>
+        <v>1286</v>
       </c>
       <c r="H895" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-    <row r="896" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2498</v>
-[...2 lines deleted...]
-        <v>2499</v>
+        <v>2527</v>
       </c>
       <c r="C896" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D896" t="s">
-        <v>2445</v>
+        <v>2528</v>
       </c>
       <c r="E896" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G896" t="s">
+        <v>1286</v>
       </c>
       <c r="H896" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>2501</v>
+        <v>2529</v>
       </c>
       <c r="C897" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D897" t="s">
-        <v>2502</v>
+        <v>2530</v>
       </c>
       <c r="E897" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F897" t="s">
+        <v>1010</v>
       </c>
       <c r="G897" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H897" t="s">
-        <v>1116</v>
+        <v>14</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2503</v>
-[...2 lines deleted...]
-        <v>2504</v>
+        <v>2531</v>
       </c>
       <c r="C898" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D898" t="s">
-        <v>2505</v>
+        <v>2532</v>
       </c>
       <c r="E898" t="s">
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1010</v>
       </c>
       <c r="G898" t="s">
-        <v>1115</v>
+        <v>965</v>
       </c>
       <c r="H898" t="s">
-        <v>1116</v>
+        <v>14</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2506</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>2533</v>
+      </c>
+      <c r="C899" t="s">
+        <v>186</v>
       </c>
       <c r="D899" t="s">
-        <v>2507</v>
+        <v>2534</v>
       </c>
       <c r="E899" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F899" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G899" t="s">
+        <v>965</v>
       </c>
       <c r="H899" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="900" spans="1:10" ht="12.75">
+    <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2508</v>
+        <v>2535</v>
       </c>
       <c r="C900" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D900" t="s">
-        <v>2509</v>
+        <v>2536</v>
       </c>
       <c r="E900" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F900" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G900" t="s">
+        <v>965</v>
       </c>
       <c r="H900" t="s">
         <v>14</v>
       </c>
-      <c r="J900" t="s">
-[...3 lines deleted...]
-    <row r="901" spans="1:10" ht="12.75">
+    </row>
+    <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2510</v>
+        <v>2537</v>
       </c>
       <c r="C901" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D901" t="s">
-        <v>2511</v>
+        <v>2538</v>
       </c>
       <c r="E901" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F901" t="s">
+        <v>964</v>
+      </c>
+      <c r="G901" t="s">
+        <v>965</v>
       </c>
       <c r="H901" t="s">
         <v>14</v>
       </c>
-      <c r="J901" t="s">
-[...3 lines deleted...]
-    <row r="902" spans="1:10" ht="12.75">
+    </row>
+    <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2512</v>
+        <v>2539</v>
       </c>
       <c r="C902" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D902" t="s">
-        <v>2513</v>
+        <v>2540</v>
       </c>
       <c r="E902" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F902" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G902" t="s">
+        <v>965</v>
       </c>
       <c r="H902" t="s">
         <v>14</v>
       </c>
-      <c r="J902" t="s">
-[...3 lines deleted...]
-    <row r="903" spans="1:10" ht="12.75">
+    </row>
+    <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2514</v>
+        <v>2541</v>
       </c>
       <c r="C903" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D903" t="s">
-        <v>2515</v>
+        <v>2542</v>
       </c>
       <c r="E903" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F903" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G903" t="s">
+        <v>1313</v>
       </c>
       <c r="H903" t="s">
         <v>14</v>
       </c>
-      <c r="J903" t="s">
-[...3 lines deleted...]
-    <row r="904" spans="1:10" ht="12.75">
+    </row>
+    <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2516</v>
+        <v>2543</v>
       </c>
       <c r="C904" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D904" t="s">
-        <v>2517</v>
+        <v>2544</v>
       </c>
       <c r="E904" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F904" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G904" t="s">
+        <v>965</v>
       </c>
       <c r="H904" t="s">
         <v>14</v>
       </c>
-      <c r="J904" t="s">
-[...3 lines deleted...]
-    <row r="905" spans="1:10" ht="12.75">
+    </row>
+    <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2518</v>
+        <v>2545</v>
       </c>
       <c r="C905" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D905" t="s">
-        <v>2519</v>
+        <v>2546</v>
       </c>
       <c r="E905" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F905" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G905" t="s">
+        <v>965</v>
       </c>
       <c r="H905" t="s">
         <v>14</v>
       </c>
-      <c r="J905" t="s">
-[...3 lines deleted...]
-    <row r="906" spans="1:10" ht="12.75">
+    </row>
+    <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2520</v>
+        <v>2547</v>
       </c>
       <c r="C906" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D906" t="s">
-        <v>2521</v>
+        <v>2548</v>
       </c>
       <c r="E906" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F906" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G906" t="s">
+        <v>1313</v>
       </c>
       <c r="H906" t="s">
         <v>14</v>
       </c>
-      <c r="J906" t="s">
-[...3 lines deleted...]
-    <row r="907" spans="1:10" ht="12.75">
+    </row>
+    <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2522</v>
+        <v>2549</v>
       </c>
       <c r="C907" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D907" t="s">
-        <v>2523</v>
+        <v>2550</v>
       </c>
       <c r="E907" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F907" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G907" t="s">
+        <v>965</v>
       </c>
       <c r="H907" t="s">
         <v>14</v>
       </c>
-      <c r="J907" t="s">
-[...3 lines deleted...]
-    <row r="908" spans="1:10" ht="12.75">
+    </row>
+    <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2524</v>
+        <v>2551</v>
       </c>
       <c r="C908" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D908" t="s">
-        <v>2525</v>
+        <v>2552</v>
       </c>
       <c r="E908" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F908" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G908" t="s">
+        <v>965</v>
       </c>
       <c r="H908" t="s">
         <v>14</v>
       </c>
-      <c r="J908" t="s">
-[...3 lines deleted...]
-    <row r="909" spans="1:10" ht="12.75">
+    </row>
+    <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2526</v>
+        <v>2553</v>
       </c>
       <c r="C909" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D909" t="s">
-        <v>2527</v>
+        <v>2554</v>
       </c>
       <c r="E909" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F909" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G909" t="s">
+        <v>965</v>
       </c>
       <c r="H909" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2528</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>2555</v>
+      </c>
+      <c r="C910" t="s">
+        <v>186</v>
       </c>
       <c r="D910" t="s">
-        <v>2529</v>
+        <v>2556</v>
       </c>
       <c r="E910" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F910" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G910" t="s">
+        <v>965</v>
       </c>
       <c r="H910" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2530</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>2557</v>
+      </c>
+      <c r="C911" t="s">
+        <v>186</v>
       </c>
       <c r="D911" t="s">
-        <v>2531</v>
+        <v>2558</v>
       </c>
       <c r="E911" t="s">
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="F911" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G911" t="s">
+        <v>965</v>
       </c>
       <c r="H911" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="912" spans="1:10" ht="12.75">
+    <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2532</v>
-[...1 lines deleted...]
-      <c r="C912" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C912" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D912" t="s">
-        <v>2533</v>
+        <v>2562</v>
       </c>
       <c r="E912" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H912" t="s">
         <v>14</v>
       </c>
-      <c r="J912" t="s">
-[...3 lines deleted...]
-    <row r="913" spans="1:10" ht="12.75">
+    </row>
+    <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2534</v>
-[...1 lines deleted...]
-      <c r="C913" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C913" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D913" t="s">
-        <v>2535</v>
+        <v>2566</v>
       </c>
       <c r="E913" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H913" t="s">
         <v>14</v>
       </c>
-      <c r="J913" t="s">
-[...3 lines deleted...]
-    <row r="914" spans="1:10" ht="12.75">
+    </row>
+    <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2536</v>
-[...1 lines deleted...]
-      <c r="C914" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C914" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D914" t="s">
-        <v>2537</v>
+        <v>2570</v>
       </c>
       <c r="E914" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H914" t="s">
         <v>14</v>
       </c>
-      <c r="J914" t="s">
-[...3 lines deleted...]
-    <row r="915" spans="1:10" ht="12.75">
+    </row>
+    <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2538</v>
-[...1 lines deleted...]
-      <c r="C915" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C915" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D915" t="s">
-        <v>2539</v>
+        <v>2574</v>
       </c>
       <c r="E915" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H915" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2540</v>
+        <v>2575</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>1088</v>
+        <v>178</v>
       </c>
       <c r="D916" t="s">
-        <v>2541</v>
+        <v>2576</v>
       </c>
       <c r="E916" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H916" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2542</v>
+        <v>2577</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>1088</v>
+        <v>178</v>
       </c>
       <c r="D917" t="s">
-        <v>2543</v>
+        <v>2578</v>
       </c>
       <c r="E917" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H917" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="918" spans="1:8" ht="12.75">
+    <row r="918" spans="1:10" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2544</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>2579</v>
+      </c>
+      <c r="C918" t="s">
+        <v>120</v>
       </c>
       <c r="D918" t="s">
-        <v>2545</v>
+        <v>2580</v>
       </c>
       <c r="E918" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H918" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="919" spans="1:8" ht="12.75">
+      <c r="J918" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>2581</v>
+      </c>
+      <c r="C919" t="s">
+        <v>120</v>
       </c>
       <c r="D919" t="s">
-        <v>2547</v>
+        <v>2582</v>
       </c>
       <c r="E919" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H919" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="920" spans="1:8" ht="12.75">
+      <c r="J919" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="920" spans="1:10" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2548</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>2583</v>
+      </c>
+      <c r="C920" t="s">
+        <v>120</v>
       </c>
       <c r="D920" t="s">
-        <v>2549</v>
+        <v>2584</v>
       </c>
       <c r="E920" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H920" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="921" spans="1:8" ht="12.75">
+      <c r="J920" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2550</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>2585</v>
+      </c>
+      <c r="C921" t="s">
+        <v>120</v>
       </c>
       <c r="D921" t="s">
-        <v>2551</v>
+        <v>2586</v>
       </c>
       <c r="E921" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H921" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="922" spans="1:8" ht="12.75">
+      <c r="J921" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2552</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>2587</v>
+      </c>
+      <c r="C922" t="s">
+        <v>120</v>
       </c>
       <c r="D922" t="s">
-        <v>2553</v>
+        <v>2588</v>
       </c>
       <c r="E922" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H922" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="923" spans="1:8" ht="12.75">
+      <c r="J922" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>2589</v>
+      </c>
+      <c r="C923" t="s">
+        <v>120</v>
       </c>
       <c r="D923" t="s">
-        <v>2555</v>
+        <v>2590</v>
       </c>
       <c r="E923" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H923" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="924" spans="1:8" ht="12.75">
+      <c r="J923" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2556</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>2591</v>
+      </c>
+      <c r="C924" t="s">
+        <v>120</v>
       </c>
       <c r="D924" t="s">
-        <v>2557</v>
+        <v>2592</v>
       </c>
       <c r="E924" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H924" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="925" spans="1:8" ht="12.75">
+      <c r="J924" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2558</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>2593</v>
+      </c>
+      <c r="C925" t="s">
+        <v>120</v>
       </c>
       <c r="D925" t="s">
-        <v>2559</v>
+        <v>2594</v>
       </c>
       <c r="E925" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H925" t="s">
         <v>14</v>
+      </c>
+      <c r="J925" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="926" spans="1:10" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2560</v>
+        <v>2595</v>
       </c>
       <c r="C926" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D926" t="s">
-        <v>2561</v>
+        <v>2596</v>
       </c>
       <c r="E926" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="H926" t="s">
         <v>14</v>
       </c>
       <c r="J926" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2563</v>
+        <v>2597</v>
       </c>
       <c r="B927" t="s">
-        <v>2564</v>
-[...2 lines deleted...]
-        <v>1348</v>
+        <v>2598</v>
+      </c>
+      <c r="C927" t="s">
+        <v>120</v>
       </c>
       <c r="D927" t="s">
-        <v>2565</v>
+        <v>2599</v>
       </c>
       <c r="E927" t="s">
         <v>13</v>
       </c>
       <c r="H927" t="s">
-        <v>1260</v>
+        <v>38</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2567</v>
+        <v>2600</v>
       </c>
       <c r="B928" t="s">
-        <v>2568</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2601</v>
+      </c>
+      <c r="C928" t="s">
+        <v>120</v>
       </c>
       <c r="D928" t="s">
-        <v>2569</v>
+        <v>2602</v>
       </c>
       <c r="E928" t="s">
         <v>13</v>
       </c>
+      <c r="G928" t="s">
+        <v>1124</v>
+      </c>
       <c r="H928" t="s">
-        <v>14</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2571</v>
+        <v>2603</v>
       </c>
       <c r="B929" t="s">
-        <v>2572</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2604</v>
+      </c>
+      <c r="C929" t="s">
+        <v>120</v>
       </c>
       <c r="D929" t="s">
-        <v>2573</v>
+        <v>2605</v>
       </c>
       <c r="E929" t="s">
         <v>13</v>
       </c>
       <c r="H929" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2575</v>
+        <v>2606</v>
       </c>
       <c r="B930" t="s">
-        <v>2576</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2607</v>
+      </c>
+      <c r="C930" t="s">
+        <v>120</v>
       </c>
       <c r="D930" t="s">
-        <v>2577</v>
+        <v>2608</v>
       </c>
       <c r="E930" t="s">
         <v>13</v>
       </c>
+      <c r="G930" t="s">
+        <v>1124</v>
+      </c>
       <c r="H930" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="931" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="B931" t="s">
-        <v>2580</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2610</v>
+      </c>
+      <c r="C931" t="s">
+        <v>120</v>
       </c>
       <c r="D931" t="s">
-        <v>2581</v>
+        <v>2611</v>
       </c>
       <c r="E931" t="s">
         <v>13</v>
       </c>
       <c r="H931" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="932" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J931" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2583</v>
+        <v>2612</v>
       </c>
       <c r="B932" t="s">
-        <v>2584</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>2613</v>
+      </c>
+      <c r="C932" t="s">
+        <v>120</v>
       </c>
       <c r="D932" t="s">
-        <v>2585</v>
+        <v>2614</v>
       </c>
       <c r="E932" t="s">
         <v>13</v>
       </c>
+      <c r="G932" t="s">
+        <v>1124</v>
+      </c>
       <c r="H932" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="933" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="933" spans="1:10" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2587</v>
+        <v>2615</v>
       </c>
       <c r="B933" t="s">
-        <v>2588</v>
-[...2 lines deleted...]
-        <v>1348</v>
+        <v>2616</v>
+      </c>
+      <c r="C933" t="s">
+        <v>120</v>
       </c>
       <c r="D933" t="s">
-        <v>2589</v>
+        <v>1217</v>
       </c>
       <c r="E933" t="s">
         <v>13</v>
       </c>
       <c r="H933" t="s">
-        <v>1260</v>
+        <v>38</v>
+      </c>
+      <c r="J933" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2590</v>
+        <v>2617</v>
       </c>
       <c r="B934" t="s">
-        <v>2591</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2618</v>
+      </c>
+      <c r="C934" t="s">
+        <v>120</v>
       </c>
       <c r="D934" t="s">
-        <v>2592</v>
+        <v>2619</v>
       </c>
       <c r="E934" t="s">
         <v>13</v>
       </c>
+      <c r="G934" t="s">
+        <v>1124</v>
+      </c>
       <c r="H934" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="935" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="935" spans="1:10" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2593</v>
+        <v>2620</v>
       </c>
       <c r="B935" t="s">
-        <v>2594</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2621</v>
+      </c>
+      <c r="C935" t="s">
+        <v>120</v>
       </c>
       <c r="D935" t="s">
-        <v>2595</v>
+        <v>1221</v>
       </c>
       <c r="E935" t="s">
         <v>13</v>
       </c>
       <c r="H935" t="s">
-        <v>14</v>
+        <v>38</v>
+      </c>
+      <c r="J935" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2596</v>
+        <v>2622</v>
       </c>
       <c r="B936" t="s">
-        <v>2597</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2623</v>
+      </c>
+      <c r="C936" t="s">
+        <v>120</v>
       </c>
       <c r="D936" t="s">
-        <v>2598</v>
+        <v>2624</v>
       </c>
       <c r="E936" t="s">
         <v>13</v>
       </c>
+      <c r="G936" t="s">
+        <v>1124</v>
+      </c>
       <c r="H936" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="937" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="937" spans="1:10" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2599</v>
+        <v>2625</v>
       </c>
       <c r="B937" t="s">
-        <v>2600</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2626</v>
+      </c>
+      <c r="C937" t="s">
+        <v>120</v>
       </c>
       <c r="D937" t="s">
-        <v>2601</v>
+        <v>2456</v>
       </c>
       <c r="E937" t="s">
         <v>13</v>
       </c>
       <c r="H937" t="s">
-        <v>14</v>
+        <v>38</v>
+      </c>
+      <c r="J937" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2602</v>
+        <v>2627</v>
       </c>
       <c r="B938" t="s">
-        <v>2603</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2628</v>
+      </c>
+      <c r="C938" t="s">
+        <v>120</v>
       </c>
       <c r="D938" t="s">
-        <v>2604</v>
+        <v>2629</v>
       </c>
       <c r="E938" t="s">
         <v>13</v>
       </c>
+      <c r="G938" t="s">
+        <v>1124</v>
+      </c>
       <c r="H938" t="s">
-        <v>14</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2605</v>
+        <v>2630</v>
       </c>
       <c r="B939" t="s">
-        <v>2606</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2631</v>
+      </c>
+      <c r="C939" t="s">
+        <v>120</v>
       </c>
       <c r="D939" t="s">
-        <v>2607</v>
+        <v>2632</v>
       </c>
       <c r="E939" t="s">
         <v>13</v>
       </c>
+      <c r="G939" t="s">
+        <v>1124</v>
+      </c>
       <c r="H939" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="940" spans="1:8" ht="12.75">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2608</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2633</v>
+      </c>
+      <c r="C940" t="s">
+        <v>120</v>
       </c>
       <c r="D940" t="s">
-        <v>2610</v>
+        <v>2634</v>
       </c>
       <c r="E940" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H940" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="941" spans="1:8" ht="12.75">
+      <c r="J940" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2611</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2635</v>
+      </c>
+      <c r="C941" t="s">
+        <v>120</v>
       </c>
       <c r="D941" t="s">
-        <v>2613</v>
+        <v>2636</v>
       </c>
       <c r="E941" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H941" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="942" spans="1:8" ht="12.75">
+      <c r="J941" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>2614</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2637</v>
+      </c>
+      <c r="C942" t="s">
+        <v>120</v>
       </c>
       <c r="D942" t="s">
-        <v>2616</v>
+        <v>2638</v>
       </c>
       <c r="E942" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H942" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="943" spans="1:8" ht="12.75">
+      <c r="J942" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2617</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2639</v>
+      </c>
+      <c r="C943" t="s">
+        <v>120</v>
       </c>
       <c r="D943" t="s">
-        <v>2619</v>
+        <v>2640</v>
       </c>
       <c r="E943" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H943" t="s">
         <v>14</v>
+      </c>
+      <c r="J943" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2620</v>
-[...2 lines deleted...]
-        <v>2621</v>
+        <v>2641</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>320</v>
+        <v>1166</v>
       </c>
       <c r="D944" t="s">
-        <v>2622</v>
+        <v>2642</v>
       </c>
       <c r="E944" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H944" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2623</v>
-[...2 lines deleted...]
-        <v>2624</v>
+        <v>2643</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>320</v>
+        <v>1166</v>
       </c>
       <c r="D945" t="s">
-        <v>2625</v>
+        <v>2644</v>
       </c>
       <c r="E945" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H945" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2626</v>
-[...2 lines deleted...]
-        <v>2627</v>
+        <v>2645</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D946" t="s">
-        <v>2628</v>
+        <v>2646</v>
       </c>
       <c r="E946" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H946" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-        <v>2630</v>
+        <v>2647</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D947" t="s">
-        <v>2631</v>
+        <v>2648</v>
       </c>
       <c r="E947" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H947" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2632</v>
-[...2 lines deleted...]
-        <v>2633</v>
+        <v>2649</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D948" t="s">
-        <v>2634</v>
+        <v>2650</v>
       </c>
       <c r="E948" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H948" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2635</v>
-[...2 lines deleted...]
-        <v>2636</v>
+        <v>2651</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>320</v>
+        <v>178</v>
       </c>
       <c r="D949" t="s">
-        <v>2637</v>
+        <v>2652</v>
       </c>
       <c r="E949" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H949" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2638</v>
-[...2 lines deleted...]
-        <v>2639</v>
+        <v>2653</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>320</v>
+        <v>178</v>
       </c>
       <c r="D950" t="s">
-        <v>2640</v>
+        <v>2654</v>
       </c>
       <c r="E950" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H950" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2641</v>
-[...2 lines deleted...]
-        <v>2642</v>
+        <v>2655</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D951" t="s">
-        <v>2643</v>
+        <v>2656</v>
       </c>
       <c r="E951" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H951" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-        <v>2645</v>
+        <v>2657</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D952" t="s">
-        <v>2646</v>
+        <v>2658</v>
       </c>
       <c r="E952" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H952" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2647</v>
-[...2 lines deleted...]
-        <v>2648</v>
+        <v>2659</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>320</v>
+        <v>1166</v>
       </c>
       <c r="D953" t="s">
-        <v>2649</v>
+        <v>2660</v>
       </c>
       <c r="E953" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H953" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2650</v>
-[...2 lines deleted...]
-        <v>2651</v>
+        <v>2661</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D954" t="s">
-        <v>2652</v>
+        <v>2662</v>
       </c>
       <c r="E954" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H954" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2653</v>
-[...2 lines deleted...]
-        <v>2654</v>
+        <v>2663</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>320</v>
+        <v>178</v>
       </c>
       <c r="D955" t="s">
-        <v>2655</v>
+        <v>2664</v>
       </c>
       <c r="E955" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H955" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="956" spans="1:8" ht="12.75">
+    <row r="956" spans="1:10" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2656</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2665</v>
+      </c>
+      <c r="C956" t="s">
+        <v>120</v>
       </c>
       <c r="D956" t="s">
-        <v>2658</v>
+        <v>2666</v>
       </c>
       <c r="E956" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H956" t="s">
         <v>14</v>
+      </c>
+      <c r="J956" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2659</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2668</v>
+      </c>
+      <c r="C957" t="s">
+        <v>120</v>
       </c>
       <c r="D957" t="s">
-        <v>2661</v>
+        <v>2669</v>
       </c>
       <c r="E957" t="s">
         <v>13</v>
       </c>
       <c r="H957" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2662</v>
+        <v>2671</v>
       </c>
       <c r="B958" t="s">
-        <v>2663</v>
+        <v>2672</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>320</v>
+        <v>114</v>
       </c>
       <c r="D958" t="s">
-        <v>2664</v>
+        <v>2673</v>
       </c>
       <c r="E958" t="s">
         <v>13</v>
       </c>
       <c r="H958" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
     </row>
     <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2665</v>
-[...2 lines deleted...]
-        <v>2666</v>
+        <v>2674</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>320</v>
+        <v>950</v>
       </c>
       <c r="D959" t="s">
-        <v>2667</v>
+        <v>2675</v>
       </c>
       <c r="E959" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H959" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2668</v>
-[...2 lines deleted...]
-        <v>2669</v>
+        <v>2676</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>320</v>
+        <v>950</v>
       </c>
       <c r="D960" t="s">
-        <v>2670</v>
+        <v>2677</v>
       </c>
       <c r="E960" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H960" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2672</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2678</v>
+      </c>
+      <c r="C961" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D961" t="s">
-        <v>2673</v>
+        <v>2679</v>
       </c>
       <c r="E961" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H961" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
     </row>
     <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>2676</v>
+        <v>2680</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>371</v>
+        <v>950</v>
       </c>
       <c r="D962" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
       <c r="E962" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H962" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="963" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2679</v>
-[...2 lines deleted...]
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>371</v>
+        <v>950</v>
       </c>
       <c r="D963" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="E963" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H963" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="964" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2683</v>
-[...1 lines deleted...]
-      <c r="B964" t="s">
         <v>2684</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>371</v>
+        <v>950</v>
       </c>
       <c r="D964" t="s">
         <v>2685</v>
       </c>
       <c r="E964" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H964" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="965" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="B965" t="s">
         <v>2688</v>
       </c>
-      <c r="C965" s="1" t="s">
-        <v>371</v>
+      <c r="C965" t="s">
+        <v>120</v>
       </c>
       <c r="D965" t="s">
-        <v>2689</v>
+        <v>1206</v>
       </c>
       <c r="E965" t="s">
         <v>13</v>
       </c>
       <c r="H965" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>38</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
         <v>2690</v>
       </c>
-      <c r="C966" s="1" t="s">
-        <v>320</v>
+      <c r="B966" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C966" t="s">
+        <v>120</v>
       </c>
       <c r="D966" t="s">
-        <v>2691</v>
+        <v>2611</v>
       </c>
       <c r="E966" t="s">
         <v>13</v>
       </c>
       <c r="H966" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2694</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D967" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="E967" t="s">
         <v>13</v>
       </c>
       <c r="H967" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>2694</v>
+        <v>2696</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2697</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D968" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="E968" t="s">
         <v>13</v>
       </c>
       <c r="H968" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>2696</v>
+        <v>2699</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2700</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D969" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="E969" t="s">
         <v>13</v>
       </c>
       <c r="H969" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="970" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="970" spans="1:10" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>2698</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2701</v>
+      </c>
+      <c r="C970" t="s">
+        <v>120</v>
       </c>
       <c r="D970" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
       <c r="E970" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H970" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="971" spans="1:8" ht="12.75">
+      <c r="J970" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>2700</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2703</v>
+      </c>
+      <c r="C971" t="s">
+        <v>120</v>
       </c>
       <c r="D971" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="E971" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H971" t="s">
         <v>14</v>
+      </c>
+      <c r="J971" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>320</v>
+        <v>178</v>
       </c>
       <c r="D972" t="s">
-        <v>2703</v>
+        <v>2706</v>
       </c>
       <c r="E972" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H972" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="973" spans="1:8" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D973" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="E973" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H973" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D974" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
       <c r="E974" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H974" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>320</v>
+        <v>1166</v>
       </c>
       <c r="D975" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="E975" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H975" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D976" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="E976" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H976" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="977" spans="1:8" ht="12.75">
+    <row r="977" spans="1:10" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>2712</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>2715</v>
+      </c>
+      <c r="C977" t="s">
+        <v>120</v>
       </c>
       <c r="D977" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="E977" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H977" t="s">
         <v>14</v>
+      </c>
+      <c r="J977" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="978" spans="1:8" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>2715</v>
-[...2 lines deleted...]
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D978" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="E978" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H978" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="979" spans="1:8" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>2718</v>
-[...1 lines deleted...]
-      <c r="B979" t="s">
         <v>2719</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>320</v>
+        <v>1159</v>
       </c>
       <c r="D979" t="s">
         <v>2720</v>
       </c>
       <c r="E979" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="H979" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PC-C6U-LSB1-XX-XM"/>
-[...1123 lines deleted...]
-    <hyperlink ref="C979" r:id="rId1125" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A2" r:id="rId1" display="COP1KW2-88F002"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A3" r:id="rId3" display="COP1KW2-88F007"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A4" r:id="rId5" display="COP1KW2-88F011"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A5" r:id="rId7" display="COP1KW2-88F025"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A6" r:id="rId9" display="COP1KZ2-88F002"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A7" r:id="rId11" display="COP1KZ2-88F007"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A8" r:id="rId13" display="COP1KZ2-88F011"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A9" r:id="rId15" display="COP1KZ2-88F030"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A10" r:id="rId17" display="COP1KZ2-88F040"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A11" r:id="rId19" display="COP1KZ2-88N018"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A12" r:id="rId21" display="760244091"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of FT-ASC"/>
+    <hyperlink ref="A13" r:id="rId23" display="760244092"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of FT-ASC"/>
+    <hyperlink ref="A14" r:id="rId25" display="760244093"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of FT-ASC"/>
+    <hyperlink ref="A15" r:id="rId27" display="760244094"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of FT-ASC"/>
+    <hyperlink ref="A16" r:id="rId29" display="760244096"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of FT-ASC"/>
+    <hyperlink ref="A17" r:id="rId31" display="760244101"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of FT-ASC"/>
+    <hyperlink ref="A18" r:id="rId33" display="CO13JX2-88F002"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A19" r:id="rId35" display="CO13JX2-88F003"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A20" r:id="rId37" display="CO13JX2-88F007"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A21" r:id="rId39" display="CO13JX2-88F011"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A22" r:id="rId41" display="CO13JX2-88F025"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A23" r:id="rId43" display="CO13JX2-88F030"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A24" r:id="rId45" display="CO1SJO2-88F002"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A25" r:id="rId47" display="CO1SJO2-88F011"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A26" r:id="rId49" display="CO1SJO2-88F040"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A27" r:id="rId51" display="CO13JX2-11F020"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A28" r:id="rId53" display="CO1SJO2-11N018"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A29" r:id="rId55" display="CO1SJO2-11F002"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A30" r:id="rId57" display="CO1SJO2-11F003"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A31" r:id="rId59" display="CO1SJO2-11F007"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A32" r:id="rId61" display="CO1SJO2-11F015"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A33" r:id="rId63" display="CO1SJO2-11F025"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A34" r:id="rId65" display="CO1SJO2-11F040"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A35" r:id="rId67" display="760250028"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A36" r:id="rId69" display="760099424"/>
+    <hyperlink ref="A37" r:id="rId70" display="760099432"/>
+    <hyperlink ref="A38" r:id="rId71" display="760102145"/>
+    <hyperlink ref="A39" r:id="rId72" display="760233437"/>
+    <hyperlink ref="A40" r:id="rId73" display="760233452"/>
+    <hyperlink ref="A41" r:id="rId74" display="760233833"/>
+    <hyperlink ref="C41" r:id="rId75" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A42" r:id="rId76" display="760233460"/>
+    <hyperlink ref="A43" r:id="rId77" display="760233841"/>
+    <hyperlink ref="C43" r:id="rId78" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A44" r:id="rId79" display="760233478"/>
+    <hyperlink ref="A45" r:id="rId80" display="760233858"/>
+    <hyperlink ref="C45" r:id="rId81" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A46" r:id="rId82" display="760233866"/>
+    <hyperlink ref="C46" r:id="rId83" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A47" r:id="rId84" display="760233874"/>
+    <hyperlink ref="C47" r:id="rId85" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A48" r:id="rId86" display="760233387"/>
+    <hyperlink ref="A49" r:id="rId87" display="760233882"/>
+    <hyperlink ref="C49" r:id="rId88" display="Variant of RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A50" r:id="rId89" display="760233395"/>
+    <hyperlink ref="A51" r:id="rId90" display="4-1989798-0"/>
+    <hyperlink ref="C51" r:id="rId91" display="Variant of 1989798"/>
+    <hyperlink ref="A52" r:id="rId92" display="5-1989797-0"/>
+    <hyperlink ref="C52" r:id="rId93" display="Variant of 1989797"/>
+    <hyperlink ref="A53" r:id="rId94" display="CAAXD"/>
+    <hyperlink ref="A54" r:id="rId95" display="CAANB"/>
+    <hyperlink ref="A55" r:id="rId96" display="CAAAD"/>
+    <hyperlink ref="A56" r:id="rId97" display="CAAAG"/>
+    <hyperlink ref="A57" r:id="rId98" display="CABAB"/>
+    <hyperlink ref="A58" r:id="rId99" display="CABHG"/>
+    <hyperlink ref="A59" r:id="rId100" display="CAABC"/>
+    <hyperlink ref="A60" r:id="rId101" display="CABNB"/>
+    <hyperlink ref="A61" r:id="rId102" display="CAABD"/>
+    <hyperlink ref="A62" r:id="rId103" display="CAATE"/>
+    <hyperlink ref="A63" r:id="rId104" display="CABBC"/>
+    <hyperlink ref="A64" r:id="rId105" display="CAHRB"/>
+    <hyperlink ref="A65" r:id="rId106" display="CAAGG"/>
+    <hyperlink ref="A66" r:id="rId107" display="CAGGB"/>
+    <hyperlink ref="A67" r:id="rId108" display="CAGXA"/>
+    <hyperlink ref="A68" r:id="rId109" display="CAHRG"/>
+    <hyperlink ref="A69" r:id="rId110" display="CAAXC"/>
+    <hyperlink ref="A70" r:id="rId111" display="CAGGD"/>
+    <hyperlink ref="A71" r:id="rId112" display="CAGGG"/>
+    <hyperlink ref="A72" r:id="rId113" display="CARXB"/>
+    <hyperlink ref="A73" r:id="rId114" display="CANXG"/>
+    <hyperlink ref="A74" r:id="rId115" display="CAGXG"/>
+    <hyperlink ref="A75" r:id="rId116" display="CACCD"/>
+    <hyperlink ref="A76" r:id="rId117" display="CARXD"/>
+    <hyperlink ref="A77" r:id="rId118" display="CAGND"/>
+    <hyperlink ref="A78" r:id="rId119" display="CARNB"/>
+    <hyperlink ref="A79" r:id="rId120" display="CAJJG"/>
+    <hyperlink ref="A80" r:id="rId121" display="CAGNG"/>
+    <hyperlink ref="A81" r:id="rId122" display="CAHNB"/>
+    <hyperlink ref="A82" r:id="rId123" display="CARNF"/>
+    <hyperlink ref="A83" r:id="rId124" display="CANRF"/>
+    <hyperlink ref="A84" r:id="rId125" display="CAGRB"/>
+    <hyperlink ref="A85" r:id="rId126" display="CAHND"/>
+    <hyperlink ref="A86" r:id="rId127" display="CANRG"/>
+    <hyperlink ref="A87" r:id="rId128" display="CASSD"/>
+    <hyperlink ref="A88" r:id="rId129" display="CANSD"/>
+    <hyperlink ref="A89" r:id="rId130" display="CANXB"/>
+    <hyperlink ref="A90" r:id="rId131" display="CAGRD"/>
+    <hyperlink ref="A91" r:id="rId132" display="CBARB"/>
+    <hyperlink ref="A92" r:id="rId133" display="CASXD"/>
+    <hyperlink ref="A93" r:id="rId134" display="CBAXG"/>
+    <hyperlink ref="A94" r:id="rId135" display="CARNG"/>
+    <hyperlink ref="A95" r:id="rId136" display="CANNB"/>
+    <hyperlink ref="A96" r:id="rId137" display="CATTC"/>
+    <hyperlink ref="A97" r:id="rId138" display="CBASD"/>
+    <hyperlink ref="A98" r:id="rId139" display="CBBHG"/>
+    <hyperlink ref="A99" r:id="rId140" display="CATXC"/>
+    <hyperlink ref="A100" r:id="rId141" display="CBBAB"/>
+    <hyperlink ref="A101" r:id="rId142" display="CBBJG"/>
+    <hyperlink ref="A102" r:id="rId143" display="CACHG"/>
+    <hyperlink ref="A103" r:id="rId144" display="CBBXD"/>
+    <hyperlink ref="A104" r:id="rId145" display="CARRB"/>
+    <hyperlink ref="A105" r:id="rId146" display="CBBAC"/>
+    <hyperlink ref="A106" r:id="rId147" display="CBBXG"/>
+    <hyperlink ref="A107" r:id="rId148" display="CBCXD"/>
+    <hyperlink ref="A108" r:id="rId149" display="CBCCD"/>
+    <hyperlink ref="A109" r:id="rId150" display="CBGSD"/>
+    <hyperlink ref="A110" r:id="rId151" display="CBBBB"/>
+    <hyperlink ref="A111" r:id="rId152" display="CARRF"/>
+    <hyperlink ref="A112" r:id="rId153" display="CBATC"/>
+    <hyperlink ref="A113" r:id="rId154" display="CBAAC"/>
+    <hyperlink ref="A114" r:id="rId155" display="CBATE"/>
+    <hyperlink ref="A115" r:id="rId156" display="CBGGA"/>
+    <hyperlink ref="A116" r:id="rId157" display="CBBBC"/>
+    <hyperlink ref="A117" r:id="rId158" display="CBAAD"/>
+    <hyperlink ref="A118" r:id="rId159" display="CBHRB"/>
+    <hyperlink ref="A119" r:id="rId160" display="CBGXG"/>
+    <hyperlink ref="A120" r:id="rId161" display="CBGGB"/>
+    <hyperlink ref="A121" r:id="rId162" display="CBHRD"/>
+    <hyperlink ref="A122" r:id="rId163" display="CBCCG"/>
+    <hyperlink ref="A123" r:id="rId164" display="CBAAG"/>
+    <hyperlink ref="A124" r:id="rId165" display="CBHRG"/>
+    <hyperlink ref="A125" r:id="rId166" display="CBAXB"/>
+    <hyperlink ref="A126" r:id="rId167" display="CBGGG"/>
+    <hyperlink ref="A127" r:id="rId168" display="CBHNB"/>
+    <hyperlink ref="A128" r:id="rId169" display="CBAXC"/>
+    <hyperlink ref="A129" r:id="rId170" display="CBABB"/>
+    <hyperlink ref="A130" r:id="rId171" display="CBHXG"/>
+    <hyperlink ref="A131" r:id="rId172" display="CBBTE"/>
+    <hyperlink ref="A132" r:id="rId173" display="CBHNG"/>
+    <hyperlink ref="A133" r:id="rId174" display="CBGND"/>
+    <hyperlink ref="A134" r:id="rId175" display="CBNND"/>
+    <hyperlink ref="A135" r:id="rId176" display="CBBXB"/>
+    <hyperlink ref="A136" r:id="rId177" display="CBJXG"/>
+    <hyperlink ref="A137" r:id="rId178" display="CBNNF"/>
+    <hyperlink ref="A138" r:id="rId179" display="CBGRB"/>
+    <hyperlink ref="A139" r:id="rId180" display="CBRND"/>
+    <hyperlink ref="A140" r:id="rId181" display="CBRSD"/>
+    <hyperlink ref="A141" r:id="rId182" display="CBBBD"/>
+    <hyperlink ref="A142" r:id="rId183" display="CBNNG"/>
+    <hyperlink ref="A143" r:id="rId184" display="CBCGG"/>
+    <hyperlink ref="A144" r:id="rId185" display="CCAAC"/>
+    <hyperlink ref="A145" r:id="rId186" display="CBRNF"/>
+    <hyperlink ref="A146" r:id="rId187" display="CBAJG"/>
+    <hyperlink ref="A147" r:id="rId188" display="CBNRD"/>
+    <hyperlink ref="A148" r:id="rId189" display="CCANB"/>
+    <hyperlink ref="A149" r:id="rId190" display="CBRNG"/>
+    <hyperlink ref="A150" r:id="rId191" display="CCARB"/>
+    <hyperlink ref="A151" r:id="rId192" display="CBRRB"/>
+    <hyperlink ref="A152" r:id="rId193" display="CBRXD"/>
+    <hyperlink ref="A153" r:id="rId194" display="CBBBG"/>
+    <hyperlink ref="A154" r:id="rId195" display="CBNRG"/>
+    <hyperlink ref="A155" r:id="rId196" display="CBRRD"/>
+    <hyperlink ref="A156" r:id="rId197" display="CCABB"/>
+    <hyperlink ref="A157" r:id="rId198" display="CBRRF"/>
+    <hyperlink ref="A158" r:id="rId199" display="CBNSD"/>
+    <hyperlink ref="A159" r:id="rId200" display="CCATC"/>
+    <hyperlink ref="A160" r:id="rId201" display="CBNXB"/>
+    <hyperlink ref="A161" r:id="rId202" display="CBRRG"/>
+    <hyperlink ref="A162" r:id="rId203" display="CBRXG"/>
+    <hyperlink ref="A163" r:id="rId204" display="CCBAC"/>
+    <hyperlink ref="A164" r:id="rId205" display="CCABD"/>
+    <hyperlink ref="A165" r:id="rId206" display="CBNXD"/>
+    <hyperlink ref="A166" r:id="rId207" display="CBSSD"/>
+    <hyperlink ref="A167" r:id="rId208" display="CCBAD"/>
+    <hyperlink ref="A168" r:id="rId209" display="CCBXB"/>
+    <hyperlink ref="A169" r:id="rId210" display="CCBHG"/>
+    <hyperlink ref="A170" r:id="rId211" display="CCAGG"/>
+    <hyperlink ref="A171" r:id="rId212" display="CBSXD"/>
+    <hyperlink ref="A172" r:id="rId213" display="CCBAG"/>
+    <hyperlink ref="A173" r:id="rId214" display="CCAHG"/>
+    <hyperlink ref="A174" r:id="rId215" display="CBTTC"/>
+    <hyperlink ref="A175" r:id="rId216" display="CCBXG"/>
+    <hyperlink ref="A176" r:id="rId217" display="CCGNG"/>
+    <hyperlink ref="A177" r:id="rId218" display="CCBRB"/>
+    <hyperlink ref="A178" r:id="rId219" display="CCBBD"/>
+    <hyperlink ref="A179" r:id="rId220" display="CCGGA"/>
+    <hyperlink ref="A180" r:id="rId221" display="CCBBG"/>
+    <hyperlink ref="A181" r:id="rId222" display="CCGXG"/>
+    <hyperlink ref="A182" r:id="rId223" display="CCCCF"/>
+    <hyperlink ref="A183" r:id="rId224" display="CCJJG"/>
+    <hyperlink ref="A184" r:id="rId225" display="CCGGD"/>
+    <hyperlink ref="A185" r:id="rId226" display="CCJNG"/>
+    <hyperlink ref="A186" r:id="rId227" display="CBBGG"/>
+    <hyperlink ref="A187" r:id="rId228" display="CCGGG"/>
+    <hyperlink ref="A188" r:id="rId229" display="CCJRG"/>
+    <hyperlink ref="A189" r:id="rId230" display="CCHNB"/>
+    <hyperlink ref="A190" r:id="rId231" display="CCNNB"/>
+    <hyperlink ref="A191" r:id="rId232" display="CCHNG"/>
+    <hyperlink ref="A192" r:id="rId233" display="CCHRB"/>
+    <hyperlink ref="A193" r:id="rId234" display="CCNND"/>
+    <hyperlink ref="A194" r:id="rId235" display="CCRNG"/>
+    <hyperlink ref="A195" r:id="rId236" display="CCGXB"/>
+    <hyperlink ref="A196" r:id="rId237" display="CCGND"/>
+    <hyperlink ref="A197" r:id="rId238" display="CCRRB"/>
+    <hyperlink ref="A198" r:id="rId239" display="CCNSD"/>
+    <hyperlink ref="A199" r:id="rId240" display="CCHRG"/>
+    <hyperlink ref="A200" r:id="rId241" display="CCNNG"/>
+    <hyperlink ref="A201" r:id="rId242" display="CCNXB"/>
+    <hyperlink ref="A202" r:id="rId243" display="CCSSD"/>
+    <hyperlink ref="A203" r:id="rId244" display="CCNXD"/>
+    <hyperlink ref="A204" r:id="rId245" display="CCNRD"/>
+    <hyperlink ref="A205" r:id="rId246" display="CCNXF"/>
+    <hyperlink ref="A206" r:id="rId247" display="CDAAG"/>
+    <hyperlink ref="A207" r:id="rId248" display="CCNXG"/>
+    <hyperlink ref="A208" r:id="rId249" display="CCRRG"/>
+    <hyperlink ref="A209" r:id="rId250" display="CDBTE"/>
+    <hyperlink ref="A210" r:id="rId251" display="CDABC"/>
+    <hyperlink ref="A211" r:id="rId252" display="CDGGA"/>
+    <hyperlink ref="A212" r:id="rId253" display="CDATC"/>
+    <hyperlink ref="A213" r:id="rId254" display="CCRXB"/>
+    <hyperlink ref="A214" r:id="rId255" display="CDBXB"/>
+    <hyperlink ref="A215" r:id="rId256" display="CDABG"/>
+    <hyperlink ref="A216" r:id="rId257" display="CDBXC"/>
+    <hyperlink ref="A217" r:id="rId258" display="CCTXC"/>
+    <hyperlink ref="A218" r:id="rId259" display="CDBAG"/>
+    <hyperlink ref="A219" r:id="rId260" display="CDASD"/>
+    <hyperlink ref="A220" r:id="rId261" display="CDGSD"/>
+    <hyperlink ref="A221" r:id="rId262" display="CDHSD"/>
+    <hyperlink ref="A222" r:id="rId263" display="CDATE"/>
+    <hyperlink ref="A223" r:id="rId264" display="CEAAD"/>
+    <hyperlink ref="A224" r:id="rId265" display="CDGXA"/>
+    <hyperlink ref="A225" r:id="rId266" display="CDCGG"/>
+    <hyperlink ref="A226" r:id="rId267" display="CDHXG"/>
+    <hyperlink ref="A227" r:id="rId268" display="CEAAG"/>
+    <hyperlink ref="A228" r:id="rId269" display="CDBBD"/>
+    <hyperlink ref="A229" r:id="rId270" display="CDSSD"/>
+    <hyperlink ref="A230" r:id="rId271" display="CEABD"/>
+    <hyperlink ref="A231" r:id="rId272" display="CEATC"/>
+    <hyperlink ref="A232" r:id="rId273" display="CEBAD"/>
+    <hyperlink ref="A233" r:id="rId274" display="CEATE"/>
+    <hyperlink ref="A234" r:id="rId275" display="CDSXD"/>
+    <hyperlink ref="A235" r:id="rId276" display="CEBBB"/>
+    <hyperlink ref="A236" r:id="rId277" display="CDAXC"/>
+    <hyperlink ref="A237" r:id="rId278" display="CDAXG"/>
+    <hyperlink ref="A238" r:id="rId279" display="CDBAB"/>
+    <hyperlink ref="A239" r:id="rId280" display="CEAXD"/>
+    <hyperlink ref="A240" r:id="rId281" display="CDBAC"/>
+    <hyperlink ref="A241" r:id="rId282" display="CDBAD"/>
+    <hyperlink ref="A242" r:id="rId283" display="CECJG"/>
+    <hyperlink ref="A243" r:id="rId284" display="CEGGB"/>
+    <hyperlink ref="A244" r:id="rId285" display="CDTXC"/>
+    <hyperlink ref="A245" r:id="rId286" display="CEAJG"/>
+    <hyperlink ref="A246" r:id="rId287" display="CEHSD"/>
+    <hyperlink ref="A247" r:id="rId288" display="CEAAB"/>
+    <hyperlink ref="A248" r:id="rId289" display="CDBHG"/>
+    <hyperlink ref="A249" r:id="rId290" display="CEAAC"/>
+    <hyperlink ref="A250" r:id="rId291" display="CEBTE"/>
+    <hyperlink ref="A251" r:id="rId292" display="CEGSD"/>
+    <hyperlink ref="A252" r:id="rId293" display="CDBJG"/>
+    <hyperlink ref="A253" r:id="rId294" display="CEGXB"/>
+    <hyperlink ref="A254" r:id="rId295" display="CDBSD"/>
+    <hyperlink ref="A255" r:id="rId296" display="CESSD"/>
+    <hyperlink ref="A256" r:id="rId297" display="CESXD"/>
+    <hyperlink ref="A257" r:id="rId298" display="CEBXB"/>
+    <hyperlink ref="A258" r:id="rId299" display="CFAAC"/>
+    <hyperlink ref="A259" r:id="rId300" display="CFASD"/>
+    <hyperlink ref="A260" r:id="rId301" display="CFBBG"/>
+    <hyperlink ref="A261" r:id="rId302" display="CFATC"/>
+    <hyperlink ref="A262" r:id="rId303" display="CFBGG"/>
+    <hyperlink ref="A263" r:id="rId304" display="CFABC"/>
+    <hyperlink ref="A264" r:id="rId305" display="CFBXC"/>
+    <hyperlink ref="A265" r:id="rId306" display="CFBTE"/>
+    <hyperlink ref="A266" r:id="rId307" display="CFCHG"/>
+    <hyperlink ref="A267" r:id="rId308" display="CFCJG"/>
+    <hyperlink ref="A268" r:id="rId309" display="CETXC"/>
+    <hyperlink ref="A269" r:id="rId310" display="CFBAC"/>
+    <hyperlink ref="A270" r:id="rId311" display="CFHXG"/>
+    <hyperlink ref="A271" r:id="rId312" display="CFBAD"/>
+    <hyperlink ref="A272" r:id="rId313" display="CFJJG"/>
+    <hyperlink ref="A273" r:id="rId314" display="CFBAG"/>
+    <hyperlink ref="A274" r:id="rId315" display="CFJXG"/>
+    <hyperlink ref="A275" r:id="rId316" display="CFBBB"/>
+    <hyperlink ref="A276" r:id="rId317" display="CEGXD"/>
+    <hyperlink ref="A277" r:id="rId318" display="CFBBC"/>
+    <hyperlink ref="A278" r:id="rId319" display="CEGXG"/>
+    <hyperlink ref="A279" r:id="rId320" display="CFBBD"/>
+    <hyperlink ref="A280" r:id="rId321" display="CFTTC"/>
+    <hyperlink ref="A281" r:id="rId322" display="CEBXC"/>
+    <hyperlink ref="A282" r:id="rId323" display="CFTXC"/>
+    <hyperlink ref="A283" r:id="rId324" display="CFGGD"/>
+    <hyperlink ref="A284" r:id="rId325" display="CEBJG"/>
+    <hyperlink ref="A285" r:id="rId326" display="CFGGG"/>
+    <hyperlink ref="A286" r:id="rId327" display="CFHHG"/>
+    <hyperlink ref="A287" r:id="rId328" display="CLATC"/>
+    <hyperlink ref="A288" r:id="rId329" display="CQAXG"/>
+    <hyperlink ref="A289" r:id="rId330" display="CQAAB"/>
+    <hyperlink ref="A290" r:id="rId331" display="CQBBB"/>
+    <hyperlink ref="A291" r:id="rId332" display="CQAAC"/>
+    <hyperlink ref="A292" r:id="rId333" display="CQBBC"/>
+    <hyperlink ref="A293" r:id="rId334" display="CQBXD"/>
+    <hyperlink ref="A294" r:id="rId335" display="CQBXE"/>
+    <hyperlink ref="A295" r:id="rId336" display="CQBXG"/>
+    <hyperlink ref="A296" r:id="rId337" display="CQAAG"/>
+    <hyperlink ref="A297" r:id="rId338" display="CTAAB"/>
+    <hyperlink ref="A298" r:id="rId339" display="CQGGA"/>
+    <hyperlink ref="A299" r:id="rId340" display="CQHSD"/>
+    <hyperlink ref="A300" r:id="rId341" display="CQBBE"/>
+    <hyperlink ref="A301" r:id="rId342" display="CTAAG"/>
+    <hyperlink ref="A302" r:id="rId343" display="CTAGG"/>
+    <hyperlink ref="A303" r:id="rId344" display="CQBXB"/>
+    <hyperlink ref="A304" r:id="rId345" display="CTAJB"/>
+    <hyperlink ref="A305" r:id="rId346" display="CSGRB"/>
+    <hyperlink ref="A306" r:id="rId347" display="CSRRG"/>
+    <hyperlink ref="A307" r:id="rId348" display="1859916-1"/>
+    <hyperlink ref="C307" r:id="rId349" display="Variant of 1859916"/>
+    <hyperlink ref="A308" r:id="rId350" display="1859916-3"/>
+    <hyperlink ref="C308" r:id="rId351" display="Variant of 1859916"/>
+    <hyperlink ref="A309" r:id="rId352" display="1-1859916-0"/>
+    <hyperlink ref="C309" r:id="rId353" display="Variant of 1859916"/>
+    <hyperlink ref="A310" r:id="rId354" display="PC-C6U-LSB1-XX-XM"/>
+    <hyperlink ref="A311" r:id="rId355" display="PC-C6AU-LSB1-XX-XM"/>
+    <hyperlink ref="A312" r:id="rId356" display="PC-C6AS-LSB1-XX-XM"/>
+    <hyperlink ref="A313" r:id="rId357" display="CPCFMV2"/>
+    <hyperlink ref="A314" r:id="rId358" display="CDKKB"/>
+    <hyperlink ref="A315" r:id="rId359" display="CTKGG"/>
+    <hyperlink ref="A316" r:id="rId360" display="CTKKG"/>
+    <hyperlink ref="A317" r:id="rId361" display="CTKKB"/>
+    <hyperlink ref="A318" r:id="rId362" display="CQKKG"/>
+    <hyperlink ref="A319" r:id="rId363" display="CQKKC"/>
+    <hyperlink ref="A320" r:id="rId364" display="CFKTC"/>
+    <hyperlink ref="A321" r:id="rId365" display="CDKHG"/>
+    <hyperlink ref="A322" r:id="rId366" display="CYRRB"/>
+    <hyperlink ref="A323" r:id="rId367" display="CYAAD"/>
+    <hyperlink ref="A324" r:id="rId368" display="CQKXB"/>
+    <hyperlink ref="A325" r:id="rId369" display="CCTXE"/>
+    <hyperlink ref="A326" r:id="rId370" display="BPC6642"/>
+    <hyperlink ref="A327" r:id="rId371" display="CA111K2"/>
+    <hyperlink ref="A328" r:id="rId372" display="CA114H2"/>
+    <hyperlink ref="A329" r:id="rId373" display="CA133P2"/>
+    <hyperlink ref="A330" r:id="rId374" display="UC111F2"/>
+    <hyperlink ref="A331" r:id="rId375" display="NPC6ASZDB"/>
+    <hyperlink ref="A332" r:id="rId376" display="NPC6AUVDA"/>
+    <hyperlink ref="A333" r:id="rId377" display="NPC6AUVDB"/>
+    <hyperlink ref="A334" r:id="rId378" display="NPP6ASZDB"/>
+    <hyperlink ref="A335" r:id="rId379" display="UC1B632"/>
+    <hyperlink ref="A336" r:id="rId380" display="NCC31URDB"/>
+    <hyperlink ref="A337" r:id="rId381" display="NCC31URJB"/>
+    <hyperlink ref="A338" r:id="rId382" display="NCC34UBDB"/>
+    <hyperlink ref="A339" r:id="rId383" display="NCC34UBJB"/>
+    <hyperlink ref="A340" r:id="rId384" display="NCC34URDB"/>
+    <hyperlink ref="A341" r:id="rId385" display="NCC34URJB"/>
+    <hyperlink ref="A342" r:id="rId386" display="NCC34UZJB"/>
+    <hyperlink ref="A343" r:id="rId387" display="NCC44URDB"/>
+    <hyperlink ref="A344" r:id="rId388" display="NCC44URJB"/>
+    <hyperlink ref="A345" r:id="rId389" display="NCC44UZDB"/>
+    <hyperlink ref="A346" r:id="rId390" display="CA1G642"/>
+    <hyperlink ref="A347" r:id="rId391" display="KO199K2"/>
+    <hyperlink ref="A348" r:id="rId392" display="KPC6642"/>
+    <hyperlink ref="A349" r:id="rId393" display="CO155D2"/>
+    <hyperlink ref="A350" r:id="rId394" display="CO166S2"/>
+    <hyperlink ref="A351" r:id="rId395" display="CO17762"/>
+    <hyperlink ref="A352" r:id="rId396" display="CO17772"/>
+    <hyperlink ref="A353" r:id="rId397" display="CPC2222"/>
+    <hyperlink ref="A354" r:id="rId398" display="CPC6442"/>
+    <hyperlink ref="A355" r:id="rId399" display="CPC6641"/>
+    <hyperlink ref="A356" r:id="rId400" display="CPC66N2"/>
+    <hyperlink ref="A357" r:id="rId401" display="CPC8312"/>
+    <hyperlink ref="A358" r:id="rId402" display="CPC8392"/>
+    <hyperlink ref="A359" r:id="rId403" display="CPC8892"/>
+    <hyperlink ref="A360" r:id="rId404" display="CPC9912"/>
+    <hyperlink ref="A361" r:id="rId405" display="CPCDD12"/>
+    <hyperlink ref="A362" r:id="rId406" display="CPCF812"/>
+    <hyperlink ref="A363" r:id="rId407" display="CPCFF62"/>
+    <hyperlink ref="A364" r:id="rId408" display="CPCFFQ2"/>
+    <hyperlink ref="A365" r:id="rId409" display="CPCFSXG"/>
+    <hyperlink ref="A366" r:id="rId410" display="CPCPPX2"/>
+    <hyperlink ref="A367" r:id="rId411" display="CPCWWX2"/>
+    <hyperlink ref="A368" r:id="rId412" display="CPCXGJ2"/>
+    <hyperlink ref="A369" r:id="rId413" display="CPCYYJ2"/>
+    <hyperlink ref="A370" r:id="rId414" display="NPP6AUZDB"/>
+    <hyperlink ref="A371" r:id="rId415" display="CO1G5G2"/>
+    <hyperlink ref="A372" r:id="rId416" display="CO1GGG2"/>
+    <hyperlink ref="A373" r:id="rId417" display="CO1HHG2"/>
+    <hyperlink ref="A374" r:id="rId418" display="COP66S2"/>
+    <hyperlink ref="A375" r:id="rId419" display="CCA-CORDS"/>
+    <hyperlink ref="A376" r:id="rId420" display="CCA-CONNECTORS"/>
+    <hyperlink ref="A377" r:id="rId421" display="RJ45-PORT-BLOCKER"/>
+    <hyperlink ref="A378" r:id="rId422" display="1-2843059-0"/>
+    <hyperlink ref="A379" r:id="rId423" display="1-1671330-1"/>
+    <hyperlink ref="A380" r:id="rId424" display="1-1939121-5"/>
+    <hyperlink ref="A381" r:id="rId425" display="1-1989798-0"/>
+    <hyperlink ref="C381" r:id="rId426" display="Variant of 1989798"/>
+    <hyperlink ref="A382" r:id="rId427" display="1-1989797-0"/>
+    <hyperlink ref="C382" r:id="rId428" display="Variant of 1989797"/>
+    <hyperlink ref="A383" r:id="rId429" display="1-2111225-0"/>
+    <hyperlink ref="A384" r:id="rId430" display="1-2111225-2"/>
+    <hyperlink ref="A385" r:id="rId431" display="1-2111179-0"/>
+    <hyperlink ref="A386" r:id="rId432" display="1-2111225-8"/>
+    <hyperlink ref="A387" r:id="rId433" display="1-2111179-6"/>
+    <hyperlink ref="A388" r:id="rId434" display="1-2111190-0"/>
+    <hyperlink ref="A389" r:id="rId435" display="1-2111190-6"/>
+    <hyperlink ref="A390" r:id="rId436" display="1-2134201-0"/>
+    <hyperlink ref="A391" r:id="rId437" display="1939121-1"/>
+    <hyperlink ref="A392" r:id="rId438" display="1989797-2"/>
+    <hyperlink ref="C392" r:id="rId439" display="Variant of 1989797"/>
+    <hyperlink ref="A393" r:id="rId440" display="1989797-3"/>
+    <hyperlink ref="C393" r:id="rId441" display="Variant of 1989797"/>
+    <hyperlink ref="A394" r:id="rId442" display="1989800-3"/>
+    <hyperlink ref="C394" r:id="rId443" display="Variant of 1989800"/>
+    <hyperlink ref="A395" r:id="rId444" display="1989798-8"/>
+    <hyperlink ref="C395" r:id="rId445" display="Variant of 1989798"/>
+    <hyperlink ref="A396" r:id="rId446" display="1989800-7"/>
+    <hyperlink ref="C396" r:id="rId447" display="Variant of 1989800"/>
+    <hyperlink ref="A397" r:id="rId448" display="1989801-5"/>
+    <hyperlink ref="C397" r:id="rId449" display="Variant of 1989801"/>
+    <hyperlink ref="A398" r:id="rId450" display="2-1989797-0"/>
+    <hyperlink ref="C398" r:id="rId451" display="Variant of 1989797"/>
+    <hyperlink ref="A399" r:id="rId452" display="2-1989798-5"/>
+    <hyperlink ref="C399" r:id="rId453" display="Variant of 1989798"/>
+    <hyperlink ref="A400" r:id="rId454" display="2-1989800-0"/>
+    <hyperlink ref="C400" r:id="rId455" display="Variant of 1989800"/>
+    <hyperlink ref="A401" r:id="rId456" display="2-2111179-0"/>
+    <hyperlink ref="A402" r:id="rId457" display="2-2111225-0"/>
+    <hyperlink ref="A403" r:id="rId458" display="1711659-3"/>
+    <hyperlink ref="A404" r:id="rId459" display="2111179-1"/>
+    <hyperlink ref="A405" r:id="rId460" display="2111179-6"/>
+    <hyperlink ref="A406" r:id="rId461" display="2111179-7"/>
+    <hyperlink ref="A407" r:id="rId462" display="2111225-6"/>
+    <hyperlink ref="A408" r:id="rId463" display="2111190-5"/>
+    <hyperlink ref="A409" r:id="rId464" display="2111190-7"/>
+    <hyperlink ref="A410" r:id="rId465" display="2134200-3"/>
+    <hyperlink ref="A411" r:id="rId466" display="2134201-4"/>
+    <hyperlink ref="A412" r:id="rId467" display="2134200-1"/>
+    <hyperlink ref="A413" r:id="rId468" display="2843022-2"/>
+    <hyperlink ref="A414" r:id="rId469" display="2843022-3"/>
+    <hyperlink ref="A415" r:id="rId470" display="2843022-5"/>
+    <hyperlink ref="A416" r:id="rId471" display="2843059-2"/>
+    <hyperlink ref="A417" r:id="rId472" display="3-1989797-0"/>
+    <hyperlink ref="C417" r:id="rId473" display="Variant of 1989797"/>
+    <hyperlink ref="A418" r:id="rId474" display="3-1989800-0"/>
+    <hyperlink ref="C418" r:id="rId475" display="Variant of 1989800"/>
+    <hyperlink ref="A419" r:id="rId476" display="760257930"/>
+    <hyperlink ref="A420" r:id="rId477" display="760257929"/>
+    <hyperlink ref="A421" r:id="rId478" display="760257927"/>
+    <hyperlink ref="A422" r:id="rId479" display="760258011"/>
+    <hyperlink ref="C422" r:id="rId480" display="Variant of FT-ASC"/>
+    <hyperlink ref="A423" r:id="rId481" display="760258013"/>
+    <hyperlink ref="C423" r:id="rId482" display="Variant of FT-ASC"/>
+    <hyperlink ref="A424" r:id="rId483" display="760258014"/>
+    <hyperlink ref="C424" r:id="rId484" display="Variant of FT-ASC"/>
+    <hyperlink ref="A425" r:id="rId485" display="1989798"/>
+    <hyperlink ref="A426" r:id="rId486" display="1989800"/>
+    <hyperlink ref="A427" r:id="rId487" display="NPC06UVDB"/>
+    <hyperlink ref="A428" r:id="rId488" display="CA13481"/>
+    <hyperlink ref="A429" r:id="rId489" display="NPP06UZDB"/>
+    <hyperlink ref="A430" r:id="rId490" display="UC1AA22"/>
+    <hyperlink ref="A431" r:id="rId491" display="UC1AAA2"/>
+    <hyperlink ref="A432" r:id="rId492" display="UC1BBB2"/>
+    <hyperlink ref="A433" r:id="rId493" display="UC1BBC2"/>
+    <hyperlink ref="A434" r:id="rId494" display="NCC44FZDB"/>
+    <hyperlink ref="A435" r:id="rId495" display="NCC44SBJB"/>
+    <hyperlink ref="A436" r:id="rId496" display="KC1AAA2"/>
+    <hyperlink ref="A437" r:id="rId497" display="KPCSSX2"/>
+    <hyperlink ref="A438" r:id="rId498" display="CA1S4S2"/>
+    <hyperlink ref="A439" r:id="rId499" display="CA1SSS2"/>
+    <hyperlink ref="A440" r:id="rId500" display="CA1SUS2"/>
+    <hyperlink ref="A441" r:id="rId501" display="CO11192"/>
+    <hyperlink ref="A442" r:id="rId502" display="CO15542"/>
+    <hyperlink ref="A443" r:id="rId503" display="CO15582"/>
+    <hyperlink ref="A444" r:id="rId504" display="CPC3222"/>
+    <hyperlink ref="A445" r:id="rId505" display="CPC3316"/>
+    <hyperlink ref="A446" r:id="rId506" display="CPC331T"/>
+    <hyperlink ref="A447" r:id="rId507" display="CPC3372"/>
+    <hyperlink ref="A448" r:id="rId508" display="CPC3392"/>
+    <hyperlink ref="A449" r:id="rId509" display="CPC3422"/>
+    <hyperlink ref="A450" r:id="rId510" display="CPCCD12"/>
+    <hyperlink ref="A451" r:id="rId511" display="CPCF312"/>
+    <hyperlink ref="A452" r:id="rId512" display="CPCFF92"/>
+    <hyperlink ref="A453" r:id="rId513" display="CPCFFX2"/>
+    <hyperlink ref="A454" r:id="rId514" display="CPCFFXD"/>
+    <hyperlink ref="A455" r:id="rId515" display="CPCFFZ2"/>
+    <hyperlink ref="A456" r:id="rId516" display="CPCFSX2"/>
+    <hyperlink ref="A457" r:id="rId517" display="CPCS4Y2"/>
+    <hyperlink ref="A458" r:id="rId518" display="CPCS4Z2"/>
+    <hyperlink ref="A459" r:id="rId519" display="CPCSSW2"/>
+    <hyperlink ref="A460" r:id="rId520" display="CPCSSX2"/>
+    <hyperlink ref="A461" r:id="rId521" display="CPCSSX3"/>
+    <hyperlink ref="A462" r:id="rId522" display="CPCSSX5"/>
+    <hyperlink ref="A463" r:id="rId523" display="CPCSSX6"/>
+    <hyperlink ref="A464" r:id="rId524" display="CPCSSY3"/>
+    <hyperlink ref="A465" r:id="rId525" display="CPCSSZ2"/>
+    <hyperlink ref="A466" r:id="rId526" display="CPCSUX2"/>
+    <hyperlink ref="A467" r:id="rId527" display="CPCSUY2"/>
+    <hyperlink ref="A468" r:id="rId528" display="CPCSUZ2"/>
+    <hyperlink ref="A469" r:id="rId529" display="CPCWSX2"/>
+    <hyperlink ref="A470" r:id="rId530" display="NPC6AUZDA"/>
+    <hyperlink ref="A471" r:id="rId531" display="760235585"/>
+    <hyperlink ref="C471" r:id="rId532" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A472" r:id="rId533" display="760235586"/>
+    <hyperlink ref="C472" r:id="rId534" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A473" r:id="rId535" display="760235587"/>
+    <hyperlink ref="C473" r:id="rId536" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A474" r:id="rId537" display="760235591"/>
+    <hyperlink ref="C474" r:id="rId538" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A475" r:id="rId539" display="CSAAD"/>
+    <hyperlink ref="A476" r:id="rId540" display="CYBBB"/>
+    <hyperlink ref="A477" r:id="rId541" display="1859916"/>
+    <hyperlink ref="A478" r:id="rId542" display="CPCFFV2"/>
+    <hyperlink ref="A479" r:id="rId543" display="CTKJB"/>
+    <hyperlink ref="A480" r:id="rId544" display="CTKKD"/>
+    <hyperlink ref="A481" r:id="rId545" display="CQKXD"/>
+    <hyperlink ref="A482" r:id="rId546" display="CFKSD"/>
+    <hyperlink ref="A483" r:id="rId547" display="CQKKD"/>
+    <hyperlink ref="A484" r:id="rId548" display="CQKKB"/>
+    <hyperlink ref="A485" r:id="rId549" display="CFKXD"/>
+    <hyperlink ref="A486" r:id="rId550" display="CFKJB"/>
+    <hyperlink ref="A487" r:id="rId551" display="CFKGG"/>
+    <hyperlink ref="A488" r:id="rId552" display="CFKGD"/>
+    <hyperlink ref="A489" r:id="rId553" display="CFKKD"/>
+    <hyperlink ref="A490" r:id="rId554" display="CFKKB"/>
+    <hyperlink ref="A491" r:id="rId555" display="CFKKG"/>
+    <hyperlink ref="A492" r:id="rId556" display="CEKGG"/>
+    <hyperlink ref="A493" r:id="rId557" display="CDKKG"/>
+    <hyperlink ref="A494" r:id="rId558" display="CDKKD"/>
+    <hyperlink ref="A495" r:id="rId559" display="CYCCG"/>
+    <hyperlink ref="A496" r:id="rId560" display="NPC06UVDA"/>
+    <hyperlink ref="A497" r:id="rId561" display="CCGNB"/>
+    <hyperlink ref="A498" r:id="rId562" display="CCNRF"/>
+    <hyperlink ref="A499" r:id="rId563" display="CCNRG"/>
+    <hyperlink ref="A500" r:id="rId564" display="CCHRD"/>
+    <hyperlink ref="A501" r:id="rId565" display="CCNNF"/>
+    <hyperlink ref="A502" r:id="rId566" display="CCRRD"/>
+    <hyperlink ref="A503" r:id="rId567" display="CCRXG"/>
+    <hyperlink ref="A504" r:id="rId568" display="CCGXD"/>
+    <hyperlink ref="A505" r:id="rId569" display="CCNRB"/>
+    <hyperlink ref="A506" r:id="rId570" display="CCRRF"/>
+    <hyperlink ref="A507" r:id="rId571" display="CCHSD"/>
+    <hyperlink ref="A508" r:id="rId572" display="CCSXD"/>
+    <hyperlink ref="A509" r:id="rId573" display="CDBTC"/>
+    <hyperlink ref="A510" r:id="rId574" display="CCHXG"/>
+    <hyperlink ref="A511" r:id="rId575" display="CDABB"/>
+    <hyperlink ref="A512" r:id="rId576" display="CCRSD"/>
+    <hyperlink ref="A513" r:id="rId577" display="CCRSG"/>
+    <hyperlink ref="A514" r:id="rId578" display="CDABD"/>
+    <hyperlink ref="A515" r:id="rId579" display="CDGGB"/>
+    <hyperlink ref="A516" r:id="rId580" display="CDGGD"/>
+    <hyperlink ref="A517" r:id="rId581" display="CCRXD"/>
+    <hyperlink ref="A518" r:id="rId582" display="CDAGG"/>
+    <hyperlink ref="A519" r:id="rId583" display="CCRNB"/>
+    <hyperlink ref="A520" r:id="rId584" display="CCTTC"/>
+    <hyperlink ref="A521" r:id="rId585" display="CCRND"/>
+    <hyperlink ref="A522" r:id="rId586" display="CDBXD"/>
+    <hyperlink ref="A523" r:id="rId587" display="CDAHG"/>
+    <hyperlink ref="A524" r:id="rId588" display="CCRXF"/>
+    <hyperlink ref="A525" r:id="rId589" display="CDGGG"/>
+    <hyperlink ref="A526" r:id="rId590" display="CDAJG"/>
+    <hyperlink ref="A527" r:id="rId591" display="CCRNF"/>
+    <hyperlink ref="A528" r:id="rId592" display="CDBXG"/>
+    <hyperlink ref="A529" r:id="rId593" display="CDBBB"/>
+    <hyperlink ref="A530" r:id="rId594" display="CDBBC"/>
+    <hyperlink ref="A531" r:id="rId595" display="CDJJG"/>
+    <hyperlink ref="A532" r:id="rId596" display="CDGXB"/>
+    <hyperlink ref="A533" r:id="rId597" display="CDCHG"/>
+    <hyperlink ref="A534" r:id="rId598" display="CDJXG"/>
+    <hyperlink ref="A535" r:id="rId599" display="CDAAB"/>
+    <hyperlink ref="A536" r:id="rId600" display="CEABB"/>
+    <hyperlink ref="A537" r:id="rId601" display="CDCJG"/>
+    <hyperlink ref="A538" r:id="rId602" display="CEABC"/>
+    <hyperlink ref="A539" r:id="rId603" display="CDAXB"/>
+    <hyperlink ref="A540" r:id="rId604" display="CDAAC"/>
+    <hyperlink ref="A541" r:id="rId605" display="CDGXD"/>
+    <hyperlink ref="A542" r:id="rId606" display="CEABG"/>
+    <hyperlink ref="A543" r:id="rId607" display="CDAAD"/>
+    <hyperlink ref="A544" r:id="rId608" display="CEBAG"/>
+    <hyperlink ref="A545" r:id="rId609" display="CDGXG"/>
+    <hyperlink ref="A546" r:id="rId610" display="CDBBG"/>
+    <hyperlink ref="A547" r:id="rId611" display="CEAGG"/>
+    <hyperlink ref="A548" r:id="rId612" display="CDHHG"/>
+    <hyperlink ref="A549" r:id="rId613" display="CDTTC"/>
+    <hyperlink ref="A550" r:id="rId614" display="CDAXD"/>
+    <hyperlink ref="A551" r:id="rId615" display="CEAXB"/>
+    <hyperlink ref="A552" r:id="rId616" display="CEAXC"/>
+    <hyperlink ref="A553" r:id="rId617" display="CEAXG"/>
+    <hyperlink ref="A554" r:id="rId618" display="CEBAB"/>
+    <hyperlink ref="A555" r:id="rId619" display="CEBAC"/>
+    <hyperlink ref="A556" r:id="rId620" display="CEGGA"/>
+    <hyperlink ref="A557" r:id="rId621" display="CEHHG"/>
+    <hyperlink ref="A558" r:id="rId622" display="CEGGD"/>
+    <hyperlink ref="A559" r:id="rId623" display="CEAHG"/>
+    <hyperlink ref="A560" r:id="rId624" display="CEBTC"/>
+    <hyperlink ref="A561" r:id="rId625" display="CDBGG"/>
+    <hyperlink ref="A562" r:id="rId626" display="CEGGG"/>
+    <hyperlink ref="A563" r:id="rId627" display="CEBBC"/>
+    <hyperlink ref="A564" r:id="rId628" display="CEHXD"/>
+    <hyperlink ref="A565" r:id="rId629" display="CFABG"/>
+    <hyperlink ref="A566" r:id="rId630" display="CEASD"/>
+    <hyperlink ref="A567" r:id="rId631" display="CEHXG"/>
+    <hyperlink ref="A568" r:id="rId632" display="CFAGG"/>
+    <hyperlink ref="A569" r:id="rId633" display="CEGXA"/>
+    <hyperlink ref="A570" r:id="rId634" display="CEBBD"/>
+    <hyperlink ref="A571" r:id="rId635" display="CEJJG"/>
+    <hyperlink ref="A572" r:id="rId636" display="CEJXG"/>
+    <hyperlink ref="A573" r:id="rId637" display="CFAXC"/>
+    <hyperlink ref="A574" r:id="rId638" display="CFAXD"/>
+    <hyperlink ref="A575" r:id="rId639" display="CFAXG"/>
+    <hyperlink ref="A576" r:id="rId640" display="CFAHG"/>
+    <hyperlink ref="A577" r:id="rId641" display="CFAAB"/>
+    <hyperlink ref="A578" r:id="rId642" display="CFAJG"/>
+    <hyperlink ref="A579" r:id="rId643" display="CFAAD"/>
+    <hyperlink ref="A580" r:id="rId644" display="CFAAG"/>
+    <hyperlink ref="A581" r:id="rId645" display="CFABB"/>
+    <hyperlink ref="A582" r:id="rId646" display="CFATE"/>
+    <hyperlink ref="A583" r:id="rId647" display="CFBHG"/>
+    <hyperlink ref="A584" r:id="rId648" display="CFBJG"/>
+    <hyperlink ref="A585" r:id="rId649" display="CFABD"/>
+    <hyperlink ref="A586" r:id="rId650" display="CFAXB"/>
+    <hyperlink ref="A587" r:id="rId651" display="CFBSD"/>
+    <hyperlink ref="A588" r:id="rId652" display="CFBXD"/>
+    <hyperlink ref="A589" r:id="rId653" display="CFBXG"/>
+    <hyperlink ref="A590" r:id="rId654" display="CFBTC"/>
+    <hyperlink ref="A591" r:id="rId655" display="CFCGG"/>
+    <hyperlink ref="A592" r:id="rId656" display="CFBXB"/>
+    <hyperlink ref="A593" r:id="rId657" display="CETTC"/>
+    <hyperlink ref="A594" r:id="rId658" display="CFBAB"/>
+    <hyperlink ref="A595" r:id="rId659" display="CFSSD"/>
+    <hyperlink ref="A596" r:id="rId660" display="CFGXA"/>
+    <hyperlink ref="A597" r:id="rId661" display="CEBBG"/>
+    <hyperlink ref="A598" r:id="rId662" display="CFGXB"/>
+    <hyperlink ref="A599" r:id="rId663" display="CEBGG"/>
+    <hyperlink ref="A600" r:id="rId664" display="CFSXD"/>
+    <hyperlink ref="A601" r:id="rId665" display="CFGXD"/>
+    <hyperlink ref="A602" r:id="rId666" display="CEBXD"/>
+    <hyperlink ref="A603" r:id="rId667" display="CFGGA"/>
+    <hyperlink ref="A604" r:id="rId668" display="CEBXG"/>
+    <hyperlink ref="A605" r:id="rId669" display="CFGGB"/>
+    <hyperlink ref="A606" r:id="rId670" display="CECGG"/>
+    <hyperlink ref="A607" r:id="rId671" display="CEBHG"/>
+    <hyperlink ref="A608" r:id="rId672" display="CECHG"/>
+    <hyperlink ref="A609" r:id="rId673" display="CEBSD"/>
+    <hyperlink ref="A610" r:id="rId674" display="CFGXG"/>
+    <hyperlink ref="A611" r:id="rId675" display="CFGSD"/>
+    <hyperlink ref="A612" r:id="rId676" display="CFHSD"/>
+    <hyperlink ref="A613" r:id="rId677" display="CKASD"/>
+    <hyperlink ref="A614" r:id="rId678" display="CKATC"/>
+    <hyperlink ref="A615" r:id="rId679" display="CLSXD"/>
+    <hyperlink ref="A616" r:id="rId680" display="CLTXC"/>
+    <hyperlink ref="A617" r:id="rId681" display="CKSXD"/>
+    <hyperlink ref="A618" r:id="rId682" display="CKTXC"/>
+    <hyperlink ref="A619" r:id="rId683" display="CLASD"/>
+    <hyperlink ref="A620" r:id="rId684" display="CQAXC"/>
+    <hyperlink ref="A621" r:id="rId685" display="CQAXD"/>
+    <hyperlink ref="A622" r:id="rId686" display="CQAXE"/>
+    <hyperlink ref="A623" r:id="rId687" display="CQBXC"/>
+    <hyperlink ref="A624" r:id="rId688" display="CQAAD"/>
+    <hyperlink ref="A625" r:id="rId689" display="CQAAE"/>
+    <hyperlink ref="A626" r:id="rId690" display="CQBBD"/>
+    <hyperlink ref="A627" r:id="rId691" display="CQAXB"/>
+    <hyperlink ref="A628" r:id="rId692" display="CQGGB"/>
+    <hyperlink ref="A629" r:id="rId693" display="CQBBG"/>
+    <hyperlink ref="A630" r:id="rId694" display="CSAAB"/>
+    <hyperlink ref="A631" r:id="rId695" display="CQGGD"/>
+    <hyperlink ref="A632" r:id="rId696" display="CSAAG"/>
+    <hyperlink ref="A633" r:id="rId697" display="CQGSD"/>
+    <hyperlink ref="A634" r:id="rId698" display="CSHRG"/>
+    <hyperlink ref="A635" r:id="rId699" display="CSRRB"/>
+    <hyperlink ref="A636" r:id="rId700" display="CAAAB"/>
+    <hyperlink ref="A637" r:id="rId701" display="CAAJG"/>
+    <hyperlink ref="A638" r:id="rId702" display="CAAAC"/>
+    <hyperlink ref="A639" r:id="rId703" display="CAAXG"/>
+    <hyperlink ref="A640" r:id="rId704" display="CABGG"/>
+    <hyperlink ref="A641" r:id="rId705" display="CAARB"/>
+    <hyperlink ref="A642" r:id="rId706" display="CAASD"/>
+    <hyperlink ref="A643" r:id="rId707" display="CABAC"/>
+    <hyperlink ref="A644" r:id="rId708" display="CAABB"/>
+    <hyperlink ref="A645" r:id="rId709" display="CABJG"/>
+    <hyperlink ref="A646" r:id="rId710" display="CABAD"/>
+    <hyperlink ref="A647" r:id="rId711" display="CAATC"/>
+    <hyperlink ref="A648" r:id="rId712" display="CABAG"/>
+    <hyperlink ref="A649" r:id="rId713" display="CABXB"/>
+    <hyperlink ref="A650" r:id="rId714" display="CACJG"/>
+    <hyperlink ref="A651" r:id="rId715" display="CAGRG"/>
+    <hyperlink ref="A652" r:id="rId716" display="CABBB"/>
+    <hyperlink ref="A653" r:id="rId717" display="CAGGA"/>
+    <hyperlink ref="A654" r:id="rId718" display="CABXC"/>
+    <hyperlink ref="A655" r:id="rId719" display="CAABG"/>
+    <hyperlink ref="A656" r:id="rId720" display="CABRB"/>
+    <hyperlink ref="A657" r:id="rId721" display="CAGSD"/>
+    <hyperlink ref="A658" r:id="rId722" display="CAHRD"/>
+    <hyperlink ref="A659" r:id="rId723" display="CAAXB"/>
+    <hyperlink ref="A660" r:id="rId724" display="CABXD"/>
+    <hyperlink ref="A661" r:id="rId725" display="CABSD"/>
+    <hyperlink ref="A662" r:id="rId726" display="CABBD"/>
+    <hyperlink ref="A663" r:id="rId727" display="CAAHG"/>
+    <hyperlink ref="A664" r:id="rId728" display="CABBG"/>
+    <hyperlink ref="A665" r:id="rId729" display="CAGXB"/>
+    <hyperlink ref="A666" r:id="rId730" display="CANND"/>
+    <hyperlink ref="A667" r:id="rId731" display="CABXG"/>
+    <hyperlink ref="A668" r:id="rId732" display="CAHSD"/>
+    <hyperlink ref="A669" r:id="rId733" display="CANXF"/>
+    <hyperlink ref="A670" r:id="rId734" display="CARSD"/>
+    <hyperlink ref="A671" r:id="rId735" display="CAGXD"/>
+    <hyperlink ref="A672" r:id="rId736" display="CANNF"/>
+    <hyperlink ref="A673" r:id="rId737" display="CACCB"/>
+    <hyperlink ref="A674" r:id="rId738" display="CABTC"/>
+    <hyperlink ref="A675" r:id="rId739" display="CAGNB"/>
+    <hyperlink ref="A676" r:id="rId740" display="CANNG"/>
+    <hyperlink ref="A677" r:id="rId741" display="CAHXG"/>
+    <hyperlink ref="A678" r:id="rId742" display="CABTE"/>
+    <hyperlink ref="A679" r:id="rId743" display="CANRB"/>
+    <hyperlink ref="A680" r:id="rId744" display="CAHHG"/>
+    <hyperlink ref="A681" r:id="rId745" display="CACCF"/>
+    <hyperlink ref="A682" r:id="rId746" display="CARXF"/>
+    <hyperlink ref="A683" r:id="rId747" display="CARND"/>
+    <hyperlink ref="A684" r:id="rId748" display="CANRD"/>
+    <hyperlink ref="A685" r:id="rId749" display="CACCG"/>
+    <hyperlink ref="A686" r:id="rId750" display="CAJNG"/>
+    <hyperlink ref="A687" r:id="rId751" display="CARXG"/>
+    <hyperlink ref="A688" r:id="rId752" display="CAHNG"/>
+    <hyperlink ref="A689" r:id="rId753" display="CAJRG"/>
+    <hyperlink ref="A690" r:id="rId754" display="CBANB"/>
+    <hyperlink ref="A691" r:id="rId755" display="CACGG"/>
+    <hyperlink ref="A692" r:id="rId756" display="CAJXG"/>
+    <hyperlink ref="A693" r:id="rId757" display="CANXD"/>
+    <hyperlink ref="A694" r:id="rId758" display="CBAAB"/>
+    <hyperlink ref="A695" r:id="rId759" display="CBBXC"/>
+    <hyperlink ref="A696" r:id="rId760" display="CBBNB"/>
+    <hyperlink ref="A697" r:id="rId761" display="CBGRG"/>
+    <hyperlink ref="A698" r:id="rId762" display="CBCCB"/>
+    <hyperlink ref="A699" r:id="rId763" display="CBBRB"/>
+    <hyperlink ref="A700" r:id="rId764" display="CARRD"/>
+    <hyperlink ref="A701" r:id="rId765" display="CBBAD"/>
+    <hyperlink ref="A702" r:id="rId766" display="CBGXA"/>
+    <hyperlink ref="A703" r:id="rId767" display="CBCCF"/>
+    <hyperlink ref="A704" r:id="rId768" display="CBBAG"/>
+    <hyperlink ref="A705" r:id="rId769" display="CBGXB"/>
+    <hyperlink ref="A706" r:id="rId770" display="CARRG"/>
+    <hyperlink ref="A707" r:id="rId771" display="CBBSD"/>
+    <hyperlink ref="A708" r:id="rId772" display="CBGXD"/>
+    <hyperlink ref="A709" r:id="rId773" display="CBGGD"/>
+    <hyperlink ref="A710" r:id="rId774" display="CBHHG"/>
+    <hyperlink ref="A711" r:id="rId775" display="CBHSD"/>
+    <hyperlink ref="A712" r:id="rId776" display="CBBTC"/>
+    <hyperlink ref="A713" r:id="rId777" display="CBHND"/>
+    <hyperlink ref="A714" r:id="rId778" display="CBGNB"/>
+    <hyperlink ref="A715" r:id="rId779" display="CBAXD"/>
+    <hyperlink ref="A716" r:id="rId780" display="CBABC"/>
+    <hyperlink ref="A717" r:id="rId781" display="CBJJG"/>
+    <hyperlink ref="A718" r:id="rId782" display="CBABD"/>
+    <hyperlink ref="A719" r:id="rId783" display="CBJNG"/>
+    <hyperlink ref="A720" r:id="rId784" display="CBABG"/>
+    <hyperlink ref="A721" r:id="rId785" display="CBNXF"/>
+    <hyperlink ref="A722" r:id="rId786" display="CBGNG"/>
+    <hyperlink ref="A723" r:id="rId787" display="CBJRG"/>
+    <hyperlink ref="A724" r:id="rId788" display="CBAGG"/>
+    <hyperlink ref="A725" r:id="rId789" display="CBNXG"/>
+    <hyperlink ref="A726" r:id="rId790" display="CBNNB"/>
+    <hyperlink ref="A727" r:id="rId791" display="CBRNB"/>
+    <hyperlink ref="A728" r:id="rId792" display="CCAAB"/>
+    <hyperlink ref="A729" r:id="rId793" display="CBAHG"/>
+    <hyperlink ref="A730" r:id="rId794" display="CBGRD"/>
+    <hyperlink ref="A731" r:id="rId795" display="CBNRB"/>
+    <hyperlink ref="A732" r:id="rId796" display="CCAJG"/>
+    <hyperlink ref="A733" r:id="rId797" display="CCAAD"/>
+    <hyperlink ref="A734" r:id="rId798" display="CBRXB"/>
+    <hyperlink ref="A735" r:id="rId799" display="CBNRF"/>
+    <hyperlink ref="A736" r:id="rId800" display="CCAXD"/>
+    <hyperlink ref="A737" r:id="rId801" display="CCAAG"/>
+    <hyperlink ref="A738" r:id="rId802" display="CCAXG"/>
+    <hyperlink ref="A739" r:id="rId803" display="CCASD"/>
+    <hyperlink ref="A740" r:id="rId804" display="CBRXF"/>
+    <hyperlink ref="A741" r:id="rId805" display="CCBAB"/>
+    <hyperlink ref="A742" r:id="rId806" display="CBCHG"/>
+    <hyperlink ref="A743" r:id="rId807" display="CCABC"/>
+    <hyperlink ref="A744" r:id="rId808" display="CCATE"/>
+    <hyperlink ref="A745" r:id="rId809" display="CCBGG"/>
+    <hyperlink ref="A746" r:id="rId810" display="CCABG"/>
+    <hyperlink ref="A747" r:id="rId811" display="CCAXB"/>
+    <hyperlink ref="A748" r:id="rId812" display="CCBXC"/>
+    <hyperlink ref="A749" r:id="rId813" display="CCBJG"/>
+    <hyperlink ref="A750" r:id="rId814" display="CCAXC"/>
+    <hyperlink ref="A751" r:id="rId815" display="CCBXD"/>
+    <hyperlink ref="A752" r:id="rId816" display="CCBBB"/>
+    <hyperlink ref="A753" r:id="rId817" display="CCBNB"/>
+    <hyperlink ref="A754" r:id="rId818" display="CCCJG"/>
+    <hyperlink ref="A755" r:id="rId819" display="CBTXC"/>
+    <hyperlink ref="A756" r:id="rId820" display="CCCSD"/>
+    <hyperlink ref="A757" r:id="rId821" display="CCCCB"/>
+    <hyperlink ref="A758" r:id="rId822" display="CCGRB"/>
+    <hyperlink ref="A759" r:id="rId823" display="CCBBC"/>
+    <hyperlink ref="A760" r:id="rId824" display="CCCCD"/>
+    <hyperlink ref="A761" r:id="rId825" display="CCGRD"/>
+    <hyperlink ref="A762" r:id="rId826" display="CCBSD"/>
+    <hyperlink ref="A763" r:id="rId827" display="CCGRG"/>
+    <hyperlink ref="A764" r:id="rId828" display="CCGGB"/>
+    <hyperlink ref="A765" r:id="rId829" display="CCCCG"/>
+    <hyperlink ref="A766" r:id="rId830" display="CCHHG"/>
+    <hyperlink ref="A767" r:id="rId831" display="CCGSD"/>
+    <hyperlink ref="A768" r:id="rId832" display="CCBTC"/>
+    <hyperlink ref="A769" r:id="rId833" display="CCCGG"/>
+    <hyperlink ref="A770" r:id="rId834" display="CBCJG"/>
+    <hyperlink ref="A771" r:id="rId835" display="CCCHG"/>
+    <hyperlink ref="A772" r:id="rId836" display="CCJXG"/>
+    <hyperlink ref="A773" r:id="rId837" display="CCBTE"/>
+    <hyperlink ref="A774" r:id="rId838" display="CCHND"/>
+    <hyperlink ref="A775" r:id="rId839" display="CCGXA"/>
+    <hyperlink ref="A776" r:id="rId840" display="CPCXXJ2"/>
+    <hyperlink ref="A777" r:id="rId841" display="NPP06SZDB"/>
+    <hyperlink ref="A778" r:id="rId842" display="CAP11K2"/>
+    <hyperlink ref="A779" r:id="rId843" display="CO1G5G1"/>
+    <hyperlink ref="A780" r:id="rId844" display="COP99K2"/>
+    <hyperlink ref="A781" r:id="rId845" display="NPC06SZDB"/>
+    <hyperlink ref="A782" r:id="rId846" display="BO166S2"/>
+    <hyperlink ref="A783" r:id="rId847" display="CA111H2"/>
+    <hyperlink ref="A784" r:id="rId848" display="CA132R2"/>
+    <hyperlink ref="A785" r:id="rId849" display="NPC6ASVDB"/>
+    <hyperlink ref="A786" r:id="rId850" display="UC111G2"/>
+    <hyperlink ref="A787" r:id="rId851" display="UC1B4B2"/>
+    <hyperlink ref="A788" r:id="rId852" display="NCC34UZDB"/>
+    <hyperlink ref="A789" r:id="rId853" display="NCC37UZDB"/>
+    <hyperlink ref="A790" r:id="rId854" display="NCC37UZJB"/>
+    <hyperlink ref="A791" r:id="rId855" display="NCC44FZJB"/>
+    <hyperlink ref="A792" r:id="rId856" display="CA1G572"/>
+    <hyperlink ref="A793" r:id="rId857" display="KO166S2"/>
+    <hyperlink ref="A794" r:id="rId858" display="CA1G772"/>
+    <hyperlink ref="A795" r:id="rId859" display="CO199K2"/>
+    <hyperlink ref="A796" r:id="rId860" display="BO199K2"/>
+    <hyperlink ref="A797" r:id="rId861" display="CPC5652"/>
+    <hyperlink ref="A798" r:id="rId862" display="CPC6642"/>
+    <hyperlink ref="A799" r:id="rId863" display="CPC6643"/>
+    <hyperlink ref="A800" r:id="rId864" display="CPC8812"/>
+    <hyperlink ref="A801" r:id="rId865" display="CPCD312"/>
+    <hyperlink ref="A802" r:id="rId866" display="CPCF662"/>
+    <hyperlink ref="A803" r:id="rId867" display="CPCFF1D"/>
+    <hyperlink ref="A804" r:id="rId868" display="CPCFFP2"/>
+    <hyperlink ref="A805" r:id="rId869" display="CPCFFR2"/>
+    <hyperlink ref="A806" r:id="rId870" display="CPCSSY5"/>
+    <hyperlink ref="A807" r:id="rId871" display="CPCUUM2"/>
+    <hyperlink ref="A808" r:id="rId872" display="CPCUUO2"/>
+    <hyperlink ref="A809" r:id="rId873" display="CPCUUW2"/>
+    <hyperlink ref="A810" r:id="rId874" display="CPCWTX2"/>
+    <hyperlink ref="A811" r:id="rId875" display="1989797"/>
+    <hyperlink ref="A812" r:id="rId876" display="1989801"/>
+    <hyperlink ref="A813" r:id="rId877" display="760244061"/>
+    <hyperlink ref="C813" r:id="rId878" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A814" r:id="rId879" display="CO13JX2-88N018"/>
+    <hyperlink ref="C814" r:id="rId880" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A815" r:id="rId881" display="CO13JX2-88F015"/>
+    <hyperlink ref="C815" r:id="rId882" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A816" r:id="rId883" display="CO13JX2-88F020"/>
+    <hyperlink ref="C816" r:id="rId884" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A817" r:id="rId885" display="CO13JX2-88F040"/>
+    <hyperlink ref="C817" r:id="rId886" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A818" r:id="rId887" display="CO13JX2-88F050"/>
+    <hyperlink ref="C818" r:id="rId888" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A819" r:id="rId889" display="CO1SJO2-88N018"/>
+    <hyperlink ref="C819" r:id="rId890" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A820" r:id="rId891" display="CO1SJO2-88F003"/>
+    <hyperlink ref="C820" r:id="rId892" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A821" r:id="rId893" display="CO1SJO2-88F007"/>
+    <hyperlink ref="C821" r:id="rId894" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A822" r:id="rId895" display="CO1SJO2-88F015"/>
+    <hyperlink ref="C822" r:id="rId896" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A823" r:id="rId897" display="CO1SJO2-88F020"/>
+    <hyperlink ref="C823" r:id="rId898" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A824" r:id="rId899" display="CO1SJO2-88F025"/>
+    <hyperlink ref="C824" r:id="rId900" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A825" r:id="rId901" display="CO1SJO2-88F030"/>
+    <hyperlink ref="C825" r:id="rId902" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A826" r:id="rId903" display="CO1SJO2-88F050"/>
+    <hyperlink ref="C826" r:id="rId904" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A827" r:id="rId905" display="CO13JX2-11N018"/>
+    <hyperlink ref="C827" r:id="rId906" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A828" r:id="rId907" display="CO13JX2-11F002"/>
+    <hyperlink ref="C828" r:id="rId908" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A829" r:id="rId909" display="CO13JX2-11F003"/>
+    <hyperlink ref="C829" r:id="rId910" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A830" r:id="rId911" display="CO13JX2-11F007"/>
+    <hyperlink ref="C830" r:id="rId912" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A831" r:id="rId913" display="CO13JX2-11F011"/>
+    <hyperlink ref="C831" r:id="rId914" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A832" r:id="rId915" display="CO13JX2-11F015"/>
+    <hyperlink ref="C832" r:id="rId916" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A833" r:id="rId917" display="CO13JX2-11F025"/>
+    <hyperlink ref="C833" r:id="rId918" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A834" r:id="rId919" display="CO13JX2-11F030"/>
+    <hyperlink ref="C834" r:id="rId920" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A835" r:id="rId921" display="CO13JX2-11F040"/>
+    <hyperlink ref="C835" r:id="rId922" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A836" r:id="rId923" display="CO13JX2-11F050"/>
+    <hyperlink ref="C836" r:id="rId924" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A837" r:id="rId925" display="CO1SJO2-11F011"/>
+    <hyperlink ref="C837" r:id="rId926" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A838" r:id="rId927" display="CO1SJO2-11F020"/>
+    <hyperlink ref="C838" r:id="rId928" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A839" r:id="rId929" display="CO1SJO2-11F030"/>
+    <hyperlink ref="C839" r:id="rId930" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A840" r:id="rId931" display="CO1SJO2-11F050"/>
+    <hyperlink ref="C840" r:id="rId932" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A841" r:id="rId933" display="COP1KW2-88F003"/>
+    <hyperlink ref="C841" r:id="rId934" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A842" r:id="rId935" display="COP1KW2-88F015"/>
+    <hyperlink ref="C842" r:id="rId936" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A843" r:id="rId937" display="COP1KW2-88F020"/>
+    <hyperlink ref="C843" r:id="rId938" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A844" r:id="rId939" display="COP1KW2-88F030"/>
+    <hyperlink ref="C844" r:id="rId940" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A845" r:id="rId941" display="COP1KW2-88F040"/>
+    <hyperlink ref="C845" r:id="rId942" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A846" r:id="rId943" display="COP1KW2-88F050"/>
+    <hyperlink ref="C846" r:id="rId944" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A847" r:id="rId945" display="COP1KZ2-88F003"/>
+    <hyperlink ref="C847" r:id="rId946" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A848" r:id="rId947" display="COP1KZ2-88F020"/>
+    <hyperlink ref="C848" r:id="rId948" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A849" r:id="rId949" display="COP1KZ2-88F025"/>
+    <hyperlink ref="C849" r:id="rId950" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A850" r:id="rId951" display="COP1KZ2-88F050"/>
+    <hyperlink ref="C850" r:id="rId952" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A851" r:id="rId953" display="COP1KW2-88N018"/>
+    <hyperlink ref="C851" r:id="rId954" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A852" r:id="rId955" display="760244097"/>
+    <hyperlink ref="C852" r:id="rId956" display="Variant of FT-ASC"/>
+    <hyperlink ref="A853" r:id="rId957" display="760244095"/>
+    <hyperlink ref="C853" r:id="rId958" display="Variant of FT-ASC"/>
+    <hyperlink ref="A854" r:id="rId959" display="760244098"/>
+    <hyperlink ref="C854" r:id="rId960" display="Variant of FT-ASC"/>
+    <hyperlink ref="A855" r:id="rId961" display="760244099"/>
+    <hyperlink ref="C855" r:id="rId962" display="Variant of FT-ASC"/>
+    <hyperlink ref="A856" r:id="rId963" display="760244100"/>
+    <hyperlink ref="C856" r:id="rId964" display="Variant of FT-ASC"/>
+    <hyperlink ref="A857" r:id="rId965" display="2111179-4"/>
+    <hyperlink ref="A858" r:id="rId966" display="COPSJQ2-88F003"/>
+    <hyperlink ref="C858" r:id="rId967" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A859" r:id="rId968" display="COPSJQ2-88F011"/>
+    <hyperlink ref="C859" r:id="rId969" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A860" r:id="rId970" display="COPSJQ2-88F020"/>
+    <hyperlink ref="C860" r:id="rId971" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A861" r:id="rId972" display="760257928"/>
+    <hyperlink ref="A862" r:id="rId973" display="CPC3282"/>
+    <hyperlink ref="A863" r:id="rId974" display="NPC06UZDB"/>
+    <hyperlink ref="A864" r:id="rId975" display="BC1AAA2"/>
+    <hyperlink ref="A865" r:id="rId976" display="BC1BBB2"/>
+    <hyperlink ref="A866" r:id="rId977" display="BPC3312"/>
+    <hyperlink ref="A867" r:id="rId978" display="BPCSSX2"/>
+    <hyperlink ref="A868" r:id="rId979" display="CA133L2"/>
+    <hyperlink ref="A869" r:id="rId980" display="CA133R2"/>
+    <hyperlink ref="A870" r:id="rId981" display="CA134R2"/>
+    <hyperlink ref="A871" r:id="rId982" display="CA184T2"/>
+    <hyperlink ref="A872" r:id="rId983" display="CA188T2"/>
+    <hyperlink ref="A873" r:id="rId984" display="NCC44UZJB"/>
+    <hyperlink ref="A874" r:id="rId985" display="NPC6AUZDB"/>
+    <hyperlink ref="A875" r:id="rId986" display="UC1B6C2"/>
+    <hyperlink ref="A876" r:id="rId987" display="NCC44SBDB"/>
+    <hyperlink ref="A877" r:id="rId988" display="NCC44SZDB"/>
+    <hyperlink ref="A878" r:id="rId989" display="NCC44SZJB"/>
+    <hyperlink ref="A879" r:id="rId990" display="CO11152"/>
+    <hyperlink ref="A880" r:id="rId991" display="CPP3392"/>
+    <hyperlink ref="A881" r:id="rId992" display="CPPSSZ2"/>
+    <hyperlink ref="A882" r:id="rId993" display="KC1BBB2"/>
+    <hyperlink ref="A883" r:id="rId994" display="KPC3312"/>
+    <hyperlink ref="A884" r:id="rId995" display="CO155E2"/>
+    <hyperlink ref="A885" r:id="rId996" display="CPC3272"/>
+    <hyperlink ref="A886" r:id="rId997" display="CPC3312"/>
+    <hyperlink ref="A887" r:id="rId998" display="CPC3313"/>
+    <hyperlink ref="A888" r:id="rId999" display="CPC3315"/>
+    <hyperlink ref="A889" r:id="rId1000" display="CPC3322"/>
+    <hyperlink ref="A890" r:id="rId1001" display="CPC3373"/>
+    <hyperlink ref="A891" r:id="rId1002" display="CPC3382"/>
+    <hyperlink ref="A892" r:id="rId1003" display="CPC3393"/>
+    <hyperlink ref="A893" r:id="rId1004" display="CPC3396"/>
+    <hyperlink ref="A894" r:id="rId1005" display="CPC3412"/>
+    <hyperlink ref="A895" r:id="rId1006" display="CPC3472"/>
+    <hyperlink ref="A896" r:id="rId1007" display="CPC3482"/>
+    <hyperlink ref="A897" r:id="rId1008" display="CPCC312"/>
+    <hyperlink ref="A898" r:id="rId1009" display="CPCCC12"/>
+    <hyperlink ref="A899" r:id="rId1010" display="CPCF392"/>
+    <hyperlink ref="A900" r:id="rId1011" display="CPCFF12"/>
+    <hyperlink ref="A901" r:id="rId1012" display="CPCFSZ2"/>
+    <hyperlink ref="A902" r:id="rId1013" display="CPCZZK1"/>
+    <hyperlink ref="A903" r:id="rId1014" display="CPCS4X2"/>
+    <hyperlink ref="A904" r:id="rId1015" display="CPCSSM2"/>
+    <hyperlink ref="A905" r:id="rId1016" display="CPCSSO2"/>
+    <hyperlink ref="A906" r:id="rId1017" display="CPCSSY2"/>
+    <hyperlink ref="A907" r:id="rId1018" display="CPCSSZ3"/>
+    <hyperlink ref="A908" r:id="rId1019" display="CPCSSZ5"/>
+    <hyperlink ref="A909" r:id="rId1020" display="CPCTSX2"/>
+    <hyperlink ref="A910" r:id="rId1021" display="CPCTTX2"/>
+    <hyperlink ref="A911" r:id="rId1022" display="CPCYGJ2"/>
+    <hyperlink ref="A912" r:id="rId1023" display="760235588"/>
+    <hyperlink ref="C912" r:id="rId1024" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A913" r:id="rId1025" display="760235589"/>
+    <hyperlink ref="C913" r:id="rId1026" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A914" r:id="rId1027" display="760235590"/>
+    <hyperlink ref="C914" r:id="rId1028" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A915" r:id="rId1029" display="760235592"/>
+    <hyperlink ref="C915" r:id="rId1030" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A916" r:id="rId1031" display="5-1989798-0"/>
+    <hyperlink ref="C916" r:id="rId1032" display="Variant of 1989798"/>
+    <hyperlink ref="A917" r:id="rId1033" display="3-1989798-0"/>
+    <hyperlink ref="C917" r:id="rId1034" display="Variant of 1989798"/>
+    <hyperlink ref="A918" r:id="rId1035" display="2111225-3"/>
+    <hyperlink ref="A919" r:id="rId1036" display="2111225-9"/>
+    <hyperlink ref="A920" r:id="rId1037" display="2111236-7"/>
+    <hyperlink ref="A921" r:id="rId1038" display="2134200-2"/>
+    <hyperlink ref="A922" r:id="rId1039" display="2134200-4"/>
+    <hyperlink ref="A923" r:id="rId1040" display="2134200-5"/>
+    <hyperlink ref="A924" r:id="rId1041" display="2134201-2"/>
+    <hyperlink ref="A925" r:id="rId1042" display="2134201-3"/>
+    <hyperlink ref="A926" r:id="rId1043" display="2134201-5"/>
+    <hyperlink ref="A927" r:id="rId1044" display="2843022-1"/>
+    <hyperlink ref="A928" r:id="rId1045" display="2843059-3"/>
+    <hyperlink ref="A929" r:id="rId1046" display="2843022-4"/>
+    <hyperlink ref="A930" r:id="rId1047" display="2843059-4"/>
+    <hyperlink ref="A931" r:id="rId1048" display="2843022-6"/>
+    <hyperlink ref="A932" r:id="rId1049" display="2843059-5"/>
+    <hyperlink ref="A933" r:id="rId1050" display="2843022-7"/>
+    <hyperlink ref="A934" r:id="rId1051" display="2843059-6"/>
+    <hyperlink ref="A935" r:id="rId1052" display="2843022-8"/>
+    <hyperlink ref="A936" r:id="rId1053" display="2843059-7"/>
+    <hyperlink ref="A937" r:id="rId1054" display="2843022-9"/>
+    <hyperlink ref="A938" r:id="rId1055" display="2843059-8"/>
+    <hyperlink ref="A939" r:id="rId1056" display="2843059-9"/>
+    <hyperlink ref="A940" r:id="rId1057" display="1939121-2"/>
+    <hyperlink ref="A941" r:id="rId1058" display="1939121-3"/>
+    <hyperlink ref="A942" r:id="rId1059" display="1939121-5"/>
+    <hyperlink ref="A943" r:id="rId1060" display="1939121-6"/>
+    <hyperlink ref="A944" r:id="rId1061" display="1989801-7"/>
+    <hyperlink ref="C944" r:id="rId1062" display="Variant of 1989801"/>
+    <hyperlink ref="A945" r:id="rId1063" display="1989801-8"/>
+    <hyperlink ref="C945" r:id="rId1064" display="Variant of 1989801"/>
+    <hyperlink ref="A946" r:id="rId1065" display="1989797-5"/>
+    <hyperlink ref="C946" r:id="rId1066" display="Variant of 1989797"/>
+    <hyperlink ref="A947" r:id="rId1067" display="1989797-7"/>
+    <hyperlink ref="C947" r:id="rId1068" display="Variant of 1989797"/>
+    <hyperlink ref="A948" r:id="rId1069" display="1989797-8"/>
+    <hyperlink ref="C948" r:id="rId1070" display="Variant of 1989797"/>
+    <hyperlink ref="A949" r:id="rId1071" display="1989798-3"/>
+    <hyperlink ref="C949" r:id="rId1072" display="Variant of 1989798"/>
+    <hyperlink ref="A950" r:id="rId1073" display="1989798-5"/>
+    <hyperlink ref="C950" r:id="rId1074" display="Variant of 1989798"/>
+    <hyperlink ref="A951" r:id="rId1075" display="1989800-5"/>
+    <hyperlink ref="C951" r:id="rId1076" display="Variant of 1989800"/>
+    <hyperlink ref="A952" r:id="rId1077" display="1989800-8"/>
+    <hyperlink ref="C952" r:id="rId1078" display="Variant of 1989800"/>
+    <hyperlink ref="A953" r:id="rId1079" display="1989801-3"/>
+    <hyperlink ref="C953" r:id="rId1080" display="Variant of 1989801"/>
+    <hyperlink ref="A954" r:id="rId1081" display="2-1989797-5"/>
+    <hyperlink ref="C954" r:id="rId1082" display="Variant of 1989797"/>
+    <hyperlink ref="A955" r:id="rId1083" display="2-1989798-0"/>
+    <hyperlink ref="C955" r:id="rId1084" display="Variant of 1989798"/>
+    <hyperlink ref="A956" r:id="rId1085" display="1711659-5"/>
+    <hyperlink ref="A957" r:id="rId1086" display="760233445"/>
+    <hyperlink ref="A958" r:id="rId1087" display="760234921"/>
+    <hyperlink ref="C958" r:id="rId1088" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A959" r:id="rId1089" display="1859916-6"/>
+    <hyperlink ref="C959" r:id="rId1090" display="Variant of 1859916"/>
+    <hyperlink ref="A960" r:id="rId1091" display="1859916-2"/>
+    <hyperlink ref="C960" r:id="rId1092" display="Variant of 1859916"/>
+    <hyperlink ref="A961" r:id="rId1093" display="1859916-4"/>
+    <hyperlink ref="C961" r:id="rId1094" display="Variant of 1859916"/>
+    <hyperlink ref="A962" r:id="rId1095" display="1859916-5"/>
+    <hyperlink ref="C962" r:id="rId1096" display="Variant of 1859916"/>
+    <hyperlink ref="A963" r:id="rId1097" display="1859916-7"/>
+    <hyperlink ref="C963" r:id="rId1098" display="Variant of 1859916"/>
+    <hyperlink ref="A964" r:id="rId1099" display="1859916-8"/>
+    <hyperlink ref="C964" r:id="rId1100" display="Variant of 1859916"/>
+    <hyperlink ref="A965" r:id="rId1101" display="760257932"/>
+    <hyperlink ref="A966" r:id="rId1102" display="760257931"/>
+    <hyperlink ref="A967" r:id="rId1103" display="760258012"/>
+    <hyperlink ref="C967" r:id="rId1104" display="Variant of FT-ASC"/>
+    <hyperlink ref="A968" r:id="rId1105" display="760258015"/>
+    <hyperlink ref="C968" r:id="rId1106" display="Variant of FT-ASC"/>
+    <hyperlink ref="A969" r:id="rId1107" display="760258016"/>
+    <hyperlink ref="C969" r:id="rId1108" display="Variant of FT-ASC"/>
+    <hyperlink ref="A970" r:id="rId1109" display="1-1711659-1"/>
+    <hyperlink ref="A971" r:id="rId1110" display="1-1939121-0"/>
+    <hyperlink ref="A972" r:id="rId1111" display="1-1989798-5"/>
+    <hyperlink ref="C972" r:id="rId1112" display="Variant of 1989798"/>
+    <hyperlink ref="A973" r:id="rId1113" display="1-1989800-0"/>
+    <hyperlink ref="C973" r:id="rId1114" display="Variant of 1989800"/>
+    <hyperlink ref="A974" r:id="rId1115" display="1-1989800-5"/>
+    <hyperlink ref="C974" r:id="rId1116" display="Variant of 1989800"/>
+    <hyperlink ref="A975" r:id="rId1117" display="1-1989801-0"/>
+    <hyperlink ref="C975" r:id="rId1118" display="Variant of 1989801"/>
+    <hyperlink ref="A976" r:id="rId1119" display="1-1989797-5"/>
+    <hyperlink ref="C976" r:id="rId1120" display="Variant of 1989797"/>
+    <hyperlink ref="A977" r:id="rId1121" display="1-2134200-0"/>
+    <hyperlink ref="A978" r:id="rId1122" display="4-1989797-0"/>
+    <hyperlink ref="C978" r:id="rId1123" display="Variant of 1989797"/>
+    <hyperlink ref="A979" r:id="rId1124" display="4-1989800-0"/>
+    <hyperlink ref="C979" r:id="rId1125" display="Variant of 1989800"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1126"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 