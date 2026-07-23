--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,287 +11,290 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79" count="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80" count="164">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>64512072-04</t>
+  </si>
+  <si>
+    <t>6451 2 072-04</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 4 m</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>Copper patch cord</t>
+  </si>
+  <si>
+    <t>64512074-00</t>
+  </si>
+  <si>
+    <t>6451 2 074-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512075-02</t>
+  </si>
+  <si>
+    <t>6451 2 075-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
+  </si>
+  <si>
+    <t>66242061-02</t>
+  </si>
+  <si>
+    <t>6624 2 061-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2-2S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242081-03</t>
+  </si>
+  <si>
+    <t>6624 2 081-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 3 m</t>
+  </si>
+  <si>
+    <t>66912058-02</t>
+  </si>
+  <si>
+    <t>6691 2 058-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
+  </si>
+  <si>
+    <t>60892141-00</t>
+  </si>
+  <si>
+    <t>6089 2 141-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 2-Pole Test Cord, 0.13 m</t>
+  </si>
+  <si>
+    <t>Copper test cord</t>
+  </si>
+  <si>
     <t>66242081-01</t>
   </si>
   <si>
     <t>6624 2 081-01</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 1 m</t>
   </si>
   <si>
-    <t>LSA-PLUS</t>
-[...4 lines deleted...]
-  <si>
     <t>66242081-04</t>
   </si>
   <si>
     <t>6624 2 081-04</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 4 m</t>
   </si>
   <si>
     <t>66242081-11</t>
   </si>
   <si>
     <t>6624 2 081-11</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
   </si>
   <si>
-    <t>60892141-00</t>
-[...62 lines deleted...]
-    <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
+    <t>64512077-10</t>
+  </si>
+  <si>
+    <t>6451 2 077-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Test Cord, 2 pole, 2 banana sockets, 0.19 m</t>
+  </si>
+  <si>
+    <t>64512072-00</t>
+  </si>
+  <si>
+    <t>6451 2 072-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512072-02</t>
+  </si>
+  <si>
+    <t>6451 2 072-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 2 m</t>
+  </si>
+  <si>
+    <t>64512073-02</t>
+  </si>
+  <si>
+    <t>6451 2 073-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, open ended, 2 m</t>
+  </si>
+  <si>
+    <t>64512074-02</t>
+  </si>
+  <si>
+    <t>6451 2 074-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242340-09</t>
+  </si>
+  <si>
+    <t>6624 2 340-09</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord, LSA-PLUS to Banana socket, 0.2 m</t>
+  </si>
+  <si>
+    <t>66242040-02</t>
+  </si>
+  <si>
+    <t>6624 2 040-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord, LSA-PLUS plug to Banana socket, 2 m</t>
+  </si>
+  <si>
+    <t>66242040-09</t>
+  </si>
+  <si>
+    <t>6624 2 040-09</t>
+  </si>
+  <si>
+    <t>66242541-02</t>
+  </si>
+  <si>
+    <t>6624 2 541-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4-4S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242801-02</t>
+  </si>
+  <si>
+    <t>6624 2 801-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4, 4 pole plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66472000-07</t>
+  </si>
+  <si>
+    <t>6647 2 000-07</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS to LSA-PLUS, 1-pair, white, 7 ft</t>
   </si>
   <si>
     <t>LSA-66232083-00</t>
   </si>
   <si>
     <t>LSA-6623 2 083-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
-  </si>
-[...94 lines deleted...]
-    <t>LSA-PLUS® Patch Cord, LSA-PLUS to LSA-PLUS, 1-pair, white, 7 ft</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -410,51 +413,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J23" totalsRowShown="0">
   <autoFilter ref="A1:J23"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="63.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -481,501 +484,567 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="66242081-01"/>
-[...20 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="66472000-07"/>
+    <hyperlink ref="A2" r:id="rId1" display="64512072-04"/>
+    <hyperlink ref="A3" r:id="rId2" display="64512074-00"/>
+    <hyperlink ref="A4" r:id="rId3" display="64512075-02"/>
+    <hyperlink ref="A5" r:id="rId4" display="66242061-02"/>
+    <hyperlink ref="A6" r:id="rId5" display="66242081-03"/>
+    <hyperlink ref="A7" r:id="rId6" display="66912058-02"/>
+    <hyperlink ref="A8" r:id="rId7" display="60892141-00"/>
+    <hyperlink ref="A9" r:id="rId8" display="66242081-01"/>
+    <hyperlink ref="A10" r:id="rId9" display="66242081-04"/>
+    <hyperlink ref="A11" r:id="rId10" display="66242081-11"/>
+    <hyperlink ref="A12" r:id="rId11" display="64512077-10"/>
+    <hyperlink ref="A13" r:id="rId12" display="64512072-00"/>
+    <hyperlink ref="A14" r:id="rId13" display="64512072-02"/>
+    <hyperlink ref="A15" r:id="rId14" display="64512073-02"/>
+    <hyperlink ref="A16" r:id="rId15" display="64512074-02"/>
+    <hyperlink ref="A17" r:id="rId16" display="66242340-09"/>
+    <hyperlink ref="A18" r:id="rId17" display="66242040-02"/>
+    <hyperlink ref="A19" r:id="rId18" display="66242040-09"/>
+    <hyperlink ref="A20" r:id="rId19" display="66242541-02"/>
+    <hyperlink ref="A21" r:id="rId20" display="66242801-02"/>
+    <hyperlink ref="A22" r:id="rId21" display="66472000-07"/>
+    <hyperlink ref="A23" r:id="rId22" display="LSA-66232083-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId23"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 