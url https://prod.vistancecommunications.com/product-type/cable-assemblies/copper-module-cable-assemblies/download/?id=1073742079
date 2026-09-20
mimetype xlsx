--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,153 +43,162 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>66242081-01</t>
+  </si>
+  <si>
+    <t>6624 2 081-01</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 1 m</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>Copper patch cord</t>
+  </si>
+  <si>
+    <t>66242081-04</t>
+  </si>
+  <si>
+    <t>6624 2 081-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 4 m</t>
+  </si>
+  <si>
+    <t>66242081-11</t>
+  </si>
+  <si>
+    <t>6624 2 081-11</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
+  </si>
+  <si>
+    <t>60892141-00</t>
+  </si>
+  <si>
+    <t>6089 2 141-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 2-Pole Test Cord, 0.13 m</t>
+  </si>
+  <si>
+    <t>Copper test cord</t>
+  </si>
+  <si>
     <t>64512072-04</t>
   </si>
   <si>
     <t>6451 2 072-04</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 4 m</t>
   </si>
   <si>
-    <t>LSA-PLUS®</t>
-[...7 lines deleted...]
-  <si>
     <t>64512074-00</t>
   </si>
   <si>
     <t>6451 2 074-00</t>
   </si>
   <si>
     <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 1 m</t>
   </si>
   <si>
     <t>64512075-02</t>
   </si>
   <si>
     <t>6451 2 075-02</t>
   </si>
   <si>
     <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
   </si>
   <si>
     <t>66242061-02</t>
   </si>
   <si>
     <t>6624 2 061-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2-2S plugs, 2 m</t>
   </si>
   <si>
     <t>66242081-03</t>
   </si>
   <si>
     <t>6624 2 081-03</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 3 m</t>
   </si>
   <si>
     <t>66912058-02</t>
   </si>
   <si>
     <t>6691 2 058-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
   </si>
   <si>
-    <t>60892141-00</t>
-[...35 lines deleted...]
-    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
+    <t>LSA-66232083-00</t>
+  </si>
+  <si>
+    <t>LSA-6623 2 083-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
   </si>
   <si>
     <t>64512077-10</t>
   </si>
   <si>
     <t>6451 2 077-10</t>
   </si>
   <si>
     <t>LSA-PLUS®  Test Cord, 2 pole, 2 banana sockets, 0.19 m</t>
   </si>
   <si>
     <t>64512072-00</t>
   </si>
   <si>
     <t>6451 2 072-00</t>
   </si>
   <si>
     <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 1 m</t>
   </si>
   <si>
     <t>64512072-02</t>
   </si>
   <si>
     <t>6451 2 072-02</t>
   </si>
@@ -242,59 +251,50 @@
     <t>66242541-02</t>
   </si>
   <si>
     <t>6624 2 541-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord, 2/4-4S plugs, 2 m</t>
   </si>
   <si>
     <t>66242801-02</t>
   </si>
   <si>
     <t>6624 2 801-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord, 2/4, 4 pole plugs, 2 m</t>
   </si>
   <si>
     <t>66472000-07</t>
   </si>
   <si>
     <t>6647 2 000-07</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord, LSA-PLUS to LSA-PLUS, 1-pair, white, 7 ft</t>
-  </si>
-[...7 lines deleted...]
-    <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -413,51 +413,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J23" totalsRowShown="0">
   <autoFilter ref="A1:J23"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="63.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -560,120 +560,120 @@
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
     </row>
@@ -721,74 +721,74 @@
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
     </row>
@@ -836,120 +836,120 @@
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
     </row>
@@ -974,77 +974,77 @@
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="64512072-04"/>
-[...20 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="LSA-66232083-00"/>
+    <hyperlink ref="A2" r:id="rId1" display="66242081-01"/>
+    <hyperlink ref="A3" r:id="rId2" display="66242081-04"/>
+    <hyperlink ref="A4" r:id="rId3" display="66242081-11"/>
+    <hyperlink ref="A5" r:id="rId4" display="60892141-00"/>
+    <hyperlink ref="A6" r:id="rId5" display="64512072-04"/>
+    <hyperlink ref="A7" r:id="rId6" display="64512074-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="64512075-02"/>
+    <hyperlink ref="A9" r:id="rId8" display="66242061-02"/>
+    <hyperlink ref="A10" r:id="rId9" display="66242081-03"/>
+    <hyperlink ref="A11" r:id="rId10" display="66912058-02"/>
+    <hyperlink ref="A12" r:id="rId11" display="LSA-66232083-00"/>
+    <hyperlink ref="A13" r:id="rId12" display="64512077-10"/>
+    <hyperlink ref="A14" r:id="rId13" display="64512072-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="64512072-02"/>
+    <hyperlink ref="A16" r:id="rId15" display="64512073-02"/>
+    <hyperlink ref="A17" r:id="rId16" display="64512074-02"/>
+    <hyperlink ref="A18" r:id="rId17" display="66242340-09"/>
+    <hyperlink ref="A19" r:id="rId18" display="66242040-02"/>
+    <hyperlink ref="A20" r:id="rId19" display="66242040-09"/>
+    <hyperlink ref="A21" r:id="rId20" display="66242541-02"/>
+    <hyperlink ref="A22" r:id="rId21" display="66242801-02"/>
+    <hyperlink ref="A23" r:id="rId22" display="66472000-07"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId23"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 