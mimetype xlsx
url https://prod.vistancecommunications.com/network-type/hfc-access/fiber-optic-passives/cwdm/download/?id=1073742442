--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,797 +11,806 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249" count="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252" count="599">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531</t>
+  </si>
+  <si>
+    <t>860633531</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2-SUB</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
     <t>726774-000</t>
   </si>
   <si>
     <t>OCM1-CMB471L2</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
   </si>
   <si>
-    <t>LGX | OCM1</t>
-[...70 lines deleted...]
-  <si>
     <t>FDH3000-WDM-MODULES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play WDM Modules</t>
   </si>
   <si>
-    <t>FDH 3000 | Mini FDH 3000</t>
-[...1 lines deleted...]
-  <si>
     <t>WDM module</t>
   </si>
   <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC6143-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CAD551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 4 channels + upgrade port, demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC-OC</t>
+  </si>
+  <si>
+    <t>CWDM splice tray</t>
+  </si>
+  <si>
+    <t>CC8442-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CFM471NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + 1310 nm port, mux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
+  </si>
+  <si>
     <t>956826-000</t>
   </si>
   <si>
     <t>OCM1-CDB27AL2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531</t>
-[...25 lines deleted...]
-  <si>
     <t>CW2310-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-1R470NN-L</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1471nm starting wavelength, all fibers at left side</t>
   </si>
   <si>
+    <t>FIST®</t>
+  </si>
+  <si>
     <t>FIST-FCASA2</t>
   </si>
   <si>
-    <t>CWDM splice tray</t>
-[...1 lines deleted...]
-  <si>
     <t>CW2314-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-1R550NN-L</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1551nm starting wavelength, all fibers at left side</t>
   </si>
   <si>
     <t>CW2318-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-1R610NN-L</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1611nm starting wavelength, all fibers at left side</t>
   </si>
   <si>
+    <t>CK4651-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8D471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Demultiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EF5494-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
     <t>CY1080-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-FC471NN-L</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
   </si>
   <si>
     <t>CY7317-000</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311S2-SUB</t>
   </si>
   <si>
     <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
   </si>
   <si>
     <t>CY7260-000</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311S2</t>
   </si>
   <si>
     <t>CY7273-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-1X570NN-R</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Double multiplexing,  1571nm starting wavelength, all fibers at right side</t>
   </si>
   <si>
     <t>CZ8096-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-FC471NN-R</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
   </si>
   <si>
-    <t>CC5588-000</t>
-[...37 lines deleted...]
-  <si>
     <t>EG4561-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-1R310NN-L</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1311nm starting wavelength, all fibers at left side</t>
   </si>
   <si>
     <t>EG8430-000</t>
   </si>
   <si>
     <t>FIST-FCASA2-BC471NN-R</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and upgrade port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
   </si>
   <si>
-    <t>D38196-000</t>
-[...29 lines deleted...]
-    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+    <t>316997-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>296537-000</t>
   </si>
   <si>
     <t>OCM1-CA2511L2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
   </si>
   <si>
-    <t>316997-000</t>
-[...14 lines deleted...]
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+    <t>518289-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB431L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
+  </si>
+  <si>
+    <t>543438-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6CKX511NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, CWDM, 5 channels + upgrade port, double demux, 20 nm channel spacing, 1536.61 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>652598-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>258573-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6CLX551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, CWDM, 3 channels + upgrade port, double demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
   </si>
   <si>
     <t>J96345-000</t>
   </si>
   <si>
     <t>OCM1-CYC47AL1</t>
   </si>
   <si>
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
-[...26 lines deleted...]
-    <t>FPS-C1JJBE0CN1000</t>
+    <t>CX5484-000</t>
+  </si>
+  <si>
+    <t>OCM1-CCF471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
+  </si>
+  <si>
+    <t>CY0077-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8C471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CZ1365-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4D551NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Demultiplexing,  1551nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2311-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1491nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2312-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R510NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1511nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2313-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R530NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1531nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2315-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R570NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1571nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2317-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R590NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1591nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>CA9927-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMI471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 2 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8038-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8358-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA551L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>CC8359-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CK4652-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
   </si>
   <si>
     <t>838541-000</t>
   </si>
   <si>
     <t>FOSC-OC-3CDX471NN</t>
   </si>
   <si>
     <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + upgrade port + 1310 nm port, double demux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530</t>
   </si>
   <si>
     <t>860633530</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311L2</t>
   </si>
   <si>
     <t>CS9202-000</t>
   </si>
   <si>
     <t>OCM1-CD8471S2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
   </si>
   <si>
-    <t>CW2311-000</t>
-[...41 lines deleted...]
-    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1591nm starting wavelength, all fibers at left side</t>
+    <t>EG4066-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4M531NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Multiplexing,  1531nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EG9149-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1M490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Multiplexer,  1491nm starting wavelength, all fibers at left side</t>
   </si>
   <si>
     <t>973241-000</t>
   </si>
   <si>
     <t>OCM1-CD8471L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
-  </si>
-[...271 lines deleted...]
-    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -920,2018 +929,2174 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J90" totalsRowShown="0">
   <autoFilter ref="A1:J90"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="162.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>33</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
         <v>52</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
         <v>53</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
         <v>55</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>56</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G16" t="s">
+      <c r="C17" t="s">
         <v>58</v>
       </c>
-      <c r="H16" t="s">
+      <c r="D17" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="G17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...12 lines deleted...]
-        <v>59</v>
+      <c r="I17" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
         <v>67</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="G19" t="s">
         <v>68</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" t="s">
+        <v>68</v>
+      </c>
+      <c r="H20" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G21" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>78</v>
+      </c>
+      <c r="F22" t="s">
+        <v>79</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H22" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H23" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>89</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H25" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G26" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>95</v>
+      </c>
+      <c r="F27" t="s">
+        <v>79</v>
       </c>
       <c r="G27" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H27" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>98</v>
+      </c>
+      <c r="F28" t="s">
+        <v>79</v>
       </c>
       <c r="G28" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H28" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G29" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>101</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>106</v>
+      </c>
+      <c r="F31" t="s">
+        <v>79</v>
       </c>
       <c r="G31" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H31" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>107</v>
+      </c>
+      <c r="B32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" t="s">
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>109</v>
+      </c>
+      <c r="F32" t="s">
+        <v>79</v>
       </c>
       <c r="G32" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:9" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>112</v>
+      </c>
+      <c r="F33" t="s">
+        <v>79</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>115</v>
+      </c>
+      <c r="F34" t="s">
+        <v>79</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>125</v>
+      </c>
+      <c r="B38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>127</v>
+      </c>
+      <c r="F38" t="s">
+        <v>67</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:9" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>128</v>
+      </c>
+      <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" t="s">
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="G39" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>132</v>
+      </c>
+      <c r="C40" t="s">
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>133</v>
+      </c>
+      <c r="F40" t="s">
+        <v>67</v>
       </c>
       <c r="G40" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="G41" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="G42" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>129</v>
+        <v>137</v>
+      </c>
+      <c r="B43" t="s">
+        <v>138</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="G43" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I43" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="G44" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>23</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="G45" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="H45" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>141</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G46" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H46" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>142</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>143</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>144</v>
+      </c>
+      <c r="F48" t="s">
+        <v>32</v>
       </c>
       <c r="G48" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="H48" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>145</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>146</v>
+      </c>
+      <c r="F49" t="s">
+        <v>32</v>
       </c>
       <c r="G49" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="H49" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>147</v>
       </c>
-      <c r="C50" t="s">
-        <v>12</v>
+      <c r="C50" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D50" t="s">
         <v>148</v>
       </c>
+      <c r="F50" t="s">
+        <v>32</v>
+      </c>
       <c r="G50" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="H50" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I50" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
         <v>150</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="F51" t="s">
+        <v>32</v>
+      </c>
+      <c r="G51" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="G51" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="C52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" t="s">
         <v>152</v>
       </c>
-      <c r="B52" t="s">
+      <c r="F52" t="s">
+        <v>32</v>
+      </c>
+      <c r="G52" t="s">
+        <v>33</v>
+      </c>
+      <c r="H52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="C53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" t="s">
         <v>154</v>
       </c>
-      <c r="G52" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="F53" t="s">
+        <v>32</v>
+      </c>
+      <c r="G53" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C54" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" t="s">
         <v>156</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="F54" t="s">
+        <v>32</v>
+      </c>
+      <c r="G54" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G53" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="1" t="s">
+      <c r="C55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" t="s">
         <v>158</v>
       </c>
-      <c r="B54" t="s">
+      <c r="F55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G55" t="s">
+        <v>33</v>
+      </c>
+      <c r="H55" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56" t="s">
         <v>160</v>
       </c>
-      <c r="G54" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56" t="s">
+        <v>33</v>
+      </c>
+      <c r="H56" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" t="s">
         <v>162</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="F57" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" t="s">
+        <v>21</v>
+      </c>
+      <c r="I57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="G55" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="C58" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" t="s">
         <v>164</v>
       </c>
-      <c r="B56" t="s">
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58" t="s">
+        <v>33</v>
+      </c>
+      <c r="H58" t="s">
+        <v>21</v>
+      </c>
+      <c r="I58" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="C59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" t="s">
         <v>166</v>
       </c>
-      <c r="G56" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="F59" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59" t="s">
+        <v>33</v>
+      </c>
+      <c r="H59" t="s">
+        <v>21</v>
+      </c>
+      <c r="I59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C60" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" t="s">
         <v>168</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="F60" t="s">
+        <v>32</v>
+      </c>
+      <c r="G60" t="s">
+        <v>33</v>
+      </c>
+      <c r="H60" t="s">
+        <v>21</v>
+      </c>
+      <c r="I60" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G57" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C61" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" t="s">
         <v>170</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" t="s">
+        <v>33</v>
+      </c>
+      <c r="H61" t="s">
+        <v>21</v>
+      </c>
+      <c r="I61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="C62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" t="s">
         <v>172</v>
       </c>
-      <c r="G58" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="F62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G62" t="s">
+        <v>33</v>
+      </c>
+      <c r="H62" t="s">
+        <v>21</v>
+      </c>
+      <c r="I62" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12.75">
+      <c r="A63" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C63" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" t="s">
         <v>174</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="F63" t="s">
+        <v>32</v>
+      </c>
+      <c r="G63" t="s">
+        <v>33</v>
+      </c>
+      <c r="H63" t="s">
+        <v>21</v>
+      </c>
+      <c r="I63" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12.75">
+      <c r="A64" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="G59" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="1" t="s">
+      <c r="C64" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D64" t="s">
         <v>176</v>
       </c>
-      <c r="B60" t="s">
+      <c r="F64" t="s">
+        <v>32</v>
+      </c>
+      <c r="G64" t="s">
+        <v>33</v>
+      </c>
+      <c r="H64" t="s">
+        <v>21</v>
+      </c>
+      <c r="I64" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="C65" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" t="s">
         <v>178</v>
       </c>
-      <c r="G60" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="1" t="s">
+      <c r="F65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G65" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" t="s">
+        <v>21</v>
+      </c>
+      <c r="I65" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12.75">
+      <c r="A66" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C66" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D66" t="s">
         <v>180</v>
       </c>
-      <c r="C61" t="s">
-[...103 lines deleted...]
-        <v>195</v>
+      <c r="F66" t="s">
+        <v>32</v>
       </c>
       <c r="G66" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="H66" t="s">
-        <v>59</v>
+        <v>21</v>
+      </c>
+      <c r="I66" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="B68" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>201</v>
+        <v>130</v>
       </c>
       <c r="G68" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H68" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="G69" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H69" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B70" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>207</v>
+        <v>191</v>
+      </c>
+      <c r="F70" t="s">
+        <v>79</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B71" t="s">
+        <v>193</v>
+      </c>
+      <c r="C71" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" t="s">
+        <v>194</v>
+      </c>
+      <c r="F71" t="s">
+        <v>79</v>
+      </c>
+      <c r="G71" t="s">
+        <v>80</v>
+      </c>
+      <c r="H71" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
+      <c r="A72" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72" t="s">
+        <v>196</v>
+      </c>
+      <c r="C72" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" t="s">
+        <v>197</v>
+      </c>
+      <c r="F72" t="s">
+        <v>79</v>
+      </c>
+      <c r="G72" t="s">
+        <v>80</v>
+      </c>
+      <c r="H72" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B73" t="s">
+        <v>199</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>200</v>
+      </c>
+      <c r="F73" t="s">
+        <v>79</v>
+      </c>
+      <c r="G73" t="s">
+        <v>80</v>
+      </c>
+      <c r="H73" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B74" t="s">
+        <v>202</v>
+      </c>
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" t="s">
+        <v>203</v>
+      </c>
+      <c r="F74" t="s">
+        <v>79</v>
+      </c>
+      <c r="G74" t="s">
+        <v>80</v>
+      </c>
+      <c r="H74" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B75" t="s">
+        <v>205</v>
+      </c>
+      <c r="C75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" t="s">
+        <v>206</v>
+      </c>
+      <c r="F75" t="s">
+        <v>79</v>
+      </c>
+      <c r="G75" t="s">
+        <v>80</v>
+      </c>
+      <c r="H75" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76" t="s">
         <v>208</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" t="s">
         <v>209</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="F76" t="s">
+        <v>79</v>
+      </c>
+      <c r="G76" t="s">
+        <v>80</v>
+      </c>
+      <c r="H76" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="G71" t="s">
+      <c r="B77" t="s">
+        <v>211</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
+        <v>212</v>
+      </c>
+      <c r="G77" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B78" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
+        <v>215</v>
+      </c>
+      <c r="G78" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B79" t="s">
+        <v>217</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
+        <v>218</v>
+      </c>
+      <c r="G79" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B80" t="s">
+        <v>220</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
+        <v>221</v>
+      </c>
+      <c r="G80" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
+      <c r="A81" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B81" t="s">
+        <v>223</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" t="s">
+        <v>224</v>
+      </c>
+      <c r="G81" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
+      <c r="A82" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B82" t="s">
+        <v>226</v>
+      </c>
+      <c r="C82" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" t="s">
+        <v>227</v>
+      </c>
+      <c r="G82" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B83" t="s">
+        <v>229</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
+        <v>230</v>
+      </c>
+      <c r="F83" t="s">
+        <v>79</v>
+      </c>
+      <c r="G83" t="s">
+        <v>80</v>
+      </c>
+      <c r="H83" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B84" t="s">
+        <v>232</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
+        <v>233</v>
+      </c>
+      <c r="F84" t="s">
+        <v>67</v>
+      </c>
+      <c r="G84" t="s">
+        <v>68</v>
+      </c>
+      <c r="H84" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
+      <c r="A85" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B85" t="s">
+        <v>236</v>
+      </c>
+      <c r="C85" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" t="s">
         <v>14</v>
       </c>
-      <c r="H71" t="s">
+      <c r="G85" t="s">
         <v>15</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
+      <c r="A86" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" t="s">
+        <v>238</v>
+      </c>
+      <c r="C86" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" t="s">
+        <v>239</v>
+      </c>
+      <c r="G86" t="s">
         <v>20</v>
       </c>
-      <c r="D72" t="s">
-[...279 lines deleted...]
-      <c r="D86" t="s">
+      <c r="H86" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G86" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="B87" t="s">
         <v>241</v>
       </c>
-      <c r="C87" s="1" t="s">
-        <v>20</v>
+      <c r="C87" t="s">
+        <v>13</v>
       </c>
       <c r="D87" t="s">
         <v>242</v>
       </c>
+      <c r="F87" t="s">
+        <v>79</v>
+      </c>
       <c r="G87" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:9" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="B88" t="s">
+        <v>244</v>
+      </c>
+      <c r="C88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" t="s">
+        <v>245</v>
+      </c>
+      <c r="G88" t="s">
         <v>20</v>
       </c>
-      <c r="D88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C89" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B89" t="s">
+        <v>247</v>
+      </c>
+      <c r="C89" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
+        <v>248</v>
+      </c>
+      <c r="F89" t="s">
+        <v>79</v>
+      </c>
+      <c r="G89" t="s">
+        <v>80</v>
+      </c>
+      <c r="H89" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
+      <c r="A90" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B90" t="s">
+        <v>250</v>
+      </c>
+      <c r="C90" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" t="s">
+        <v>251</v>
+      </c>
+      <c r="G90" t="s">
         <v>20</v>
       </c>
-      <c r="D89" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="726774-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A6" r:id="rId7" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="A2" r:id="rId1" display="860633531"/>
+    <hyperlink ref="A3" r:id="rId2" display="881546-000"/>
+    <hyperlink ref="A4" r:id="rId3" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A5" r:id="rId5" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C5" r:id="rId6" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A6" r:id="rId7" display="NG4-VCKL2Q430000"/>
     <hyperlink ref="C6" r:id="rId8" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A7" r:id="rId9" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="A7" r:id="rId9" display="NG4-VCML2B43AC2K"/>
     <hyperlink ref="C7" r:id="rId10" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A8" r:id="rId11" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="A8" r:id="rId11" display="NG4-VCMR1Q430000"/>
     <hyperlink ref="C8" r:id="rId12" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A9" r:id="rId13" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="A9" r:id="rId13" display="NG4-VCKR2B470C2K"/>
     <hyperlink ref="C9" r:id="rId14" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A10" r:id="rId15" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="A10" r:id="rId15" display="NG4-VCKL2455001K"/>
     <hyperlink ref="C10" r:id="rId16" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A11" r:id="rId17" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="A11" r:id="rId17" display="NG4-VCKR2C470B1K"/>
     <hyperlink ref="C11" r:id="rId18" display="Variant of NG4-WDM-MODULES"/>
-    <hyperlink ref="A12" r:id="rId19" display="FDH3000-WDM-MODULES"/>
-[...23 lines deleted...]
-    <hyperlink ref="A34" r:id="rId43" display="296537-000"/>
+    <hyperlink ref="A12" r:id="rId19" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A13" r:id="rId21" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A14" r:id="rId23" display="533999-000"/>
+    <hyperlink ref="A15" r:id="rId24" display="6M2898-000"/>
+    <hyperlink ref="A16" r:id="rId25" display="726774-000"/>
+    <hyperlink ref="A17" r:id="rId26" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A18" r:id="rId27" display="CC5588-000"/>
+    <hyperlink ref="A19" r:id="rId28" display="CC6143-000"/>
+    <hyperlink ref="A20" r:id="rId29" display="CC8442-000"/>
+    <hyperlink ref="A21" r:id="rId30" display="956826-000"/>
+    <hyperlink ref="A22" r:id="rId31" display="CW2310-000"/>
+    <hyperlink ref="A23" r:id="rId32" display="CW2314-000"/>
+    <hyperlink ref="A24" r:id="rId33" display="CW2318-000"/>
+    <hyperlink ref="A25" r:id="rId34" display="CK4651-000"/>
+    <hyperlink ref="A26" r:id="rId35" display="D38196-000"/>
+    <hyperlink ref="A27" r:id="rId36" display="EF5494-000"/>
+    <hyperlink ref="A28" r:id="rId37" display="CY1080-000"/>
+    <hyperlink ref="A29" r:id="rId38" display="CY7317-000"/>
+    <hyperlink ref="A30" r:id="rId39" display="CY7260-000"/>
+    <hyperlink ref="A31" r:id="rId40" display="CY7273-000"/>
+    <hyperlink ref="A32" r:id="rId41" display="CZ8096-000"/>
+    <hyperlink ref="A33" r:id="rId42" display="EG4561-000"/>
+    <hyperlink ref="A34" r:id="rId43" display="EG8430-000"/>
     <hyperlink ref="A35" r:id="rId44" display="316997-000"/>
-    <hyperlink ref="A36" r:id="rId45" display="533999-000"/>
-[...79 lines deleted...]
-    <hyperlink ref="C90" r:id="rId125" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A36" r:id="rId45" display="296537-000"/>
+    <hyperlink ref="A37" r:id="rId46" display="518289-000"/>
+    <hyperlink ref="A38" r:id="rId47" display="543438-000"/>
+    <hyperlink ref="A39" r:id="rId48" display="652598-000"/>
+    <hyperlink ref="A40" r:id="rId49" display="258573-000"/>
+    <hyperlink ref="A41" r:id="rId50" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C41" r:id="rId51" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A42" r:id="rId52" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C42" r:id="rId53" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A43" r:id="rId54" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C43" r:id="rId55" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A44" r:id="rId56" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C44" r:id="rId57" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A45" r:id="rId58" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C45" r:id="rId59" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A46" r:id="rId60" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C46" r:id="rId61" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A47" r:id="rId62" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C47" r:id="rId63" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A48" r:id="rId64" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C48" r:id="rId65" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A49" r:id="rId66" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C49" r:id="rId67" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A50" r:id="rId68" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C50" r:id="rId69" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A51" r:id="rId70" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C51" r:id="rId71" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A52" r:id="rId72" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C52" r:id="rId73" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A53" r:id="rId74" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C53" r:id="rId75" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A54" r:id="rId76" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C54" r:id="rId77" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A55" r:id="rId78" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C55" r:id="rId79" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A56" r:id="rId80" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C56" r:id="rId81" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A57" r:id="rId82" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C57" r:id="rId83" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A58" r:id="rId84" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C58" r:id="rId85" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A59" r:id="rId86" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C59" r:id="rId87" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A60" r:id="rId88" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C60" r:id="rId89" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A61" r:id="rId90" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C61" r:id="rId91" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A62" r:id="rId92" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C62" r:id="rId93" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A63" r:id="rId94" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C63" r:id="rId95" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A64" r:id="rId96" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C64" r:id="rId97" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A65" r:id="rId98" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C65" r:id="rId99" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A66" r:id="rId100" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C66" r:id="rId101" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A67" r:id="rId102" display="353364-000"/>
+    <hyperlink ref="A68" r:id="rId103" display="J96345-000"/>
+    <hyperlink ref="A69" r:id="rId104" display="CX5484-000"/>
+    <hyperlink ref="A70" r:id="rId105" display="CY0077-000"/>
+    <hyperlink ref="A71" r:id="rId106" display="CZ1365-000"/>
+    <hyperlink ref="A72" r:id="rId107" display="CW2311-000"/>
+    <hyperlink ref="A73" r:id="rId108" display="CW2312-000"/>
+    <hyperlink ref="A74" r:id="rId109" display="CW2313-000"/>
+    <hyperlink ref="A75" r:id="rId110" display="CW2315-000"/>
+    <hyperlink ref="A76" r:id="rId111" display="CW2317-000"/>
+    <hyperlink ref="A77" r:id="rId112" display="EH8724-000"/>
+    <hyperlink ref="A78" r:id="rId113" display="EH8723-000"/>
+    <hyperlink ref="A79" r:id="rId114" display="CA9927-000"/>
+    <hyperlink ref="A80" r:id="rId115" display="CC8038-000"/>
+    <hyperlink ref="A81" r:id="rId116" display="CC8358-000"/>
+    <hyperlink ref="A82" r:id="rId117" display="CC8359-000"/>
+    <hyperlink ref="A83" r:id="rId118" display="CK4652-000"/>
+    <hyperlink ref="A84" r:id="rId119" display="838541-000"/>
+    <hyperlink ref="A85" r:id="rId120" display="860633530"/>
+    <hyperlink ref="A86" r:id="rId121" display="CS9202-000"/>
+    <hyperlink ref="A87" r:id="rId122" display="EG4066-000"/>
+    <hyperlink ref="A88" r:id="rId123" display="EG9081-000"/>
+    <hyperlink ref="A89" r:id="rId124" display="EG9149-000"/>
+    <hyperlink ref="A90" r:id="rId125" display="973241-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId126"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 