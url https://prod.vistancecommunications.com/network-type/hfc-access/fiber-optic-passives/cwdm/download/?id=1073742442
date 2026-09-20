--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,774 +43,774 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>296537-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2511L2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>316997-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>726774-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>CY7317-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>CY7260-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2</t>
+  </si>
+  <si>
+    <t>CY7273-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1X570NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Double multiplexing,  1571nm starting wavelength, all fibers at right side</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2</t>
+  </si>
+  <si>
+    <t>CWDM splice tray</t>
+  </si>
+  <si>
+    <t>CZ8096-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-FC471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EF5494-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>EG4561-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R310NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1311nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EG8430-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-BC471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and upgrade port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CY1080-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-FC471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2310-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R470NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1471nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2314-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R550NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1551nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2318-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R610NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1611nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>956826-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC6143-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CAD551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 4 channels + upgrade port, demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC-OC</t>
+  </si>
+  <si>
+    <t>CC8442-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CFM471NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + 1310 nm port, mux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>CK4651-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8D471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Demultiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531</t>
   </si>
   <si>
     <t>860633531</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311L2-SUB</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
   </si>
   <si>
-    <t>OCFPS</t>
-[...317 lines deleted...]
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
+    <t>838541-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CDX471NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + upgrade port + 1310 nm port, double demux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530</t>
+  </si>
+  <si>
+    <t>860633530</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2</t>
   </si>
   <si>
     <t>518289-000</t>
   </si>
   <si>
     <t>OCM1-CMB431L2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
   </si>
   <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>J96345-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC47AL1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>CK4652-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CS9202-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CW2311-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1491nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2312-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R510NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1511nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2313-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R530NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1531nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2315-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R570NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1571nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2317-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R590NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1591nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>258573-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6CLX551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, CWDM, 3 channels + upgrade port, double demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
     <t>543438-000</t>
   </si>
   <si>
     <t>FOSC-OC-6CKX511NN</t>
   </si>
   <si>
     <t>FOSC®  A-TRAY-24 type, CWDM, 5 channels + upgrade port, double demux, 20 nm channel spacing, 1536.61 nm starting wavelength</t>
   </si>
   <si>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>EG4066-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4M531NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Multiplexing,  1531nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EG9149-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1M490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Multiplexer,  1491nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>CX5484-000</t>
+  </si>
+  <si>
+    <t>OCM1-CCF471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
+  </si>
+  <si>
+    <t>CY0077-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8C471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CZ1365-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4D551NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Demultiplexing,  1551nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>973241-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CA9927-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMI471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 2 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8038-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8358-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA551L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>CC8359-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
     <t>652598-000</t>
   </si>
   <si>
     <t>OCM1-CYC471L1</t>
-  </si>
-[...364 lines deleted...]
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -929,51 +929,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J90" totalsRowShown="0">
   <autoFilter ref="A1:J90"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="162.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -987,2116 +987,2116 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="B13" t="s">
         <v>43</v>
       </c>
-      <c r="F11" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" t="s">
         <v>52</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" t="s">
         <v>13</v>
       </c>
-      <c r="D15" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="H16" t="s">
         <v>54</v>
       </c>
-      <c r="B16" t="s">
+      <c r="I16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="B17" t="s">
         <v>56</v>
       </c>
-      <c r="G16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
         <v>57</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" t="s">
+      <c r="H19" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H20" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" t="s">
+        <v>72</v>
+      </c>
+      <c r="H21" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H23" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G24" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G25" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>88</v>
+      </c>
+      <c r="F26" t="s">
+        <v>71</v>
       </c>
       <c r="G26" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G27" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G28" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
+        <v>71</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>100</v>
+      </c>
+      <c r="F30" t="s">
+        <v>71</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H31" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H32" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F33" t="s">
         <v>110</v>
       </c>
-      <c r="B33" t="s">
+      <c r="G33" t="s">
         <v>111</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B34" t="s">
         <v>113</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" t="s">
         <v>114</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="G34" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="H34" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" t="s">
         <v>116</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" t="s">
         <v>117</v>
       </c>
-      <c r="C35" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="F35" t="s">
+        <v>71</v>
       </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B36" t="s">
         <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D36" t="s">
         <v>121</v>
       </c>
       <c r="G36" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D37" t="s">
         <v>124</v>
       </c>
+      <c r="F37" t="s">
+        <v>110</v>
+      </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="G38" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B39" t="s">
         <v>129</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D39" t="s">
         <v>130</v>
       </c>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" t="s">
         <v>132</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="H40" t="s">
-        <v>69</v>
+        <v>14</v>
+      </c>
+      <c r="I40" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" t="s">
         <v>134</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="F41" t="s">
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I41" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D42" t="s">
         <v>136</v>
       </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
       <c r="G42" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I42" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
         <v>138</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="F43" t="s">
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I43" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D44" t="s">
-        <v>28</v>
+        <v>140</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H44" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I44" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>142</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H45" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I45" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D46" t="s">
-        <v>24</v>
+        <v>144</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I46" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D47" t="s">
-        <v>24</v>
+        <v>146</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I47" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D48" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F48" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I48" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F49" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I49" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F50" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I50" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F51" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H51" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I51" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H52" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I52" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I53" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H54" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I54" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F55" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I55" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D56" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H56" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I56" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D57" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H57" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I57" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F58" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H58" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I58" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>169</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
       </c>
       <c r="D59" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>171</v>
       </c>
       <c r="G59" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H59" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G60" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I60" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>174</v>
       </c>
       <c r="G61" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I61" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
+      </c>
+      <c r="B62" t="s">
+        <v>176</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I62" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G63" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H63" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I63" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I64" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="G65" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I65" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="G66" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I66" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B67" t="s">
         <v>182</v>
       </c>
       <c r="C67" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D67" t="s">
         <v>183</v>
       </c>
+      <c r="F67" t="s">
+        <v>71</v>
+      </c>
       <c r="G67" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H67" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B68" t="s">
         <v>185</v>
       </c>
       <c r="C68" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D68" t="s">
-        <v>130</v>
+        <v>186</v>
       </c>
       <c r="G68" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H68" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B69" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D69" t="s">
-        <v>188</v>
+        <v>189</v>
+      </c>
+      <c r="F69" t="s">
+        <v>71</v>
       </c>
       <c r="G69" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H69" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B70" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D70" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F70" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G70" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H70" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B71" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C71" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F71" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G71" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H71" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B72" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C72" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D72" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F72" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G72" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H72" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C73" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D73" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F73" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G73" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H73" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B74" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D74" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F74" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="G74" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="H74" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B75" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D75" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F75" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="G75" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="H75" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B76" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C76" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D76" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>210</v>
       </c>
       <c r="G76" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H76" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B77" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C77" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D77" t="s">
-        <v>212</v>
+        <v>213</v>
+      </c>
+      <c r="F77" t="s">
+        <v>71</v>
       </c>
       <c r="G77" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H77" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B78" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C78" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D78" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G78" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H78" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C79" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D79" t="s">
-        <v>218</v>
+        <v>219</v>
+      </c>
+      <c r="F79" t="s">
+        <v>71</v>
       </c>
       <c r="G79" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H79" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C80" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G80" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B81" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D81" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G81" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B82" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C82" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D82" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G82" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F83" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G83" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H83" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B84" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F84" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G84" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H84" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B85" t="s">
         <v>236</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D85" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G85" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H86" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D87" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>243</v>
       </c>
       <c r="G87" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H87" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C88" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G88" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H88" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B89" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="G89" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="H89" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B90" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D90" t="s">
-        <v>251</v>
+        <v>171</v>
       </c>
       <c r="G90" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="H90" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860633531"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" r:id="rId22" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A2" r:id="rId1" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A3" r:id="rId3" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A4" r:id="rId5" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A5" r:id="rId7" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A6" r:id="rId9" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A7" r:id="rId11" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A8" r:id="rId13" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A9" r:id="rId15" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A10" r:id="rId17" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A11" r:id="rId19" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A12" r:id="rId21" display="296537-000"/>
+    <hyperlink ref="A13" r:id="rId22" display="316997-000"/>
     <hyperlink ref="A14" r:id="rId23" display="533999-000"/>
     <hyperlink ref="A15" r:id="rId24" display="6M2898-000"/>
-    <hyperlink ref="A16" r:id="rId25" display="726774-000"/>
-[...99 lines deleted...]
-    <hyperlink ref="A90" r:id="rId125" display="973241-000"/>
+    <hyperlink ref="A16" r:id="rId25" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A17" r:id="rId26" display="726774-000"/>
+    <hyperlink ref="A18" r:id="rId27" display="881546-000"/>
+    <hyperlink ref="A19" r:id="rId28" display="CY7317-000"/>
+    <hyperlink ref="A20" r:id="rId29" display="CY7260-000"/>
+    <hyperlink ref="A21" r:id="rId30" display="CY7273-000"/>
+    <hyperlink ref="A22" r:id="rId31" display="CZ8096-000"/>
+    <hyperlink ref="A23" r:id="rId32" display="D38196-000"/>
+    <hyperlink ref="A24" r:id="rId33" display="EF5494-000"/>
+    <hyperlink ref="A25" r:id="rId34" display="EG4561-000"/>
+    <hyperlink ref="A26" r:id="rId35" display="EG8430-000"/>
+    <hyperlink ref="A27" r:id="rId36" display="CY1080-000"/>
+    <hyperlink ref="A28" r:id="rId37" display="CW2310-000"/>
+    <hyperlink ref="A29" r:id="rId38" display="CW2314-000"/>
+    <hyperlink ref="A30" r:id="rId39" display="CW2318-000"/>
+    <hyperlink ref="A31" r:id="rId40" display="956826-000"/>
+    <hyperlink ref="A32" r:id="rId41" display="CC5588-000"/>
+    <hyperlink ref="A33" r:id="rId42" display="CC6143-000"/>
+    <hyperlink ref="A34" r:id="rId43" display="CC8442-000"/>
+    <hyperlink ref="A35" r:id="rId44" display="CK4651-000"/>
+    <hyperlink ref="A36" r:id="rId45" display="860633531"/>
+    <hyperlink ref="A37" r:id="rId46" display="838541-000"/>
+    <hyperlink ref="A38" r:id="rId47" display="860633530"/>
+    <hyperlink ref="A39" r:id="rId48" display="518289-000"/>
+    <hyperlink ref="A40" r:id="rId49" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C40" r:id="rId50" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A41" r:id="rId51" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C41" r:id="rId52" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A42" r:id="rId53" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C42" r:id="rId54" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A43" r:id="rId55" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C43" r:id="rId56" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A44" r:id="rId57" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C44" r:id="rId58" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A45" r:id="rId59" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C45" r:id="rId60" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A46" r:id="rId61" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C46" r:id="rId62" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A47" r:id="rId63" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C47" r:id="rId64" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A48" r:id="rId65" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C48" r:id="rId66" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A49" r:id="rId67" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C49" r:id="rId68" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A50" r:id="rId69" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C50" r:id="rId70" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A51" r:id="rId71" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C51" r:id="rId72" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A52" r:id="rId73" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C52" r:id="rId74" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A53" r:id="rId75" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C53" r:id="rId76" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A54" r:id="rId77" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C54" r:id="rId78" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A55" r:id="rId79" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C55" r:id="rId80" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A56" r:id="rId81" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C56" r:id="rId82" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A57" r:id="rId83" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C57" r:id="rId84" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A58" r:id="rId85" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C58" r:id="rId86" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A59" r:id="rId87" display="J96345-000"/>
+    <hyperlink ref="A60" r:id="rId88" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C60" r:id="rId89" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A61" r:id="rId90" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C61" r:id="rId91" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A62" r:id="rId92" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C62" r:id="rId93" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A63" r:id="rId94" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C63" r:id="rId95" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A64" r:id="rId96" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C64" r:id="rId97" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A65" r:id="rId98" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C65" r:id="rId99" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A66" r:id="rId100" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C66" r:id="rId101" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A67" r:id="rId102" display="CK4652-000"/>
+    <hyperlink ref="A68" r:id="rId103" display="CS9202-000"/>
+    <hyperlink ref="A69" r:id="rId104" display="CW2311-000"/>
+    <hyperlink ref="A70" r:id="rId105" display="CW2312-000"/>
+    <hyperlink ref="A71" r:id="rId106" display="CW2313-000"/>
+    <hyperlink ref="A72" r:id="rId107" display="CW2315-000"/>
+    <hyperlink ref="A73" r:id="rId108" display="CW2317-000"/>
+    <hyperlink ref="A74" r:id="rId109" display="258573-000"/>
+    <hyperlink ref="A75" r:id="rId110" display="543438-000"/>
+    <hyperlink ref="A76" r:id="rId111" display="353364-000"/>
+    <hyperlink ref="A77" r:id="rId112" display="EG4066-000"/>
+    <hyperlink ref="A78" r:id="rId113" display="EG9081-000"/>
+    <hyperlink ref="A79" r:id="rId114" display="EG9149-000"/>
+    <hyperlink ref="A80" r:id="rId115" display="EH8724-000"/>
+    <hyperlink ref="A81" r:id="rId116" display="EH8723-000"/>
+    <hyperlink ref="A82" r:id="rId117" display="CX5484-000"/>
+    <hyperlink ref="A83" r:id="rId118" display="CY0077-000"/>
+    <hyperlink ref="A84" r:id="rId119" display="CZ1365-000"/>
+    <hyperlink ref="A85" r:id="rId120" display="973241-000"/>
+    <hyperlink ref="A86" r:id="rId121" display="CA9927-000"/>
+    <hyperlink ref="A87" r:id="rId122" display="CC8038-000"/>
+    <hyperlink ref="A88" r:id="rId123" display="CC8358-000"/>
+    <hyperlink ref="A89" r:id="rId124" display="CC8359-000"/>
+    <hyperlink ref="A90" r:id="rId125" display="652598-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId126"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 