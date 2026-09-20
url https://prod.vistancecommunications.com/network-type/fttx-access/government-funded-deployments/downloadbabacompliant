--- v0 (2026-07-23)
+++ v1 (2026-09-20)
@@ -11,1739 +11,3458 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563" count="1000">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1136" count="2029">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Location of Manufacturing</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5333603</t>
+  </si>
+  <si>
+    <t>5333603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>Catawba, North Carolina</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308103</t>
+  </si>
+  <si>
+    <t>5308103</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5328603</t>
+  </si>
+  <si>
+    <t>5328603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308203</t>
+  </si>
+  <si>
+    <t>5308203</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5342203</t>
+  </si>
+  <si>
+    <t>5342203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5320303</t>
+  </si>
+  <si>
+    <t>5320303</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5356603</t>
+  </si>
+  <si>
+    <t>5356603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341603</t>
+  </si>
+  <si>
+    <t>5341603</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST W</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded white stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5401803</t>
+  </si>
+  <si>
+    <t>5401803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5388903</t>
+  </si>
+  <si>
+    <t>5388903</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5378803</t>
+  </si>
+  <si>
+    <t>5378803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5390603</t>
+  </si>
+  <si>
+    <t>5390603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5447303</t>
+  </si>
+  <si>
+    <t>5447303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5508002</t>
+  </si>
+  <si>
+    <t>5508002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5513102</t>
+  </si>
+  <si>
+    <t>5513102</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASST O</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5518102</t>
+  </si>
+  <si>
+    <t>5518102</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5514002</t>
+  </si>
+  <si>
+    <t>5514002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5526402</t>
+  </si>
+  <si>
+    <t>5526402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5544602</t>
+  </si>
+  <si>
+    <t>5544602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASP</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5538902</t>
+  </si>
+  <si>
+    <t>5538902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5542902</t>
+  </si>
+  <si>
+    <t>5542902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST O</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5559502</t>
+  </si>
+  <si>
+    <t>5559502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5727603</t>
+  </si>
+  <si>
+    <t>5727603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5709003</t>
+  </si>
+  <si>
+    <t>5709003</t>
+  </si>
+  <si>
+    <t>P3® 875 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5708003</t>
+  </si>
+  <si>
+    <t>5708003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCA</t>
+  </si>
+  <si>
+    <t>4112704/10</t>
+  </si>
+  <si>
+    <t>2227V WHRL RG6 QD 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509002</t>
+  </si>
+  <si>
+    <t>5509002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5258803</t>
+  </si>
+  <si>
+    <t>5258803</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR2676</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5204203</t>
+  </si>
+  <si>
+    <t>5204203</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223303</t>
+  </si>
+  <si>
+    <t>5223303</t>
+  </si>
+  <si>
+    <t>P3 750 JCASST G SM MT PR7278</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226703</t>
+  </si>
+  <si>
+    <t>5226703</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5270803</t>
+  </si>
+  <si>
+    <t>5270803</t>
+  </si>
+  <si>
+    <t>P3 750 JCASST Y SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341303</t>
+  </si>
+  <si>
+    <t>5341303</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5343703</t>
+  </si>
+  <si>
+    <t>5343703</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT GRY JKT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208103</t>
+  </si>
+  <si>
+    <t>5208103</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101503</t>
+  </si>
+  <si>
+    <t>530101503</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5353703</t>
+  </si>
+  <si>
+    <t>5353703</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226203</t>
+  </si>
+  <si>
+    <t>5226203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM MT PR7276</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530090003</t>
+  </si>
+  <si>
+    <t>530090003</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 GRY JKT SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5342603</t>
+  </si>
+  <si>
+    <t>5342603</t>
+  </si>
+  <si>
+    <t>P3 625 JCASP SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209003</t>
+  </si>
+  <si>
+    <t>5209003</t>
+  </si>
+  <si>
+    <t>P3 875 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530102803</t>
+  </si>
+  <si>
+    <t>530102803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309603</t>
+  </si>
+  <si>
+    <t>5309603</t>
+  </si>
+  <si>
+    <t>P3 875 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209103</t>
+  </si>
+  <si>
+    <t>5209103</t>
+  </si>
+  <si>
+    <t>P3 875 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530103003</t>
+  </si>
+  <si>
+    <t>530103003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5510102</t>
+  </si>
+  <si>
+    <t>5510102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5506302</t>
+  </si>
+  <si>
+    <t>5506302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226303</t>
+  </si>
+  <si>
+    <t>5226303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5204002</t>
+  </si>
+  <si>
+    <t>5204002</t>
+  </si>
+  <si>
+    <t>P3® 750 CA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, unjacketed</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101003</t>
+  </si>
+  <si>
+    <t>530101003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5248003</t>
+  </si>
+  <si>
+    <t>5248003</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCASST 3R</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5302203</t>
+  </si>
+  <si>
+    <t>5302203</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309002</t>
+  </si>
+  <si>
+    <t>5309002</t>
+  </si>
+  <si>
+    <t>P3® 875 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530100803</t>
+  </si>
+  <si>
+    <t>530100803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308002</t>
+  </si>
+  <si>
+    <t>5308002</t>
+  </si>
+  <si>
+    <t>P3® 625 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5304203</t>
+  </si>
+  <si>
+    <t>5304203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308003</t>
+  </si>
+  <si>
+    <t>5308003</t>
+  </si>
+  <si>
+    <t>FHD-HH1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to hardened full-size, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-HH1K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to hardened full-size, 5 mm diameter</t>
+  </si>
+  <si>
+    <t>FHD-HJ1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-HJ1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-HJ1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-HK1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/UPC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-HK1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-HK1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-HN1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-HV1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Hardened Full-Size to LC/APC, Dielectric Flat</t>
+  </si>
+  <si>
+    <t>FHD-HV1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-HV1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-HV1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-J01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-J01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-JJ1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-JJ1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-JJ1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>MHD-M0DH</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-MMDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC jack, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-M0C1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 12 SC, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1P2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to male MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD-H040004A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to stub, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHD-MM1D</t>
+  </si>
+  <si>
+    <t>HCA-LL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-HH1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-HH1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-A01N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-HL1V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to SC/APC connector, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-A01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to Stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to SC/APC connector, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-HL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-HN1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/UPC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>MDC-0J1H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, Stub to SC/APC , RBR Riser, Ivory, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>HCA-AL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, EZ Axs Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-MM1C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>MDC-NN1H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, SC/UPC to SC/UPC, RBR Riser, Ivory</t>
+  </si>
+  <si>
+    <t>FHD-H01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-H01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-H01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>CX3799686</t>
+  </si>
+  <si>
+    <t>200O040 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item304000500</t>
+  </si>
+  <si>
+    <t>304000500</t>
+  </si>
+  <si>
+    <t>050T110F1177TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3099979</t>
+  </si>
+  <si>
+    <t>3099979</t>
+  </si>
+  <si>
+    <t>050G135PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520061</t>
+  </si>
+  <si>
+    <t>3520061</t>
+  </si>
+  <si>
+    <t>13MG110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item359998100</t>
+  </si>
+  <si>
+    <t>359998100</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 16 mm, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000017</t>
+  </si>
+  <si>
+    <t>360000017</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/6 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000014</t>
+  </si>
+  <si>
+    <t>360000014</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>CX3140100</t>
+  </si>
+  <si>
+    <t>075T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF)</t>
+  </si>
+  <si>
+    <t>CX3199894</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, gray</t>
+  </si>
+  <si>
+    <t>HCA-AM1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to Stub, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>CX3260002</t>
+  </si>
+  <si>
+    <t>100T135QR540CASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3799717</t>
+  </si>
+  <si>
+    <t>200T110WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799821</t>
+  </si>
+  <si>
+    <t>200O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3799823</t>
+  </si>
+  <si>
+    <t>200O110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799745</t>
+  </si>
+  <si>
+    <t>200O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799839</t>
+  </si>
+  <si>
+    <t>200T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3799844</t>
+  </si>
+  <si>
+    <t>200O135 RIB WP1250TAPECX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256491</t>
+  </si>
+  <si>
+    <t>760256491</t>
+  </si>
+  <si>
+    <t>OTE-08MA-18-EXTG03-U23</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 8-port prodigy connector, with integrated 1x8 splitter, black, with grounding, external mounting.  Splitter outputs connected to terminal housing ports, maximum 26 splices.</t>
+  </si>
+  <si>
+    <t>Maple Grove, Minnesota</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256492</t>
+  </si>
+  <si>
+    <t>760256492</t>
+  </si>
+  <si>
+    <t>OTE-02MA-NN-EXTG03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 2-port prodigy connector, no splitter, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>CX3120082</t>
+  </si>
+  <si>
+    <t>075G110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, gray (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020046</t>
+  </si>
+  <si>
+    <t>3020046</t>
+  </si>
+  <si>
+    <t>050O135F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 13.5, orange (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520008</t>
+  </si>
+  <si>
+    <t>3520008</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093104</t>
+  </si>
+  <si>
+    <t>530093104</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-875JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>E₂O® Coaxial/Microduct Hybrid Buried Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093404</t>
+  </si>
+  <si>
+    <t>530093404</t>
+  </si>
+  <si>
+    <t>E2O150T135625JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530097904</t>
+  </si>
+  <si>
+    <t>530097904</t>
+  </si>
+  <si>
+    <t>E2O200T135875JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>CX3120007</t>
+  </si>
+  <si>
+    <t>075B135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>CX3120081</t>
+  </si>
+  <si>
+    <t>075T110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3120101</t>
+  </si>
+  <si>
+    <t>075B135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3350007</t>
+  </si>
+  <si>
+    <t>125B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350013</t>
+  </si>
+  <si>
+    <t>125T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3360014</t>
+  </si>
+  <si>
+    <t>125B135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350014</t>
+  </si>
+  <si>
+    <t>125T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350002</t>
+  </si>
+  <si>
+    <t>125B135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black  (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450014</t>
+  </si>
+  <si>
+    <t>150T135P3840JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 840 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460005</t>
+  </si>
+  <si>
+    <t>150T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750009</t>
+  </si>
+  <si>
+    <t>200T040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460006</t>
+  </si>
+  <si>
+    <t>150T135QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>CX3750013</t>
+  </si>
+  <si>
+    <t>200T040P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 700 JCASS), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3760001</t>
+  </si>
+  <si>
+    <t>200T040QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>CX3750001</t>
+  </si>
+  <si>
+    <t>200T040P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750003</t>
+  </si>
+  <si>
+    <t>200T040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460004</t>
+  </si>
+  <si>
+    <t>150T135QR715JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 715 JCASS</t>
+  </si>
+  <si>
+    <t>OTE-08MH-14-190G03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 8-port full-size connector, 1x4 tap, 19dB, with thru port, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>OTE-08MH-14-210G03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 8-port full-size connector, 1x4 tap, 21dB, with thru port, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>760259405-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/T0-NN-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Splice/Patch Closure, Gel Cable sealing, 288 fiber splice trays, 12 SC/APC adapters, no pigtails, no splitters, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>El Paso, Texas</t>
+  </si>
+  <si>
+    <t>760260490-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-A1V-E-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attach., one ground feedthrough lug, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item300100117780</t>
+  </si>
+  <si>
+    <t>300100117780</t>
+  </si>
+  <si>
+    <t>OTE-012MH-NN-EXTG03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 12-port full-size connector, no splitter, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>760258540-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-NN/00-NN-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Closure, Splice only, Gel Cable sealing, No adapters, No splitters, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258544-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/T0-18-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing,12 SC/APC adapters, No pigtails, 1:8 splitter, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258545-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T05-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 5dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258546-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T07-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 7dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258547-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T08-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 8dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258548-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T10-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 10dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258549-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T12-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 12dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258551-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T15-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 15dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258552-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T17-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 17dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258553-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T19-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 19dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258555-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T04T-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 4dB each with terminating tap, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258556-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T15-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 15dB each, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258557-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T07T-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @  7dB each with  terminating tap, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258562-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T17-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 17dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258563-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T19-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 19dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258564-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T21-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 21dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258568-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T11T-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 11dB each with terminating tap, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258559-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T10-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 10dB each, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760261268-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/44-NN-N-HD-US23-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing, 4 SC/APC adapters with 4 pigtails, No splitters, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760261269-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/88-NN-N-HD-US23-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing, 8 SC/APC adapters with 8 pigtails, No splitters, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760261270-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/TT-NN-N-HD-US23-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing,12 SC/APC adapters with 12 pigtails, No splitters, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>C25098-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no tray, 2 cable attach., three ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>E89473-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attach., one ground feedthrough lug, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>058514-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>714588-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-3-12-2-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 12-splice trays, 6 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>D06322-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, one pre-installed 12-splice tray, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>TC2932-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-D0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed D ribbon tray, 6 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>Camden, Tennessee</t>
+  </si>
+  <si>
+    <t>54959M-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-4-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 12-splice trays, 6 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>W85265-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-3-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, three pre-installed 24-splice trays, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>E63631-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-4-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, 6 cable attach., 3 ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>A08617-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachment,  one ground feedthrough lug, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760260740-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-3-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, three pre-installed 12-splice tray, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>AV134A-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-C6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve,  Build America Buy America  (BABA) compliant</t>
+  </si>
+  <si>
+    <t>LE0932-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve, Build America Buy America  (BABA) Compliant</t>
+  </si>
+  <si>
     <t>295541-000-US</t>
   </si>
   <si>
     <t>FOSC400-B4-12-2-BGV</t>
   </si>
   <si>
     <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, cable blocking, ground feedthrough lugs, with test valve, Build America Buy America  (BABA) compliant.</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...4 lines deleted...]
-  <si>
     <t>D8780F-000-US</t>
   </si>
   <si>
     <t>FOSC400-A8-12-1-BGV-A</t>
   </si>
   <si>
     <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve, Build America Buy America  (BABA) compliant.</t>
   </si>
   <si>
     <t>882665-000-US</t>
   </si>
   <si>
     <t>FOSC450-C6-3-P24LCU-C6V</t>
   </si>
   <si>
     <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, with (2) pre-installed 12-position patch trays, (2) 12-fiber connectorized ribbon fanouts and (1) C-12 splice tray, LC/UPC, 3 cable attachments, six ground feedthrough lugs, with test valve, Build America Buy America (BABA) compliant.</t>
   </si>
   <si>
-    <t>MDC-NN1H</t>
-[...419 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Dielectric Cable</t>
+    <t>FD3-AC144J00DBBP2P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AC144J00PBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00DGBP4P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AB096J00AKBP3-US</t>
+  </si>
+  <si>
+    <t>Enhanced Mini FDH, 96F loaded pole/wall mounted cabinet, SC/APC, PNP splitter capable, Indoor/Outdoor Dry Dielectric Flat Ribbon Cable, 100ft stubs, using a 1x96F distribution cable assembly and 1x36F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using 2x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00JGBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP7P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x72F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ576J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Fiber Distribution Large Cabinet, 576F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Single Armor Loose Tube Cable, 100 ft stubs, using 2x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00GGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Fiber Distribution Large Cabinet, 864F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Single Armor Loose Tube, 100 ft stubs, using 3x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AC096J00GKBP1-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 96F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP single armor loose tube cable, 100 ft stubs, using a 1x96F distribution cable assembly and a 1x12F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>915167-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-72-US</t>
+  </si>
+  <si>
+    <t>FOSC®  D Splice Tray, 6 splice modules, 72-splice capacity, Build America Buy America (BABA)</t>
   </si>
   <si>
     <t>HCA-X01A</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub</t>
   </si>
   <si>
-    <t>C25098-000-US</t>
-[...131 lines deleted...]
-    <t>FHD-MM1D</t>
+    <t>HCA-H01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core  with Fullsize converter  to Stub, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector with DLX Size Converter to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Full size converter to Stub, USD Toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-H01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/Full Size converter installed to stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, SST dielectric flat cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-HL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-HL1X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to SC/APC connector, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>MDC-0N1H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, Stub to SC/UPC , RBR Riser, Ivory, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>HCA-MM1D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>MDC-J01H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, SC/APC to stub, RBR Riser, Ivory, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>MDC-JJ1H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, Indoor/Outdoor Riser Cable, Ivory</t>
+  </si>
+  <si>
+    <t>MDC-JN1H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, SC/APC to SC/UPC, RBR Riser, Ivory</t>
+  </si>
+  <si>
+    <t>MDC-N01H</t>
+  </si>
+  <si>
+    <t>RealFlex® 3 Fiber Optic Drop Cable Assembly, SC/UPC to stub, RBR Riser, Ivory, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FHD-H01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-H01K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, 5 mm diameter</t>
+  </si>
+  <si>
+    <t>FHD-HH1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to hardened full-size, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-HH1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to hardened full-size, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-HH1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to hardened full-size, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-HJ1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/APC, universal flat locatable/Tonable</t>
+  </si>
+  <si>
+    <t>FHD-HK1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to LC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-HN1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/UPC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-HN1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-HN1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to SC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-J01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-J01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-JJ1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-JN1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/UPC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-JN1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-JN1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-JN1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>MHD-F0DA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-M0DA</t>
+  </si>
+  <si>
+    <t>MHD-MFDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-M0A1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 6 LC Duplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F100C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 24-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1N2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to female MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
   </si>
   <si>
     <t>FHD-MM1C</t>
   </si>
   <si>
+    <t>FHD-H01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, hardened full-size to stub, Easy Access Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector to Stub, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AL1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AL1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-AM1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to Stub, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-LL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to stub, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000015</t>
+  </si>
+  <si>
+    <t>360000015</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000016</t>
+  </si>
+  <si>
+    <t>360000016</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/ 6 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000001</t>
+  </si>
+  <si>
+    <t>360000001</t>
+  </si>
+  <si>
+    <t>10/8MB DUCT EMPTY</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 10 mm OD, 8 mm ID, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000013</t>
+  </si>
+  <si>
+    <t>360000013</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 12.7 mm, black</t>
+  </si>
+  <si>
+    <t>CX3199944</t>
+  </si>
+  <si>
+    <t>075O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3240006</t>
+  </si>
+  <si>
+    <t>100T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3199895</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT 10 K' COEX</t>
+  </si>
+  <si>
+    <t>760260486-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-B3V-E-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no tray, 2 cable attach., three ground feedthrough lugs, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>RH0205-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-2-NT-0-C3V-E-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, 3 grounding feed thru lugs, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760260492-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-D3V-E-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with 2 cable attachments, 3 feed thru grounding lugs, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>JI945R-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., six ground feedthrough lugs, with test valve, Build America Buy America  (BABA)</t>
+  </si>
+  <si>
+    <t>760253940-US</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-R3-2-NGV-A7</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed  Ribbon trays, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760253942-US</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-R2-2-NGV-A7</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing,  two pre-installed Ribbon trays, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258541-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/TT-NN-N-HD-US</t>
+  </si>
+  <si>
+    <t>760258542-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/T0-12-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing,12 SC/APC adapters, No pigtails, 1:2 splitter, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258543-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/T0-14-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing,12 SC/APC adapters, No pigtails, 1:4 splitter, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258550-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T14-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 14dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258554-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/20-2T21-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 2 drop taps @ 21dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258558-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T09-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 9dB each, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258560-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T11-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 11dB each, No mounting kit, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760258561-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/40-4T13-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 4 drop taps @ 13dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258565-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T19-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 19dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258566-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T15-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 15dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258567-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T17-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 17dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258569-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T12-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 12dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258570-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T14-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 14dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760258571-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/80-8T21-N-HD-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic Series with Rural Taps, Gel Cable sealing, 8 drop taps @ 21dB each, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>931866-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., six ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>C93816-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-D0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with 2 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>E87235-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-B0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>C28649-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-A0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>A42788-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>C14263-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-D0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>3J5708-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-6-D6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, six pre-installed 36-splice trays, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760252273-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-3-NT-0-D6V-US</t>
+  </si>
+  <si>
+    <t>760251441-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-3-36-2-D6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 36-splice trays, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>C32954-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>467054-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachment,  three ground feedthrough, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>760261267-US</t>
+  </si>
+  <si>
+    <t>OFDC-C12-S2/22-NN-N-HD-US23-US</t>
+  </si>
+  <si>
+    <t>OFDC C12 Fiber Optic  Patch closure, Gel Cable sealing, 2 SC/APC adapters with 2 pigtails, No splitters, No mounting kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>RH0202-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-24-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray, 24 fibers, Build America Buy America  (BABA) Compliant</t>
+  </si>
+  <si>
+    <t>760261332-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-DR48-US</t>
+  </si>
+  <si>
+    <t>FOSC®  C Splice double height tray, 4 HD ribbon splice modules, up to 576 Fiber splice capacity, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>061064-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-RIBN-24-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon Tray Fiber Kit, D closure, 288 mass fusion capacity, 4 singlemode splice modules, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>426579-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-36-KIT-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Kit, clear cover with 6 SM-6 splice modules, tie-wraps, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>863927-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-24-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray Kit, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>709972-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-12-RBN-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon Fiber Tray, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>429567-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-24-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit for 24 fibers, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020008</t>
+  </si>
+  <si>
+    <t>3020008</t>
+  </si>
+  <si>
+    <t>050T110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item302006100</t>
+  </si>
+  <si>
+    <t>302006100</t>
+  </si>
+  <si>
+    <t>050G110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, gray (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520007</t>
+  </si>
+  <si>
+    <t>3520007</t>
+  </si>
+  <si>
+    <t>13MB110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520060</t>
+  </si>
+  <si>
+    <t>3520060</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093204</t>
+  </si>
+  <si>
+    <t>530093204</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-625JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item550085205</t>
+  </si>
+  <si>
+    <t>550085205</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-715JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>CX3120008</t>
+  </si>
+  <si>
+    <t>075T135F677TSEF COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F677TSEF), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3140108</t>
+  </si>
+  <si>
+    <t>075O135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, orange (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3250004</t>
+  </si>
+  <si>
+    <t>100T135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3250062</t>
+  </si>
+  <si>
+    <t>100O135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, orange (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3360002</t>
+  </si>
+  <si>
+    <t>125B135QR715JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 715 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350008</t>
+  </si>
+  <si>
+    <t>125T135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350009</t>
+  </si>
+  <si>
+    <t>125T135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 625 JCASS), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3350061</t>
+  </si>
+  <si>
+    <t>125O110P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 11, orange (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350003</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450012</t>
+  </si>
+  <si>
+    <t>150T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450004</t>
+  </si>
+  <si>
+    <t>150T135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450016</t>
+  </si>
+  <si>
+    <t>150T135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450006</t>
+  </si>
+  <si>
+    <t>150T135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450084</t>
+  </si>
+  <si>
+    <t>150G135TUP3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, gray (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450010</t>
+  </si>
+  <si>
+    <t>150T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750049</t>
+  </si>
+  <si>
+    <t>200O040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, orange (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309303</t>
+  </si>
+  <si>
+    <t>5309303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5301803</t>
+  </si>
+  <si>
+    <t>5301803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA SM</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5333503</t>
+  </si>
+  <si>
+    <t>5333503</t>
+  </si>
+  <si>
+    <t>P3® 840 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5340803</t>
+  </si>
+  <si>
+    <t>5340803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5365303</t>
+  </si>
+  <si>
+    <t>5365303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5377203</t>
+  </si>
+  <si>
+    <t>5377203</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5390003</t>
+  </si>
+  <si>
+    <t>5390003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085302</t>
+  </si>
+  <si>
+    <t>550085302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085402</t>
+  </si>
+  <si>
+    <t>550085402</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515002</t>
+  </si>
+  <si>
+    <t>5515002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5501302</t>
+  </si>
+  <si>
+    <t>5501302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5512402</t>
+  </si>
+  <si>
+    <t>5512402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5520302</t>
+  </si>
+  <si>
+    <t>5520302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515302</t>
+  </si>
+  <si>
+    <t>5515302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5516202</t>
+  </si>
+  <si>
+    <t>5516202</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5518702</t>
+  </si>
+  <si>
+    <t>5518702</t>
+  </si>
+  <si>
+    <t>QR® 540 JCART R</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket with co-extruded red stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5513802</t>
+  </si>
+  <si>
+    <t>5513802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5522802</t>
+  </si>
+  <si>
+    <t>5522802</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5519302</t>
+  </si>
+  <si>
+    <t>5519302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASST G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5528902</t>
+  </si>
+  <si>
+    <t>5528902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5544502</t>
+  </si>
+  <si>
+    <t>5544502</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5559802</t>
+  </si>
+  <si>
+    <t>5559802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5560502</t>
+  </si>
+  <si>
+    <t>5560502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5727803</t>
+  </si>
+  <si>
+    <t>5727803</t>
+  </si>
+  <si>
+    <t>P3® 840 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550084302</t>
+  </si>
+  <si>
+    <t>550084302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT 3G AJ SM</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5702003</t>
   </si>
   <si>
     <t>5702003</t>
   </si>
   <si>
     <t>P3® 500 JCA</t>
   </si>
   <si>
-    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
-[...164 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5202203</t>
+  </si>
+  <si>
+    <t>5202203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5225003</t>
+  </si>
+  <si>
+    <t>5225003</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5278203</t>
+  </si>
+  <si>
+    <t>5278203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASST O SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341203</t>
+  </si>
+  <si>
+    <t>5341203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5314103</t>
+  </si>
+  <si>
+    <t>5314103</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208003</t>
+  </si>
+  <si>
+    <t>5208003</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223103</t>
+  </si>
+  <si>
+    <t>5223103</t>
+  </si>
+  <si>
+    <t>P3 625 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5230203</t>
+  </si>
+  <si>
+    <t>5230203</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101703</t>
+  </si>
+  <si>
+    <t>530101703</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341403</t>
+  </si>
+  <si>
+    <t>5341403</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208203</t>
+  </si>
+  <si>
+    <t>5208203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509102</t>
+  </si>
+  <si>
+    <t>5509102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5510202</t>
+  </si>
+  <si>
+    <t>5510202</t>
+  </si>
+  <si>
+    <t>QR 860 JCASS PR2355</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item4110103</t>
+  </si>
+  <si>
+    <t>4110103</t>
+  </si>
+  <si>
+    <t>2312K CMRL 1//2" PLENUM TRUNK 2400</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plemum Trunk and Distribution Cable, cream flame retardant PVDF jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209002</t>
+  </si>
+  <si>
+    <t>5209002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5244903</t>
+  </si>
+  <si>
+    <t>5244903</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5302002</t>
+  </si>
+  <si>
+    <t>5302002</t>
+  </si>
+  <si>
+    <t>P3® 500 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308303</t>
+  </si>
+  <si>
+    <t>5308303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5307703</t>
+  </si>
+  <si>
+    <t>5307703</t>
+  </si>
+  <si>
+    <t>P3® 500  JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309003</t>
+  </si>
+  <si>
+    <t>5309003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530102403</t>
+  </si>
+  <si>
+    <t>530102403</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309103</t>
+  </si>
+  <si>
+    <t>5309103</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5304002</t>
+  </si>
+  <si>
+    <t>5304002</t>
+  </si>
+  <si>
+    <t>CX3199984</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3299986</t>
+  </si>
+  <si>
+    <t>100T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399657</t>
+  </si>
+  <si>
+    <t>125O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3299999</t>
+  </si>
+  <si>
+    <t>100T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3399693</t>
+  </si>
+  <si>
+    <t>125O135 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399957</t>
+  </si>
+  <si>
+    <t>125T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799852</t>
+  </si>
+  <si>
+    <t>200Y110TRWP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, yellow with red tracer</t>
+  </si>
+  <si>
+    <t>CX3799662</t>
+  </si>
+  <si>
+    <t>200G040 EMPTY DUCT 3K'  COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, gray</t>
+  </si>
+  <si>
+    <t>CX3799992</t>
+  </si>
+  <si>
+    <t>200T040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256490</t>
   </si>
   <si>
     <t>760256490</t>
   </si>
   <si>
     <t>OTE-04MA-14-EXTG03-U23</t>
   </si>
   <si>
     <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 4-port prodigy connector, with integrated 1x4 splitter, black, with grounding, external mounting.  Splitter outputs connected to terminal housing ports, maximum 26 splices.</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256493</t>
   </si>
   <si>
     <t>760256493</t>
   </si>
   <si>
     <t>OTE-04MA-NN-EXTG03</t>
   </si>
   <si>
     <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 4-port prodigy connector, no splitter, black, with grounding, external mounting</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550084302</t>
-[...635 lines deleted...]
-    <t>FOSC®  C Splice double height tray, 4 HD ribbon splice modules, up to 576 Fiber splice capacity, Build America Buy America  (BABA) compliant.</t>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760260215</t>
+  </si>
+  <si>
+    <t>760260215</t>
+  </si>
+  <si>
+    <t>OTE-06MA-NN-EXTG03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 6-port full-size connector, no splitter, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256494</t>
+  </si>
+  <si>
+    <t>760256494</t>
+  </si>
+  <si>
+    <t>OTE-08MA-NN-EXTG03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 8-port Prodigy connector, no splitter, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760257873</t>
+  </si>
+  <si>
+    <t>760257873</t>
+  </si>
+  <si>
+    <t>OTE-08MH-32-EXTG03</t>
+  </si>
+  <si>
+    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 8-port OPTITAP connectors, with 1x8 splitter, black, with grounding, external mounting</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00PGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00PFBP9X-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Flat Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x144F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG576J00DGBP8B-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 576F loaded pole (bottom entry) mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable,100 ft stubs, using 2x288F distribution cable assembly and 1x96F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00TGBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Flat Ribbon Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00GBBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 3x144F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00JBBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Loose Tube Cable, 100 ft stubs, using a 3x144F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE288J00GGBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 288F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Armored Loose Tube Cable, 100 ft stubs, using a 1x288F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AE144J00JBBP2-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Small Fiber Distribution Cabinet, 144F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP dielectric loose tube, 100 ft stubs,  using a 1x144F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00TCBP4-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pad/vault mounted cabinet, SC/APC, PNP splitter capable, OSP Dielectric Flat Ribbon Cable, 100 ft stubs, using a 2x216F distribution cable assembly and a 1x48F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AJ864J00PFBP5X-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000 Large PFP cabinet, 864F loaded pad/vault, SC/APC, PNP splitter capable, OSP Dry-Dry Single Armor Ribbon Cable, 100 ft stubs, using 2x432F distribution cable assembly and a 1x288F feeder, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>FD3-AG432J00DFBP2P-US</t>
+  </si>
+  <si>
+    <t>Standard FDH3000, 432F loaded pole mounted cabinet, SC/APC, PNP splitter capable, OSP Dry Dielectric Ribbon Cable, 100 ft stubs, using a 1x432F distribution cable assembly and a 1x24F feeder, Build America Buy America (BABA) compliant</t>
+  </si>
+  <si>
+    <t>FD3-AG576J00PGBP8-US</t>
+  </si>
+  <si>
+    <t>FDH 3000 Fiber Distribution Cabinet, 576F, dry/dry armored ribbon, Build America Buy America  (BABA) compliant</t>
   </si>
   <si>
     <t>1H5935-000-US</t>
   </si>
   <si>
-    <t>FIBRBOX-C-12-1-CS</t>
+    <t>FIBRBOX-C-12-1-CS-US</t>
   </si>
   <si>
     <t>FIBRBOX Fiber Optic pedestal, wall, or pole mount splice enclosure, Buffer tube storage up to 96 fiber cable, 96 single splices or 288 mass fusion, with ground block, and gasket sealed door, Build America Buy America  (BABA) compliant.</t>
   </si>
   <si>
-    <t>HCA-AL1M</t>
-[...221 lines deleted...]
-    <t>Mini-OTE 300-Series, Optical Terminal Enclosure, 6-port full-size connector, no splitter, black, with grounding, external mounting</t>
+    <t>D68198-000-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX-PEDMTGKT-UNIVBP5-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX mounting kit consisting of mounting bracket and hardware. Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>Claremont, North Carolina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1844,3511 +3563,6994 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:E208" totalsRowShown="0">
-  <autoFilter ref="A1:E208"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:E407" totalsRowShown="0">
+  <autoFilter ref="A1:E407"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Description"/>
     <tableColumn id="4" name="Government Requirements"/>
     <tableColumn id="5" name="Location of Manufacturing"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-nn1h" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01b" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1d" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3460004" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1k" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1a" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1a" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1c" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1c" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1c" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1d" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1c" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1b" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256491" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256492" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261268-us" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261269-us" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261270-us" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760260740-us" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509002" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-02mh-nn-extg03" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-12-100g03" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-nn-extg03" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-190g03" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-210g03" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-am1m" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-an1m" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-an1n" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760259405-us" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-l01d" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01v" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item300100117780" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item304000500" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020046" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3099979" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5506302" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc25098-000-us" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/iteme89473-000-us" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item058514-000-us" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item714588-000-us" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemd06322-000-us" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5258803" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5204203" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223303" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226703" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5270803" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341303" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-mm1d" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-mm1c" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5702003" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-j01h" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-jj1h" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-jn1h" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-n01h" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01d" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01k" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1a" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1b" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1c" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1d" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1d" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1a" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1d" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01a" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01d" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1a" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1a" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1c" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1d" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256490" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256493" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550084302" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01v" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item931866-000-us" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc93816-000-us" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/iteme87235-000-us" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc28649-000-us" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itema42788-000-us" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc14263-000-us" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item3j5708-000-us" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item061064-000-us" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item426579-000-us" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item863927-000-us" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item709972-000-us" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item429567-000-us" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760252273-us" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760251441-us" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208003" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223103" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5230203" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101703" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341403" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208203" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509102" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5510202" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-0n1h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209002" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5244903" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093204" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5302002" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308303" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5307703" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309003" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530102403" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309103" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5304002" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309303" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5301803" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5333503" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5340803" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5365303" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5377203" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5390003" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item550085205" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085302" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085402" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515002" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5501302" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5512402" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5520302" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515302" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5516202" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5518702" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5513802" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5522802" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5519302" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item1h5935-000-us" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1m" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1n" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-am1n" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-l01c" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-ll1d" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01x" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020008" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item302006100" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520007" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520060" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000015" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000016" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000001" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000013" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item260103821" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item260103822" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item260103823" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-12-150g03" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-12-170g03" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-12-190g03" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-07tg03" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-04mh-12-120g03" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-nn-extg03" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-110g03" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-130g03" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-150g03" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-170g03" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-06mh-nn-extg03" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5333603" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308103" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5328603" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308203" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5342203" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5320303" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5356603" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341603" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5401803" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5388903" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5378803" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5390603" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5447303" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5508002" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5513102" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5518102" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5514002" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5526402" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5544602" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5538902" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5542902" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5559502" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5727603" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5709003" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5708003" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5258803" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5204203" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223303" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226703" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5270803" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341303" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5343703" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208103" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101503" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5353703" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226203" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530090003" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5342603" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209003" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530102803" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309603" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209103" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530103003" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5510102" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5506302" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5226303" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5204002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101003" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5248003" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5302203" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530100803" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308002" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5304203" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308003" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1d" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1k" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1a" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1b" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1c" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1c" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hv1d" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01c" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1c" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1d" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-mm1d" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-ll1c" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-x01b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1c" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1c" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hl1d" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hn1d" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-0j1h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1d" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-nn1h" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01a" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01c" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799686" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item304000500" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3099979" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520061" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item359998100" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000017" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000014" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3140100" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3199894" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-am1m" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-an1m" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-an1n" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-l01d" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01v" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3260002" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799717" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799821" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799823" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799745" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799839" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799844" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256491" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256492" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3120082" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020046" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520008" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093104" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093404" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530097904" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3120007" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3120081" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3120101" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350007" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350013" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3360014" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350014" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350002" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450014" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3460005" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3750009" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3460006" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/itemcx3750013" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3760001" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3750001" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3750003" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3460004" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-190g03" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/itemote-08mh-14-210g03" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760259405-us" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760260490-us" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item300100117780" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258540-us" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258544-us" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258545-us" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258546-us" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258547-us" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258548-us" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258549-us" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258551-us" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258552-us" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258553-us" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258555-us" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258556-us" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258557-us" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258562-us" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258563-us" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258564-us" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258568-us" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258559-us" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261268-us" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261269-us" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261270-us" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc25098-000-us" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/iteme89473-000-us" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item058514-000-us" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item714588-000-us" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemd06322-000-us" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemtc2932-000-us" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item54959m-000-us" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemw85265-000-us" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/iteme63631-000-us" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itema08617-000-us" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760260740-us" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemav134a-000-us" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemle0932-000-us" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ac144j00dbbp2p-us" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ac144j00pbbp2-us" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00dgbp4p-us" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ab096j00akbp3-us" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00ggbp4-us" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00jbbp2-us" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00jgbp2-us" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00dfbp7p-us" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-aj576j00ggbp4-us" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-aj864j00ggbp4-us" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ac096j00gkbp1-us" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item915167-000-us" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1b" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hl1c" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-hl1x" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-0n1h" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-mm1d" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-m01c" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-j01h" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-jj1h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-jn1h" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmdc-n01h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01d" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01k" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1a" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1b" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hh1c" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hj1d" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hk1d" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1a" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-hn1d" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01a" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-j01d" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jj1a" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1a" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1c" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-jn1d" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-mm1c" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemfhd-h01v" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-a01m" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-aa1n" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01m" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1m" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-al1n" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-am1n" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-l01c" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-ll1d" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-drop-cable-assemblies/itemhca-h01x" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000015" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000016" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000001" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item360000013" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3199944" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3240006" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3199895" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760260486-us" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemrh0205-000-us" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760260492-us" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258541-us" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258542-us" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258543-us" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258550-us" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258554-us" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258558-us" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258560-us" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258561-us" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258565-us" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258566-us" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258567-us" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258569-us" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258570-us" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760258571-us" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item931866-000-us" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc93816-000-us" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/iteme87235-000-us" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc28649-000-us" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itema42788-000-us" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc14263-000-us" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item3j5708-000-us" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760252273-us" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760251441-us" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/non-hardened-terminals/item760261267-us" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item061064-000-us" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item426579-000-us" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item863927-000-us" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item709972-000-us" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-optic-splice-closures-fosc/item429567-000-us" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3020008" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item302006100" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520007" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item3520060" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item530093204" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/item550085205" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3120008" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3140108" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3250004" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3250062" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3360002" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350008" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350009" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350061" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3350003" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450012" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450004" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450016" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450006" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450084" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3450010" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3750049" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309303" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5301803" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5333503" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5340803" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5365303" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5377203" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5390003" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085302" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550085402" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515002" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5501302" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5512402" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5520302" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5515302" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5516202" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5518702" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5513802" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5522802" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5519302" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5528902" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5544502" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5559802" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5560502" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5727803" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item550084302" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5702003" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5202203" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5225003" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5278203" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341203" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5314103" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208003" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5223103" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5230203" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530101703" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5341403" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5208203" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5509102" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5510202" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item4110103" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5209002" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5244903" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5302002" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5308303" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5307703" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309003" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item530102403" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5309103" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/item5304002" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3199984" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3299986" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3399657" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3299999" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3399693" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/coaxial-cables/itemcx3399957" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799852" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799662" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/conduits/itemcx3799992" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256490" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256493" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760260215" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760256494" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item760257873" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00pgbp4-us" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00pfbp9x-us" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag576j00dgbp8b-us" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00tgbp4-us" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00gbbp4-us" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00jbbp4-us" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae288j00ggbp2-us" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ae144j00jbbp2-us" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00tcbp4-us" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-aj864j00pfbp5x-us" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag432j00dfbp2p-us" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/fiber-distribution-hubs-fdh/itemfd3-ag576j00pgbp8-us" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/outside-plant-osp/hardened-terminals/item1h5935-000-us" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/government-funded-deployments/sfu-and-mdu-fiber-connectivity/outdoor-wall-boxes/itemd68198-000-us" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:E208"/>
+  <dimension ref="A1:E407"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.41796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="255" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>32</v>
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>36</v>
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>42</v>
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>44</v>
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>46</v>
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>50</v>
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>54</v>
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>56</v>
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
+        <v>90</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>92</v>
+      </c>
+      <c r="B25" t="s">
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>64</v>
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>66</v>
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>105</v>
       </c>
       <c r="C29" t="s">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>68</v>
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>70</v>
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>72</v>
+        <v>114</v>
+      </c>
+      <c r="B32" t="s">
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>74</v>
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="C34" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>89</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>95</v>
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
+        <v>137</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>97</v>
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
+        <v>140</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>99</v>
+        <v>143</v>
+      </c>
+      <c r="B41" t="s">
+        <v>144</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>101</v>
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>147</v>
       </c>
       <c r="C42" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>103</v>
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>147</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E44" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>109</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>112</v>
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>156</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E46" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
+        <v>161</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>116</v>
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>118</v>
+        <v>166</v>
+      </c>
+      <c r="B49" t="s">
+        <v>167</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>169</v>
+      </c>
+      <c r="B50" t="s">
+        <v>170</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>122</v>
+        <v>173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>174</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>124</v>
+        <v>177</v>
+      </c>
+      <c r="B52" t="s">
+        <v>178</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>126</v>
+        <v>181</v>
+      </c>
+      <c r="B53" t="s">
+        <v>182</v>
       </c>
       <c r="C53" t="s">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>128</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>129</v>
+        <v>185</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>131</v>
+        <v>187</v>
+      </c>
+      <c r="B55" t="s">
+        <v>188</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>133</v>
+        <v>190</v>
+      </c>
+      <c r="B56" t="s">
+        <v>191</v>
       </c>
       <c r="C56" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>136</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>137</v>
+        <v>194</v>
       </c>
       <c r="C57" t="s">
-        <v>138</v>
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>140</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="C58" t="s">
-        <v>142</v>
+        <v>51</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E58" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>197</v>
       </c>
       <c r="C59" t="s">
-        <v>146</v>
+        <v>198</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="C62" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="C63" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E63" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C65" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E65" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>211</v>
       </c>
       <c r="C66" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
-        <v>170</v>
+        <v>214</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>215</v>
       </c>
       <c r="C68" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
-        <v>175</v>
+        <v>218</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>176</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>177</v>
+        <v>220</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="C71" t="s">
-        <v>179</v>
+        <v>222</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>223</v>
       </c>
       <c r="C72" t="s">
-        <v>183</v>
+        <v>224</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E72" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="C73" t="s">
-        <v>183</v>
+        <v>226</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="C74" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>229</v>
       </c>
       <c r="C75" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="C76" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="C77" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="C78" t="s">
-        <v>202</v>
+        <v>236</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>203</v>
+        <v>237</v>
       </c>
       <c r="C79" t="s">
-        <v>61</v>
+        <v>238</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
       <c r="C80" t="s">
-        <v>59</v>
+        <v>240</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>241</v>
       </c>
       <c r="C81" t="s">
-        <v>208</v>
+        <v>242</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>209</v>
+        <v>243</v>
       </c>
       <c r="C82" t="s">
-        <v>210</v>
+        <v>244</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>211</v>
+        <v>245</v>
       </c>
       <c r="C83" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:5" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>213</v>
+        <v>246</v>
       </c>
       <c r="C84" t="s">
-        <v>214</v>
+        <v>247</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="C85" t="s">
-        <v>216</v>
+        <v>249</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="C87" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>221</v>
+        <v>254</v>
       </c>
       <c r="C88" t="s">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>223</v>
+        <v>256</v>
       </c>
       <c r="C89" t="s">
-        <v>224</v>
+        <v>257</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>225</v>
+        <v>258</v>
       </c>
       <c r="C90" t="s">
-        <v>226</v>
+        <v>259</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E90" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="C91" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>229</v>
+        <v>262</v>
       </c>
       <c r="C92" t="s">
-        <v>230</v>
+        <v>263</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E92" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="C93" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="C94" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E94" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="C95" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E95" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="C96" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="D96" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E96" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
-        <v>240</v>
+        <v>273</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E97" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C98" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E98" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
       <c r="C99" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E99" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="C100" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="D100" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E100" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="C101" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E101" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="C102" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E102" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
       <c r="C103" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>253</v>
+        <v>286</v>
       </c>
       <c r="C104" t="s">
-        <v>65</v>
+        <v>287</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="C105" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="C106" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>258</v>
+        <v>292</v>
       </c>
       <c r="C107" t="s">
-        <v>259</v>
+        <v>293</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E107" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>260</v>
+        <v>294</v>
+      </c>
+      <c r="B108" t="s">
+        <v>295</v>
       </c>
       <c r="C108" t="s">
-        <v>261</v>
+        <v>296</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>262</v>
+        <v>298</v>
+      </c>
+      <c r="B109" t="s">
+        <v>299</v>
       </c>
       <c r="C109" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E109" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>265</v>
+        <v>302</v>
       </c>
       <c r="B110" t="s">
-        <v>266</v>
+        <v>303</v>
       </c>
       <c r="C110" t="s">
-        <v>267</v>
+        <v>304</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>269</v>
+        <v>306</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="C111" t="s">
-        <v>271</v>
+        <v>308</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E111" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>310</v>
       </c>
       <c r="C112" t="s">
-        <v>275</v>
+        <v>311</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>276</v>
+        <v>313</v>
       </c>
       <c r="C113" t="s">
-        <v>277</v>
+        <v>314</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>278</v>
+        <v>316</v>
       </c>
       <c r="C114" t="s">
-        <v>279</v>
+        <v>317</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E114" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>280</v>
+        <v>318</v>
+      </c>
+      <c r="B115" t="s">
+        <v>319</v>
       </c>
       <c r="C115" t="s">
-        <v>281</v>
+        <v>320</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E115" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>282</v>
+        <v>321</v>
+      </c>
+      <c r="B116" t="s">
+        <v>322</v>
       </c>
       <c r="C116" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="D116" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E116" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>284</v>
+        <v>324</v>
       </c>
       <c r="C117" t="s">
-        <v>285</v>
+        <v>325</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E117" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>326</v>
       </c>
       <c r="C118" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>328</v>
       </c>
       <c r="C119" t="s">
-        <v>291</v>
+        <v>329</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>330</v>
       </c>
       <c r="C120" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E120" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="C121" t="s">
-        <v>297</v>
+        <v>333</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E121" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>298</v>
+        <v>334</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="C122" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E122" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:5" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>301</v>
+        <v>337</v>
       </c>
       <c r="B123" t="s">
-        <v>302</v>
+        <v>338</v>
       </c>
       <c r="C123" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:5" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="B124" t="s">
-        <v>305</v>
+        <v>341</v>
       </c>
       <c r="C124" t="s">
-        <v>306</v>
+        <v>342</v>
       </c>
       <c r="D124" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:5" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>307</v>
+        <v>343</v>
       </c>
       <c r="B125" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="C125" t="s">
-        <v>309</v>
+        <v>345</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E125" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="B126" t="s">
-        <v>311</v>
+        <v>347</v>
       </c>
       <c r="C126" t="s">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E126" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:5" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="B127" t="s">
-        <v>314</v>
+        <v>350</v>
       </c>
       <c r="C127" t="s">
-        <v>315</v>
+        <v>351</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>316</v>
+        <v>352</v>
       </c>
       <c r="B128" t="s">
-        <v>317</v>
+        <v>353</v>
       </c>
       <c r="C128" t="s">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E128" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>319</v>
+        <v>356</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
       <c r="C129" t="s">
-        <v>321</v>
+        <v>358</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>88</v>
+        <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:5" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>322</v>
+        <v>361</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>362</v>
       </c>
       <c r="C130" t="s">
-        <v>306</v>
+        <v>363</v>
       </c>
       <c r="D130" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E130" t="s">
-        <v>9</v>
+        <v>359</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>324</v>
+        <v>364</v>
       </c>
       <c r="B131" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="C131" t="s">
-        <v>326</v>
+        <v>366</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E131" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>327</v>
+        <v>368</v>
+      </c>
+      <c r="B132" t="s">
+        <v>369</v>
       </c>
       <c r="C132" t="s">
-        <v>328</v>
+        <v>370</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E132" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:5" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>330</v>
+        <v>372</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>373</v>
       </c>
       <c r="C133" t="s">
-        <v>208</v>
+        <v>374</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E133" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:5" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>333</v>
+        <v>376</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="C134" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
       <c r="D134" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E134" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:5" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>337</v>
+        <v>380</v>
       </c>
       <c r="B135" t="s">
-        <v>338</v>
+        <v>381</v>
       </c>
       <c r="C135" t="s">
-        <v>208</v>
+        <v>378</v>
       </c>
       <c r="D135" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:5" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>340</v>
+        <v>383</v>
       </c>
       <c r="B136" t="s">
-        <v>331</v>
+        <v>384</v>
       </c>
       <c r="C136" t="s">
-        <v>208</v>
+        <v>378</v>
       </c>
       <c r="D136" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E136" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:5" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>342</v>
+        <v>385</v>
       </c>
       <c r="B137" t="s">
-        <v>343</v>
+        <v>386</v>
       </c>
       <c r="C137" t="s">
-        <v>183</v>
+        <v>387</v>
       </c>
       <c r="D137" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E137" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:5" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>345</v>
+        <v>388</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>389</v>
       </c>
       <c r="C138" t="s">
-        <v>347</v>
+        <v>390</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E138" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>348</v>
+        <v>391</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>392</v>
       </c>
       <c r="C139" t="s">
-        <v>350</v>
+        <v>393</v>
       </c>
       <c r="D139" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E139" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:5" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>351</v>
+        <v>394</v>
       </c>
       <c r="B140" t="s">
-        <v>352</v>
+        <v>395</v>
       </c>
       <c r="C140" t="s">
-        <v>353</v>
+        <v>396</v>
       </c>
       <c r="D140" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E140" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:5" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>354</v>
+        <v>397</v>
+      </c>
+      <c r="B141" t="s">
+        <v>398</v>
       </c>
       <c r="C141" t="s">
-        <v>355</v>
+        <v>399</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:5" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>357</v>
+        <v>400</v>
       </c>
       <c r="B142" t="s">
-        <v>358</v>
+        <v>401</v>
       </c>
       <c r="C142" t="s">
-        <v>359</v>
+        <v>402</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E142" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>361</v>
+        <v>403</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>404</v>
       </c>
       <c r="C143" t="s">
-        <v>359</v>
+        <v>405</v>
       </c>
       <c r="D143" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E143" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>363</v>
+        <v>406</v>
+      </c>
+      <c r="B144" t="s">
+        <v>407</v>
       </c>
       <c r="C144" t="s">
-        <v>364</v>
+        <v>408</v>
       </c>
       <c r="D144" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E144" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>365</v>
+        <v>409</v>
       </c>
       <c r="B145" t="s">
-        <v>366</v>
+        <v>410</v>
       </c>
       <c r="C145" t="s">
-        <v>367</v>
+        <v>411</v>
       </c>
       <c r="D145" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E145" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>368</v>
+        <v>412</v>
       </c>
       <c r="B146" t="s">
-        <v>369</v>
+        <v>413</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>414</v>
       </c>
       <c r="D146" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E146" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>372</v>
+        <v>415</v>
       </c>
       <c r="B147" t="s">
-        <v>373</v>
+        <v>416</v>
       </c>
       <c r="C147" t="s">
-        <v>374</v>
+        <v>417</v>
       </c>
       <c r="D147" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E147" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>376</v>
+        <v>418</v>
       </c>
       <c r="B148" t="s">
-        <v>377</v>
+        <v>419</v>
       </c>
       <c r="C148" t="s">
-        <v>378</v>
+        <v>420</v>
       </c>
       <c r="D148" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E148" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>380</v>
+        <v>421</v>
       </c>
       <c r="B149" t="s">
-        <v>381</v>
+        <v>422</v>
       </c>
       <c r="C149" t="s">
-        <v>382</v>
+        <v>423</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>384</v>
+        <v>424</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="C150" t="s">
-        <v>374</v>
+        <v>426</v>
       </c>
       <c r="D150" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E150" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>387</v>
+        <v>427</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>428</v>
       </c>
       <c r="C151" t="s">
-        <v>389</v>
+        <v>429</v>
       </c>
       <c r="D151" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E151" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>391</v>
+        <v>430</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>431</v>
       </c>
       <c r="C152" t="s">
-        <v>393</v>
+        <v>432</v>
       </c>
       <c r="D152" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="C153" t="s">
-        <v>208</v>
+        <v>435</v>
       </c>
       <c r="D153" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E153" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>436</v>
       </c>
       <c r="C154" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E154" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>438</v>
       </c>
       <c r="C155" t="s">
-        <v>183</v>
+        <v>439</v>
       </c>
       <c r="D155" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>404</v>
+        <v>440</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>441</v>
       </c>
       <c r="C156" t="s">
-        <v>374</v>
+        <v>442</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E156" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="B157" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="C157" t="s">
-        <v>389</v>
+        <v>446</v>
       </c>
       <c r="D157" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E157" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="B158" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="C158" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E158" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>414</v>
+        <v>451</v>
       </c>
       <c r="B159" t="s">
-        <v>415</v>
+        <v>452</v>
       </c>
       <c r="C159" t="s">
-        <v>183</v>
+        <v>453</v>
       </c>
       <c r="D159" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E159" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>417</v>
+        <v>454</v>
       </c>
       <c r="B160" t="s">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="C160" t="s">
-        <v>389</v>
+        <v>456</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E160" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="B161" t="s">
-        <v>421</v>
+        <v>458</v>
       </c>
       <c r="C161" t="s">
-        <v>422</v>
+        <v>459</v>
       </c>
       <c r="D161" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E161" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>424</v>
+        <v>460</v>
       </c>
       <c r="B162" t="s">
-        <v>425</v>
+        <v>461</v>
       </c>
       <c r="C162" t="s">
-        <v>426</v>
+        <v>462</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E162" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="163" spans="1:5" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>428</v>
+        <v>463</v>
       </c>
       <c r="B163" t="s">
-        <v>429</v>
+        <v>464</v>
       </c>
       <c r="C163" t="s">
-        <v>422</v>
+        <v>465</v>
       </c>
       <c r="D163" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E163" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>431</v>
+        <v>466</v>
       </c>
       <c r="B164" t="s">
-        <v>432</v>
+        <v>467</v>
       </c>
       <c r="C164" t="s">
-        <v>382</v>
+        <v>468</v>
       </c>
       <c r="D164" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E164" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="165" spans="1:5" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>434</v>
+        <v>469</v>
       </c>
       <c r="B165" t="s">
-        <v>435</v>
+        <v>470</v>
       </c>
       <c r="C165" t="s">
-        <v>436</v>
+        <v>471</v>
       </c>
       <c r="D165" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="166" spans="1:5" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>438</v>
+        <v>472</v>
       </c>
       <c r="B166" t="s">
-        <v>439</v>
+        <v>473</v>
       </c>
       <c r="C166" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="167" spans="1:5" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>442</v>
+        <v>475</v>
       </c>
       <c r="B167" t="s">
+        <v>476</v>
+      </c>
+      <c r="C167" t="s">
+        <v>477</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:5" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>445</v>
+        <v>478</v>
       </c>
       <c r="B168" t="s">
-        <v>446</v>
+        <v>479</v>
       </c>
       <c r="C168" t="s">
-        <v>154</v>
+        <v>480</v>
       </c>
       <c r="D168" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E168" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="169" spans="1:5" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>448</v>
+        <v>481</v>
       </c>
       <c r="B169" t="s">
-        <v>449</v>
+        <v>482</v>
       </c>
       <c r="C169" t="s">
-        <v>450</v>
+        <v>483</v>
       </c>
       <c r="D169" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E169" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>452</v>
+        <v>484</v>
       </c>
       <c r="B170" t="s">
-        <v>453</v>
+        <v>485</v>
       </c>
       <c r="C170" t="s">
-        <v>111</v>
+        <v>486</v>
       </c>
       <c r="D170" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E170" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="171" spans="1:5" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>455</v>
+        <v>487</v>
       </c>
       <c r="B171" t="s">
-        <v>456</v>
+        <v>488</v>
       </c>
       <c r="C171" t="s">
-        <v>154</v>
+        <v>489</v>
       </c>
       <c r="D171" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E171" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="172" spans="1:5" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="B172" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
       <c r="C172" t="s">
-        <v>460</v>
+        <v>492</v>
       </c>
       <c r="D172" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E172" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="173" spans="1:5" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>462</v>
+        <v>493</v>
       </c>
       <c r="B173" t="s">
-        <v>463</v>
+        <v>494</v>
       </c>
       <c r="C173" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
       <c r="D173" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E173" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="174" spans="1:5" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>466</v>
+        <v>496</v>
       </c>
       <c r="B174" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="C174" t="s">
-        <v>154</v>
+        <v>498</v>
       </c>
       <c r="D174" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="175" spans="1:5" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>469</v>
+        <v>499</v>
       </c>
       <c r="B175" t="s">
-        <v>470</v>
+        <v>500</v>
       </c>
       <c r="C175" t="s">
-        <v>471</v>
+        <v>501</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:5" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>473</v>
+        <v>502</v>
       </c>
       <c r="B176" t="s">
-        <v>474</v>
+        <v>503</v>
       </c>
       <c r="C176" t="s">
-        <v>475</v>
+        <v>504</v>
       </c>
       <c r="D176" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E176" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:5" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="B177" t="s">
-        <v>477</v>
+        <v>506</v>
       </c>
       <c r="C177" t="s">
-        <v>478</v>
+        <v>507</v>
       </c>
       <c r="D177" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E177" t="s">
-        <v>9</v>
+        <v>443</v>
       </c>
     </row>
     <row r="178" spans="1:5" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>479</v>
+        <v>508</v>
       </c>
       <c r="B178" t="s">
-        <v>480</v>
+        <v>509</v>
       </c>
       <c r="C178" t="s">
-        <v>481</v>
+        <v>510</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>9</v>
+        <v>443</v>
       </c>
     </row>
     <row r="179" spans="1:5" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>482</v>
+        <v>511</v>
       </c>
       <c r="B179" t="s">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="C179" t="s">
-        <v>484</v>
+        <v>513</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E179" t="s">
-        <v>9</v>
+        <v>443</v>
       </c>
     </row>
     <row r="180" spans="1:5" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>485</v>
+        <v>514</v>
       </c>
       <c r="B180" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="C180" t="s">
-        <v>487</v>
+        <v>516</v>
       </c>
       <c r="D180" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E180" t="s">
-        <v>88</v>
+        <v>359</v>
       </c>
     </row>
     <row r="181" spans="1:5" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>488</v>
+        <v>517</v>
+      </c>
+      <c r="B181" t="s">
+        <v>518</v>
       </c>
       <c r="C181" t="s">
-        <v>489</v>
+        <v>519</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="182" spans="1:5" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>490</v>
+        <v>520</v>
+      </c>
+      <c r="B182" t="s">
+        <v>521</v>
       </c>
       <c r="C182" t="s">
-        <v>491</v>
+        <v>522</v>
       </c>
       <c r="D182" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="183" spans="1:5" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>492</v>
+        <v>523</v>
+      </c>
+      <c r="B183" t="s">
+        <v>524</v>
       </c>
       <c r="C183" t="s">
-        <v>493</v>
+        <v>525</v>
       </c>
       <c r="D183" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E183" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="184" spans="1:5" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>494</v>
+        <v>526</v>
+      </c>
+      <c r="B184" t="s">
+        <v>527</v>
       </c>
       <c r="C184" t="s">
-        <v>495</v>
+        <v>528</v>
       </c>
       <c r="D184" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E184" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="185" spans="1:5" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>496</v>
+        <v>529</v>
+      </c>
+      <c r="B185" t="s">
+        <v>530</v>
       </c>
       <c r="C185" t="s">
-        <v>497</v>
+        <v>531</v>
       </c>
       <c r="D185" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="186" spans="1:5" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>498</v>
+        <v>533</v>
+      </c>
+      <c r="B186" t="s">
+        <v>534</v>
       </c>
       <c r="C186" t="s">
-        <v>499</v>
+        <v>535</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E186" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="187" spans="1:5" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="B187" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="C187" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="D187" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E187" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="188" spans="1:5" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>505</v>
+        <v>539</v>
       </c>
       <c r="B188" t="s">
-        <v>506</v>
+        <v>540</v>
       </c>
       <c r="C188" t="s">
-        <v>507</v>
+        <v>541</v>
       </c>
       <c r="D188" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="189" spans="1:5" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="B189" t="s">
-        <v>510</v>
+        <v>543</v>
       </c>
       <c r="C189" t="s">
-        <v>511</v>
+        <v>544</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="190" spans="1:5" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>513</v>
+        <v>545</v>
       </c>
       <c r="B190" t="s">
-        <v>514</v>
+        <v>546</v>
       </c>
       <c r="C190" t="s">
-        <v>515</v>
+        <v>547</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E190" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="191" spans="1:5" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>517</v>
+        <v>548</v>
+      </c>
+      <c r="B191" t="s">
+        <v>549</v>
       </c>
       <c r="C191" t="s">
-        <v>518</v>
+        <v>550</v>
       </c>
       <c r="D191" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E191" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="192" spans="1:5" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>520</v>
+        <v>551</v>
+      </c>
+      <c r="B192" t="s">
+        <v>552</v>
       </c>
       <c r="C192" t="s">
-        <v>521</v>
+        <v>553</v>
       </c>
       <c r="D192" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="193" spans="1:5" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="B193" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="C193" t="s">
-        <v>525</v>
+        <v>556</v>
       </c>
       <c r="D193" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E193" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="194" spans="1:5" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>527</v>
+        <v>557</v>
+      </c>
+      <c r="B194" t="s">
+        <v>558</v>
       </c>
       <c r="C194" t="s">
-        <v>528</v>
+        <v>559</v>
       </c>
       <c r="D194" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E194" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
     </row>
     <row r="195" spans="1:5" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="B195" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="C195" t="s">
+        <v>562</v>
+      </c>
+      <c r="D195" t="s">
+        <v>9</v>
+      </c>
+      <c r="E195" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="196" spans="1:5" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>563</v>
       </c>
       <c r="C196" t="s">
-        <v>536</v>
+        <v>564</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E196" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:5" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>565</v>
       </c>
       <c r="C197" t="s">
-        <v>540</v>
+        <v>566</v>
       </c>
       <c r="D197" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:5" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>541</v>
+        <v>567</v>
       </c>
       <c r="C198" t="s">
-        <v>542</v>
+        <v>568</v>
       </c>
       <c r="D198" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E198" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:5" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>543</v>
+        <v>569</v>
       </c>
       <c r="C199" t="s">
-        <v>544</v>
+        <v>570</v>
       </c>
       <c r="D199" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E199" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:5" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>545</v>
+        <v>571</v>
       </c>
       <c r="C200" t="s">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="D200" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E200" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:5" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>547</v>
+        <v>573</v>
       </c>
       <c r="C201" t="s">
-        <v>548</v>
+        <v>574</v>
       </c>
       <c r="D201" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E201" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="202" spans="1:5" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>549</v>
+        <v>575</v>
       </c>
       <c r="C202" t="s">
-        <v>550</v>
+        <v>576</v>
       </c>
       <c r="D202" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E202" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:5" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>551</v>
+        <v>577</v>
       </c>
       <c r="C203" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E203" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:5" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>553</v>
+        <v>579</v>
       </c>
       <c r="C204" t="s">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="D204" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E204" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:5" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>555</v>
+        <v>581</v>
       </c>
       <c r="C205" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="D205" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:5" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="C206" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E206" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:5" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>559</v>
+        <v>585</v>
+      </c>
+      <c r="B207" t="s">
+        <v>586</v>
       </c>
       <c r="C207" t="s">
-        <v>560</v>
+        <v>587</v>
       </c>
       <c r="D207" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E207" t="s">
-        <v>80</v>
+        <v>443</v>
       </c>
     </row>
     <row r="208" spans="1:5" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>561</v>
+        <v>588</v>
       </c>
       <c r="C208" t="s">
-        <v>562</v>
+        <v>589</v>
       </c>
       <c r="D208" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="12.75">
+      <c r="A209" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C209" t="s">
+        <v>591</v>
+      </c>
+      <c r="D209" t="s">
+        <v>9</v>
+      </c>
+      <c r="E209" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="12.75">
+      <c r="A210" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C210" t="s">
+        <v>593</v>
+      </c>
+      <c r="D210" t="s">
+        <v>9</v>
+      </c>
+      <c r="E210" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="12.75">
+      <c r="A211" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C211" t="s">
+        <v>595</v>
+      </c>
+      <c r="D211" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="12.75">
+      <c r="A212" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C212" t="s">
+        <v>597</v>
+      </c>
+      <c r="D212" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="12.75">
+      <c r="A213" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C213" t="s">
+        <v>599</v>
+      </c>
+      <c r="D213" t="s">
+        <v>9</v>
+      </c>
+      <c r="E213" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="12.75">
+      <c r="A214" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C214" t="s">
+        <v>601</v>
+      </c>
+      <c r="D214" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="12.75">
+      <c r="A215" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C215" t="s">
+        <v>603</v>
+      </c>
+      <c r="D215" t="s">
+        <v>9</v>
+      </c>
+      <c r="E215" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="12.75">
+      <c r="A216" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C216" t="s">
+        <v>605</v>
+      </c>
+      <c r="D216" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="12.75">
+      <c r="A217" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C217" t="s">
+        <v>607</v>
+      </c>
+      <c r="D217" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="12.75">
+      <c r="A218" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C218" t="s">
+        <v>609</v>
+      </c>
+      <c r="D218" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="12.75">
+      <c r="A219" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C219" t="s">
+        <v>611</v>
+      </c>
+      <c r="D219" t="s">
+        <v>9</v>
+      </c>
+      <c r="E219" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="12.75">
+      <c r="A220" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C220" t="s">
+        <v>613</v>
+      </c>
+      <c r="D220" t="s">
+        <v>9</v>
+      </c>
+      <c r="E220" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="12.75">
+      <c r="A221" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C221" t="s">
+        <v>615</v>
+      </c>
+      <c r="D221" t="s">
+        <v>9</v>
+      </c>
+      <c r="E221" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="12.75">
+      <c r="A222" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C222" t="s">
+        <v>617</v>
+      </c>
+      <c r="D222" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="12.75">
+      <c r="A223" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C223" t="s">
+        <v>619</v>
+      </c>
+      <c r="D223" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="12.75">
+      <c r="A224" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C224" t="s">
+        <v>621</v>
+      </c>
+      <c r="D224" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="12.75">
+      <c r="A225" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C225" t="s">
+        <v>623</v>
+      </c>
+      <c r="D225" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="12.75">
+      <c r="A226" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C226" t="s">
+        <v>625</v>
+      </c>
+      <c r="D226" t="s">
+        <v>9</v>
+      </c>
+      <c r="E226" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="12.75">
+      <c r="A227" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C227" t="s">
+        <v>627</v>
+      </c>
+      <c r="D227" t="s">
+        <v>9</v>
+      </c>
+      <c r="E227" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C228" t="s">
+        <v>629</v>
+      </c>
+      <c r="D228" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C229" t="s">
+        <v>631</v>
+      </c>
+      <c r="D229" t="s">
+        <v>9</v>
+      </c>
+      <c r="E229" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="12.75">
+      <c r="A230" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C230" t="s">
+        <v>633</v>
+      </c>
+      <c r="D230" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C231" t="s">
+        <v>635</v>
+      </c>
+      <c r="D231" t="s">
+        <v>9</v>
+      </c>
+      <c r="E231" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="12.75">
+      <c r="A232" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C232" t="s">
+        <v>637</v>
+      </c>
+      <c r="D232" t="s">
+        <v>9</v>
+      </c>
+      <c r="E232" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="12.75">
+      <c r="A233" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C233" t="s">
+        <v>639</v>
+      </c>
+      <c r="D233" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="12.75">
+      <c r="A234" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C234" t="s">
+        <v>641</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="12.75">
+      <c r="A235" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C235" t="s">
+        <v>643</v>
+      </c>
+      <c r="D235" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="12.75">
+      <c r="A236" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C236" t="s">
+        <v>645</v>
+      </c>
+      <c r="D236" t="s">
+        <v>9</v>
+      </c>
+      <c r="E236" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="12.75">
+      <c r="A237" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C237" t="s">
+        <v>647</v>
+      </c>
+      <c r="D237" t="s">
+        <v>9</v>
+      </c>
+      <c r="E237" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="12.75">
+      <c r="A238" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C238" t="s">
+        <v>649</v>
+      </c>
+      <c r="D238" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="12.75">
+      <c r="A239" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C239" t="s">
+        <v>651</v>
+      </c>
+      <c r="D239" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="12.75">
+      <c r="A240" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C240" t="s">
+        <v>653</v>
+      </c>
+      <c r="D240" t="s">
+        <v>9</v>
+      </c>
+      <c r="E240" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="12.75">
+      <c r="A241" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C241" t="s">
+        <v>655</v>
+      </c>
+      <c r="D241" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="12.75">
+      <c r="A242" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C242" t="s">
+        <v>657</v>
+      </c>
+      <c r="D242" t="s">
+        <v>9</v>
+      </c>
+      <c r="E242" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="12.75">
+      <c r="A243" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C243" t="s">
+        <v>659</v>
+      </c>
+      <c r="D243" t="s">
+        <v>9</v>
+      </c>
+      <c r="E243" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="12.75">
+      <c r="A244" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C244" t="s">
+        <v>234</v>
+      </c>
+      <c r="D244" t="s">
+        <v>9</v>
+      </c>
+      <c r="E244" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="12.75">
+      <c r="A245" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C245" t="s">
+        <v>662</v>
+      </c>
+      <c r="D245" t="s">
+        <v>9</v>
+      </c>
+      <c r="E245" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="12.75">
+      <c r="A246" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C246" t="s">
+        <v>664</v>
+      </c>
+      <c r="D246" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="12.75">
+      <c r="A247" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C247" t="s">
+        <v>666</v>
+      </c>
+      <c r="D247" t="s">
+        <v>9</v>
+      </c>
+      <c r="E247" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="12.75">
+      <c r="A248" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C248" t="s">
+        <v>668</v>
+      </c>
+      <c r="D248" t="s">
+        <v>9</v>
+      </c>
+      <c r="E248" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="12.75">
+      <c r="A249" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C249" t="s">
+        <v>670</v>
+      </c>
+      <c r="D249" t="s">
+        <v>9</v>
+      </c>
+      <c r="E249" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="12.75">
+      <c r="A250" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C250" t="s">
+        <v>228</v>
+      </c>
+      <c r="D250" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="12.75">
+      <c r="A251" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C251" t="s">
+        <v>673</v>
+      </c>
+      <c r="D251" t="s">
+        <v>9</v>
+      </c>
+      <c r="E251" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="12.75">
+      <c r="A252" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C252" t="s">
+        <v>675</v>
+      </c>
+      <c r="D252" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="12.75">
+      <c r="A253" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C253" t="s">
+        <v>677</v>
+      </c>
+      <c r="D253" t="s">
+        <v>9</v>
+      </c>
+      <c r="E253" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="12.75">
+      <c r="A254" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C254" t="s">
+        <v>679</v>
+      </c>
+      <c r="D254" t="s">
+        <v>9</v>
+      </c>
+      <c r="E254" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="12.75">
+      <c r="A255" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C255" t="s">
+        <v>681</v>
+      </c>
+      <c r="D255" t="s">
+        <v>9</v>
+      </c>
+      <c r="E255" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="12.75">
+      <c r="A256" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C256" t="s">
+        <v>683</v>
+      </c>
+      <c r="D256" t="s">
+        <v>9</v>
+      </c>
+      <c r="E256" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="12.75">
+      <c r="A257" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C257" t="s">
+        <v>685</v>
+      </c>
+      <c r="D257" t="s">
+        <v>9</v>
+      </c>
+      <c r="E257" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="12.75">
+      <c r="A258" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C258" t="s">
+        <v>687</v>
+      </c>
+      <c r="D258" t="s">
+        <v>9</v>
+      </c>
+      <c r="E258" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="12.75">
+      <c r="A259" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C259" t="s">
+        <v>689</v>
+      </c>
+      <c r="D259" t="s">
+        <v>9</v>
+      </c>
+      <c r="E259" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="12.75">
+      <c r="A260" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C260" t="s">
+        <v>691</v>
+      </c>
+      <c r="D260" t="s">
+        <v>9</v>
+      </c>
+      <c r="E260" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="12.75">
+      <c r="A261" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C261" t="s">
+        <v>693</v>
+      </c>
+      <c r="D261" t="s">
+        <v>9</v>
+      </c>
+      <c r="E261" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="12.75">
+      <c r="A262" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C262" t="s">
+        <v>695</v>
+      </c>
+      <c r="D262" t="s">
+        <v>9</v>
+      </c>
+      <c r="E262" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="12.75">
+      <c r="A263" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C263" t="s">
+        <v>698</v>
+      </c>
+      <c r="D263" t="s">
+        <v>9</v>
+      </c>
+      <c r="E263" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="12.75">
+      <c r="A264" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C264" t="s">
+        <v>701</v>
+      </c>
+      <c r="D264" t="s">
+        <v>9</v>
+      </c>
+      <c r="E264" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="12.75">
+      <c r="A265" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B265" t="s">
+        <v>704</v>
+      </c>
+      <c r="C265" t="s">
+        <v>705</v>
+      </c>
+      <c r="D265" t="s">
+        <v>9</v>
+      </c>
+      <c r="E265" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="12.75">
+      <c r="A266" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C266" t="s">
+        <v>708</v>
+      </c>
+      <c r="D266" t="s">
+        <v>9</v>
+      </c>
+      <c r="E266" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="12.75">
+      <c r="A267" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B267" t="s">
+        <v>710</v>
+      </c>
+      <c r="C267" t="s">
+        <v>711</v>
+      </c>
+      <c r="D267" t="s">
+        <v>9</v>
+      </c>
+      <c r="E267" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="12.75">
+      <c r="A268" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B268" t="s">
+        <v>713</v>
+      </c>
+      <c r="C268" t="s">
+        <v>714</v>
+      </c>
+      <c r="D268" t="s">
+        <v>9</v>
+      </c>
+      <c r="E268" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="12.75">
+      <c r="A269" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B269" t="s">
+        <v>716</v>
+      </c>
+      <c r="C269" t="s">
+        <v>323</v>
+      </c>
+      <c r="D269" t="s">
+        <v>9</v>
+      </c>
+      <c r="E269" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="12.75">
+      <c r="A270" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B270" t="s">
+        <v>718</v>
+      </c>
+      <c r="C270" t="s">
+        <v>719</v>
+      </c>
+      <c r="D270" t="s">
+        <v>9</v>
+      </c>
+      <c r="E270" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="12.75">
+      <c r="A271" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B271" t="s">
+        <v>721</v>
+      </c>
+      <c r="C271" t="s">
+        <v>722</v>
+      </c>
+      <c r="D271" t="s">
+        <v>9</v>
+      </c>
+      <c r="E271" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="12.75">
+      <c r="A272" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B272" t="s">
+        <v>724</v>
+      </c>
+      <c r="C272" t="s">
+        <v>725</v>
+      </c>
+      <c r="D272" t="s">
+        <v>9</v>
+      </c>
+      <c r="E272" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="12.75">
+      <c r="A273" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B273" t="s">
+        <v>727</v>
+      </c>
+      <c r="C273" t="s">
+        <v>728</v>
+      </c>
+      <c r="D273" t="s">
+        <v>9</v>
+      </c>
+      <c r="E273" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="12.75">
+      <c r="A274" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B274" t="s">
+        <v>730</v>
+      </c>
+      <c r="C274" t="s">
+        <v>731</v>
+      </c>
+      <c r="D274" t="s">
+        <v>9</v>
+      </c>
+      <c r="E274" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="12.75">
+      <c r="A275" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B275" t="s">
+        <v>733</v>
+      </c>
+      <c r="C275" t="s">
+        <v>734</v>
+      </c>
+      <c r="D275" t="s">
+        <v>9</v>
+      </c>
+      <c r="E275" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="12.75">
+      <c r="A276" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B276" t="s">
+        <v>736</v>
+      </c>
+      <c r="C276" t="s">
+        <v>513</v>
+      </c>
+      <c r="D276" t="s">
+        <v>9</v>
+      </c>
+      <c r="E276" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="12.75">
+      <c r="A277" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B277" t="s">
+        <v>738</v>
+      </c>
+      <c r="C277" t="s">
+        <v>739</v>
+      </c>
+      <c r="D277" t="s">
+        <v>9</v>
+      </c>
+      <c r="E277" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="12.75">
+      <c r="A278" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B278" t="s">
+        <v>741</v>
+      </c>
+      <c r="C278" t="s">
+        <v>742</v>
+      </c>
+      <c r="D278" t="s">
+        <v>9</v>
+      </c>
+      <c r="E278" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="12.75">
+      <c r="A279" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B279" t="s">
+        <v>744</v>
+      </c>
+      <c r="C279" t="s">
+        <v>745</v>
+      </c>
+      <c r="D279" t="s">
+        <v>9</v>
+      </c>
+      <c r="E279" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="12.75">
+      <c r="A280" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B280" t="s">
+        <v>747</v>
+      </c>
+      <c r="C280" t="s">
+        <v>748</v>
+      </c>
+      <c r="D280" t="s">
+        <v>9</v>
+      </c>
+      <c r="E280" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="12.75">
+      <c r="A281" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B281" t="s">
+        <v>750</v>
+      </c>
+      <c r="C281" t="s">
+        <v>751</v>
+      </c>
+      <c r="D281" t="s">
+        <v>9</v>
+      </c>
+      <c r="E281" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="12.75">
+      <c r="A282" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B282" t="s">
+        <v>753</v>
+      </c>
+      <c r="C282" t="s">
+        <v>754</v>
+      </c>
+      <c r="D282" t="s">
+        <v>9</v>
+      </c>
+      <c r="E282" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="12.75">
+      <c r="A283" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B283" t="s">
+        <v>756</v>
+      </c>
+      <c r="C283" t="s">
+        <v>757</v>
+      </c>
+      <c r="D283" t="s">
+        <v>9</v>
+      </c>
+      <c r="E283" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="12.75">
+      <c r="A284" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B284" t="s">
+        <v>759</v>
+      </c>
+      <c r="C284" t="s">
+        <v>760</v>
+      </c>
+      <c r="D284" t="s">
+        <v>9</v>
+      </c>
+      <c r="E284" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="12.75">
+      <c r="A285" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B285" t="s">
+        <v>762</v>
+      </c>
+      <c r="C285" t="s">
+        <v>763</v>
+      </c>
+      <c r="D285" t="s">
+        <v>9</v>
+      </c>
+      <c r="E285" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="12.75">
+      <c r="A286" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B286" t="s">
+        <v>765</v>
+      </c>
+      <c r="C286" t="s">
+        <v>766</v>
+      </c>
+      <c r="D286" t="s">
+        <v>9</v>
+      </c>
+      <c r="E286" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="12.75">
+      <c r="A287" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B287" t="s">
+        <v>768</v>
+      </c>
+      <c r="C287" t="s">
+        <v>769</v>
+      </c>
+      <c r="D287" t="s">
+        <v>9</v>
+      </c>
+      <c r="E287" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="12.75">
+      <c r="A288" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B288" t="s">
+        <v>771</v>
+      </c>
+      <c r="C288" t="s">
+        <v>772</v>
+      </c>
+      <c r="D288" t="s">
+        <v>9</v>
+      </c>
+      <c r="E288" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="12.75">
+      <c r="A289" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B289" t="s">
+        <v>774</v>
+      </c>
+      <c r="C289" t="s">
+        <v>775</v>
+      </c>
+      <c r="D289" t="s">
+        <v>9</v>
+      </c>
+      <c r="E289" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="12.75">
+      <c r="A290" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B290" t="s">
+        <v>777</v>
+      </c>
+      <c r="C290" t="s">
+        <v>778</v>
+      </c>
+      <c r="D290" t="s">
+        <v>9</v>
+      </c>
+      <c r="E290" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="12.75">
+      <c r="A291" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B291" t="s">
+        <v>780</v>
+      </c>
+      <c r="C291" t="s">
+        <v>781</v>
+      </c>
+      <c r="D291" t="s">
+        <v>9</v>
+      </c>
+      <c r="E291" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="12.75">
+      <c r="A292" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B292" t="s">
+        <v>783</v>
+      </c>
+      <c r="C292" t="s">
+        <v>784</v>
+      </c>
+      <c r="D292" t="s">
+        <v>9</v>
+      </c>
+      <c r="E292" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="12.75">
+      <c r="A293" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B293" t="s">
+        <v>786</v>
+      </c>
+      <c r="C293" t="s">
+        <v>787</v>
+      </c>
+      <c r="D293" t="s">
+        <v>9</v>
+      </c>
+      <c r="E293" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="12.75">
+      <c r="A294" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B294" t="s">
+        <v>789</v>
+      </c>
+      <c r="C294" t="s">
+        <v>790</v>
+      </c>
+      <c r="D294" t="s">
+        <v>9</v>
+      </c>
+      <c r="E294" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="12.75">
+      <c r="A295" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B295" t="s">
+        <v>792</v>
+      </c>
+      <c r="C295" t="s">
+        <v>793</v>
+      </c>
+      <c r="D295" t="s">
+        <v>9</v>
+      </c>
+      <c r="E295" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="12.75">
+      <c r="A296" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B296" t="s">
+        <v>795</v>
+      </c>
+      <c r="C296" t="s">
+        <v>796</v>
+      </c>
+      <c r="D296" t="s">
+        <v>9</v>
+      </c>
+      <c r="E296" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="12.75">
+      <c r="A297" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B297" t="s">
+        <v>798</v>
+      </c>
+      <c r="C297" t="s">
+        <v>796</v>
+      </c>
+      <c r="D297" t="s">
+        <v>9</v>
+      </c>
+      <c r="E297" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="12.75">
+      <c r="A298" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="B298" t="s">
+        <v>800</v>
+      </c>
+      <c r="C298" t="s">
+        <v>801</v>
+      </c>
+      <c r="D298" t="s">
+        <v>9</v>
+      </c>
+      <c r="E298" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="12.75">
+      <c r="A299" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B299" t="s">
+        <v>803</v>
+      </c>
+      <c r="C299" t="s">
+        <v>804</v>
+      </c>
+      <c r="D299" t="s">
+        <v>9</v>
+      </c>
+      <c r="E299" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="12.75">
+      <c r="A300" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B300" t="s">
+        <v>806</v>
+      </c>
+      <c r="C300" t="s">
+        <v>807</v>
+      </c>
+      <c r="D300" t="s">
+        <v>9</v>
+      </c>
+      <c r="E300" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="12.75">
+      <c r="A301" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B301" t="s">
+        <v>809</v>
+      </c>
+      <c r="C301" t="s">
+        <v>810</v>
+      </c>
+      <c r="D301" t="s">
+        <v>9</v>
+      </c>
+      <c r="E301" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="12.75">
+      <c r="A302" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B302" t="s">
+        <v>812</v>
+      </c>
+      <c r="C302" t="s">
+        <v>813</v>
+      </c>
+      <c r="D302" t="s">
+        <v>9</v>
+      </c>
+      <c r="E302" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="12.75">
+      <c r="A303" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="B303" t="s">
+        <v>815</v>
+      </c>
+      <c r="C303" t="s">
+        <v>816</v>
+      </c>
+      <c r="D303" t="s">
+        <v>9</v>
+      </c>
+      <c r="E303" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="12.75">
+      <c r="A304" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B304" t="s">
+        <v>818</v>
+      </c>
+      <c r="C304" t="s">
+        <v>819</v>
+      </c>
+      <c r="D304" t="s">
+        <v>9</v>
+      </c>
+      <c r="E304" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="12.75">
+      <c r="A305" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B305" t="s">
+        <v>821</v>
+      </c>
+      <c r="C305" t="s">
+        <v>822</v>
+      </c>
+      <c r="D305" t="s">
+        <v>9</v>
+      </c>
+      <c r="E305" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="12.75">
+      <c r="A306" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B306" t="s">
+        <v>824</v>
+      </c>
+      <c r="C306" t="s">
+        <v>825</v>
+      </c>
+      <c r="D306" t="s">
+        <v>9</v>
+      </c>
+      <c r="E306" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="12.75">
+      <c r="A307" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B307" t="s">
+        <v>827</v>
+      </c>
+      <c r="C307" t="s">
+        <v>828</v>
+      </c>
+      <c r="D307" t="s">
+        <v>9</v>
+      </c>
+      <c r="E307" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="12.75">
+      <c r="A308" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B308" t="s">
+        <v>830</v>
+      </c>
+      <c r="C308" t="s">
+        <v>831</v>
+      </c>
+      <c r="D308" t="s">
+        <v>9</v>
+      </c>
+      <c r="E308" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="12.75">
+      <c r="A309" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B309" t="s">
+        <v>834</v>
+      </c>
+      <c r="C309" t="s">
+        <v>835</v>
+      </c>
+      <c r="D309" t="s">
+        <v>9</v>
+      </c>
+      <c r="E309" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="12.75">
+      <c r="A310" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B310" t="s">
+        <v>838</v>
+      </c>
+      <c r="C310" t="s">
+        <v>839</v>
+      </c>
+      <c r="D310" t="s">
+        <v>9</v>
+      </c>
+      <c r="E310" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="12.75">
+      <c r="A311" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="B311" t="s">
+        <v>842</v>
+      </c>
+      <c r="C311" t="s">
+        <v>843</v>
+      </c>
+      <c r="D311" t="s">
+        <v>9</v>
+      </c>
+      <c r="E311" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="12.75">
+      <c r="A312" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B312" t="s">
+        <v>846</v>
+      </c>
+      <c r="C312" t="s">
+        <v>308</v>
+      </c>
+      <c r="D312" t="s">
+        <v>9</v>
+      </c>
+      <c r="E312" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="12.75">
+      <c r="A313" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B313" t="s">
+        <v>849</v>
+      </c>
+      <c r="C313" t="s">
+        <v>378</v>
+      </c>
+      <c r="D313" t="s">
+        <v>9</v>
+      </c>
+      <c r="E313" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="12.75">
+      <c r="A314" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B314" t="s">
+        <v>852</v>
+      </c>
+      <c r="C314" t="s">
+        <v>378</v>
+      </c>
+      <c r="D314" t="s">
+        <v>9</v>
+      </c>
+      <c r="E314" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="12.75">
+      <c r="A315" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="B315" t="s">
+        <v>854</v>
+      </c>
+      <c r="C315" t="s">
+        <v>855</v>
+      </c>
+      <c r="D315" t="s">
+        <v>9</v>
+      </c>
+      <c r="E315" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="12.75">
+      <c r="A316" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B316" t="s">
+        <v>857</v>
+      </c>
+      <c r="C316" t="s">
+        <v>858</v>
+      </c>
+      <c r="D316" t="s">
+        <v>9</v>
+      </c>
+      <c r="E316" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="12.75">
+      <c r="A317" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B317" t="s">
+        <v>860</v>
+      </c>
+      <c r="C317" t="s">
+        <v>861</v>
+      </c>
+      <c r="D317" t="s">
+        <v>9</v>
+      </c>
+      <c r="E317" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="12.75">
+      <c r="A318" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B318" t="s">
+        <v>863</v>
+      </c>
+      <c r="C318" t="s">
+        <v>864</v>
+      </c>
+      <c r="D318" t="s">
+        <v>9</v>
+      </c>
+      <c r="E318" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="12.75">
+      <c r="A319" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B319" t="s">
+        <v>866</v>
+      </c>
+      <c r="C319" t="s">
+        <v>867</v>
+      </c>
+      <c r="D319" t="s">
+        <v>9</v>
+      </c>
+      <c r="E319" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="12.75">
+      <c r="A320" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B320" t="s">
+        <v>869</v>
+      </c>
+      <c r="C320" t="s">
+        <v>870</v>
+      </c>
+      <c r="D320" t="s">
+        <v>9</v>
+      </c>
+      <c r="E320" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="12.75">
+      <c r="A321" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B321" t="s">
+        <v>872</v>
+      </c>
+      <c r="C321" t="s">
+        <v>873</v>
+      </c>
+      <c r="D321" t="s">
+        <v>9</v>
+      </c>
+      <c r="E321" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="12.75">
+      <c r="A322" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B322" t="s">
+        <v>875</v>
+      </c>
+      <c r="C322" t="s">
+        <v>876</v>
+      </c>
+      <c r="D322" t="s">
+        <v>9</v>
+      </c>
+      <c r="E322" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="12.75">
+      <c r="A323" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B323" t="s">
+        <v>404</v>
+      </c>
+      <c r="C323" t="s">
+        <v>878</v>
+      </c>
+      <c r="D323" t="s">
+        <v>9</v>
+      </c>
+      <c r="E323" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="12.75">
+      <c r="A324" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B324" t="s">
+        <v>880</v>
+      </c>
+      <c r="C324" t="s">
+        <v>881</v>
+      </c>
+      <c r="D324" t="s">
+        <v>9</v>
+      </c>
+      <c r="E324" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="12.75">
+      <c r="A325" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B325" t="s">
+        <v>883</v>
+      </c>
+      <c r="C325" t="s">
+        <v>884</v>
+      </c>
+      <c r="D325" t="s">
+        <v>9</v>
+      </c>
+      <c r="E325" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="12.75">
+      <c r="A326" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B326" t="s">
+        <v>886</v>
+      </c>
+      <c r="C326" t="s">
+        <v>887</v>
+      </c>
+      <c r="D326" t="s">
+        <v>9</v>
+      </c>
+      <c r="E326" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="12.75">
+      <c r="A327" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B327" t="s">
+        <v>889</v>
+      </c>
+      <c r="C327" t="s">
+        <v>890</v>
+      </c>
+      <c r="D327" t="s">
+        <v>9</v>
+      </c>
+      <c r="E327" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="12.75">
+      <c r="A328" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B328" t="s">
+        <v>892</v>
+      </c>
+      <c r="C328" t="s">
+        <v>893</v>
+      </c>
+      <c r="D328" t="s">
+        <v>9</v>
+      </c>
+      <c r="E328" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="12.75">
+      <c r="A329" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B329" t="s">
+        <v>895</v>
+      </c>
+      <c r="C329" t="s">
+        <v>896</v>
+      </c>
+      <c r="D329" t="s">
+        <v>9</v>
+      </c>
+      <c r="E329" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="12.75">
+      <c r="A330" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B330" t="s">
+        <v>898</v>
+      </c>
+      <c r="C330" t="s">
+        <v>899</v>
+      </c>
+      <c r="D330" t="s">
+        <v>9</v>
+      </c>
+      <c r="E330" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="12.75">
+      <c r="A331" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B331" t="s">
+        <v>902</v>
+      </c>
+      <c r="C331" t="s">
+        <v>24</v>
+      </c>
+      <c r="D331" t="s">
+        <v>9</v>
+      </c>
+      <c r="E331" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="12.75">
+      <c r="A332" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B332" t="s">
+        <v>905</v>
+      </c>
+      <c r="C332" t="s">
+        <v>906</v>
+      </c>
+      <c r="D332" t="s">
+        <v>9</v>
+      </c>
+      <c r="E332" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="12.75">
+      <c r="A333" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B333" t="s">
+        <v>909</v>
+      </c>
+      <c r="C333" t="s">
         <v>8</v>
       </c>
-      <c r="E208" t="s">
-        <v>80</v>
+      <c r="D333" t="s">
+        <v>9</v>
+      </c>
+      <c r="E333" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="12.75">
+      <c r="A334" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B334" t="s">
+        <v>912</v>
+      </c>
+      <c r="C334" t="s">
+        <v>24</v>
+      </c>
+      <c r="D334" t="s">
+        <v>9</v>
+      </c>
+      <c r="E334" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="12.75">
+      <c r="A335" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B335" t="s">
+        <v>915</v>
+      </c>
+      <c r="C335" t="s">
+        <v>916</v>
+      </c>
+      <c r="D335" t="s">
+        <v>9</v>
+      </c>
+      <c r="E335" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="12.75">
+      <c r="A336" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B336" t="s">
+        <v>919</v>
+      </c>
+      <c r="C336" t="s">
+        <v>920</v>
+      </c>
+      <c r="D336" t="s">
+        <v>9</v>
+      </c>
+      <c r="E336" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="12.75">
+      <c r="A337" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B337" t="s">
+        <v>923</v>
+      </c>
+      <c r="C337" t="s">
+        <v>916</v>
+      </c>
+      <c r="D337" t="s">
+        <v>9</v>
+      </c>
+      <c r="E337" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="12.75">
+      <c r="A338" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B338" t="s">
+        <v>926</v>
+      </c>
+      <c r="C338" t="s">
+        <v>927</v>
+      </c>
+      <c r="D338" t="s">
+        <v>9</v>
+      </c>
+      <c r="E338" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="12.75">
+      <c r="A339" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B339" t="s">
+        <v>930</v>
+      </c>
+      <c r="C339" t="s">
+        <v>931</v>
+      </c>
+      <c r="D339" t="s">
+        <v>9</v>
+      </c>
+      <c r="E339" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="12.75">
+      <c r="A340" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B340" t="s">
+        <v>934</v>
+      </c>
+      <c r="C340" t="s">
+        <v>87</v>
+      </c>
+      <c r="D340" t="s">
+        <v>9</v>
+      </c>
+      <c r="E340" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="12.75">
+      <c r="A341" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B341" t="s">
+        <v>937</v>
+      </c>
+      <c r="C341" t="s">
+        <v>87</v>
+      </c>
+      <c r="D341" t="s">
+        <v>9</v>
+      </c>
+      <c r="E341" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="12.75">
+      <c r="A342" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B342" t="s">
+        <v>940</v>
+      </c>
+      <c r="C342" t="s">
+        <v>941</v>
+      </c>
+      <c r="D342" t="s">
+        <v>9</v>
+      </c>
+      <c r="E342" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="12.75">
+      <c r="A343" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B343" t="s">
+        <v>944</v>
+      </c>
+      <c r="C343" t="s">
+        <v>66</v>
+      </c>
+      <c r="D343" t="s">
+        <v>9</v>
+      </c>
+      <c r="E343" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="12.75">
+      <c r="A344" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B344" t="s">
+        <v>947</v>
+      </c>
+      <c r="C344" t="s">
+        <v>87</v>
+      </c>
+      <c r="D344" t="s">
+        <v>9</v>
+      </c>
+      <c r="E344" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="12.75">
+      <c r="A345" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B345" t="s">
+        <v>950</v>
+      </c>
+      <c r="C345" t="s">
+        <v>951</v>
+      </c>
+      <c r="D345" t="s">
+        <v>9</v>
+      </c>
+      <c r="E345" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="12.75">
+      <c r="A346" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B346" t="s">
+        <v>954</v>
+      </c>
+      <c r="C346" t="s">
+        <v>955</v>
+      </c>
+      <c r="D346" t="s">
+        <v>9</v>
+      </c>
+      <c r="E346" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="12.75">
+      <c r="A347" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="B347" t="s">
+        <v>958</v>
+      </c>
+      <c r="C347" t="s">
+        <v>87</v>
+      </c>
+      <c r="D347" t="s">
+        <v>9</v>
+      </c>
+      <c r="E347" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="12.75">
+      <c r="A348" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B348" t="s">
+        <v>961</v>
+      </c>
+      <c r="C348" t="s">
+        <v>962</v>
+      </c>
+      <c r="D348" t="s">
+        <v>9</v>
+      </c>
+      <c r="E348" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="12.75">
+      <c r="A349" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B349" t="s">
+        <v>965</v>
+      </c>
+      <c r="C349" t="s">
+        <v>966</v>
+      </c>
+      <c r="D349" t="s">
+        <v>9</v>
+      </c>
+      <c r="E349" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="12.75">
+      <c r="A350" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B350" t="s">
+        <v>969</v>
+      </c>
+      <c r="C350" t="s">
+        <v>951</v>
+      </c>
+      <c r="D350" t="s">
+        <v>9</v>
+      </c>
+      <c r="E350" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="12.75">
+      <c r="A351" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B351" t="s">
+        <v>972</v>
+      </c>
+      <c r="C351" t="s">
+        <v>66</v>
+      </c>
+      <c r="D351" t="s">
+        <v>9</v>
+      </c>
+      <c r="E351" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="12.75">
+      <c r="A352" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B352" t="s">
+        <v>975</v>
+      </c>
+      <c r="C352" t="s">
+        <v>73</v>
+      </c>
+      <c r="D352" t="s">
+        <v>9</v>
+      </c>
+      <c r="E352" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="12.75">
+      <c r="A353" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B353" t="s">
+        <v>978</v>
+      </c>
+      <c r="C353" t="s">
+        <v>962</v>
+      </c>
+      <c r="D353" t="s">
+        <v>9</v>
+      </c>
+      <c r="E353" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="12.75">
+      <c r="A354" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B354" t="s">
+        <v>981</v>
+      </c>
+      <c r="C354" t="s">
+        <v>51</v>
+      </c>
+      <c r="D354" t="s">
+        <v>9</v>
+      </c>
+      <c r="E354" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="12.75">
+      <c r="A355" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B355" t="s">
+        <v>984</v>
+      </c>
+      <c r="C355" t="s">
+        <v>985</v>
+      </c>
+      <c r="D355" t="s">
+        <v>9</v>
+      </c>
+      <c r="E355" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="12.75">
+      <c r="A356" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B356" t="s">
+        <v>988</v>
+      </c>
+      <c r="C356" t="s">
+        <v>51</v>
+      </c>
+      <c r="D356" t="s">
+        <v>9</v>
+      </c>
+      <c r="E356" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="12.75">
+      <c r="A357" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B357" t="s">
+        <v>991</v>
+      </c>
+      <c r="C357" t="s">
+        <v>8</v>
+      </c>
+      <c r="D357" t="s">
+        <v>9</v>
+      </c>
+      <c r="E357" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="12.75">
+      <c r="A358" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B358" t="s">
+        <v>994</v>
+      </c>
+      <c r="C358" t="s">
+        <v>8</v>
+      </c>
+      <c r="D358" t="s">
+        <v>9</v>
+      </c>
+      <c r="E358" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="12.75">
+      <c r="A359" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B359" t="s">
+        <v>997</v>
+      </c>
+      <c r="C359" t="s">
+        <v>998</v>
+      </c>
+      <c r="D359" t="s">
+        <v>9</v>
+      </c>
+      <c r="E359" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="12.75">
+      <c r="A360" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C360" t="s">
+        <v>8</v>
+      </c>
+      <c r="D360" t="s">
+        <v>9</v>
+      </c>
+      <c r="E360" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="12.75">
+      <c r="A361" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C361" t="s">
+        <v>8</v>
+      </c>
+      <c r="D361" t="s">
+        <v>9</v>
+      </c>
+      <c r="E361" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="12.75">
+      <c r="A362" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C362" t="s">
+        <v>51</v>
+      </c>
+      <c r="D362" t="s">
+        <v>9</v>
+      </c>
+      <c r="E362" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="12.75">
+      <c r="A363" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D363" t="s">
+        <v>9</v>
+      </c>
+      <c r="E363" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="12.75">
+      <c r="A364" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C364" t="s">
+        <v>51</v>
+      </c>
+      <c r="D364" t="s">
+        <v>9</v>
+      </c>
+      <c r="E364" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="12.75">
+      <c r="A365" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C365" t="s">
+        <v>51</v>
+      </c>
+      <c r="D365" t="s">
+        <v>9</v>
+      </c>
+      <c r="E365" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="12.75">
+      <c r="A366" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C366" t="s">
+        <v>8</v>
+      </c>
+      <c r="D366" t="s">
+        <v>9</v>
+      </c>
+      <c r="E366" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="12.75">
+      <c r="A367" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C367" t="s">
+        <v>20</v>
+      </c>
+      <c r="D367" t="s">
+        <v>9</v>
+      </c>
+      <c r="E367" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="12.75">
+      <c r="A368" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D368" t="s">
+        <v>9</v>
+      </c>
+      <c r="E368" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="12.75">
+      <c r="A369" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D369" t="s">
+        <v>9</v>
+      </c>
+      <c r="E369" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="12.75">
+      <c r="A370" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D370" t="s">
+        <v>9</v>
+      </c>
+      <c r="E370" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="12.75">
+      <c r="A371" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B371" t="s">
+        <v>185</v>
+      </c>
+      <c r="C371" t="s">
+        <v>171</v>
+      </c>
+      <c r="D371" t="s">
+        <v>9</v>
+      </c>
+      <c r="E371" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="12.75">
+      <c r="A372" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D372" t="s">
+        <v>9</v>
+      </c>
+      <c r="E372" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="12.75">
+      <c r="A373" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C373" t="s">
+        <v>171</v>
+      </c>
+      <c r="D373" t="s">
+        <v>9</v>
+      </c>
+      <c r="E373" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="12.75">
+      <c r="A374" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C374" t="s">
+        <v>24</v>
+      </c>
+      <c r="D374" t="s">
+        <v>9</v>
+      </c>
+      <c r="E374" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="12.75">
+      <c r="A375" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C375" t="s">
+        <v>175</v>
+      </c>
+      <c r="D375" t="s">
+        <v>9</v>
+      </c>
+      <c r="E375" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" ht="12.75">
+      <c r="A376" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B376" t="s">
+        <v>93</v>
+      </c>
+      <c r="C376" t="s">
+        <v>51</v>
+      </c>
+      <c r="D376" t="s">
+        <v>9</v>
+      </c>
+      <c r="E376" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" ht="12.75">
+      <c r="A377" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B377" t="s">
+        <v>23</v>
+      </c>
+      <c r="C377" t="s">
+        <v>24</v>
+      </c>
+      <c r="D377" t="s">
+        <v>9</v>
+      </c>
+      <c r="E377" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" ht="12.75">
+      <c r="A378" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C378" t="s">
+        <v>8</v>
+      </c>
+      <c r="D378" t="s">
+        <v>9</v>
+      </c>
+      <c r="E378" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" ht="12.75">
+      <c r="A379" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B379" t="s">
+        <v>170</v>
+      </c>
+      <c r="C379" t="s">
+        <v>171</v>
+      </c>
+      <c r="D379" t="s">
+        <v>9</v>
+      </c>
+      <c r="E379" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" ht="12.75">
+      <c r="A380" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D380" t="s">
+        <v>9</v>
+      </c>
+      <c r="E380" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" ht="12.75">
+      <c r="A381" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D381" t="s">
+        <v>9</v>
+      </c>
+      <c r="E381" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" ht="12.75">
+      <c r="A382" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D382" t="s">
+        <v>9</v>
+      </c>
+      <c r="E382" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" ht="12.75">
+      <c r="A383" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D383" t="s">
+        <v>9</v>
+      </c>
+      <c r="E383" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" ht="12.75">
+      <c r="A384" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D384" t="s">
+        <v>9</v>
+      </c>
+      <c r="E384" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" ht="12.75">
+      <c r="A385" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D385" t="s">
+        <v>9</v>
+      </c>
+      <c r="E385" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" ht="12.75">
+      <c r="A386" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D386" t="s">
+        <v>9</v>
+      </c>
+      <c r="E386" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="12.75">
+      <c r="A387" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D387" t="s">
+        <v>9</v>
+      </c>
+      <c r="E387" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="12.75">
+      <c r="A388" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D388" t="s">
+        <v>9</v>
+      </c>
+      <c r="E388" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="12.75">
+      <c r="A389" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D389" t="s">
+        <v>9</v>
+      </c>
+      <c r="E389" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="12.75">
+      <c r="A390" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D390" t="s">
+        <v>9</v>
+      </c>
+      <c r="E390" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="12.75">
+      <c r="A391" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D391" t="s">
+        <v>9</v>
+      </c>
+      <c r="E391" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="12.75">
+      <c r="A392" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D392" t="s">
+        <v>9</v>
+      </c>
+      <c r="E392" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="12.75">
+      <c r="A393" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D393" t="s">
+        <v>9</v>
+      </c>
+      <c r="E393" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="12.75">
+      <c r="A394" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D394" t="s">
+        <v>9</v>
+      </c>
+      <c r="E394" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" ht="12.75">
+      <c r="A395" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D395" t="s">
+        <v>9</v>
+      </c>
+      <c r="E395" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" ht="12.75">
+      <c r="A396" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D396" t="s">
+        <v>9</v>
+      </c>
+      <c r="E396" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" ht="12.75">
+      <c r="A397" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D397" t="s">
+        <v>9</v>
+      </c>
+      <c r="E397" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" ht="12.75">
+      <c r="A398" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D398" t="s">
+        <v>9</v>
+      </c>
+      <c r="E398" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" ht="12.75">
+      <c r="A399" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D399" t="s">
+        <v>9</v>
+      </c>
+      <c r="E399" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" ht="12.75">
+      <c r="A400" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D400" t="s">
+        <v>9</v>
+      </c>
+      <c r="E400" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="12.75">
+      <c r="A401" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D401" t="s">
+        <v>9</v>
+      </c>
+      <c r="E401" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="12.75">
+      <c r="A402" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D402" t="s">
+        <v>9</v>
+      </c>
+      <c r="E402" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="12.75">
+      <c r="A403" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D403" t="s">
+        <v>9</v>
+      </c>
+      <c r="E403" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="12.75">
+      <c r="A404" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D404" t="s">
+        <v>9</v>
+      </c>
+      <c r="E404" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="12.75">
+      <c r="A405" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D405" t="s">
+        <v>9</v>
+      </c>
+      <c r="E405" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="12.75">
+      <c r="A406" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D406" t="s">
+        <v>9</v>
+      </c>
+      <c r="E406" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="12.75">
+      <c r="A407" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D407" t="s">
+        <v>9</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="295541-000-US"/>
-[...205 lines deleted...]
-    <hyperlink ref="A208" r:id="rId207" display="OTE-06MH-NN-EXTG03"/>
+    <hyperlink ref="A2" r:id="rId1" display="5333603"/>
+    <hyperlink ref="A3" r:id="rId2" display="5308103"/>
+    <hyperlink ref="A4" r:id="rId3" display="5328603"/>
+    <hyperlink ref="A5" r:id="rId4" display="5308203"/>
+    <hyperlink ref="A6" r:id="rId5" display="5342203"/>
+    <hyperlink ref="A7" r:id="rId6" display="5320303"/>
+    <hyperlink ref="A8" r:id="rId7" display="5356603"/>
+    <hyperlink ref="A9" r:id="rId8" display="5341603"/>
+    <hyperlink ref="A10" r:id="rId9" display="5401803"/>
+    <hyperlink ref="A11" r:id="rId10" display="5388903"/>
+    <hyperlink ref="A12" r:id="rId11" display="5378803"/>
+    <hyperlink ref="A13" r:id="rId12" display="5390603"/>
+    <hyperlink ref="A14" r:id="rId13" display="5447303"/>
+    <hyperlink ref="A15" r:id="rId14" display="5508002"/>
+    <hyperlink ref="A16" r:id="rId15" display="5513102"/>
+    <hyperlink ref="A17" r:id="rId16" display="5518102"/>
+    <hyperlink ref="A18" r:id="rId17" display="5514002"/>
+    <hyperlink ref="A19" r:id="rId18" display="5526402"/>
+    <hyperlink ref="A20" r:id="rId19" display="5544602"/>
+    <hyperlink ref="A21" r:id="rId20" display="5538902"/>
+    <hyperlink ref="A22" r:id="rId21" display="5542902"/>
+    <hyperlink ref="A23" r:id="rId22" display="5559502"/>
+    <hyperlink ref="A24" r:id="rId23" display="5727603"/>
+    <hyperlink ref="A25" r:id="rId24" display="5709003"/>
+    <hyperlink ref="A26" r:id="rId25" display="5708003"/>
+    <hyperlink ref="A27" r:id="rId26" display="4112704/10"/>
+    <hyperlink ref="A28" r:id="rId27" display="5509002"/>
+    <hyperlink ref="A29" r:id="rId28" display="5258803"/>
+    <hyperlink ref="A30" r:id="rId29" display="5204203"/>
+    <hyperlink ref="A31" r:id="rId30" display="5223303"/>
+    <hyperlink ref="A32" r:id="rId31" display="5226703"/>
+    <hyperlink ref="A33" r:id="rId32" display="5270803"/>
+    <hyperlink ref="A34" r:id="rId33" display="5341303"/>
+    <hyperlink ref="A35" r:id="rId34" display="5343703"/>
+    <hyperlink ref="A36" r:id="rId35" display="5208103"/>
+    <hyperlink ref="A37" r:id="rId36" display="530101503"/>
+    <hyperlink ref="A38" r:id="rId37" display="5353703"/>
+    <hyperlink ref="A39" r:id="rId38" display="5226203"/>
+    <hyperlink ref="A40" r:id="rId39" display="530090003"/>
+    <hyperlink ref="A41" r:id="rId40" display="5342603"/>
+    <hyperlink ref="A42" r:id="rId41" display="5209003"/>
+    <hyperlink ref="A43" r:id="rId42" display="530102803"/>
+    <hyperlink ref="A44" r:id="rId43" display="5309603"/>
+    <hyperlink ref="A45" r:id="rId44" display="5209103"/>
+    <hyperlink ref="A46" r:id="rId45" display="530103003"/>
+    <hyperlink ref="A47" r:id="rId46" display="5510102"/>
+    <hyperlink ref="A48" r:id="rId47" display="5506302"/>
+    <hyperlink ref="A49" r:id="rId48" display="5226303"/>
+    <hyperlink ref="A50" r:id="rId49" display="5204002"/>
+    <hyperlink ref="A51" r:id="rId50" display="530101003"/>
+    <hyperlink ref="A52" r:id="rId51" display="5248003"/>
+    <hyperlink ref="A53" r:id="rId52" display="5302203"/>
+    <hyperlink ref="A54" r:id="rId53" display="5309002"/>
+    <hyperlink ref="A55" r:id="rId54" display="530100803"/>
+    <hyperlink ref="A56" r:id="rId55" display="5308002"/>
+    <hyperlink ref="A57" r:id="rId56" display="5304203"/>
+    <hyperlink ref="A58" r:id="rId57" display="5308003"/>
+    <hyperlink ref="A59" r:id="rId58" display="FHD-HH1D"/>
+    <hyperlink ref="A60" r:id="rId59" display="FHD-HH1K"/>
+    <hyperlink ref="A61" r:id="rId60" display="FHD-HJ1A"/>
+    <hyperlink ref="A62" r:id="rId61" display="FHD-HJ1B"/>
+    <hyperlink ref="A63" r:id="rId62" display="FHD-HJ1C"/>
+    <hyperlink ref="A64" r:id="rId63" display="FHD-HK1A"/>
+    <hyperlink ref="A65" r:id="rId64" display="FHD-HK1B"/>
+    <hyperlink ref="A66" r:id="rId65" display="FHD-HK1C"/>
+    <hyperlink ref="A67" r:id="rId66" display="FHD-HN1C"/>
+    <hyperlink ref="A68" r:id="rId67" display="FHD-HV1A"/>
+    <hyperlink ref="A69" r:id="rId68" display="FHD-HV1B"/>
+    <hyperlink ref="A70" r:id="rId69" display="FHD-HV1C"/>
+    <hyperlink ref="A71" r:id="rId70" display="FHD-HV1D"/>
+    <hyperlink ref="A72" r:id="rId71" display="FHD-J01B"/>
+    <hyperlink ref="A73" r:id="rId72" display="FHD-J01C"/>
+    <hyperlink ref="A74" r:id="rId73" display="FHD-JJ1C"/>
+    <hyperlink ref="A75" r:id="rId74" display="FHD-JJ1D"/>
+    <hyperlink ref="A76" r:id="rId75" display="FHD-JJ1B"/>
+    <hyperlink ref="A77" r:id="rId76" display="MHD-M0DH"/>
+    <hyperlink ref="A78" r:id="rId77" display="MHD-MMDA"/>
+    <hyperlink ref="A79" r:id="rId78" display="MHBD-M0C1A"/>
+    <hyperlink ref="A80" r:id="rId79" display="MHBD-F1P2C"/>
+    <hyperlink ref="A81" r:id="rId80" display="FHBD-H04J084A"/>
+    <hyperlink ref="A82" r:id="rId81" display="FHBD-H040004A"/>
+    <hyperlink ref="A83" r:id="rId82" display="FHD-MM1D"/>
+    <hyperlink ref="A84" r:id="rId83" display="HCA-LL1C"/>
+    <hyperlink ref="A85" r:id="rId84" display="HCA-HH1N"/>
+    <hyperlink ref="A86" r:id="rId85" display="HCA-H01N"/>
+    <hyperlink ref="A87" r:id="rId86" display="HCA-HH1M"/>
+    <hyperlink ref="A88" r:id="rId87" display="HCA-AA1M"/>
+    <hyperlink ref="A89" r:id="rId88" display="HCA-A01N"/>
+    <hyperlink ref="A90" r:id="rId89" display="HCA-HL1V"/>
+    <hyperlink ref="A91" r:id="rId90" display="HCA-H01C"/>
+    <hyperlink ref="A92" r:id="rId91" display="HCA-X01B"/>
+    <hyperlink ref="A93" r:id="rId92" display="HCA-AL1C"/>
+    <hyperlink ref="A94" r:id="rId93" display="HCA-A01B"/>
+    <hyperlink ref="A95" r:id="rId94" display="HCA-AL1B"/>
+    <hyperlink ref="A96" r:id="rId95" display="HCA-XL1C"/>
+    <hyperlink ref="A97" r:id="rId96" display="HCA-HL1D"/>
+    <hyperlink ref="A98" r:id="rId97" display="HCA-HN1D"/>
+    <hyperlink ref="A99" r:id="rId98" display="MDC-0J1H"/>
+    <hyperlink ref="A100" r:id="rId99" display="HCA-AL1D"/>
+    <hyperlink ref="A101" r:id="rId100" display="HCA-XL1V"/>
+    <hyperlink ref="A102" r:id="rId101" display="HCA-MM1C"/>
+    <hyperlink ref="A103" r:id="rId102" display="HCA-M01D"/>
+    <hyperlink ref="A104" r:id="rId103" display="MDC-NN1H"/>
+    <hyperlink ref="A105" r:id="rId104" display="FHD-H01A"/>
+    <hyperlink ref="A106" r:id="rId105" display="FHD-H01B"/>
+    <hyperlink ref="A107" r:id="rId106" display="FHD-H01C"/>
+    <hyperlink ref="A108" r:id="rId107" display="CX3799686"/>
+    <hyperlink ref="A109" r:id="rId108" display="304000500"/>
+    <hyperlink ref="A110" r:id="rId109" display="3099979"/>
+    <hyperlink ref="A111" r:id="rId110" display="3520061"/>
+    <hyperlink ref="A112" r:id="rId111" display="359998100"/>
+    <hyperlink ref="A113" r:id="rId112" display="360000017"/>
+    <hyperlink ref="A114" r:id="rId113" display="360000014"/>
+    <hyperlink ref="A115" r:id="rId114" display="CX3140100"/>
+    <hyperlink ref="A116" r:id="rId115" display="CX3199894"/>
+    <hyperlink ref="A117" r:id="rId116" display="HCA-AM1M"/>
+    <hyperlink ref="A118" r:id="rId117" display="HCA-AN1M"/>
+    <hyperlink ref="A119" r:id="rId118" display="HCA-AN1N"/>
+    <hyperlink ref="A120" r:id="rId119" display="HCA-L01D"/>
+    <hyperlink ref="A121" r:id="rId120" display="HCA-H01V"/>
+    <hyperlink ref="A122" r:id="rId121" display="CX3260002"/>
+    <hyperlink ref="A123" r:id="rId122" display="CX3799717"/>
+    <hyperlink ref="A124" r:id="rId123" display="CX3799821"/>
+    <hyperlink ref="A125" r:id="rId124" display="CX3799823"/>
+    <hyperlink ref="A126" r:id="rId125" display="CX3799745"/>
+    <hyperlink ref="A127" r:id="rId126" display="CX3799839"/>
+    <hyperlink ref="A128" r:id="rId127" display="CX3799844"/>
+    <hyperlink ref="A129" r:id="rId128" display="760256491"/>
+    <hyperlink ref="A130" r:id="rId129" display="760256492"/>
+    <hyperlink ref="A131" r:id="rId130" display="CX3120082"/>
+    <hyperlink ref="A132" r:id="rId131" display="3020046"/>
+    <hyperlink ref="A133" r:id="rId132" display="3520008"/>
+    <hyperlink ref="A134" r:id="rId133" display="530093104"/>
+    <hyperlink ref="A135" r:id="rId134" display="530093404"/>
+    <hyperlink ref="A136" r:id="rId135" display="530097904"/>
+    <hyperlink ref="A137" r:id="rId136" display="CX3120007"/>
+    <hyperlink ref="A138" r:id="rId137" display="CX3120081"/>
+    <hyperlink ref="A139" r:id="rId138" display="CX3120101"/>
+    <hyperlink ref="A140" r:id="rId139" display="CX3350007"/>
+    <hyperlink ref="A141" r:id="rId140" display="CX3350013"/>
+    <hyperlink ref="A142" r:id="rId141" display="CX3360014"/>
+    <hyperlink ref="A143" r:id="rId142" display="CX3350014"/>
+    <hyperlink ref="A144" r:id="rId143" display="CX3350002"/>
+    <hyperlink ref="A145" r:id="rId144" display="CX3450014"/>
+    <hyperlink ref="A146" r:id="rId145" display="CX3460005"/>
+    <hyperlink ref="A147" r:id="rId146" display="CX3750009"/>
+    <hyperlink ref="A148" r:id="rId147" display="CX3460006"/>
+    <hyperlink ref="A149" r:id="rId148" display="CX3750013"/>
+    <hyperlink ref="A150" r:id="rId149" display="CX3760001"/>
+    <hyperlink ref="A151" r:id="rId150" display="CX3750001"/>
+    <hyperlink ref="A152" r:id="rId151" display="CX3750003"/>
+    <hyperlink ref="A153" r:id="rId152" display="CX3460004"/>
+    <hyperlink ref="A154" r:id="rId153" display="OTE-08MH-14-190G03"/>
+    <hyperlink ref="A155" r:id="rId154" display="OTE-08MH-14-210G03"/>
+    <hyperlink ref="A156" r:id="rId155" display="760259405-US"/>
+    <hyperlink ref="A157" r:id="rId156" display="760260490-US"/>
+    <hyperlink ref="A158" r:id="rId157" display="300100117780"/>
+    <hyperlink ref="A159" r:id="rId158" display="760258540-US"/>
+    <hyperlink ref="A160" r:id="rId159" display="760258544-US"/>
+    <hyperlink ref="A161" r:id="rId160" display="760258545-US"/>
+    <hyperlink ref="A162" r:id="rId161" display="760258546-US"/>
+    <hyperlink ref="A163" r:id="rId162" display="760258547-US"/>
+    <hyperlink ref="A164" r:id="rId163" display="760258548-US"/>
+    <hyperlink ref="A165" r:id="rId164" display="760258549-US"/>
+    <hyperlink ref="A166" r:id="rId165" display="760258551-US"/>
+    <hyperlink ref="A167" r:id="rId166" display="760258552-US"/>
+    <hyperlink ref="A168" r:id="rId167" display="760258553-US"/>
+    <hyperlink ref="A169" r:id="rId168" display="760258555-US"/>
+    <hyperlink ref="A170" r:id="rId169" display="760258556-US"/>
+    <hyperlink ref="A171" r:id="rId170" display="760258557-US"/>
+    <hyperlink ref="A172" r:id="rId171" display="760258562-US"/>
+    <hyperlink ref="A173" r:id="rId172" display="760258563-US"/>
+    <hyperlink ref="A174" r:id="rId173" display="760258564-US"/>
+    <hyperlink ref="A175" r:id="rId174" display="760258568-US"/>
+    <hyperlink ref="A176" r:id="rId175" display="760258559-US"/>
+    <hyperlink ref="A177" r:id="rId176" display="760261268-US"/>
+    <hyperlink ref="A178" r:id="rId177" display="760261269-US"/>
+    <hyperlink ref="A179" r:id="rId178" display="760261270-US"/>
+    <hyperlink ref="A180" r:id="rId179" display="C25098-000-US"/>
+    <hyperlink ref="A181" r:id="rId180" display="E89473-000-US"/>
+    <hyperlink ref="A182" r:id="rId181" display="058514-000-US"/>
+    <hyperlink ref="A183" r:id="rId182" display="714588-000-US"/>
+    <hyperlink ref="A184" r:id="rId183" display="D06322-000-US"/>
+    <hyperlink ref="A185" r:id="rId184" display="TC2932-000-US"/>
+    <hyperlink ref="A186" r:id="rId185" display="54959M-000-US"/>
+    <hyperlink ref="A187" r:id="rId186" display="W85265-000-US"/>
+    <hyperlink ref="A188" r:id="rId187" display="E63631-000-US"/>
+    <hyperlink ref="A189" r:id="rId188" display="A08617-000-US"/>
+    <hyperlink ref="A190" r:id="rId189" display="760260740-US"/>
+    <hyperlink ref="A191" r:id="rId190" display="AV134A-000-US"/>
+    <hyperlink ref="A192" r:id="rId191" display="LE0932-000-US"/>
+    <hyperlink ref="A193" r:id="rId192" display="295541-000-US"/>
+    <hyperlink ref="A194" r:id="rId193" display="D8780F-000-US"/>
+    <hyperlink ref="A195" r:id="rId194" display="882665-000-US"/>
+    <hyperlink ref="A196" r:id="rId195" display="FD3-AC144J00DBBP2P-US"/>
+    <hyperlink ref="A197" r:id="rId196" display="FD3-AC144J00PBBP2-US"/>
+    <hyperlink ref="A198" r:id="rId197" display="FD3-AE288J00DGBP4P-US"/>
+    <hyperlink ref="A199" r:id="rId198" display="FD3-AB096J00AKBP3-US"/>
+    <hyperlink ref="A200" r:id="rId199" display="FD3-AE288J00GGBP4-US"/>
+    <hyperlink ref="A201" r:id="rId200" display="FD3-AE288J00JBBP2-US"/>
+    <hyperlink ref="A202" r:id="rId201" display="FD3-AE288J00JGBP2-US"/>
+    <hyperlink ref="A203" r:id="rId202" display="FD3-AG432J00DFBP7P-US"/>
+    <hyperlink ref="A204" r:id="rId203" display="FD3-AJ576J00GGBP4-US"/>
+    <hyperlink ref="A205" r:id="rId204" display="FD3-AJ864J00GGBP4-US"/>
+    <hyperlink ref="A206" r:id="rId205" display="FD3-AC096J00GKBP1-US"/>
+    <hyperlink ref="A207" r:id="rId206" display="915167-000-US"/>
+    <hyperlink ref="A208" r:id="rId207" display="HCA-X01A"/>
+    <hyperlink ref="A209" r:id="rId208" display="HCA-H01A"/>
+    <hyperlink ref="A210" r:id="rId209" display="HCA-X01C"/>
+    <hyperlink ref="A211" r:id="rId210" display="HCA-H01D"/>
+    <hyperlink ref="A212" r:id="rId211" display="HCA-H01B"/>
+    <hyperlink ref="A213" r:id="rId212" display="HCA-AL1A"/>
+    <hyperlink ref="A214" r:id="rId213" display="HCA-XL1A"/>
+    <hyperlink ref="A215" r:id="rId214" display="HCA-XL1B"/>
+    <hyperlink ref="A216" r:id="rId215" display="HCA-HL1C"/>
+    <hyperlink ref="A217" r:id="rId216" display="HCA-HL1X"/>
+    <hyperlink ref="A218" r:id="rId217" display="HCA-XL1D"/>
+    <hyperlink ref="A219" r:id="rId218" display="MDC-0N1H"/>
+    <hyperlink ref="A220" r:id="rId219" display="HCA-MM1D"/>
+    <hyperlink ref="A221" r:id="rId220" display="HCA-M01C"/>
+    <hyperlink ref="A222" r:id="rId221" display="MDC-J01H"/>
+    <hyperlink ref="A223" r:id="rId222" display="MDC-JJ1H"/>
+    <hyperlink ref="A224" r:id="rId223" display="MDC-JN1H"/>
+    <hyperlink ref="A225" r:id="rId224" display="MDC-N01H"/>
+    <hyperlink ref="A226" r:id="rId225" display="FHD-H01D"/>
+    <hyperlink ref="A227" r:id="rId226" display="FHD-H01K"/>
+    <hyperlink ref="A228" r:id="rId227" display="FHD-HH1A"/>
+    <hyperlink ref="A229" r:id="rId228" display="FHD-HH1B"/>
+    <hyperlink ref="A230" r:id="rId229" display="FHD-HH1C"/>
+    <hyperlink ref="A231" r:id="rId230" display="FHD-HJ1D"/>
+    <hyperlink ref="A232" r:id="rId231" display="FHD-HK1D"/>
+    <hyperlink ref="A233" r:id="rId232" display="FHD-HN1A"/>
+    <hyperlink ref="A234" r:id="rId233" display="FHD-HN1B"/>
+    <hyperlink ref="A235" r:id="rId234" display="FHD-HN1D"/>
+    <hyperlink ref="A236" r:id="rId235" display="FHD-J01A"/>
+    <hyperlink ref="A237" r:id="rId236" display="FHD-J01D"/>
+    <hyperlink ref="A238" r:id="rId237" display="FHD-JJ1A"/>
+    <hyperlink ref="A239" r:id="rId238" display="FHD-JN1A"/>
+    <hyperlink ref="A240" r:id="rId239" display="FHD-JN1B"/>
+    <hyperlink ref="A241" r:id="rId240" display="FHD-JN1C"/>
+    <hyperlink ref="A242" r:id="rId241" display="FHD-JN1D"/>
+    <hyperlink ref="A243" r:id="rId242" display="MHD-F0DA"/>
+    <hyperlink ref="A244" r:id="rId243" display="MHD-M0DA"/>
+    <hyperlink ref="A245" r:id="rId244" display="MHD-MFDA"/>
+    <hyperlink ref="A246" r:id="rId245" display="MHBD-M0A1A"/>
+    <hyperlink ref="A247" r:id="rId246" display="MHBD-F100C"/>
+    <hyperlink ref="A248" r:id="rId247" display="MHBD-F1N2C"/>
+    <hyperlink ref="A249" r:id="rId248" display="FHBD-H04J084B"/>
+    <hyperlink ref="A250" r:id="rId249" display="FHD-MM1C"/>
+    <hyperlink ref="A251" r:id="rId250" display="FHD-H01V"/>
+    <hyperlink ref="A252" r:id="rId251" display="HCA-A01V"/>
+    <hyperlink ref="A253" r:id="rId252" display="HCA-A01X"/>
+    <hyperlink ref="A254" r:id="rId253" display="HCA-A01M"/>
+    <hyperlink ref="A255" r:id="rId254" display="HCA-AA1N"/>
+    <hyperlink ref="A256" r:id="rId255" display="HCA-H01M"/>
+    <hyperlink ref="A257" r:id="rId256" display="HCA-AL1M"/>
+    <hyperlink ref="A258" r:id="rId257" display="HCA-AL1N"/>
+    <hyperlink ref="A259" r:id="rId258" display="HCA-AM1N"/>
+    <hyperlink ref="A260" r:id="rId259" display="HCA-L01C"/>
+    <hyperlink ref="A261" r:id="rId260" display="HCA-LL1D"/>
+    <hyperlink ref="A262" r:id="rId261" display="HCA-H01X"/>
+    <hyperlink ref="A263" r:id="rId262" display="360000015"/>
+    <hyperlink ref="A264" r:id="rId263" display="360000016"/>
+    <hyperlink ref="A265" r:id="rId264" display="360000001"/>
+    <hyperlink ref="A266" r:id="rId265" display="360000013"/>
+    <hyperlink ref="A267" r:id="rId266" display="CX3199944"/>
+    <hyperlink ref="A268" r:id="rId267" display="CX3240006"/>
+    <hyperlink ref="A269" r:id="rId268" display="CX3199895"/>
+    <hyperlink ref="A270" r:id="rId269" display="760260486-US"/>
+    <hyperlink ref="A271" r:id="rId270" display="RH0205-000-US"/>
+    <hyperlink ref="A272" r:id="rId271" display="760260492-US"/>
+    <hyperlink ref="A273" r:id="rId272" display="JI945R-000-US"/>
+    <hyperlink ref="A274" r:id="rId273" display="760253940-US"/>
+    <hyperlink ref="A275" r:id="rId274" display="760253942-US"/>
+    <hyperlink ref="A276" r:id="rId275" display="760258541-US"/>
+    <hyperlink ref="A277" r:id="rId276" display="760258542-US"/>
+    <hyperlink ref="A278" r:id="rId277" display="760258543-US"/>
+    <hyperlink ref="A279" r:id="rId278" display="760258550-US"/>
+    <hyperlink ref="A280" r:id="rId279" display="760258554-US"/>
+    <hyperlink ref="A281" r:id="rId280" display="760258558-US"/>
+    <hyperlink ref="A282" r:id="rId281" display="760258560-US"/>
+    <hyperlink ref="A283" r:id="rId282" display="760258561-US"/>
+    <hyperlink ref="A284" r:id="rId283" display="760258565-US"/>
+    <hyperlink ref="A285" r:id="rId284" display="760258566-US"/>
+    <hyperlink ref="A286" r:id="rId285" display="760258567-US"/>
+    <hyperlink ref="A287" r:id="rId286" display="760258569-US"/>
+    <hyperlink ref="A288" r:id="rId287" display="760258570-US"/>
+    <hyperlink ref="A289" r:id="rId288" display="760258571-US"/>
+    <hyperlink ref="A290" r:id="rId289" display="931866-000-US"/>
+    <hyperlink ref="A291" r:id="rId290" display="C93816-000-US"/>
+    <hyperlink ref="A292" r:id="rId291" display="E87235-000-US"/>
+    <hyperlink ref="A293" r:id="rId292" display="C28649-000-US"/>
+    <hyperlink ref="A294" r:id="rId293" display="A42788-000-US"/>
+    <hyperlink ref="A295" r:id="rId294" display="C14263-000-US"/>
+    <hyperlink ref="A296" r:id="rId295" display="3J5708-000-US"/>
+    <hyperlink ref="A297" r:id="rId296" display="760252273-US"/>
+    <hyperlink ref="A298" r:id="rId297" display="760251441-US"/>
+    <hyperlink ref="A299" r:id="rId298" display="C32954-000-US"/>
+    <hyperlink ref="A300" r:id="rId299" display="467054-000-US"/>
+    <hyperlink ref="A301" r:id="rId300" display="760261267-US"/>
+    <hyperlink ref="A302" r:id="rId301" display="RH0202-000-US"/>
+    <hyperlink ref="A303" r:id="rId302" display="760261332-US"/>
+    <hyperlink ref="A304" r:id="rId303" display="061064-000-US"/>
+    <hyperlink ref="A305" r:id="rId304" display="426579-000-US"/>
+    <hyperlink ref="A306" r:id="rId305" display="863927-000-US"/>
+    <hyperlink ref="A307" r:id="rId306" display="709972-000-US"/>
+    <hyperlink ref="A308" r:id="rId307" display="429567-000-US"/>
+    <hyperlink ref="A309" r:id="rId308" display="3020008"/>
+    <hyperlink ref="A310" r:id="rId309" display="302006100"/>
+    <hyperlink ref="A311" r:id="rId310" display="3520007"/>
+    <hyperlink ref="A312" r:id="rId311" display="3520060"/>
+    <hyperlink ref="A313" r:id="rId312" display="530093204"/>
+    <hyperlink ref="A314" r:id="rId313" display="550085205"/>
+    <hyperlink ref="A315" r:id="rId314" display="CX3120008"/>
+    <hyperlink ref="A316" r:id="rId315" display="CX3140108"/>
+    <hyperlink ref="A317" r:id="rId316" display="CX3250004"/>
+    <hyperlink ref="A318" r:id="rId317" display="CX3250062"/>
+    <hyperlink ref="A319" r:id="rId318" display="CX3360002"/>
+    <hyperlink ref="A320" r:id="rId319" display="CX3350008"/>
+    <hyperlink ref="A321" r:id="rId320" display="CX3350009"/>
+    <hyperlink ref="A322" r:id="rId321" display="CX3350061"/>
+    <hyperlink ref="A323" r:id="rId322" display="CX3350003"/>
+    <hyperlink ref="A324" r:id="rId323" display="CX3450012"/>
+    <hyperlink ref="A325" r:id="rId324" display="CX3450004"/>
+    <hyperlink ref="A326" r:id="rId325" display="CX3450016"/>
+    <hyperlink ref="A327" r:id="rId326" display="CX3450006"/>
+    <hyperlink ref="A328" r:id="rId327" display="CX3450084"/>
+    <hyperlink ref="A329" r:id="rId328" display="CX3450010"/>
+    <hyperlink ref="A330" r:id="rId329" display="CX3750049"/>
+    <hyperlink ref="A331" r:id="rId330" display="5309303"/>
+    <hyperlink ref="A332" r:id="rId331" display="5301803"/>
+    <hyperlink ref="A333" r:id="rId332" display="5333503"/>
+    <hyperlink ref="A334" r:id="rId333" display="5340803"/>
+    <hyperlink ref="A335" r:id="rId334" display="5365303"/>
+    <hyperlink ref="A336" r:id="rId335" display="5377203"/>
+    <hyperlink ref="A337" r:id="rId336" display="5390003"/>
+    <hyperlink ref="A338" r:id="rId337" display="550085302"/>
+    <hyperlink ref="A339" r:id="rId338" display="550085402"/>
+    <hyperlink ref="A340" r:id="rId339" display="5515002"/>
+    <hyperlink ref="A341" r:id="rId340" display="5501302"/>
+    <hyperlink ref="A342" r:id="rId341" display="5512402"/>
+    <hyperlink ref="A343" r:id="rId342" display="5520302"/>
+    <hyperlink ref="A344" r:id="rId343" display="5515302"/>
+    <hyperlink ref="A345" r:id="rId344" display="5516202"/>
+    <hyperlink ref="A346" r:id="rId345" display="5518702"/>
+    <hyperlink ref="A347" r:id="rId346" display="5513802"/>
+    <hyperlink ref="A348" r:id="rId347" display="5522802"/>
+    <hyperlink ref="A349" r:id="rId348" display="5519302"/>
+    <hyperlink ref="A350" r:id="rId349" display="5528902"/>
+    <hyperlink ref="A351" r:id="rId350" display="5544502"/>
+    <hyperlink ref="A352" r:id="rId351" display="5559802"/>
+    <hyperlink ref="A353" r:id="rId352" display="5560502"/>
+    <hyperlink ref="A354" r:id="rId353" display="5727803"/>
+    <hyperlink ref="A355" r:id="rId354" display="550084302"/>
+    <hyperlink ref="A356" r:id="rId355" display="5702003"/>
+    <hyperlink ref="A357" r:id="rId356" display="5202203"/>
+    <hyperlink ref="A358" r:id="rId357" display="5225003"/>
+    <hyperlink ref="A359" r:id="rId358" display="5278203"/>
+    <hyperlink ref="A360" r:id="rId359" display="5341203"/>
+    <hyperlink ref="A361" r:id="rId360" display="5314103"/>
+    <hyperlink ref="A362" r:id="rId361" display="5208003"/>
+    <hyperlink ref="A363" r:id="rId362" display="5223103"/>
+    <hyperlink ref="A364" r:id="rId363" display="5230203"/>
+    <hyperlink ref="A365" r:id="rId364" display="530101703"/>
+    <hyperlink ref="A366" r:id="rId365" display="5341403"/>
+    <hyperlink ref="A367" r:id="rId366" display="5208203"/>
+    <hyperlink ref="A368" r:id="rId367" display="5509102"/>
+    <hyperlink ref="A369" r:id="rId368" display="5510202"/>
+    <hyperlink ref="A370" r:id="rId369" display="4110103"/>
+    <hyperlink ref="A371" r:id="rId370" display="5209002"/>
+    <hyperlink ref="A372" r:id="rId371" display="5244903"/>
+    <hyperlink ref="A373" r:id="rId372" display="5302002"/>
+    <hyperlink ref="A374" r:id="rId373" display="5308303"/>
+    <hyperlink ref="A375" r:id="rId374" display="5307703"/>
+    <hyperlink ref="A376" r:id="rId375" display="5309003"/>
+    <hyperlink ref="A377" r:id="rId376" display="530102403"/>
+    <hyperlink ref="A378" r:id="rId377" display="5309103"/>
+    <hyperlink ref="A379" r:id="rId378" display="5304002"/>
+    <hyperlink ref="A380" r:id="rId379" display="CX3199984"/>
+    <hyperlink ref="A381" r:id="rId380" display="CX3299986"/>
+    <hyperlink ref="A382" r:id="rId381" display="CX3399657"/>
+    <hyperlink ref="A383" r:id="rId382" display="CX3299999"/>
+    <hyperlink ref="A384" r:id="rId383" display="CX3399693"/>
+    <hyperlink ref="A385" r:id="rId384" display="CX3399957"/>
+    <hyperlink ref="A386" r:id="rId385" display="CX3799852"/>
+    <hyperlink ref="A387" r:id="rId386" display="CX3799662"/>
+    <hyperlink ref="A388" r:id="rId387" display="CX3799992"/>
+    <hyperlink ref="A389" r:id="rId388" display="760256490"/>
+    <hyperlink ref="A390" r:id="rId389" display="760256493"/>
+    <hyperlink ref="A391" r:id="rId390" display="760260215"/>
+    <hyperlink ref="A392" r:id="rId391" display="760256494"/>
+    <hyperlink ref="A393" r:id="rId392" display="760257873"/>
+    <hyperlink ref="A394" r:id="rId393" display="FD3-AE288J00PGBP4-US"/>
+    <hyperlink ref="A395" r:id="rId394" display="FD3-AG432J00PFBP9X-US"/>
+    <hyperlink ref="A396" r:id="rId395" display="FD3-AG576J00DGBP8B-US"/>
+    <hyperlink ref="A397" r:id="rId396" display="FD3-AE288J00TGBP4-US"/>
+    <hyperlink ref="A398" r:id="rId397" display="FD3-AG432J00GBBP4-US"/>
+    <hyperlink ref="A399" r:id="rId398" display="FD3-AG432J00JBBP4-US"/>
+    <hyperlink ref="A400" r:id="rId399" display="FD3-AE288J00GGBP2-US"/>
+    <hyperlink ref="A401" r:id="rId400" display="FD3-AE144J00JBBP2-US"/>
+    <hyperlink ref="A402" r:id="rId401" display="FD3-AG432J00TCBP4-US"/>
+    <hyperlink ref="A403" r:id="rId402" display="FD3-AJ864J00PFBP5X-US"/>
+    <hyperlink ref="A404" r:id="rId403" display="FD3-AG432J00DFBP2P-US"/>
+    <hyperlink ref="A405" r:id="rId404" display="FD3-AG576J00PGBP8-US"/>
+    <hyperlink ref="A406" r:id="rId405" display="1H5935-000-US"/>
+    <hyperlink ref="A407" r:id="rId406" display="D68198-000-US"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId208"/>
+    <tablePart r:id="rId407"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>