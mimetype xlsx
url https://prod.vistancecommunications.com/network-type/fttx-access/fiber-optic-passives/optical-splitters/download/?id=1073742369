--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,2888 +11,4703 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1763" count="3654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1773" count="3782">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760262388</t>
+  </si>
+  <si>
+    <t>760262388</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-202-2P-S</t>
+  </si>
+  <si>
+    <t>Variant of FIST-FSASA3-SPLITTER-TRAYS</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with 2pcs of Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3</t>
+  </si>
+  <si>
+    <t>Splitter splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439</t>
+  </si>
+  <si>
+    <t>760259439</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQS2NQF</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, SC/APC output, field installable</t>
+  </si>
+  <si>
+    <t>OCC1P</t>
+  </si>
+  <si>
+    <t>Splitter component</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>SP-10400NNS2CBDD</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/APC GRADE C 0.84M OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
+  </si>
+  <si>
+    <t>Bare splitter</t>
+  </si>
+  <si>
+    <t>SP-10800NNS2CBDD</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/APC GRADE C 0.84M OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770</t>
+  </si>
+  <si>
+    <t>760234770</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*8-S1</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/UPC ports, 1 x 8 splitter</t>
+  </si>
+  <si>
+    <t>IFDB</t>
+  </si>
+  <si>
+    <t>Splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762</t>
+  </si>
+  <si>
+    <t>760234762</t>
+  </si>
+  <si>
+    <t>OCM6-SP218S2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>OCM6</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545</t>
+  </si>
+  <si>
+    <t>760235545</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-20DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612</t>
+  </si>
+  <si>
+    <t>760235612</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613</t>
+  </si>
+  <si>
+    <t>760235613</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>764664-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1235-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 65/35 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1A</t>
+  </si>
+  <si>
+    <t>799956-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA11200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857</t>
+  </si>
+  <si>
+    <t>760238857</t>
+  </si>
+  <si>
+    <t>OCM6-SP524L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, five 2x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510</t>
+  </si>
+  <si>
+    <t>760238510</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-CL</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861</t>
+  </si>
+  <si>
+    <t>760238861</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>SP-10200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2102006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 1X2 UPC/LC</t>
+  </si>
+  <si>
+    <t>Variant of LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 6 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>1RU-SP3132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/SC</t>
+  </si>
+  <si>
+    <t>Variant of 1RU-SPLTR-PNLS</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>347867-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-US40</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>367652-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>399274-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>626298-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1245-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 55/45 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097</t>
+  </si>
+  <si>
+    <t>460159097</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>554944-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CY3856-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11G00L2-NZ</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY2615-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP41400L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, four 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY7856-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CY8048-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ2459-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNSESEB-ASIA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1836-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1840-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ3250-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3255-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12WL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3246-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP128L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ6768-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S2SESEB-ASIA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ7753-000</t>
+  </si>
+  <si>
+    <t>FIST-SASA3-116-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splitter Array Sub-Assembly with splitter, symmetrical ratio, 1x16, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>FIST-SASA3</t>
+  </si>
+  <si>
+    <t>CZ8588-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CZ8590-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>D80891-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1210-NNASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D35163-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-L2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D83104-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-18-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2</t>
+  </si>
+  <si>
+    <t>D39890-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11G00</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC-OC</t>
+  </si>
+  <si>
+    <t>D88525-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S2ASGAC</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/APC, 2.0 mm cable, heavy duty housing</t>
+  </si>
+  <si>
+    <t>CS1307-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1309-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2811-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2062-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P116400S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x64, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CS7527-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CS7528-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-S1SESEB-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CS7529-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CU4756-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA31200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, three 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CU4243-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-22-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CU8906-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CV5290-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CV5845-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-132-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5853-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-216-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5835-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-104-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x4, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>A13551-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA</t>
+  </si>
+  <si>
+    <t>A18219-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNA-SASA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A61669-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3A21800</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  typ with two 1x8 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>A68313-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-4A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-S24  type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C74415-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>891722-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>CP3653-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CP3849-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CW5512-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>CW7232-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-25</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW7234-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-30</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 30/70 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW9901-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP12W00L2-45DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM5</t>
+  </si>
+  <si>
+    <t>CX0659-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW8580-000</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*8-S2</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 8 splitter</t>
+  </si>
+  <si>
+    <t>CW8580-001</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*4-S2</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 4 splitter</t>
+  </si>
+  <si>
+    <t>CX2089-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3037-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-13-1A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x3, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX1247-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11Z00S2-70DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x64 Splitter, singlemode, SC/APC, symmetrical split ratio, 7.0 m pigtails</t>
+  </si>
+  <si>
+    <t>CX2454-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3242-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-25</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3240-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-15</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 15/85 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CY0684-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY1541-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528</t>
+  </si>
+  <si>
+    <t>860633528</t>
+  </si>
+  <si>
+    <t>OCM1-SP21800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, two 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C75701-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P12G00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 2x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CB4038-000</t>
+  </si>
+  <si>
+    <t>OCC1A-2200-NNANQNA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 2x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CA0685-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1230-S2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CB7630-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA21200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, two 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CC1541-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-24-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1542-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-28-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x8, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1037-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x8 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC6925-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-14DASIA-U</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 1.4 m pigtails</t>
+  </si>
+  <si>
+    <t>CC8313-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 64, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC8177-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC8544-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 16, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC9987-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQF-2</t>
+  </si>
+  <si>
+    <t>E43774-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EF3406-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WNL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>EF5492-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1210-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>EG3368-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP12400S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EG3369-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP12800S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EG3708-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EG5932-002</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNSESEB_AP</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EG6171-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12WL2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EM0066-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-116-1P-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical, 1x16, planar component, grade P, all fibers at left side</t>
+  </si>
+  <si>
+    <t>F59084-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-132-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>EG8273-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA122NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 2x2 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8275-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA522NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, five 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8276-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA622NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, six 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8277-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA722NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, seven 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8293-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP218L2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG6568-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG8297-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA11205S1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/UPC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>EG8891-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG8893-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG9784-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118E9-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LSH/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG9252-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH0787-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH1328-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P111600S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EH1040-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1</t>
+  </si>
+  <si>
+    <t>EH1758-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12400S2-AP</t>
+  </si>
+  <si>
+    <t>EH1759-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12800S2-AP</t>
+  </si>
+  <si>
+    <t>EH3096-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WSL1-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/UPC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>EH7203-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, LC/APC, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH7204-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EK3448-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP11OL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>EK3112-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4A</t>
+  </si>
+  <si>
+    <t>Variant of NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>Monitoring module</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ210400</t>
+  </si>
+  <si>
+    <t>Variant of XPND-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>XPND™</t>
+  </si>
+  <si>
+    <t>XP-SPTMM410400</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTMM210800</t>
+  </si>
+  <si>
+    <t>XPND module, 1x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ111665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ113265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM411665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 4 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM213265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 2 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XPND-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>XPND Splitter Modules</t>
+  </si>
+  <si>
+    <t>XPND</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF116</t>
+  </si>
+  <si>
+    <t>Variant of NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF116</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, right, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2B</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 95/5, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Monitoring Module</t>
+  </si>
+  <si>
     <t>FACT-SPLITTER-CHASSIS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>FACT® Series Optical Splitter Chassis for FACT ODF</t>
   </si>
   <si>
+    <t>FACT®</t>
+  </si>
+  <si>
     <t>FACT</t>
   </si>
   <si>
     <t>Fiber splitter chassis</t>
   </si>
   <si>
-    <t>XPND-SPLITTER-MODULES</t>
-[...11 lines deleted...]
-    <t>Build America Buy America (BABA) compliant*</t>
+    <t>LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>LGX Splitter Module</t>
+  </si>
+  <si>
+    <t>FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH4000 and FDH5000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>FDH 4000 | FDH 5000 | FPS</t>
+  </si>
+  <si>
+    <t>FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Splitter Module</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2800B0000</t>
+  </si>
+  <si>
+    <t>Variant of LSX-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U3900A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KAKA2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU8000A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-57A7A8000A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2400B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>WH6662-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x8 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>QK7510-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x4 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>195714-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1205-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 95/5 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>2111684-1</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 32</t>
+  </si>
+  <si>
+    <t>OLS</t>
+  </si>
+  <si>
+    <t>2111684-2</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 16</t>
+  </si>
+  <si>
+    <t>121724-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960</t>
+  </si>
+  <si>
+    <t>760244960</t>
+  </si>
+  <si>
+    <t>OCM1-SA41200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, four 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640</t>
+  </si>
+  <si>
+    <t>760253640</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP132000L2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x32 splitter, LC/APC, 2 circuits, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886</t>
+  </si>
+  <si>
+    <t>760252886</t>
+  </si>
+  <si>
+    <t>FACT-1ESRHPP164A00L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x64 splitter, LC/APC, 1 circuit, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887</t>
+  </si>
+  <si>
+    <t>760252887</t>
+  </si>
+  <si>
+    <t>FACT-1ESLHPP164A00L2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969</t>
+  </si>
+  <si>
+    <t>760253969</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10400L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x4 splitters, LC/APC, 14 circuits, symmetrical, planar</t>
   </si>
   <si>
     <t>NG4-VMMLF4J</t>
   </si>
   <si>
-    <t>Variant of NG4-MON-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, left, 4 circuits</t>
   </si>
   <si>
-    <t>FACT | NG4</t>
-[...4 lines deleted...]
-  <si>
     <t>NG4-VMMRF4J</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, right, 4 circuits</t>
   </si>
   <si>
     <t>NG4-VMMRF4H</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, right, 4 circuits</t>
   </si>
   <si>
-    <t>VLM-2KUKU8000A0000</t>
-[...56 lines deleted...]
-    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+    <t>FPS-CMPP2AJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2ASS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2UJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2XJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2NJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1SJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-EJJ01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 2 x 32 splitter, SC/APC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FMT</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CNN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1x16, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-MPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1KJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1NJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1XJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-WP03N055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, triple, 1 x 4, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-SPL1CJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP1NJJ</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-ANN01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x32 splitter, SC/UPC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-MPP1OJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1PJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3LJJ</t>
+  </si>
+  <si>
+    <t>Variant of NGF-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x8, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>NGF</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP3MJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x16, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>FPS-MPP3WJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x2 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>LX2SSP1232001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 2x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP1132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1104004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 1X4 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2204004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 2X4 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 4 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP2132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x16 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3202003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 2X2 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 3 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP3116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 APC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4208001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X8 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4204002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP4116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP4232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1164001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X64 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-11600NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-16400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20800NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X8 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x8, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092</t>
+  </si>
+  <si>
+    <t>760242092</t>
+  </si>
+  <si>
+    <t>OCM8-SP112LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096</t>
+  </si>
+  <si>
+    <t>760242096</t>
+  </si>
+  <si>
+    <t>OCM8-SP114LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982</t>
+  </si>
+  <si>
+    <t>760241982</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098</t>
+  </si>
+  <si>
+    <t>760242098</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085</t>
+  </si>
+  <si>
+    <t>760253085</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086</t>
+  </si>
+  <si>
+    <t>760253086</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011</t>
+  </si>
+  <si>
+    <t>760242011</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984</t>
+  </si>
+  <si>
+    <t>760241984</t>
+  </si>
+  <si>
+    <t>OCM8-SP11ZLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985</t>
+  </si>
+  <si>
+    <t>760242985</t>
+  </si>
+  <si>
+    <t>OCM8-SP122LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986</t>
+  </si>
+  <si>
+    <t>760242986</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088</t>
+  </si>
+  <si>
+    <t>760253088</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984</t>
+  </si>
+  <si>
+    <t>760242984</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983</t>
+  </si>
+  <si>
+    <t>760242983</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092</t>
+  </si>
+  <si>
+    <t>760253092</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987</t>
+  </si>
+  <si>
+    <t>760242987</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011</t>
+  </si>
+  <si>
+    <t>760243011</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435</t>
+  </si>
+  <si>
+    <t>760241435</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012</t>
+  </si>
+  <si>
+    <t>760243012</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089</t>
+  </si>
+  <si>
+    <t>760253089</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10205NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 95/05 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 95/05 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10240NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 60/40 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 60/40 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10210NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 90/10 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 90/10 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10215NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 85/15 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 85/15 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10230NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 70/30 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 70/30 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-20200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 2X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 2x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>EG4847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-164-1P-X</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x64, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>SP-10200L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>CV5847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-202-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
   </si>
   <si>
     <t>FPS-CMPP2LSS</t>
   </si>
   <si>
-    <t>Variant of FDH4000-FDH5000-SPLITTER-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>FDH 4000/5000, Dual 1x8 splitter, LC/APC</t>
   </si>
   <si>
-    <t>FDH 4000 | FDH 5000 | FPS</t>
-[...1 lines deleted...]
-  <si>
     <t>FPS-MPP3GJJ</t>
   </si>
   <si>
-    <t>Variant of FDH3000-SPLITTER-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 32, SC/APC</t>
   </si>
   <si>
-    <t>FDH 3000 | Mini FDH 3000</t>
-[...1 lines deleted...]
-  <si>
     <t>FPS-MPP4ANN-1.2MM</t>
   </si>
   <si>
     <t>Singlemode Splitter Module, 1 x 32, SC/UPC, symmetrical split ratio, 126" Pigtail</t>
   </si>
   <si>
+    <t>OMX600®</t>
+  </si>
+  <si>
     <t>OMX</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439</t>
-[...1840 lines deleted...]
-  <si>
     <t>1RU-SP1264001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 2X64 APC/LC</t>
   </si>
   <si>
     <t>1RU panel, 2X64 split ratio, 1 splitter, LC/APC connectors</t>
   </si>
   <si>
     <t>1RU-SP1116004</t>
   </si>
   <si>
     <t>1RU SPLTR PNL (4) 1X16 APC/LC</t>
   </si>
   <si>
     <t>1RU panel, 1X16 split ratio, 4 splitters, LC/APC connectors</t>
   </si>
   <si>
-    <t>LX2SSP1232001</t>
-[...644 lines deleted...]
-    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+    <t>FIST-FSASA3-SPLITTER-TRAYS</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3 Splitter splice trays</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2CSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2WJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2JJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X8 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2MJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2PJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 2X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-CJJ02</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x16 splitter, SC/APC splitter and output connect., 2 splitters</t>
+  </si>
+  <si>
+    <t>FPS-LPP1WJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1AJJ</t>
+  </si>
+  <si>
+    <t>FPS-LPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-LPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1ANN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1WJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FDH 3000</t>
+  </si>
+  <si>
+    <t>FPS-LPP1PJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3AJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x32 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ-OMX</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, front input, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FPS-MPP3ANN</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x32 splitter, SC/UPC (front pgtl) to SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3CJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x16 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-SPD1CJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 7 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-SPD1JJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 8, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-AJJ01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x32 splitter, SC/APC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-WP04W055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, quad, 1 x 2, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-SPL1GJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 2 x 32, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP3HJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 2x16 WDM, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x4, SC/APC</t>
+  </si>
+  <si>
+    <t>NGF-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Modules for FTTx applications</t>
+  </si>
+  <si>
+    <t>LSX-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module</t>
+  </si>
+  <si>
+    <t>LSX</t>
+  </si>
+  <si>
+    <t>1RU-SPLTR-PNLS</t>
+  </si>
+  <si>
+    <t>1RU Splitter Panels</t>
+  </si>
+  <si>
+    <t>CV5837-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-104-2P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 1x4, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>FPS-SPL1AJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 32, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>SP-10800NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241980</t>
+  </si>
+  <si>
+    <t>760241980</t>
+  </si>
+  <si>
+    <t>OCM8-SP112LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241649</t>
+  </si>
+  <si>
+    <t>760241649</t>
+  </si>
+  <si>
+    <t>OCM8-SP114LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241981</t>
+  </si>
+  <si>
+    <t>760241981</t>
+  </si>
+  <si>
+    <t>OCM8-SP118LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241576</t>
+  </si>
+  <si>
+    <t>760241576</t>
+  </si>
+  <si>
+    <t>OCM8-SP118LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242012</t>
+  </si>
+  <si>
+    <t>760242012</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241983</t>
+  </si>
+  <si>
+    <t>760241983</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242095</t>
+  </si>
+  <si>
+    <t>760242095</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242093</t>
+  </si>
+  <si>
+    <t>760242093</t>
+  </si>
+  <si>
+    <t>OCM8-SP11ZLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253087</t>
+  </si>
+  <si>
+    <t>760253087</t>
+  </si>
+  <si>
+    <t>OCM8-SP122LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253090</t>
+  </si>
+  <si>
+    <t>760253090</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253093</t>
+  </si>
+  <si>
+    <t>760253093</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253094</t>
+  </si>
+  <si>
+    <t>760253094</t>
+  </si>
+  <si>
+    <t>OCM8-SP12ZLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253095</t>
+  </si>
+  <si>
+    <t>760253095</t>
+  </si>
+  <si>
+    <t>OCM8-SP12ZLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253091</t>
+  </si>
+  <si>
+    <t>760253091</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244205</t>
+  </si>
+  <si>
+    <t>760244205</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2MSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1x16 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>FPS-MPP4SJJ-2MM</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" pigtail</t>
+  </si>
+  <si>
+    <t>FPS-MPP4SNN-2MM</t>
+  </si>
+  <si>
+    <t>FPS-SPL1JJJ</t>
+  </si>
+  <si>
+    <t>EF7093-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>EG0041-001</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-CHT</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EG0039-001</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-CHT</t>
+  </si>
+  <si>
+    <t>EG3371-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P123200S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x32, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EG8294-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP414L2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, four 1x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG7897-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-102-2P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 1x2, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>CC4455-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-40</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 40/60 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC8284-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CC8312-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC6250-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC5021-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-22-2A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 2x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC8541-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC8542-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 8, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC9545-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>CV5841-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-108-2P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 1x8, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>SP-10400L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT SC/AP GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253738</t>
+  </si>
+  <si>
+    <t>760253738</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-102-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x2, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>CV5849-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-204-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF28</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF28</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, right, 2 circuits</t>
+  </si>
+  <si>
+    <t>1RU-SP3116004</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (4) 1X16 APC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X16 split ratio, 4 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939</t>
+  </si>
+  <si>
+    <t>860634939</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058</t>
+  </si>
+  <si>
+    <t>860637058</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>A11211-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-30DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 3.0 m pigtails</t>
+  </si>
+  <si>
+    <t>A11601-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A10948-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A21400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x4 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238447</t>
+  </si>
+  <si>
+    <t>760238447</t>
+  </si>
+  <si>
+    <t>OCM6-SP514L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, five 1x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238448</t>
+  </si>
+  <si>
+    <t>760238448</t>
+  </si>
+  <si>
+    <t>OCM6-SP318L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238856</t>
+  </si>
+  <si>
+    <t>760238856</t>
+  </si>
+  <si>
+    <t>OCM6-SA822L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, eight 2x2 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238858</t>
+  </si>
+  <si>
+    <t>760238858</t>
+  </si>
+  <si>
+    <t>OCM6-SP328L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 2x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760239444</t>
+  </si>
+  <si>
+    <t>760239444</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNSES2SEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638</t>
+  </si>
+  <si>
+    <t>760253638</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP11600L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x16 splitters, LC/APC, 4 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253639</t>
+  </si>
+  <si>
+    <t>760253639</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10800L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x8 splitters, LC/APC, 8 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095</t>
+  </si>
+  <si>
+    <t>460159095</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159098</t>
+  </si>
+  <si>
+    <t>460159098</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>526878-000</t>
   </si>
   <si>
     <t>OCC1A-1225-NNANQNF</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 75/25 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638</t>
-[...26 lines deleted...]
-    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, left, 4 circuits</t>
+    <t>116894-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1240-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 60/40 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>213464-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10300-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>239574-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1220-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 80/20 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>NG4-VSKLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSKRF132</t>
+  </si>
+  <si>
+    <t>NG4 VAM, 1 1X32 SPLITTERS, LC/UPC, RIGHT</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7RF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, right, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, left, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4C010GM</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU2000D0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, four 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-57A7A4900A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A4900A0000</t>
+  </si>
+  <si>
+    <t>VLM-M7U7U7U1AB000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A8000A0000</t>
+  </si>
+  <si>
+    <t>VLM-M7U7U7U1ED000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
   </si>
   <si>
     <t>NG4-VMMLF4H</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, left, 4 circuits</t>
   </si>
   <si>
-    <t>VLM-2KUKU2000D0000</t>
-[...32 lines deleted...]
-    <t>LGX VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235608</t>
+  </si>
+  <si>
+    <t>760235608</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-36DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235609</t>
+  </si>
+  <si>
+    <t>760235609</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-36DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235611</t>
+  </si>
+  <si>
+    <t>760235611</t>
+  </si>
+  <si>
+    <t>OCM6-SP11ZS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x64 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235614</t>
+  </si>
+  <si>
+    <t>760235614</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236098</t>
+  </si>
+  <si>
+    <t>760236098</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236398</t>
+  </si>
+  <si>
+    <t>760236398</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P123200L2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x32, symmetrical, planar, singlemode, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>LX1SSP1216001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X16 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x16 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1204004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 2X4 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1202006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 2X2 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 6 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x16 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1108002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X8 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1102006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 1X2 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 6 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP2232001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 2x32 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2216001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X16 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x16 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2202006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 2X2 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 6 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2108002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X8 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x8 symmetrical split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2104004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 1X4 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 4 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP3216001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X16 APC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 2x16 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3208001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X8 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3204002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X4 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3108001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X8 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x8 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3102003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 1X2 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 3 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4202003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 2X2 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 3 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4108001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X8 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x8 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4102003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 1X2 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 3 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP3232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 APC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP4132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 UPC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1232002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2132002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 1X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2164001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X64 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X64 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>SP-10400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-11600NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-16400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X64 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x64, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-1AA00NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X128 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x128, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X2 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x2, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X4 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x4, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20800NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X8 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x8, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-21600NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X16 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x16, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10800NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-1AA00NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X128 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x128, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X2 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x2, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X4 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x4, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-21600NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X16 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x16, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10202NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 98/02 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 98/02 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10207NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 93/07 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 93/07 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10210NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 90/10 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 90/10 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10215NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 85/15 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 85/15 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10220NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 80/20 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 80/20 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10230NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 70/30 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 70/30 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10245NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 55/45 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 55/45 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10200NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 50/50 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 50/50 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-20200NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 2X2 50/50 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 2x2 FBT, 50/50 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10202NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 98/02 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 98/02 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10205NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 95/05 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 95/05 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10207NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 93/07 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 93/07 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10220NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 80/20 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 80/20 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10240NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 60/40 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 60/40 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10245NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 55/45 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 55/45 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10200NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
   </si>
   <si>
     <t>XP-SPTJJ410200</t>
   </si>
   <si>
     <t>XPND module, 1x2 symmetrical split ratio, 4 splitters, SC/APC connectors</t>
   </si>
   <si>
     <t>XP-SPTJJ110800</t>
   </si>
   <si>
     <t>XPND module, 1x8 symmetrical split ratio, 1 splitters, SC/APC connectors</t>
   </si>
   <si>
     <t>XP-SPTMM810200</t>
   </si>
   <si>
     <t>XPND module, 1x2 symmetrical split ratio, 8 splitters, LC/APC connectors</t>
   </si>
   <si>
     <t>XP-SPTJJ213265</t>
   </si>
   <si>
     <t>XPND module, 1x32 symmetrical split ratio, 2 splitters, SC/APC connectors, 65" Pigtails</t>
   </si>
   <si>
     <t>XP-SPTJJ116465</t>
   </si>
   <si>
     <t>XPND module, 1x64 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
   </si>
   <si>
     <t>XP-SPTMM116465</t>
   </si>
   <si>
     <t>XPND module, 1x64 symmetrical split ratio, 1 splitters, LC/APC connectors, 65" Pigtails</t>
   </si>
   <si>
     <t>XP-SPTJJ411665</t>
   </si>
   <si>
     <t>XPND module, 1x16 symmetrical split ratio, 4 splitters, SC/APC connectors, 65" Pigtails</t>
   </si>
   <si>
-    <t>116894-000</t>
-[...23 lines deleted...]
-    <t>FIST-FSASA3 Splitter splice trays</t>
+    <t>EG8892-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG9250-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP11400S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EG9438-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQF-2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>EH3185-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH2763-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x16, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH0774-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH0776-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP218S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH0777-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP318S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH2060-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P121600S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
   </si>
   <si>
     <t>EJ0445-000</t>
   </si>
   <si>
     <t>OCM6-SA812S2-50DB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, FBT, eight 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio, butt style, 5 m pigtails</t>
   </si>
   <si>
     <t>EJ2002-000</t>
   </si>
   <si>
     <t>OCM6-SP21GS2-72CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x16 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
   </si>
   <si>
     <t>EK2987-000</t>
   </si>
   <si>
     <t>OCM6-SP11WS2-20DB1</t>
   </si>
@@ -2911,2159 +4726,602 @@
   <si>
     <t>F04947-000</t>
   </si>
   <si>
     <t>FOSC-OC-5A11400</t>
   </si>
   <si>
     <t>FOSC®  B-TRAY-S24 type with one 1x4 FBT splitter with symmetrical split ratio</t>
   </si>
   <si>
     <t>F08852-000</t>
   </si>
   <si>
     <t>OCC1P-10800-NNNQNQA</t>
   </si>
   <si>
     <t>F07925-000</t>
   </si>
   <si>
     <t>OCM5-SP11W00S2-18DASIA-U</t>
   </si>
   <si>
     <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 1.8 m pigtails</t>
   </si>
   <si>
+    <t>FPS-CMPP2CJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2DSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Quad 1X2 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>CU4755-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA21400S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, two 1x4 Splitters, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CV5843-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-116-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x16, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5851-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-208-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x8, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5855-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-232-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x32, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5839-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-108-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CW1639-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-18-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, Input fibers left, output fibers right</t>
+  </si>
+  <si>
+    <t>CW3257-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP318NS2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW3203-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WNS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW0093-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P113200S1</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x32, symmetrical, planar, singlemode, SC/UPC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CW7360-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-45</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 45/55 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CX2455-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX2617-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S1SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3241-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-20</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 20/80 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3244-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-45</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 45/55 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3357-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GSL2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC output only, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CX5090-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GSL2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC output only, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CY0681-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP112L2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x2 Splitter, singlemode, LC/APC, 50/50 split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY0682-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114L2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY4697-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNSESEB</t>
+  </si>
+  <si>
+    <t>CY3912-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800S2</t>
+  </si>
+  <si>
+    <t>CY8049-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA112S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/APC, 50/50 split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CY4075-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WSL2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ2609-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-L1SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, LC/UPC, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ3238-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA122L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3243-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP124L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ8312-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GNS2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ9183-000</t>
+  </si>
+  <si>
+    <t>FIST-SASA3-12-1A-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splitter Array Sub-Assembly with splitter, symmetrical ratio, 1x2, FBT component, grade A</t>
+  </si>
+  <si>
+    <t>D39498-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11G00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>D83800-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D80450-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNA</t>
+  </si>
+  <si>
+    <t>D87277-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11W00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x32 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>D88684-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-14-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x4, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>E49835-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11800</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x8 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>E45575-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A11200</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x2 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>E91273-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-NNNQNQA</t>
+  </si>
+  <si>
+    <t>E96958-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CK7702-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CN9632-000</t>
+  </si>
+  <si>
+    <t>OCC1A-2200-NNANQNA-SASA</t>
+  </si>
+  <si>
+    <t>CN9787-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-4A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, four 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CP3654-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S2SESEB</t>
+  </si>
+  <si>
+    <t>CR0128-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-24-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CR5485-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-14DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 1.4 m pigtails</t>
+  </si>
+  <si>
+    <t>CR6731-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P113200S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x32, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CS1308-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1310-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1312-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>A68478-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>BP7852-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A61200</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with six 1x2 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C23065-000</t>
+  </si>
+  <si>
+    <t>OCC1O-13200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1O Wideband Splitter, low loss planar, singlemode, 1x32, symmetrical ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>OCC1O</t>
+  </si>
+  <si>
+    <t>C29177-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-16-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x6, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>C73000-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P21G00</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with two 1x16 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CB3016-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-16-1A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x6, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CB9820-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11400</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x4 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC0561-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S1ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CC1599-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CC3157-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-20</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 20/80 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC3783-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-216-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
     <t>F58883-000</t>
   </si>
   <si>
     <t>FOSC-OC-3P11W00</t>
   </si>
   <si>
     <t>FOSC®  D-TRAY-72  type with one 1x32 Planar splitter with symmetrical split ratio</t>
   </si>
   <si>
-    <t>CK7702-000</t>
-[...815 lines deleted...]
-    <t>OCC1A Wideband Splitter, singlemode, 1x2, 80/20 ratio, 0.250 mm cable, field installable</t>
+    <t>754759-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10300-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
     <t>61935G-000</t>
   </si>
   <si>
     <t>OCM5-SP11W00S2-20DASIA</t>
   </si>
   <si>
     <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 2.0 m pigtails</t>
   </si>
   <si>
     <t>622516-000</t>
   </si>
   <si>
     <t>OCC1A-1230-NNANQNF</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095</t>
-[...160 lines deleted...]
-  <si>
     <t>688817-000</t>
   </si>
   <si>
     <t>OCC1P-11600-NNNQNQA-US40</t>
   </si>
   <si>
-    <t>NG4-VMKNLF4H010GM</t>
-[...1093 lines deleted...]
-  <si>
     <t>1RU-SP2264001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 2X64 UPC/LC</t>
   </si>
   <si>
     <t>1RU panel, 2X64 split ratio, 1 splitter, LC/UPC connectors</t>
   </si>
   <si>
     <t>1RU-SP3164001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 1X64 APC/SC</t>
   </si>
   <si>
     <t>1RU panel, 1X64 split ratio, 1 splitter, SC/APC connectors</t>
   </si>
   <si>
     <t>SP-13200L2L2CBAA</t>
   </si>
   <si>
     <t>PLC 1X32 900UM IN/OUT LC/APC GRADE C</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
@@ -5072,278 +5330,50 @@
     <t>SP-13200L1L1CBAA</t>
   </si>
   <si>
     <t>PLC 1X32 900UM IN/OUT LC/UPC GRADE C</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
   </si>
   <si>
     <t>SP-13200S2S2CBAA</t>
   </si>
   <si>
     <t>PLC 1X32 900UM IN/OUT SC/APC GRADE C</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
   </si>
   <si>
     <t>SP-13200S1S1CBAA</t>
   </si>
   <si>
     <t>PLC 1X32 900UM IN/OUT SC/UPC GRADE C</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
-  </si>
-[...226 lines deleted...]
-    <t>1RU panel, 1X16 split ratio, 4 splitters, SC/APC connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5444,75 +5474,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J604" totalsRowShown="0">
-  <autoFilter ref="A1:J604"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J605" totalsRowShown="0">
+  <autoFilter ref="A1:J605"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1216001" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1204004" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1202006" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1116001" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1108002" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1102006" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2232001" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2216001" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2202006" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2108002" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2104004" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3216001" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3208001" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3204002" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3108001" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3102003" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4202003" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4108001" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4102003" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxabb" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxabb" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxabb" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxabb" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxabb" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxabb" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxabb" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxbbb" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxbbb" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxbbb" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxbbb" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxabb" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxabb" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxabb" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxabb" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxabb" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxabb" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxabb" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxbbb" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxbbb" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxbbb" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxbbb" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxbbb" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxbbb" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2caba" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2caba" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2caba" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1caba" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1caba" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2caba" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2caba" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2caba" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1caba" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2cbba" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2cbba" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1cbba" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1cbba" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2cbba" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbba" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbba" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2cbba" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1cbba" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2caaa" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2caaa" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2caaa" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1caaa" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1caaa" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1caaa" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1caaa" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2caaa" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2caaa" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1caaa" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1caaa" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1caaa" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2cbaa" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2cbaa" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2cbaa" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1cbaa" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1cbaa" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1cbaa" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2cbaa" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2cbaa" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1cbaa" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253738" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5849-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2cbaa" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1cbaa" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2cbaa" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1cbaa" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241576" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242012" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241983" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242095" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242093" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253087" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253090" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253093" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253094" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253095" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253091" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244205" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5841-000" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760262388" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241576" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242012" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241983" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242095" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242093" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253087" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253090" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253093" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253094" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253095" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253091" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244205" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5841-000" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2caaa" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2caaa" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2caaa" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1caaa" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1caaa" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1caaa" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1caaa" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2caaa" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2caaa" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1caaa" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1caaa" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1caaa" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2cbaa" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2cbaa" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2cbaa" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1cbaa" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1cbaa" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1cbaa" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2cbaa" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2cbaa" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1cbaa" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253738" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5849-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1216001" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1204004" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1202006" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1116001" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1108002" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1102006" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2232001" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2216001" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2202006" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2108002" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2104004" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3216001" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3208001" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3204002" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3108001" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3102003" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4202003" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4108001" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4102003" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxabb" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxabb" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxabb" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxabb" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxabb" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxabb" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxabb" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxbbb" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxbbb" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxbbb" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxbbb" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxabb" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxabb" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxabb" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxabb" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxabb" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxabb" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxabb" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxbbb" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxbbb" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxbbb" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxbbb" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxbbb" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxbbb" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2caba" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2caba" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2caba" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1caba" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1caba" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2caba" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2caba" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2caba" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1caba" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2cbba" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2cbba" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1cbba" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1cbba" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2cbba" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbba" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbba" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2cbba" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1cbba" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2cbaa" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1cbaa" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2cbaa" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1cbaa" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J604"/>
+  <dimension ref="A1:J605"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="132.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5522,12787 +5552,13172 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" t="s">
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>81</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G17" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="I17" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>86</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>88</v>
+      </c>
+      <c r="G18" t="s">
+        <v>89</v>
       </c>
       <c r="H18" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>93</v>
+      </c>
+      <c r="G19" t="s">
+        <v>23</v>
       </c>
       <c r="H19" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G22" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G23" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="G24" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="I24" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="G25" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G28" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="H28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="G29" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="G30" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G31" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="G32" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G34" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G35" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>24</v>
+      </c>
+      <c r="J35" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>145</v>
+      </c>
+      <c r="F36" t="s">
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="G37" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="H37" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G38" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="H38" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="G39" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>24</v>
+      </c>
+      <c r="J39" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="G40" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="H40" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>161</v>
+      </c>
+      <c r="F41" t="s">
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>165</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
       </c>
       <c r="G42" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="H42" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="B43" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="G43" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H43" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="G44" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H44" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="G45" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H45" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="G46" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H46" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>181</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="G47" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>90</v>
+      </c>
+      <c r="J47" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" t="s">
+        <v>93</v>
+      </c>
+      <c r="G48" t="s">
         <v>23</v>
       </c>
-      <c r="H47" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J48" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>172</v>
+        <v>186</v>
+      </c>
+      <c r="B49" t="s">
+        <v>187</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
-      <c r="I49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>190</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>71</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J50" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>192</v>
+      </c>
+      <c r="C51" t="s">
         <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="G51" t="s">
+        <v>63</v>
+      </c>
+      <c r="H51" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B52" t="s">
+        <v>195</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>162</v>
+      </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G53" t="s">
         <v>23</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H53" t="s">
         <v>24</v>
       </c>
-      <c r="I51" t="s">
-[...43 lines deleted...]
-        <v>19</v>
+      <c r="J53" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>201</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>194</v>
+        <v>205</v>
+      </c>
+      <c r="F55" t="s">
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B56" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
+        <v>208</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
       </c>
       <c r="G56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B57" t="s">
+        <v>210</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H56" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>211</v>
+      </c>
+      <c r="F57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" t="s">
+        <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>213</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
       </c>
       <c r="D58" t="s">
-        <v>202</v>
+        <v>93</v>
+      </c>
+      <c r="G58" t="s">
+        <v>23</v>
       </c>
       <c r="H58" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I58" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>214</v>
+      </c>
+      <c r="B59" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>204</v>
+        <v>216</v>
+      </c>
+      <c r="G59" t="s">
+        <v>59</v>
       </c>
       <c r="H59" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>217</v>
+      </c>
+      <c r="B60" t="s">
+        <v>218</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>206</v>
+        <v>219</v>
+      </c>
+      <c r="F60" t="s">
+        <v>166</v>
+      </c>
+      <c r="G60" t="s">
+        <v>167</v>
       </c>
       <c r="H60" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>220</v>
+      </c>
+      <c r="B61" t="s">
+        <v>221</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>222</v>
+      </c>
+      <c r="F61" t="s">
+        <v>166</v>
+      </c>
+      <c r="G61" t="s">
+        <v>167</v>
       </c>
       <c r="H61" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>223</v>
+      </c>
+      <c r="B62" t="s">
+        <v>224</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
       </c>
       <c r="D62" t="s">
-        <v>210</v>
+        <v>225</v>
+      </c>
+      <c r="F62" t="s">
+        <v>166</v>
+      </c>
+      <c r="G62" t="s">
+        <v>167</v>
       </c>
       <c r="H62" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>226</v>
+      </c>
+      <c r="B63" t="s">
+        <v>227</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>212</v>
+        <v>228</v>
+      </c>
+      <c r="G63" t="s">
+        <v>23</v>
       </c>
       <c r="H63" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J63" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D64" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="G64" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H64" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="J64" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="G65" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="G66" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H66" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D67" t="s">
-        <v>225</v>
+        <v>240</v>
+      </c>
+      <c r="F67" t="s">
+        <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="H67" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>118</v>
+        <v>243</v>
+      </c>
+      <c r="F68" t="s">
+        <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="H68" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="G69" t="s">
-        <v>64</v>
+        <v>247</v>
       </c>
       <c r="H69" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="G70" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="H70" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="B71" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="G71" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D72" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="G72" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="H72" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="G73" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J73" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D74" t="s">
-        <v>245</v>
+        <v>262</v>
+      </c>
+      <c r="F74" t="s">
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>246</v>
+        <v>162</v>
       </c>
       <c r="H74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B75" t="s">
+        <v>264</v>
+      </c>
+      <c r="C75" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" t="s">
+        <v>265</v>
+      </c>
+      <c r="G75" t="s">
         <v>247</v>
       </c>
-      <c r="J74" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="G76" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H76" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J76" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="B77" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
-        <v>81</v>
+        <v>271</v>
+      </c>
+      <c r="F77" t="s">
+        <v>15</v>
       </c>
       <c r="G77" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="H77" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>257</v>
+        <v>274</v>
+      </c>
+      <c r="F78" t="s">
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="H78" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D79" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="G79" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="H79" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D80" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="G80" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H80" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="G81" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H81" t="s">
-        <v>65</v>
+        <v>38</v>
+      </c>
+      <c r="J81" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>286</v>
+      </c>
+      <c r="C82" t="s">
+        <v>21</v>
       </c>
       <c r="D82" t="s">
-        <v>270</v>
+        <v>287</v>
+      </c>
+      <c r="F82" t="s">
+        <v>166</v>
       </c>
       <c r="G82" t="s">
-        <v>271</v>
+        <v>167</v>
       </c>
       <c r="H82" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B83" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>289</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
       </c>
       <c r="D83" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="G83" t="s">
-        <v>271</v>
+        <v>59</v>
       </c>
       <c r="H83" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B84" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>292</v>
+      </c>
+      <c r="C84" t="s">
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="G84" t="s">
-        <v>271</v>
+        <v>59</v>
       </c>
       <c r="H84" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="B85" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D85" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="G85" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H85" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>284</v>
+        <v>299</v>
+      </c>
+      <c r="F86" t="s">
+        <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H86" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D87" t="s">
-        <v>289</v>
+        <v>302</v>
+      </c>
+      <c r="F87" t="s">
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H87" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D88" t="s">
-        <v>293</v>
+        <v>305</v>
+      </c>
+      <c r="F88" t="s">
+        <v>166</v>
       </c>
       <c r="G88" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="H88" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="B89" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="G89" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="H89" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="B90" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="G90" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="I90" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B91" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
+        <v>314</v>
+      </c>
+      <c r="F91" t="s">
+        <v>166</v>
       </c>
       <c r="G91" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="G92" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="I92" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B93" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>313</v>
+        <v>71</v>
       </c>
       <c r="G93" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J93" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B94" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D94" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="G94" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H94" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="I94" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B95" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D95" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="G95" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B96" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D96" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="G96" t="s">
-        <v>285</v>
+        <v>59</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B97" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G97" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J97" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B98" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D98" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G98" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="H98" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J98" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B99" t="s">
         <v>336</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D99" t="s">
         <v>337</v>
       </c>
       <c r="G99" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H99" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J99" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B100" t="s">
         <v>339</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
         <v>340</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="J100" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B101" t="s">
+        <v>342</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
         <v>343</v>
       </c>
-      <c r="B101" t="s">
+      <c r="G101" t="s">
+        <v>43</v>
+      </c>
+      <c r="H101" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
+      <c r="A102" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C101" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="B102" t="s">
         <v>345</v>
       </c>
-      <c r="G101" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>349</v>
+        <v>346</v>
+      </c>
+      <c r="F102" t="s">
+        <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="J102" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B103" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D103" t="s">
-        <v>353</v>
+        <v>349</v>
+      </c>
+      <c r="F103" t="s">
+        <v>15</v>
       </c>
       <c r="G103" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B104" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D104" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="G104" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="H104" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B105" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D105" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="G105" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="H105" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B106" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D106" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="G106" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="H106" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B107" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D107" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="G107" t="s">
-        <v>156</v>
+        <v>43</v>
       </c>
       <c r="H107" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B108" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="G108" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B109" t="s">
+        <v>366</v>
+      </c>
+      <c r="C109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" t="s">
+        <v>367</v>
+      </c>
+      <c r="G109" t="s">
+        <v>43</v>
+      </c>
+      <c r="H109" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12.75">
+      <c r="A110" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B110" t="s">
+        <v>369</v>
+      </c>
+      <c r="C110" t="s">
+        <v>21</v>
+      </c>
+      <c r="D110" t="s">
         <v>370</v>
       </c>
-      <c r="B109" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="I110" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B111" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D111" t="s">
-        <v>378</v>
+        <v>93</v>
       </c>
       <c r="G111" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H111" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J111" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B112" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D112" t="s">
-        <v>381</v>
+        <v>322</v>
       </c>
       <c r="G112" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="H112" t="s">
-        <v>42</v>
+        <v>24</v>
+      </c>
+      <c r="J112" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B113" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D113" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="G113" t="s">
-        <v>156</v>
+        <v>43</v>
       </c>
       <c r="H113" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B114" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D114" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="G114" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H114" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="J114" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B115" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D115" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="G115" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="H115" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B116" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D116" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="G116" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
       <c r="H116" t="s">
-        <v>42</v>
+        <v>90</v>
+      </c>
+      <c r="J116" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="B117" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D117" t="s">
-        <v>396</v>
+        <v>280</v>
       </c>
       <c r="G117" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="H117" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B118" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D118" t="s">
-        <v>399</v>
+        <v>331</v>
       </c>
       <c r="G118" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H118" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J118" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B119" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D119" t="s">
-        <v>402</v>
+        <v>334</v>
       </c>
       <c r="G119" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="H119" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="J119" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B120" t="s">
+        <v>394</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>395</v>
+      </c>
+      <c r="G120" t="s">
+        <v>43</v>
+      </c>
+      <c r="H120" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
+      <c r="A121" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B121" t="s">
+        <v>397</v>
+      </c>
+      <c r="C121" t="s">
+        <v>21</v>
+      </c>
+      <c r="D121" t="s">
+        <v>398</v>
+      </c>
+      <c r="G121" t="s">
+        <v>23</v>
+      </c>
+      <c r="H121" t="s">
+        <v>24</v>
+      </c>
+      <c r="J121" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B122" t="s">
+        <v>400</v>
+      </c>
+      <c r="C122" t="s">
+        <v>21</v>
+      </c>
+      <c r="D122" t="s">
+        <v>401</v>
+      </c>
+      <c r="G122" t="s">
+        <v>23</v>
+      </c>
+      <c r="H122" t="s">
+        <v>24</v>
+      </c>
+      <c r="J122" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B123" t="s">
         <v>403</v>
       </c>
-      <c r="B120" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D123" t="s">
-        <v>414</v>
+        <v>280</v>
       </c>
       <c r="G123" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H123" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B124" t="s">
+        <v>405</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" t="s">
+        <v>406</v>
+      </c>
+      <c r="G124" t="s">
+        <v>23</v>
+      </c>
+      <c r="H124" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D125" t="s">
+        <v>409</v>
+      </c>
+      <c r="F125" t="s">
+        <v>410</v>
+      </c>
+      <c r="G125" t="s">
+        <v>411</v>
+      </c>
+      <c r="H125" t="s">
+        <v>412</v>
+      </c>
+      <c r="I125" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D126" t="s">
         <v>415</v>
       </c>
-      <c r="B124" t="s">
+      <c r="F126" t="s">
         <v>416</v>
       </c>
-      <c r="C124" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+      <c r="H126" t="s">
+        <v>38</v>
+      </c>
+      <c r="I126" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="12.75">
+      <c r="A127" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="G124" t="s">
-[...7 lines deleted...]
-      <c r="A125" s="1" t="s">
+      <c r="C127" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D127" t="s">
         <v>418</v>
       </c>
-      <c r="B125" t="s">
+      <c r="F127" t="s">
+        <v>416</v>
+      </c>
+      <c r="H127" t="s">
+        <v>38</v>
+      </c>
+      <c r="I127" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12.75">
+      <c r="A128" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="C128" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D128" t="s">
         <v>420</v>
       </c>
-      <c r="G125" t="s">
-[...7 lines deleted...]
-      <c r="A126" s="1" t="s">
+      <c r="F128" t="s">
+        <v>416</v>
+      </c>
+      <c r="H128" t="s">
+        <v>38</v>
+      </c>
+      <c r="I128" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="12.75">
+      <c r="A129" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C129" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D129" t="s">
         <v>422</v>
       </c>
-      <c r="C126" t="s">
-[...2 lines deleted...]
-      <c r="D126" t="s">
+      <c r="F129" t="s">
+        <v>416</v>
+      </c>
+      <c r="H129" t="s">
+        <v>38</v>
+      </c>
+      <c r="I129" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="12.75">
+      <c r="A130" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="G126" t="s">
-[...7 lines deleted...]
-      <c r="A127" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D130" t="s">
         <v>424</v>
       </c>
-      <c r="B127" t="s">
+      <c r="F130" t="s">
+        <v>416</v>
+      </c>
+      <c r="H130" t="s">
+        <v>38</v>
+      </c>
+      <c r="I130" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="12.75">
+      <c r="A131" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C127" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="C131" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D131" t="s">
         <v>426</v>
       </c>
-      <c r="G127" t="s">
-[...7 lines deleted...]
-      <c r="A128" s="1" t="s">
+      <c r="F131" t="s">
+        <v>416</v>
+      </c>
+      <c r="H131" t="s">
+        <v>38</v>
+      </c>
+      <c r="I131" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="12.75">
+      <c r="A132" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C132" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D132" t="s">
         <v>428</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="F132" t="s">
+        <v>416</v>
+      </c>
+      <c r="H132" t="s">
+        <v>38</v>
+      </c>
+      <c r="I132" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="12.75">
+      <c r="A133" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="G128" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="1" t="s">
+      <c r="C133" t="s">
         <v>430</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D133" t="s">
         <v>431</v>
       </c>
-      <c r="C129" t="s">
-[...2 lines deleted...]
-      <c r="D129" t="s">
+      <c r="G133" t="s">
         <v>432</v>
       </c>
-      <c r="G129" t="s">
-[...10 lines deleted...]
-      <c r="A130" s="1" t="s">
+      <c r="H133" t="s">
+        <v>38</v>
+      </c>
+      <c r="I133" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12.75">
+      <c r="A134" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C134" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C130" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="D134" t="s">
         <v>435</v>
       </c>
-      <c r="G130" t="s">
+      <c r="F134" t="s">
+        <v>410</v>
+      </c>
+      <c r="G134" t="s">
+        <v>411</v>
+      </c>
+      <c r="H134" t="s">
+        <v>38</v>
+      </c>
+      <c r="I134" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="12.75">
+      <c r="A135" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="H130" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D135" t="s">
         <v>437</v>
       </c>
-      <c r="B131" t="s">
+      <c r="F135" t="s">
+        <v>410</v>
+      </c>
+      <c r="G135" t="s">
         <v>438</v>
       </c>
-      <c r="C131" t="s">
-[...2 lines deleted...]
-      <c r="D131" t="s">
+      <c r="H135" t="s">
+        <v>412</v>
+      </c>
+      <c r="I135" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="12.75">
+      <c r="A136" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="G131" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D136" t="s">
         <v>440</v>
       </c>
-      <c r="B132" t="s">
+      <c r="F136" t="s">
+        <v>410</v>
+      </c>
+      <c r="G136" t="s">
+        <v>438</v>
+      </c>
+      <c r="H136" t="s">
+        <v>412</v>
+      </c>
+      <c r="I136" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="12.75">
+      <c r="A137" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="C132" t="s">
-[...2 lines deleted...]
-      <c r="D132" t="s">
+      <c r="C137" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D137" t="s">
         <v>442</v>
       </c>
-      <c r="G132" t="s">
-[...7 lines deleted...]
-      <c r="A133" s="1" t="s">
+      <c r="F137" t="s">
+        <v>410</v>
+      </c>
+      <c r="G137" t="s">
+        <v>411</v>
+      </c>
+      <c r="H137" t="s">
+        <v>38</v>
+      </c>
+      <c r="I137" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="12.75">
+      <c r="A138" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C138" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D138" t="s">
         <v>444</v>
       </c>
-      <c r="C133" t="s">
-[...2 lines deleted...]
-      <c r="D133" t="s">
+      <c r="F138" t="s">
+        <v>410</v>
+      </c>
+      <c r="G138" t="s">
+        <v>411</v>
+      </c>
+      <c r="H138" t="s">
+        <v>38</v>
+      </c>
+      <c r="I138" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="12.75">
+      <c r="A139" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="G133" t="s">
-[...7 lines deleted...]
-      <c r="A134" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D139" t="s">
         <v>446</v>
       </c>
-      <c r="B134" t="s">
+      <c r="F139" t="s">
+        <v>410</v>
+      </c>
+      <c r="G139" t="s">
+        <v>438</v>
+      </c>
+      <c r="H139" t="s">
+        <v>412</v>
+      </c>
+      <c r="I139" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="12.75">
+      <c r="A140" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="C134" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+      <c r="C140" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D140" t="s">
         <v>448</v>
       </c>
-      <c r="G134" t="s">
-[...7 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="F140" t="s">
+        <v>410</v>
+      </c>
+      <c r="G140" t="s">
+        <v>411</v>
+      </c>
+      <c r="H140" t="s">
+        <v>38</v>
+      </c>
+      <c r="I140" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="12.75">
+      <c r="A141" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C141" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D141" t="s">
         <v>450</v>
       </c>
-      <c r="C135" t="s">
-[...2 lines deleted...]
-      <c r="D135" t="s">
+      <c r="F141" t="s">
+        <v>410</v>
+      </c>
+      <c r="G141" t="s">
+        <v>411</v>
+      </c>
+      <c r="H141" t="s">
+        <v>38</v>
+      </c>
+      <c r="I141" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="12.75">
+      <c r="A142" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="G135" t="s">
-[...10 lines deleted...]
-      <c r="A136" s="1" t="s">
+      <c r="C142" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D142" t="s">
         <v>452</v>
       </c>
-      <c r="B136" t="s">
+      <c r="F142" t="s">
+        <v>410</v>
+      </c>
+      <c r="G142" t="s">
+        <v>411</v>
+      </c>
+      <c r="H142" t="s">
+        <v>38</v>
+      </c>
+      <c r="I142" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="12.75">
+      <c r="A143" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="C136" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+      <c r="C143" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D143" t="s">
         <v>454</v>
       </c>
-      <c r="G136" t="s">
-[...10 lines deleted...]
-      <c r="A137" s="1" t="s">
+      <c r="F143" t="s">
+        <v>410</v>
+      </c>
+      <c r="G143" t="s">
+        <v>438</v>
+      </c>
+      <c r="H143" t="s">
+        <v>412</v>
+      </c>
+      <c r="I143" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="12.75">
+      <c r="A144" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C144" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D144" t="s">
         <v>456</v>
       </c>
-      <c r="C137" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="F144" t="s">
+        <v>410</v>
+      </c>
+      <c r="G144" t="s">
+        <v>438</v>
+      </c>
+      <c r="H144" t="s">
+        <v>412</v>
+      </c>
+      <c r="I144" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="12.75">
+      <c r="A145" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="G137" t="s">
-[...10 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="C145" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D145" t="s">
         <v>458</v>
       </c>
-      <c r="B138" t="s">
-[...149 lines deleted...]
-        <v>481</v>
+      <c r="F145" t="s">
+        <v>410</v>
       </c>
       <c r="G145" t="s">
-        <v>77</v>
+        <v>438</v>
       </c>
       <c r="H145" t="s">
-        <v>18</v>
+        <v>412</v>
+      </c>
+      <c r="I145" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>459</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>408</v>
       </c>
       <c r="D146" t="s">
-        <v>484</v>
+        <v>460</v>
+      </c>
+      <c r="F146" t="s">
+        <v>410</v>
       </c>
       <c r="G146" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="H146" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I146" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D147" t="s">
-        <v>118</v>
+        <v>462</v>
+      </c>
+      <c r="F147" t="s">
+        <v>410</v>
       </c>
       <c r="G147" t="s">
-        <v>64</v>
+        <v>411</v>
       </c>
       <c r="H147" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="148" spans="1:10" ht="12.75">
+        <v>412</v>
+      </c>
+      <c r="I147" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>463</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D148" t="s">
-        <v>489</v>
+        <v>464</v>
+      </c>
+      <c r="F148" t="s">
+        <v>465</v>
       </c>
       <c r="G148" t="s">
-        <v>64</v>
+        <v>466</v>
       </c>
       <c r="H148" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="149" spans="1:8" ht="12.75">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>468</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D149" t="s">
-        <v>492</v>
+        <v>469</v>
       </c>
       <c r="G149" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H149" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I149" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D150" t="s">
-        <v>495</v>
+        <v>471</v>
       </c>
       <c r="G150" t="s">
-        <v>115</v>
+        <v>472</v>
       </c>
       <c r="H150" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="151" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I150" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>473</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D151" t="s">
-        <v>498</v>
+        <v>474</v>
       </c>
       <c r="G151" t="s">
-        <v>115</v>
+        <v>475</v>
       </c>
       <c r="H151" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I151" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D152" t="s">
-        <v>501</v>
+        <v>477</v>
+      </c>
+      <c r="F152" t="s">
+        <v>410</v>
       </c>
       <c r="G152" t="s">
-        <v>246</v>
+        <v>411</v>
       </c>
       <c r="H152" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
+      </c>
+      <c r="I152" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>478</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D153" t="s">
-        <v>399</v>
+        <v>480</v>
       </c>
       <c r="G153" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H153" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>481</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D154" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="G154" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="H154" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="155" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>483</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D155" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="G155" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="H155" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>485</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D156" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
       <c r="G156" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="H156" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>487</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D157" t="s">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="G157" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H157" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="158" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>489</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D158" t="s">
-        <v>517</v>
+        <v>490</v>
       </c>
       <c r="G158" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="H158" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="159" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>518</v>
+        <v>491</v>
       </c>
       <c r="B159" t="s">
-        <v>519</v>
+        <v>492</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D159" t="s">
-        <v>520</v>
+        <v>493</v>
+      </c>
+      <c r="F159" t="s">
+        <v>166</v>
       </c>
       <c r="G159" t="s">
-        <v>111</v>
+        <v>167</v>
       </c>
       <c r="H159" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="160" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>494</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>408</v>
       </c>
       <c r="D160" t="s">
-        <v>523</v>
+        <v>495</v>
+      </c>
+      <c r="F160" t="s">
+        <v>410</v>
       </c>
       <c r="G160" t="s">
-        <v>111</v>
+        <v>411</v>
       </c>
       <c r="H160" t="s">
-        <v>65</v>
+        <v>412</v>
+      </c>
+      <c r="I160" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>524</v>
+        <v>496</v>
       </c>
       <c r="B161" t="s">
-        <v>525</v>
+        <v>497</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D161" t="s">
-        <v>526</v>
+        <v>498</v>
+      </c>
+      <c r="F161" t="s">
+        <v>166</v>
       </c>
       <c r="G161" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="H161" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="B162" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D162" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G162" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="H162" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>502</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D163" t="s">
-        <v>532</v>
+        <v>503</v>
       </c>
       <c r="G163" t="s">
-        <v>111</v>
+        <v>504</v>
       </c>
       <c r="H163" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>505</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D164" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="G164" t="s">
-        <v>64</v>
+        <v>504</v>
       </c>
       <c r="H164" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="B165" t="s">
-        <v>536</v>
+        <v>508</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D165" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="G165" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H165" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J165" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>510</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D166" t="s">
-        <v>540</v>
+        <v>512</v>
       </c>
       <c r="G166" t="s">
-        <v>64</v>
+        <v>475</v>
       </c>
       <c r="H166" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="167" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I166" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="B167" t="s">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D167" t="s">
-        <v>543</v>
+        <v>516</v>
       </c>
       <c r="G167" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H167" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
+      </c>
+      <c r="I167" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="B168" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>519</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>520</v>
       </c>
       <c r="D168" t="s">
-        <v>399</v>
+        <v>521</v>
+      </c>
+      <c r="F168" t="s">
+        <v>465</v>
       </c>
       <c r="G168" t="s">
-        <v>77</v>
+        <v>466</v>
       </c>
       <c r="H168" t="s">
-        <v>18</v>
+        <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="B169" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>524</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>520</v>
       </c>
       <c r="D169" t="s">
-        <v>548</v>
+        <v>525</v>
+      </c>
+      <c r="F169" t="s">
+        <v>465</v>
       </c>
       <c r="G169" t="s">
-        <v>64</v>
+        <v>466</v>
       </c>
       <c r="H169" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:10" ht="12.75">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="B170" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>528</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>520</v>
       </c>
       <c r="D170" t="s">
-        <v>551</v>
+        <v>525</v>
+      </c>
+      <c r="F170" t="s">
+        <v>465</v>
       </c>
       <c r="G170" t="s">
-        <v>146</v>
+        <v>466</v>
       </c>
       <c r="H170" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="171" spans="1:10" ht="12.75">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>552</v>
+        <v>530</v>
       </c>
       <c r="B171" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>531</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>520</v>
       </c>
       <c r="D171" t="s">
-        <v>554</v>
+        <v>532</v>
+      </c>
+      <c r="F171" t="s">
+        <v>465</v>
       </c>
       <c r="G171" t="s">
-        <v>64</v>
+        <v>466</v>
       </c>
       <c r="H171" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="172" spans="1:8" ht="12.75">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>533</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>408</v>
       </c>
       <c r="D172" t="s">
-        <v>557</v>
+        <v>534</v>
+      </c>
+      <c r="F172" t="s">
+        <v>410</v>
       </c>
       <c r="G172" t="s">
-        <v>64</v>
+        <v>411</v>
       </c>
       <c r="H172" t="s">
-        <v>65</v>
+        <v>412</v>
+      </c>
+      <c r="I172" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:9" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D173" t="s">
-        <v>559</v>
+        <v>536</v>
+      </c>
+      <c r="F173" t="s">
+        <v>410</v>
       </c>
       <c r="G173" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="H173" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I173" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:9" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D174" t="s">
-        <v>561</v>
+        <v>538</v>
+      </c>
+      <c r="F174" t="s">
+        <v>410</v>
       </c>
       <c r="G174" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="H174" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I174" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:9" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>54</v>
+        <v>540</v>
       </c>
       <c r="D175" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="G175" t="s">
-        <v>56</v>
+        <v>472</v>
       </c>
       <c r="H175" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I175" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>30</v>
+        <v>540</v>
       </c>
       <c r="D176" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="G176" t="s">
-        <v>32</v>
+        <v>472</v>
       </c>
       <c r="H176" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="I176" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:9" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>54</v>
+        <v>540</v>
       </c>
       <c r="D177" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="G177" t="s">
-        <v>56</v>
+        <v>472</v>
       </c>
       <c r="H177" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I177" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>546</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D178" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="G178" t="s">
-        <v>569</v>
+        <v>472</v>
       </c>
       <c r="H178" t="s">
-        <v>247</v>
+        <v>38</v>
+      </c>
+      <c r="I178" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>570</v>
+        <v>548</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>54</v>
+        <v>540</v>
       </c>
       <c r="D179" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="G179" t="s">
-        <v>56</v>
+        <v>472</v>
       </c>
       <c r="H179" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I179" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>572</v>
+        <v>550</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>54</v>
+        <v>511</v>
       </c>
       <c r="D180" t="s">
-        <v>573</v>
+        <v>551</v>
       </c>
       <c r="G180" t="s">
-        <v>56</v>
+        <v>475</v>
       </c>
       <c r="H180" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I180" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:9" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>574</v>
+        <v>552</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="D181" t="s">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="G181" t="s">
-        <v>577</v>
+        <v>475</v>
       </c>
       <c r="H181" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I181" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>554</v>
+      </c>
+      <c r="C182" t="s">
+        <v>21</v>
       </c>
       <c r="D182" t="s">
-        <v>579</v>
+        <v>555</v>
       </c>
       <c r="G182" t="s">
-        <v>56</v>
+        <v>556</v>
       </c>
       <c r="H182" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>90</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="D183" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="G183" t="s">
-        <v>577</v>
+        <v>475</v>
       </c>
       <c r="H183" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I183" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:9" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="D184" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="G184" t="s">
-        <v>577</v>
+        <v>475</v>
       </c>
       <c r="H184" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I184" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>561</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D185" t="s">
-        <v>586</v>
+        <v>562</v>
       </c>
       <c r="G185" t="s">
-        <v>41</v>
+        <v>475</v>
       </c>
       <c r="H185" t="s">
-        <v>42</v>
+        <v>38</v>
+      </c>
+      <c r="I185" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:9" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>587</v>
+        <v>563</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>588</v>
+        <v>511</v>
       </c>
       <c r="D186" t="s">
-        <v>589</v>
+        <v>564</v>
       </c>
       <c r="G186" t="s">
-        <v>23</v>
+        <v>475</v>
       </c>
       <c r="H186" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I186" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:9" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>590</v>
+        <v>565</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D187" t="s">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="G187" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H187" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I187" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:9" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>593</v>
+        <v>567</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D188" t="s">
-        <v>594</v>
+        <v>568</v>
       </c>
       <c r="G188" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H188" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I188" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:9" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>595</v>
+        <v>569</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>588</v>
+        <v>511</v>
       </c>
       <c r="D189" t="s">
-        <v>596</v>
+        <v>570</v>
       </c>
       <c r="G189" t="s">
-        <v>23</v>
+        <v>475</v>
       </c>
       <c r="H189" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I189" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:9" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>597</v>
+        <v>571</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>588</v>
+        <v>511</v>
       </c>
       <c r="D190" t="s">
-        <v>598</v>
+        <v>572</v>
       </c>
       <c r="G190" t="s">
-        <v>23</v>
+        <v>475</v>
       </c>
       <c r="H190" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I190" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:9" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>599</v>
+        <v>573</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D191" t="s">
-        <v>600</v>
+        <v>574</v>
       </c>
       <c r="G191" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H191" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I191" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>601</v>
+        <v>575</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>588</v>
+        <v>479</v>
       </c>
       <c r="D192" t="s">
-        <v>602</v>
+        <v>576</v>
       </c>
       <c r="G192" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="H192" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:9" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>603</v>
+        <v>577</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>588</v>
+        <v>511</v>
       </c>
       <c r="D193" t="s">
-        <v>604</v>
+        <v>570</v>
       </c>
       <c r="G193" t="s">
-        <v>23</v>
+        <v>475</v>
       </c>
       <c r="H193" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I193" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>578</v>
+      </c>
+      <c r="C194" t="s">
+        <v>21</v>
       </c>
       <c r="D194" t="s">
-        <v>606</v>
+        <v>579</v>
       </c>
       <c r="G194" t="s">
-        <v>23</v>
+        <v>556</v>
       </c>
       <c r="H194" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>90</v>
       </c>
     </row>
     <row r="195" spans="1:9" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>607</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D195" t="s">
-        <v>608</v>
+        <v>581</v>
       </c>
       <c r="G195" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H195" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I195" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:9" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>609</v>
+        <v>582</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D196" t="s">
-        <v>610</v>
+        <v>583</v>
       </c>
       <c r="G196" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H196" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I196" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:9" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>611</v>
+        <v>584</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>21</v>
+        <v>585</v>
       </c>
       <c r="D197" t="s">
-        <v>612</v>
+        <v>586</v>
       </c>
       <c r="G197" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="H197" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I197" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:9" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D198" t="s">
-        <v>614</v>
+        <v>551</v>
       </c>
       <c r="G198" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H198" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I198" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:9" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>615</v>
+        <v>589</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>50</v>
+        <v>585</v>
       </c>
       <c r="D199" t="s">
-        <v>616</v>
+        <v>590</v>
       </c>
       <c r="G199" t="s">
-        <v>52</v>
+        <v>587</v>
       </c>
       <c r="H199" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I199" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:9" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>50</v>
+        <v>585</v>
       </c>
       <c r="D200" t="s">
-        <v>618</v>
+        <v>592</v>
       </c>
       <c r="G200" t="s">
-        <v>52</v>
+        <v>587</v>
       </c>
       <c r="H200" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I200" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:9" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>619</v>
+        <v>593</v>
+      </c>
+      <c r="B201" t="s">
+        <v>594</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="D201" t="s">
-        <v>620</v>
+        <v>595</v>
       </c>
       <c r="G201" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="H201" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I201" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:9" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>621</v>
+        <v>596</v>
+      </c>
+      <c r="B202" t="s">
+        <v>597</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="D202" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="G202" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="H202" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I202" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:9" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>623</v>
+        <v>599</v>
+      </c>
+      <c r="B203" t="s">
+        <v>600</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="D203" t="s">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="G203" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="H203" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I203" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:9" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>625</v>
+        <v>602</v>
+      </c>
+      <c r="B204" t="s">
+        <v>603</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D204" t="s">
-        <v>579</v>
+        <v>604</v>
       </c>
       <c r="G204" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H204" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I204" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:9" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>626</v>
+        <v>605</v>
+      </c>
+      <c r="B205" t="s">
+        <v>606</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D205" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="G205" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H205" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I205" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>608</v>
+      </c>
+      <c r="B206" t="s">
+        <v>609</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D206" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
       <c r="G206" t="s">
-        <v>569</v>
+        <v>84</v>
       </c>
       <c r="H206" t="s">
-        <v>247</v>
+        <v>38</v>
+      </c>
+      <c r="I206" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="207" spans="1:9" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>630</v>
+        <v>611</v>
+      </c>
+      <c r="B207" t="s">
+        <v>612</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D207" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="G207" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H207" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I207" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:9" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>632</v>
+        <v>614</v>
+      </c>
+      <c r="B208" t="s">
+        <v>615</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D208" t="s">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="G208" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H208" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I208" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:9" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>634</v>
+        <v>617</v>
+      </c>
+      <c r="B209" t="s">
+        <v>618</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D209" t="s">
-        <v>635</v>
+        <v>619</v>
       </c>
       <c r="G209" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H209" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I209" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="210" spans="1:9" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>636</v>
+        <v>620</v>
+      </c>
+      <c r="B210" t="s">
+        <v>621</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D210" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="G210" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H210" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I210" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:9" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>638</v>
+        <v>623</v>
+      </c>
+      <c r="B211" t="s">
+        <v>624</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D211" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="G211" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H211" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I211" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:9" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>640</v>
+        <v>626</v>
+      </c>
+      <c r="B212" t="s">
+        <v>627</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D212" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="G212" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H212" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I212" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:9" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>629</v>
+      </c>
+      <c r="B213" t="s">
+        <v>630</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D213" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="G213" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="H213" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I213" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:9" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>632</v>
+      </c>
+      <c r="B214" t="s">
+        <v>633</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D214" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="G214" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H214" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I214" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>635</v>
+      </c>
+      <c r="B215" t="s">
+        <v>636</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D215" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="G215" t="s">
-        <v>648</v>
+        <v>84</v>
       </c>
       <c r="H215" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I215" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>638</v>
+      </c>
+      <c r="B216" t="s">
+        <v>639</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D216" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="G216" t="s">
-        <v>648</v>
+        <v>89</v>
       </c>
       <c r="H216" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I216" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="B217" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>642</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D217" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="G217" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="H217" t="s">
-        <v>65</v>
+        <v>90</v>
+      </c>
+      <c r="I217" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:9" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>654</v>
+        <v>644</v>
+      </c>
+      <c r="B218" t="s">
+        <v>645</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="D218" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="G218" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H218" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I218" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="B219" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>648</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D219" t="s">
-        <v>658</v>
+        <v>649</v>
+      </c>
+      <c r="G219" t="s">
+        <v>89</v>
       </c>
       <c r="H219" t="s">
-        <v>69</v>
+        <v>90</v>
+      </c>
+      <c r="I219" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="220" spans="1:9" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="B220" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D220" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="G220" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H220" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I220" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:9" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="B221" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>665</v>
+        <v>87</v>
       </c>
       <c r="D221" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="G221" t="s">
-        <v>667</v>
+        <v>89</v>
       </c>
       <c r="H221" t="s">
-        <v>247</v>
+        <v>90</v>
       </c>
       <c r="I221" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="B222" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>657</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D222" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="G222" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="H222" t="s">
-        <v>42</v>
+        <v>90</v>
+      </c>
+      <c r="I222" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B223" t="s">
+        <v>660</v>
+      </c>
+      <c r="C223" t="s">
+        <v>21</v>
+      </c>
+      <c r="D223" t="s">
+        <v>661</v>
+      </c>
+      <c r="H223" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="12.75">
+      <c r="A224" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B224" t="s">
+        <v>663</v>
+      </c>
+      <c r="C224" t="s">
+        <v>21</v>
+      </c>
+      <c r="D224" t="s">
+        <v>664</v>
+      </c>
+      <c r="H224" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
+      <c r="A225" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B225" t="s">
+        <v>666</v>
+      </c>
+      <c r="C225" t="s">
+        <v>21</v>
+      </c>
+      <c r="D225" t="s">
+        <v>667</v>
+      </c>
+      <c r="H225" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="12.75">
+      <c r="A226" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B226" t="s">
+        <v>669</v>
+      </c>
+      <c r="C226" t="s">
+        <v>21</v>
+      </c>
+      <c r="D226" t="s">
+        <v>670</v>
+      </c>
+      <c r="H226" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="12.75">
+      <c r="A227" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="B223" t="s">
+      <c r="B227" t="s">
         <v>672</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D223" t="s">
+      <c r="C227" t="s">
+        <v>21</v>
+      </c>
+      <c r="D227" t="s">
         <v>673</v>
       </c>
-      <c r="G223" t="s">
-[...7 lines deleted...]
-      <c r="A224" s="1" t="s">
+      <c r="H227" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
+      <c r="A228" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="B224" t="s">
+      <c r="B228" t="s">
         <v>675</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D224" t="s">
+      <c r="C228" t="s">
+        <v>21</v>
+      </c>
+      <c r="D228" t="s">
         <v>676</v>
       </c>
-      <c r="G224" t="s">
-[...10 lines deleted...]
-      <c r="A225" s="1" t="s">
+      <c r="H228" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
+      <c r="A229" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="B225" t="s">
+      <c r="B229" t="s">
         <v>678</v>
       </c>
-      <c r="C225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D225" t="s">
+      <c r="C229" t="s">
+        <v>21</v>
+      </c>
+      <c r="D229" t="s">
         <v>679</v>
       </c>
-      <c r="G225" t="s">
-[...10 lines deleted...]
-      <c r="A226" s="1" t="s">
+      <c r="H229" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="12.75">
+      <c r="A230" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="B226" t="s">
+      <c r="B230" t="s">
         <v>681</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D226" t="s">
+      <c r="C230" t="s">
+        <v>21</v>
+      </c>
+      <c r="D230" t="s">
         <v>682</v>
       </c>
-      <c r="G226" t="s">
-[...13 lines deleted...]
-      <c r="B227" t="s">
+      <c r="H230" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
+      <c r="A231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D227" t="s">
+      <c r="B231" t="s">
         <v>685</v>
       </c>
-      <c r="G227" t="s">
-[...10 lines deleted...]
-      <c r="A228" s="1" t="s">
+      <c r="C231" t="s">
+        <v>21</v>
+      </c>
+      <c r="D231" t="s">
         <v>686</v>
       </c>
-      <c r="B228" t="s">
+      <c r="G231" t="s">
         <v>687</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A229" s="1" t="s">
+      <c r="H231" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="12.75">
+      <c r="A232" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="B229" t="s">
+      <c r="B232" t="s">
         <v>690</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D229" t="s">
+      <c r="C232" t="s">
+        <v>21</v>
+      </c>
+      <c r="D232" t="s">
         <v>691</v>
       </c>
-      <c r="G229" t="s">
-[...13 lines deleted...]
-      <c r="B230" t="s">
+      <c r="G232" t="s">
+        <v>687</v>
+      </c>
+      <c r="H232" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
+      <c r="A233" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D230" t="s">
+      <c r="B233" t="s">
         <v>694</v>
       </c>
-      <c r="G230" t="s">
-[...10 lines deleted...]
-      <c r="A231" s="1" t="s">
+      <c r="C233" t="s">
+        <v>21</v>
+      </c>
+      <c r="D233" t="s">
         <v>695</v>
       </c>
-      <c r="B231" t="s">
-[...5 lines deleted...]
-      <c r="D231" t="s">
+      <c r="G233" t="s">
+        <v>687</v>
+      </c>
+      <c r="H233" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
+      <c r="A234" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="G231" t="s">
-[...10 lines deleted...]
-      <c r="A232" s="1" t="s">
+      <c r="B234" t="s">
         <v>698</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C234" t="s">
+        <v>21</v>
+      </c>
+      <c r="D234" t="s">
         <v>699</v>
       </c>
-      <c r="C232" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A233" s="1" t="s">
+      <c r="G234" t="s">
+        <v>687</v>
+      </c>
+      <c r="H234" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="12.75">
+      <c r="A235" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B235" t="s">
         <v>702</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D233" t="s">
+      <c r="C235" t="s">
+        <v>21</v>
+      </c>
+      <c r="D235" t="s">
         <v>703</v>
       </c>
-      <c r="G233" t="s">
-[...13 lines deleted...]
-      <c r="B234" t="s">
+      <c r="G235" t="s">
+        <v>687</v>
+      </c>
+      <c r="H235" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
+      <c r="A236" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D234" t="s">
+      <c r="B236" t="s">
         <v>706</v>
       </c>
-      <c r="G234" t="s">
-[...10 lines deleted...]
-      <c r="A235" s="1" t="s">
+      <c r="C236" t="s">
+        <v>21</v>
+      </c>
+      <c r="D236" t="s">
         <v>707</v>
       </c>
-      <c r="B235" t="s">
-[...5 lines deleted...]
-      <c r="D235" t="s">
+      <c r="G236" t="s">
+        <v>687</v>
+      </c>
+      <c r="H236" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
+      <c r="A237" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="G235" t="s">
-[...10 lines deleted...]
-      <c r="A236" s="1" t="s">
+      <c r="B237" t="s">
         <v>710</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C237" t="s">
+        <v>21</v>
+      </c>
+      <c r="D237" t="s">
         <v>711</v>
       </c>
-      <c r="C236" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A237" s="1" t="s">
+      <c r="G237" t="s">
+        <v>687</v>
+      </c>
+      <c r="H237" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
+      <c r="A238" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B237" t="s">
+      <c r="B238" t="s">
         <v>714</v>
       </c>
-      <c r="C237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D237" t="s">
+      <c r="C238" t="s">
+        <v>21</v>
+      </c>
+      <c r="D238" t="s">
         <v>715</v>
       </c>
-      <c r="G237" t="s">
-[...13 lines deleted...]
-      <c r="B238" t="s">
+      <c r="G238" t="s">
+        <v>687</v>
+      </c>
+      <c r="H238" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12.75">
+      <c r="A239" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D238" t="s">
+      <c r="B239" t="s">
         <v>718</v>
       </c>
-      <c r="G238" t="s">
-[...10 lines deleted...]
-      <c r="A239" s="1" t="s">
+      <c r="C239" t="s">
+        <v>21</v>
+      </c>
+      <c r="D239" t="s">
         <v>719</v>
       </c>
-      <c r="B239" t="s">
-[...5 lines deleted...]
-      <c r="D239" t="s">
+      <c r="G239" t="s">
+        <v>687</v>
+      </c>
+      <c r="H239" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
+      <c r="A240" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="G239" t="s">
-[...10 lines deleted...]
-      <c r="A240" s="1" t="s">
+      <c r="B240" t="s">
         <v>722</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" t="s">
+        <v>21</v>
+      </c>
+      <c r="D240" t="s">
         <v>723</v>
       </c>
-      <c r="C240" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G240" t="s">
-        <v>32</v>
+        <v>687</v>
       </c>
       <c r="H240" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="241" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
         <v>725</v>
       </c>
       <c r="B241" t="s">
         <v>726</v>
       </c>
-      <c r="C241" s="1" t="s">
-        <v>665</v>
+      <c r="C241" t="s">
+        <v>21</v>
       </c>
       <c r="D241" t="s">
         <v>727</v>
       </c>
       <c r="G241" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H241" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="242" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B242" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>730</v>
+      </c>
+      <c r="C242" t="s">
+        <v>21</v>
       </c>
       <c r="D242" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G242" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H242" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="243" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B243" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>734</v>
+      </c>
+      <c r="C243" t="s">
+        <v>21</v>
       </c>
       <c r="D243" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G243" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H243" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B244" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>738</v>
+      </c>
+      <c r="C244" t="s">
+        <v>21</v>
       </c>
       <c r="D244" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="G244" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H244" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="245" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B245" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>742</v>
+      </c>
+      <c r="C245" t="s">
+        <v>21</v>
       </c>
       <c r="D245" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="G245" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H245" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="246" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B246" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>746</v>
+      </c>
+      <c r="C246" t="s">
+        <v>21</v>
       </c>
       <c r="D246" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="G246" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H246" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="247" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B247" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>750</v>
+      </c>
+      <c r="C247" t="s">
+        <v>21</v>
       </c>
       <c r="D247" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="G247" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="H247" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="B248" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="C248" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D248" t="s">
-        <v>748</v>
+        <v>755</v>
+      </c>
+      <c r="G248" t="s">
+        <v>687</v>
       </c>
       <c r="H248" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="B249" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="C249" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D249" t="s">
-        <v>751</v>
+        <v>759</v>
+      </c>
+      <c r="G249" t="s">
+        <v>687</v>
       </c>
       <c r="H249" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B250" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="C250" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D250" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="H250" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="B251" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="C251" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D251" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="H251" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="B252" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="C252" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D252" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="H252" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="B253" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="C253" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D253" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="H253" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="B254" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="C254" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D254" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="H254" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="B255" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="C255" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D255" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="H255" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="B256" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="C256" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D256" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="H256" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="B257" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="C257" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D257" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="H257" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B258" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="C258" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D258" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="H258" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="B259" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C259" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D259" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="H259" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B260" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C260" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D260" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="H260" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="B261" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="C261" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D261" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="H261" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="B262" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="C262" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D262" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="H262" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="B263" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="C263" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D263" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="H263" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B264" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="C264" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D264" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="H264" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="B265" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C265" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D265" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="H265" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="B266" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="C266" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D266" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="H266" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="B267" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="C267" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D267" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="H267" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="B268" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="C268" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D268" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H268" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="B269" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="C269" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D269" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="H269" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="B270" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="C270" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D270" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="H270" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="B271" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="C271" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D271" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="H271" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="B272" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="C272" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D272" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="H272" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="B273" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="C273" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D273" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="H273" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="B274" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="C274" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D274" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="H274" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="B275" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="C275" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D275" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="H275" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="B276" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="C276" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D276" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="H276" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B277" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="C277" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D277" t="s">
-        <v>835</v>
+        <v>843</v>
+      </c>
+      <c r="F277" t="s">
+        <v>15</v>
+      </c>
+      <c r="G277" t="s">
+        <v>162</v>
       </c>
       <c r="H277" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="B278" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="C278" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D278" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="H278" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="B279" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="C279" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D279" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H279" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="B280" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C280" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D280" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="H280" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="B281" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="C281" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D281" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="H281" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B282" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="C282" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D282" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="H282" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="B283" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="C283" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D283" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="H283" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="B284" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="C284" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D284" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="H284" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="B285" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="C285" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D285" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="H285" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="B286" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="C286" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D286" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="H286" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="B287" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C287" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D287" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="H287" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="B288" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="C288" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D288" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="H288" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B289" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="C289" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D289" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="H289" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="B290" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="C290" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="H290" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B291" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C291" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D291" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="H291" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="B292" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="C292" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D292" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="H292" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B293" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>890</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D293" t="s">
-        <v>883</v>
+        <v>891</v>
+      </c>
+      <c r="F293" t="s">
+        <v>15</v>
+      </c>
+      <c r="G293" t="s">
+        <v>16</v>
       </c>
       <c r="H293" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>892</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D294" t="s">
-        <v>886</v>
+        <v>893</v>
+      </c>
+      <c r="G294" t="s">
+        <v>472</v>
       </c>
       <c r="H294" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I294" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>894</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D295" t="s">
-        <v>889</v>
+        <v>895</v>
+      </c>
+      <c r="G295" t="s">
+        <v>475</v>
       </c>
       <c r="H295" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I295" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>896</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D296" t="s">
-        <v>892</v>
+        <v>897</v>
+      </c>
+      <c r="F296" t="s">
+        <v>898</v>
+      </c>
+      <c r="G296" t="s">
+        <v>899</v>
       </c>
       <c r="H296" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I296" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="B297" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>901</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D297" t="s">
-        <v>895</v>
+        <v>902</v>
+      </c>
+      <c r="G297" t="s">
+        <v>89</v>
       </c>
       <c r="H297" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I297" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="B298" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>904</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D298" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="G298" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="H298" t="s">
-        <v>65</v>
+        <v>90</v>
+      </c>
+      <c r="I298" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>906</v>
+      </c>
+      <c r="C299" t="s">
+        <v>430</v>
       </c>
       <c r="D299" t="s">
-        <v>902</v>
+        <v>907</v>
+      </c>
+      <c r="F299" t="s">
+        <v>15</v>
       </c>
       <c r="G299" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H299" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>177</v>
+        <v>540</v>
       </c>
       <c r="D300" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="G300" t="s">
-        <v>13</v>
+        <v>472</v>
       </c>
       <c r="H300" t="s">
-        <v>14</v>
+        <v>38</v>
+      </c>
+      <c r="I300" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="301" spans="1:9" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>21</v>
+        <v>540</v>
       </c>
       <c r="D301" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="G301" t="s">
-        <v>23</v>
+        <v>472</v>
       </c>
       <c r="H301" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I301" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="302" spans="1:9" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>21</v>
+        <v>540</v>
       </c>
       <c r="D302" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="G302" t="s">
-        <v>23</v>
+        <v>472</v>
       </c>
       <c r="H302" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I302" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>30</v>
+        <v>540</v>
       </c>
       <c r="D303" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="G303" t="s">
-        <v>32</v>
+        <v>472</v>
       </c>
       <c r="H303" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I303" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>30</v>
+        <v>540</v>
       </c>
       <c r="D304" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="G304" t="s">
-        <v>32</v>
+        <v>472</v>
       </c>
       <c r="H304" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="I304" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>918</v>
+      </c>
+      <c r="C305" t="s">
+        <v>21</v>
       </c>
       <c r="D305" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="G305" t="s">
-        <v>32</v>
+        <v>556</v>
       </c>
       <c r="H305" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>30</v>
+        <v>511</v>
       </c>
       <c r="D306" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="G306" t="s">
-        <v>32</v>
+        <v>475</v>
       </c>
       <c r="H306" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I306" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>30</v>
+        <v>511</v>
       </c>
       <c r="D307" t="s">
-        <v>919</v>
+        <v>560</v>
       </c>
       <c r="G307" t="s">
-        <v>32</v>
+        <v>475</v>
       </c>
       <c r="H307" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I307" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>30</v>
+        <v>511</v>
       </c>
       <c r="D308" t="s">
-        <v>34</v>
+        <v>924</v>
       </c>
       <c r="G308" t="s">
-        <v>32</v>
+        <v>475</v>
       </c>
       <c r="H308" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I308" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>30</v>
+        <v>511</v>
       </c>
       <c r="D309" t="s">
-        <v>922</v>
+        <v>895</v>
       </c>
       <c r="G309" t="s">
-        <v>32</v>
+        <v>475</v>
       </c>
       <c r="H309" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="I309" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="310" spans="1:9" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D310" t="s">
-        <v>924</v>
+        <v>895</v>
+      </c>
+      <c r="G310" t="s">
+        <v>475</v>
       </c>
       <c r="H310" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I310" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="311" spans="1:9" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D311" t="s">
-        <v>926</v>
+        <v>928</v>
+      </c>
+      <c r="G311" t="s">
+        <v>475</v>
       </c>
       <c r="H311" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I311" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="312" spans="1:9" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D312" t="s">
-        <v>928</v>
+        <v>930</v>
+      </c>
+      <c r="G312" t="s">
+        <v>475</v>
       </c>
       <c r="H312" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I312" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="313" spans="1:9" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D313" t="s">
-        <v>930</v>
+        <v>932</v>
+      </c>
+      <c r="G313" t="s">
+        <v>475</v>
       </c>
       <c r="H313" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I313" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="314" spans="1:9" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D314" t="s">
-        <v>932</v>
+        <v>934</v>
+      </c>
+      <c r="G314" t="s">
+        <v>475</v>
       </c>
       <c r="H314" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I314" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="315" spans="1:9" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D315" t="s">
-        <v>934</v>
+        <v>921</v>
+      </c>
+      <c r="G315" t="s">
+        <v>475</v>
       </c>
       <c r="H315" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I315" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>199</v>
+        <v>511</v>
       </c>
       <c r="D316" t="s">
-        <v>936</v>
+        <v>937</v>
+      </c>
+      <c r="G316" t="s">
+        <v>938</v>
       </c>
       <c r="H316" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="317" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J316" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>939</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D317" t="s">
-        <v>939</v>
+        <v>583</v>
       </c>
       <c r="G317" t="s">
-        <v>111</v>
+        <v>475</v>
       </c>
       <c r="H317" t="s">
-        <v>65</v>
+        <v>38</v>
+      </c>
+      <c r="I317" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="318" spans="1:9" ht="12.75">
       <c r="A318" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="D318" t="s">
         <v>941</v>
       </c>
       <c r="G318" t="s">
-        <v>592</v>
+        <v>475</v>
       </c>
       <c r="H318" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I318" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="319" spans="1:9" ht="12.75">
       <c r="A319" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="D319" t="s">
         <v>943</v>
       </c>
       <c r="G319" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="H319" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I319" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="12.75">
       <c r="A320" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="C320" t="s">
-        <v>11</v>
+      <c r="C320" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D320" t="s">
         <v>945</v>
       </c>
       <c r="G320" t="s">
-        <v>271</v>
+        <v>938</v>
       </c>
       <c r="H320" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J320" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" ht="12.75">
       <c r="A321" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C321" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D321" t="s">
         <v>947</v>
       </c>
-      <c r="C321" t="s">
-[...2 lines deleted...]
-      <c r="D321" t="s">
+      <c r="G321" t="s">
+        <v>587</v>
+      </c>
+      <c r="H321" t="s">
+        <v>38</v>
+      </c>
+      <c r="I321" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" ht="12.75">
+      <c r="A322" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="G321" t="s">
-[...7 lines deleted...]
-      <c r="A322" s="1" t="s">
+      <c r="C322" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D322" t="s">
         <v>949</v>
       </c>
-      <c r="B322" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G322" t="s">
-        <v>77</v>
+        <v>587</v>
       </c>
       <c r="H322" t="s">
-        <v>18</v>
+        <v>38</v>
+      </c>
+      <c r="I322" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D323" t="s">
+        <v>951</v>
+      </c>
+      <c r="G323" t="s">
+        <v>84</v>
+      </c>
+      <c r="H323" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="12.75">
+      <c r="A324" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C324" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D324" t="s">
         <v>953</v>
       </c>
-      <c r="C323" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="G324" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="H324" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="C325" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D325" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="G325" t="s">
-        <v>41</v>
+        <v>556</v>
       </c>
       <c r="H325" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
     </row>
     <row r="326" spans="1:9" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>956</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D326" t="s">
-        <v>81</v>
+        <v>957</v>
       </c>
       <c r="G326" t="s">
-        <v>64</v>
+        <v>475</v>
       </c>
       <c r="H326" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="I326" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D327" t="s">
+        <v>959</v>
+      </c>
+      <c r="G327" t="s">
+        <v>84</v>
+      </c>
+      <c r="H327" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" ht="12.75">
+      <c r="A328" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D328" t="s">
+        <v>961</v>
+      </c>
+      <c r="G328" t="s">
+        <v>587</v>
+      </c>
+      <c r="H328" t="s">
+        <v>38</v>
+      </c>
+      <c r="I328" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" ht="12.75">
+      <c r="A329" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D329" t="s">
         <v>963</v>
       </c>
-      <c r="B327" t="s">
+      <c r="G329" t="s">
+        <v>475</v>
+      </c>
+      <c r="H329" t="s">
+        <v>38</v>
+      </c>
+      <c r="I329" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="12.75">
+      <c r="A330" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="C327" t="s">
-[...2 lines deleted...]
-      <c r="D327" t="s">
+      <c r="C330" t="s">
+        <v>430</v>
+      </c>
+      <c r="D330" t="s">
         <v>965</v>
       </c>
-      <c r="G327" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="G330" t="s">
-        <v>111</v>
+        <v>587</v>
       </c>
       <c r="H330" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="C331" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D331" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="G331" t="s">
-        <v>146</v>
+        <v>968</v>
       </c>
       <c r="H331" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="C332" t="s">
-        <v>39</v>
+        <v>430</v>
       </c>
       <c r="D332" t="s">
-        <v>432</v>
+        <v>970</v>
       </c>
       <c r="G332" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="H332" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>90</v>
+      </c>
+      <c r="I332" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="B333" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>972</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D333" t="s">
-        <v>981</v>
+        <v>973</v>
+      </c>
+      <c r="F333" t="s">
+        <v>15</v>
       </c>
       <c r="G333" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="H333" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>974</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D334" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="G334" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H334" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="B335" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="C335" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D335" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>978</v>
       </c>
       <c r="H335" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>29</v>
+      </c>
+      <c r="I335" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>988</v>
+        <v>980</v>
       </c>
       <c r="B336" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="C336" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D336" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="G336" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H336" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>991</v>
+        <v>984</v>
       </c>
       <c r="B337" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="C337" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D337" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
       <c r="G337" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H337" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="B338" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="C338" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D338" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="G338" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H338" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="B339" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="C339" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D339" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="G339" t="s">
-        <v>146</v>
+        <v>687</v>
       </c>
       <c r="H339" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B340" t="s">
+        <v>997</v>
+      </c>
+      <c r="C340" t="s">
+        <v>21</v>
+      </c>
+      <c r="D340" t="s">
+        <v>998</v>
+      </c>
+      <c r="G340" t="s">
+        <v>687</v>
+      </c>
+      <c r="H340" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="12.75">
+      <c r="A341" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="B340" t="s">
+      <c r="B341" t="s">
         <v>1001</v>
       </c>
-      <c r="C340" t="s">
-[...2 lines deleted...]
-      <c r="D340" t="s">
+      <c r="C341" t="s">
+        <v>21</v>
+      </c>
+      <c r="D341" t="s">
         <v>1002</v>
       </c>
-      <c r="G340" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G341" t="s">
-        <v>64</v>
+        <v>687</v>
       </c>
       <c r="H341" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C342" t="s">
+        <v>21</v>
+      </c>
+      <c r="D342" t="s">
         <v>1006</v>
       </c>
-      <c r="B342" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G342" t="s">
-        <v>146</v>
+        <v>687</v>
       </c>
       <c r="H342" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B343" t="s">
         <v>1009</v>
       </c>
-      <c r="B343" t="s">
+      <c r="C343" t="s">
+        <v>21</v>
+      </c>
+      <c r="D343" t="s">
         <v>1010</v>
       </c>
-      <c r="C343" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G343" t="s">
-        <v>146</v>
+        <v>687</v>
       </c>
       <c r="H343" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="B344" t="s">
         <v>1013</v>
       </c>
       <c r="C344" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D344" t="s">
         <v>1014</v>
       </c>
       <c r="G344" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H344" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B345" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C345" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D345" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="G345" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H345" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B346" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C346" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D346" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="G346" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H346" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="B347" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="C347" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D347" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="G347" t="s">
-        <v>77</v>
+        <v>687</v>
       </c>
       <c r="H347" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="B348" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="C348" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D348" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="G348" t="s">
-        <v>41</v>
+        <v>687</v>
       </c>
       <c r="H348" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="B349" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="C349" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D349" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="G349" t="s">
-        <v>1030</v>
+        <v>687</v>
       </c>
       <c r="H349" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B350" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="C350" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D350" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="G350" t="s">
-        <v>146</v>
+        <v>687</v>
       </c>
       <c r="H350" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1039</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D351" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="G351" t="s">
-        <v>41</v>
+        <v>472</v>
       </c>
       <c r="H351" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="352" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I351" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1037</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1041</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D352" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="G352" t="s">
-        <v>146</v>
+        <v>475</v>
       </c>
       <c r="H352" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I352" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1043</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>511</v>
       </c>
       <c r="D353" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="G353" t="s">
-        <v>41</v>
+        <v>938</v>
       </c>
       <c r="H353" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J353" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1043</v>
-[...1 lines deleted...]
-      <c r="B354" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D354" t="s">
         <v>1044</v>
       </c>
-      <c r="C354" t="s">
-[...3 lines deleted...]
-        <v>1045</v>
+      <c r="F354" t="s">
+        <v>898</v>
       </c>
       <c r="G354" t="s">
-        <v>111</v>
+        <v>899</v>
       </c>
       <c r="H354" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J354" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="B355" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="C355" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D355" t="s">
-        <v>1048</v>
+        <v>959</v>
       </c>
       <c r="G355" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H355" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C356" t="s">
+        <v>21</v>
+      </c>
+      <c r="D356" t="s">
         <v>1049</v>
       </c>
-      <c r="B356" t="s">
+      <c r="G356" t="s">
+        <v>43</v>
+      </c>
+      <c r="H356" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="12.75">
+      <c r="A357" s="1" t="s">
         <v>1050</v>
       </c>
-      <c r="C356" t="s">
-[...2 lines deleted...]
-      <c r="D356" t="s">
+      <c r="B357" t="s">
         <v>1051</v>
       </c>
-      <c r="G356" t="s">
-[...7 lines deleted...]
-      <c r="A357" s="1" t="s">
+      <c r="C357" t="s">
+        <v>21</v>
+      </c>
+      <c r="D357" t="s">
         <v>1052</v>
       </c>
-      <c r="B357" t="s">
+      <c r="G357" t="s">
+        <v>23</v>
+      </c>
+      <c r="H357" t="s">
+        <v>24</v>
+      </c>
+      <c r="J357" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="12.75">
+      <c r="A358" s="1" t="s">
         <v>1053</v>
       </c>
-      <c r="C357" t="s">
-[...2 lines deleted...]
-      <c r="D357" t="s">
+      <c r="B358" t="s">
         <v>1054</v>
       </c>
-      <c r="G357" t="s">
-[...7 lines deleted...]
-      <c r="A358" s="1" t="s">
+      <c r="C358" t="s">
+        <v>21</v>
+      </c>
+      <c r="D358" t="s">
+        <v>93</v>
+      </c>
+      <c r="G358" t="s">
+        <v>23</v>
+      </c>
+      <c r="H358" t="s">
+        <v>24</v>
+      </c>
+      <c r="J358" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="12.75">
+      <c r="A359" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="B358" t="s">
+      <c r="B359" t="s">
         <v>1056</v>
       </c>
-      <c r="C358" t="s">
-[...2 lines deleted...]
-      <c r="D358" t="s">
+      <c r="C359" t="s">
+        <v>21</v>
+      </c>
+      <c r="D359" t="s">
         <v>1057</v>
       </c>
-      <c r="G358" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G359" t="s">
-        <v>436</v>
+        <v>183</v>
       </c>
       <c r="H359" t="s">
-        <v>42</v>
+        <v>90</v>
+      </c>
+      <c r="J359" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="B360" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C360" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D360" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="G360" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H360" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B361" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1062</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D361" t="s">
-        <v>1066</v>
+        <v>1063</v>
+      </c>
+      <c r="F361" t="s">
+        <v>15</v>
       </c>
       <c r="G361" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="H361" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C362" t="s">
+        <v>21</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F362" t="s">
+        <v>15</v>
+      </c>
+      <c r="G362" t="s">
+        <v>162</v>
+      </c>
+      <c r="H362" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" ht="12.75">
+      <c r="A363" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="B362" t="s">
+      <c r="B363" t="s">
         <v>1068</v>
       </c>
-      <c r="C362" t="s">
-[...13 lines deleted...]
-      <c r="A363" s="1" t="s">
+      <c r="C363" t="s">
+        <v>21</v>
+      </c>
+      <c r="D363" t="s">
         <v>1069</v>
       </c>
-      <c r="B363" t="s">
+      <c r="G363" t="s">
+        <v>23</v>
+      </c>
+      <c r="H363" t="s">
+        <v>24</v>
+      </c>
+      <c r="I363" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" ht="12.75">
+      <c r="A364" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="C363" t="s">
-[...2 lines deleted...]
-      <c r="D363" t="s">
+      <c r="B364" t="s">
         <v>1071</v>
       </c>
-      <c r="G363" t="s">
-[...7 lines deleted...]
-      <c r="A364" s="1" t="s">
+      <c r="C364" t="s">
+        <v>21</v>
+      </c>
+      <c r="D364" t="s">
         <v>1072</v>
       </c>
-      <c r="B364" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G364" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="H364" t="s">
-        <v>42</v>
+        <v>24</v>
+      </c>
+      <c r="I364" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C365" t="s">
+        <v>21</v>
+      </c>
+      <c r="D365" t="s">
         <v>1075</v>
       </c>
-      <c r="B365" t="s">
-[...6 lines deleted...]
-        <v>1077</v>
+      <c r="F365" t="s">
+        <v>15</v>
       </c>
       <c r="G365" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="H365" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C366" t="s">
+        <v>21</v>
+      </c>
+      <c r="D366" t="s">
         <v>1078</v>
       </c>
-      <c r="B366" t="s">
+      <c r="F366" t="s">
+        <v>15</v>
+      </c>
+      <c r="G366" t="s">
+        <v>162</v>
+      </c>
+      <c r="H366" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" ht="12.75">
+      <c r="A367" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="C366" t="s">
-[...2 lines deleted...]
-      <c r="D366" t="s">
+      <c r="B367" t="s">
         <v>1080</v>
       </c>
-      <c r="G366" t="s">
-[...7 lines deleted...]
-      <c r="A367" s="1" t="s">
+      <c r="C367" t="s">
+        <v>21</v>
+      </c>
+      <c r="D367" t="s">
         <v>1081</v>
       </c>
-      <c r="B367" t="s">
+      <c r="G367" t="s">
+        <v>59</v>
+      </c>
+      <c r="H367" t="s">
+        <v>24</v>
+      </c>
+      <c r="I367" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" ht="12.75">
+      <c r="A368" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="C367" t="s">
-[...16 lines deleted...]
-      <c r="A368" s="1" t="s">
+      <c r="B368" t="s">
         <v>1083</v>
       </c>
-      <c r="B368" t="s">
+      <c r="C368" t="s">
+        <v>21</v>
+      </c>
+      <c r="D368" t="s">
         <v>1084</v>
       </c>
-      <c r="C368" t="s">
-[...2 lines deleted...]
-      <c r="D368" t="s">
+      <c r="G368" t="s">
+        <v>23</v>
+      </c>
+      <c r="H368" t="s">
+        <v>24</v>
+      </c>
+      <c r="I368" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" ht="12.75">
+      <c r="A369" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="G368" t="s">
-[...7 lines deleted...]
-      <c r="A369" s="1" t="s">
+      <c r="B369" t="s">
         <v>1086</v>
       </c>
-      <c r="B369" t="s">
+      <c r="C369" t="s">
+        <v>21</v>
+      </c>
+      <c r="D369" t="s">
         <v>1087</v>
       </c>
-      <c r="C369" t="s">
-[...2 lines deleted...]
-      <c r="D369" t="s">
+      <c r="G369" t="s">
+        <v>23</v>
+      </c>
+      <c r="H369" t="s">
+        <v>24</v>
+      </c>
+      <c r="I369" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" ht="12.75">
+      <c r="A370" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="G369" t="s">
-[...7 lines deleted...]
-      <c r="A370" s="1" t="s">
+      <c r="C370" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D370" t="s">
         <v>1089</v>
       </c>
-      <c r="B370" t="s">
+      <c r="F370" t="s">
+        <v>410</v>
+      </c>
+      <c r="G370" t="s">
+        <v>411</v>
+      </c>
+      <c r="H370" t="s">
+        <v>412</v>
+      </c>
+      <c r="I370" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="12.75">
+      <c r="A371" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="C370" t="s">
-[...2 lines deleted...]
-      <c r="D370" t="s">
+      <c r="B371" t="s">
         <v>1091</v>
       </c>
-      <c r="G370" t="s">
-[...10 lines deleted...]
-      <c r="A371" s="1" t="s">
+      <c r="C371" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D371" t="s">
         <v>1092</v>
       </c>
-      <c r="B371" t="s">
+      <c r="F371" t="s">
+        <v>15</v>
+      </c>
+      <c r="G371" t="s">
+        <v>16</v>
+      </c>
+      <c r="H371" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="12.75">
+      <c r="A372" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="C371" t="s">
-[...16 lines deleted...]
-      <c r="A372" s="1" t="s">
+      <c r="B372" t="s">
         <v>1094</v>
       </c>
-      <c r="B372" t="s">
+      <c r="C372" t="s">
+        <v>21</v>
+      </c>
+      <c r="D372" t="s">
         <v>1095</v>
       </c>
-      <c r="C372" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H372" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>29</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B373" t="s">
         <v>1097</v>
       </c>
-      <c r="B373" t="s">
+      <c r="C373" t="s">
+        <v>21</v>
+      </c>
+      <c r="D373" t="s">
         <v>1098</v>
       </c>
-      <c r="C373" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H373" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B374" t="s">
         <v>1100</v>
       </c>
-      <c r="B374" t="s">
+      <c r="C374" t="s">
+        <v>21</v>
+      </c>
+      <c r="D374" t="s">
         <v>1101</v>
       </c>
-      <c r="C374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D374" t="s">
+      <c r="H374" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="12.75">
+      <c r="A375" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="G374" t="s">
-[...7 lines deleted...]
-      <c r="A375" s="1" t="s">
+      <c r="B375" t="s">
         <v>1103</v>
       </c>
-      <c r="B375" t="s">
+      <c r="C375" t="s">
+        <v>21</v>
+      </c>
+      <c r="D375" t="s">
         <v>1104</v>
       </c>
-      <c r="C375" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H375" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="376" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="B376" t="s">
         <v>1106</v>
       </c>
       <c r="C376" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D376" t="s">
         <v>1107</v>
       </c>
-      <c r="G376" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H376" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="377" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="B377" t="s">
         <v>1109</v>
       </c>
       <c r="C377" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D377" t="s">
         <v>1110</v>
       </c>
-      <c r="G377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H377" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="378" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="B378" t="s">
         <v>1112</v>
       </c>
       <c r="C378" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D378" t="s">
         <v>1113</v>
       </c>
-      <c r="G378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H378" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="379" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B379" t="s">
         <v>1115</v>
       </c>
       <c r="C379" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D379" t="s">
         <v>1116</v>
       </c>
-      <c r="G379" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H379" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>29</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="B380" t="s">
         <v>1118</v>
       </c>
       <c r="C380" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D380" t="s">
         <v>1119</v>
       </c>
-      <c r="G380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H380" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="B381" t="s">
         <v>1121</v>
       </c>
       <c r="C381" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D381" t="s">
         <v>1122</v>
       </c>
-      <c r="G381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H381" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="B382" t="s">
         <v>1124</v>
       </c>
       <c r="C382" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D382" t="s">
         <v>1125</v>
       </c>
-      <c r="G382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H382" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="B383" t="s">
         <v>1127</v>
       </c>
       <c r="C383" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D383" t="s">
         <v>1128</v>
       </c>
-      <c r="G383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H383" t="s">
-        <v>247</v>
+        <v>29</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B384" t="s">
         <v>1130</v>
       </c>
-      <c r="B384" t="s">
+      <c r="C384" t="s">
+        <v>21</v>
+      </c>
+      <c r="D384" t="s">
         <v>1131</v>
       </c>
-      <c r="C384" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H384" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C385" t="s">
+        <v>21</v>
+      </c>
+      <c r="D385" t="s">
         <v>1134</v>
       </c>
-      <c r="B385" t="s">
+      <c r="H385" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="12.75">
+      <c r="A386" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="C385" t="s">
-[...2 lines deleted...]
-      <c r="D385" t="s">
+      <c r="B386" t="s">
         <v>1136</v>
       </c>
-      <c r="G385" t="s">
-[...7 lines deleted...]
-      <c r="A386" s="1" t="s">
+      <c r="C386" t="s">
+        <v>21</v>
+      </c>
+      <c r="D386" t="s">
         <v>1137</v>
       </c>
-      <c r="B386" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H386" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C387" t="s">
+        <v>21</v>
+      </c>
+      <c r="D387" t="s">
         <v>1140</v>
       </c>
-      <c r="B387" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H387" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C388" t="s">
+        <v>21</v>
+      </c>
+      <c r="D388" t="s">
         <v>1143</v>
       </c>
-      <c r="B388" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H388" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C389" t="s">
+        <v>21</v>
+      </c>
+      <c r="D389" t="s">
         <v>1146</v>
       </c>
-      <c r="B389" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H389" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C390" t="s">
+        <v>21</v>
+      </c>
+      <c r="D390" t="s">
         <v>1149</v>
       </c>
-      <c r="B390" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H390" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C391" t="s">
+        <v>21</v>
+      </c>
+      <c r="D391" t="s">
         <v>1152</v>
       </c>
-      <c r="B391" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H391" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C392" t="s">
+        <v>21</v>
+      </c>
+      <c r="D392" t="s">
         <v>1155</v>
       </c>
-      <c r="B392" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H392" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B393" t="s">
         <v>1158</v>
       </c>
-      <c r="B393" t="s">
+      <c r="C393" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D393" t="s">
         <v>1159</v>
       </c>
-      <c r="C393" t="s">
-[...2 lines deleted...]
-      <c r="D393" t="s">
+      <c r="F393" t="s">
+        <v>15</v>
+      </c>
+      <c r="G393" t="s">
+        <v>16</v>
+      </c>
+      <c r="H393" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="12.75">
+      <c r="A394" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="G393" t="s">
-[...7 lines deleted...]
-      <c r="A394" s="1" t="s">
+      <c r="B394" t="s">
         <v>1161</v>
       </c>
-      <c r="B394" t="s">
+      <c r="C394" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D394" t="s">
         <v>1162</v>
       </c>
-      <c r="C394" t="s">
-[...3 lines deleted...]
-        <v>1163</v>
+      <c r="F394" t="s">
+        <v>15</v>
       </c>
       <c r="G394" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
       <c r="H394" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:9" ht="12.75">
       <c r="A395" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D395" t="s">
         <v>1164</v>
       </c>
-      <c r="C395" t="s">
-[...2 lines deleted...]
-      <c r="D395" t="s">
+      <c r="F395" t="s">
+        <v>410</v>
+      </c>
+      <c r="G395" t="s">
+        <v>411</v>
+      </c>
+      <c r="H395" t="s">
+        <v>38</v>
+      </c>
+      <c r="I395" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" ht="12.75">
+      <c r="A396" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="G395" t="s">
-[...10 lines deleted...]
-      <c r="A396" s="1" t="s">
+      <c r="C396" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D396" t="s">
         <v>1166</v>
       </c>
-      <c r="C396" t="s">
-[...2 lines deleted...]
-      <c r="D396" t="s">
+      <c r="F396" t="s">
+        <v>410</v>
+      </c>
+      <c r="G396" t="s">
+        <v>411</v>
+      </c>
+      <c r="H396" t="s">
+        <v>38</v>
+      </c>
+      <c r="I396" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" ht="12.75">
+      <c r="A397" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="G396" t="s">
-[...7 lines deleted...]
-      <c r="A397" s="1" t="s">
+      <c r="B397" t="s">
         <v>1168</v>
       </c>
-      <c r="C397" t="s">
-        <v>11</v>
+      <c r="C397" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D397" t="s">
         <v>1169</v>
       </c>
       <c r="G397" t="s">
-        <v>1170</v>
+        <v>89</v>
       </c>
       <c r="H397" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:9" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I397" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="C398" s="1" t="s">
-        <v>54</v>
+      <c r="B398" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C398" t="s">
+        <v>21</v>
       </c>
       <c r="D398" t="s">
-        <v>573</v>
+        <v>1173</v>
       </c>
       <c r="G398" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H398" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="399" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1175</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C399" t="s">
+        <v>21</v>
       </c>
       <c r="D399" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="G399" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="H399" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="400" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>1178</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C400" t="s">
+        <v>21</v>
       </c>
       <c r="D400" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="G400" t="s">
-        <v>577</v>
+        <v>247</v>
       </c>
       <c r="H400" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="401" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1181</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C401" t="s">
+        <v>21</v>
       </c>
       <c r="D401" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="G401" t="s">
-        <v>1178</v>
+        <v>23</v>
       </c>
       <c r="H401" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="402" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="I401" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>1184</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C402" t="s">
+        <v>21</v>
       </c>
       <c r="D402" t="s">
-        <v>1180</v>
+        <v>1186</v>
+      </c>
+      <c r="F402" t="s">
+        <v>166</v>
       </c>
       <c r="G402" t="s">
-        <v>577</v>
+        <v>167</v>
       </c>
       <c r="H402" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="403" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>1188</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C403" t="s">
+        <v>21</v>
       </c>
       <c r="D403" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="G403" t="s">
-        <v>577</v>
+        <v>43</v>
       </c>
       <c r="H403" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1192</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C404" t="s">
+        <v>21</v>
       </c>
       <c r="D404" t="s">
-        <v>1184</v>
+        <v>1194</v>
       </c>
       <c r="G404" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H404" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1185</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1196</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C405" t="s">
+        <v>21</v>
       </c>
       <c r="D405" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="G405" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H405" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1187</v>
+        <v>1200</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1201</v>
       </c>
       <c r="C406" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D406" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="G406" t="s">
-        <v>569</v>
+        <v>43</v>
       </c>
       <c r="H406" t="s">
-        <v>247</v>
+        <v>38</v>
       </c>
     </row>
     <row r="407" spans="1:9" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1204</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C407" t="s">
+        <v>21</v>
       </c>
       <c r="D407" t="s">
-        <v>1190</v>
+        <v>1206</v>
       </c>
       <c r="G407" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H407" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I407" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1191</v>
+        <v>1208</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1209</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>30</v>
+        <v>520</v>
       </c>
       <c r="D408" t="s">
-        <v>1192</v>
+        <v>1210</v>
+      </c>
+      <c r="F408" t="s">
+        <v>465</v>
       </c>
       <c r="G408" t="s">
-        <v>32</v>
+        <v>466</v>
       </c>
       <c r="H408" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:9" ht="12.75">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1193</v>
+        <v>1212</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1213</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="D409" t="s">
-        <v>1194</v>
+        <v>1214</v>
+      </c>
+      <c r="F409" t="s">
+        <v>465</v>
       </c>
       <c r="G409" t="s">
-        <v>577</v>
+        <v>466</v>
       </c>
       <c r="H409" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>467</v>
       </c>
     </row>
     <row r="410" spans="1:9" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1195</v>
+        <v>1215</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D410" t="s">
-        <v>1196</v>
+        <v>1216</v>
+      </c>
+      <c r="F410" t="s">
+        <v>410</v>
       </c>
       <c r="G410" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="H410" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I410" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1218</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C411" t="s">
+        <v>21</v>
       </c>
       <c r="D411" t="s">
-        <v>1198</v>
+        <v>1220</v>
       </c>
       <c r="G411" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="H411" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="412" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1222</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C412" t="s">
+        <v>21</v>
       </c>
       <c r="D412" t="s">
-        <v>1200</v>
+        <v>1224</v>
       </c>
       <c r="G412" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="H412" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="413" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J412" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1225</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C413" t="s">
+        <v>21</v>
       </c>
       <c r="D413" t="s">
-        <v>1202</v>
+        <v>1227</v>
       </c>
       <c r="G413" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="H413" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="414" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1228</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C414" t="s">
+        <v>21</v>
       </c>
       <c r="D414" t="s">
-        <v>1204</v>
+        <v>1230</v>
       </c>
       <c r="G414" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="H414" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="415" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1231</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C415" t="s">
+        <v>21</v>
       </c>
       <c r="D415" t="s">
-        <v>1206</v>
+        <v>1233</v>
       </c>
       <c r="G415" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="H415" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1207</v>
+        <v>1234</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1235</v>
       </c>
       <c r="C416" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D416" t="s">
-        <v>1208</v>
+        <v>1236</v>
       </c>
       <c r="G416" t="s">
-        <v>569</v>
+        <v>59</v>
       </c>
       <c r="H416" t="s">
-        <v>247</v>
+        <v>24</v>
       </c>
     </row>
     <row r="417" spans="1:9" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1209</v>
+        <v>1237</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>54</v>
+        <v>434</v>
       </c>
       <c r="D417" t="s">
-        <v>1210</v>
+        <v>1238</v>
+      </c>
+      <c r="F417" t="s">
+        <v>410</v>
       </c>
       <c r="G417" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H417" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I417" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="418" spans="1:9" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D418" t="s">
-        <v>633</v>
+        <v>1240</v>
+      </c>
+      <c r="F418" t="s">
+        <v>410</v>
       </c>
       <c r="G418" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H418" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I418" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="419" spans="1:9" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1212</v>
+        <v>1241</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1242</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>54</v>
+        <v>434</v>
       </c>
       <c r="D419" t="s">
-        <v>1213</v>
+        <v>1243</v>
+      </c>
+      <c r="F419" t="s">
+        <v>410</v>
       </c>
       <c r="G419" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H419" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I419" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:9" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1214</v>
+        <v>1244</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>54</v>
+        <v>434</v>
       </c>
       <c r="D420" t="s">
-        <v>55</v>
+        <v>1245</v>
+      </c>
+      <c r="F420" t="s">
+        <v>410</v>
       </c>
       <c r="G420" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="H420" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I420" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="421" spans="1:9" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1215</v>
+        <v>1246</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D421" t="s">
-        <v>55</v>
+        <v>1247</v>
+      </c>
+      <c r="F421" t="s">
+        <v>410</v>
       </c>
       <c r="G421" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H421" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I421" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="422" spans="1:9" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1216</v>
+        <v>1248</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D422" t="s">
-        <v>1217</v>
+        <v>1249</v>
+      </c>
+      <c r="F422" t="s">
+        <v>410</v>
       </c>
       <c r="G422" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H422" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I422" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="423" spans="1:9" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1218</v>
+        <v>1250</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D423" t="s">
-        <v>1219</v>
+        <v>1251</v>
+      </c>
+      <c r="F423" t="s">
+        <v>410</v>
       </c>
       <c r="G423" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H423" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I423" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="424" spans="1:9" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1220</v>
+        <v>1252</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D424" t="s">
-        <v>1221</v>
+        <v>1253</v>
+      </c>
+      <c r="F424" t="s">
+        <v>410</v>
       </c>
       <c r="G424" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H424" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I424" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="425" spans="1:9" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1222</v>
+        <v>1254</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>54</v>
+        <v>434</v>
       </c>
       <c r="D425" t="s">
-        <v>1223</v>
+        <v>1255</v>
+      </c>
+      <c r="F425" t="s">
+        <v>410</v>
       </c>
       <c r="G425" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="H425" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I425" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="426" spans="1:9" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1224</v>
+        <v>1256</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>54</v>
+        <v>408</v>
       </c>
       <c r="D426" t="s">
-        <v>1210</v>
+        <v>1240</v>
+      </c>
+      <c r="F426" t="s">
+        <v>410</v>
       </c>
       <c r="G426" t="s">
-        <v>56</v>
+        <v>438</v>
       </c>
       <c r="H426" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I426" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1225</v>
+        <v>1257</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>54</v>
+        <v>479</v>
       </c>
       <c r="D427" t="s">
-        <v>1226</v>
+        <v>1258</v>
       </c>
       <c r="G427" t="s">
-        <v>1178</v>
+        <v>84</v>
       </c>
       <c r="H427" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="428" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1228</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1259</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D428" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
       <c r="G428" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H428" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="429" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1231</v>
+        <v>1261</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>50</v>
+        <v>479</v>
       </c>
       <c r="D429" t="s">
-        <v>1232</v>
+        <v>1262</v>
       </c>
       <c r="G429" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="H429" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="430" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1233</v>
+        <v>1263</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>54</v>
+        <v>479</v>
       </c>
       <c r="D430" t="s">
-        <v>1234</v>
+        <v>1260</v>
       </c>
       <c r="G430" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H430" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="431" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1235</v>
+        <v>1264</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>54</v>
+        <v>479</v>
       </c>
       <c r="D431" t="s">
-        <v>1236</v>
+        <v>1265</v>
       </c>
       <c r="G431" t="s">
-        <v>1178</v>
+        <v>84</v>
       </c>
       <c r="H431" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="432" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1237</v>
+        <v>1266</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>54</v>
+        <v>479</v>
       </c>
       <c r="D432" t="s">
-        <v>1236</v>
+        <v>488</v>
       </c>
       <c r="G432" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="H432" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1238</v>
+        <v>1267</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>30</v>
+        <v>479</v>
       </c>
       <c r="D433" t="s">
-        <v>1192</v>
+        <v>1268</v>
       </c>
       <c r="G433" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="H433" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1239</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1269</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>408</v>
       </c>
       <c r="D434" t="s">
-        <v>1241</v>
+        <v>1270</v>
+      </c>
+      <c r="F434" t="s">
+        <v>410</v>
       </c>
       <c r="G434" t="s">
-        <v>111</v>
+        <v>411</v>
       </c>
       <c r="H434" t="s">
-        <v>65</v>
+        <v>412</v>
+      </c>
+      <c r="I434" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1242</v>
+        <v>1272</v>
       </c>
       <c r="B435" t="s">
-        <v>1243</v>
+        <v>1273</v>
       </c>
       <c r="C435" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D435" t="s">
-        <v>1244</v>
+        <v>1274</v>
       </c>
       <c r="G435" t="s">
-        <v>156</v>
+        <v>43</v>
       </c>
       <c r="H435" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1245</v>
+        <v>1276</v>
       </c>
       <c r="B436" t="s">
-        <v>1246</v>
+        <v>1277</v>
       </c>
       <c r="C436" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D436" t="s">
-        <v>1247</v>
+        <v>1278</v>
       </c>
       <c r="G436" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="H436" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1249</v>
+        <v>1280</v>
       </c>
       <c r="B437" t="s">
-        <v>1250</v>
+        <v>1281</v>
       </c>
       <c r="C437" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D437" t="s">
-        <v>1251</v>
+        <v>1282</v>
       </c>
       <c r="G437" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H437" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1253</v>
+        <v>1284</v>
       </c>
       <c r="B438" t="s">
-        <v>1254</v>
+        <v>1285</v>
       </c>
       <c r="C438" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D438" t="s">
-        <v>1255</v>
+        <v>1286</v>
       </c>
       <c r="G438" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H438" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1256</v>
+        <v>1288</v>
       </c>
       <c r="B439" t="s">
-        <v>1257</v>
+        <v>1289</v>
       </c>
       <c r="C439" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D439" t="s">
-        <v>1258</v>
+        <v>1290</v>
       </c>
       <c r="G439" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H439" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1260</v>
+        <v>1292</v>
       </c>
       <c r="B440" t="s">
-        <v>1261</v>
+        <v>1293</v>
       </c>
       <c r="C440" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D440" t="s">
-        <v>1262</v>
+        <v>1294</v>
       </c>
       <c r="G440" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="H440" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="J440" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1264</v>
+        <v>1295</v>
       </c>
       <c r="B441" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1296</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D441" t="s">
-        <v>1266</v>
+        <v>1297</v>
       </c>
       <c r="G441" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H441" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I441" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1268</v>
+        <v>1298</v>
       </c>
       <c r="B442" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1299</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D442" t="s">
-        <v>1270</v>
+        <v>1300</v>
       </c>
       <c r="G442" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H442" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I442" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1272</v>
+        <v>1301</v>
       </c>
       <c r="B443" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1302</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D443" t="s">
-        <v>1274</v>
+        <v>1303</v>
       </c>
       <c r="G443" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H443" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I443" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1276</v>
+        <v>1304</v>
       </c>
       <c r="B444" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1305</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D444" t="s">
-        <v>1278</v>
+        <v>1306</v>
       </c>
       <c r="G444" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H444" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I444" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
       <c r="B445" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1308</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D445" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
       <c r="G445" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H445" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I445" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1284</v>
+        <v>1310</v>
       </c>
       <c r="B446" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1311</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D446" t="s">
-        <v>1286</v>
+        <v>1312</v>
       </c>
       <c r="G446" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H446" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I446" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1288</v>
+        <v>1313</v>
       </c>
       <c r="B447" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1314</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D447" t="s">
-        <v>1290</v>
+        <v>1315</v>
       </c>
       <c r="G447" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H447" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I447" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1292</v>
+        <v>1316</v>
       </c>
       <c r="B448" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1317</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D448" t="s">
-        <v>1294</v>
+        <v>1318</v>
       </c>
       <c r="G448" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H448" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I448" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1296</v>
+        <v>1319</v>
       </c>
       <c r="B449" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1320</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D449" t="s">
-        <v>1298</v>
+        <v>1321</v>
       </c>
       <c r="G449" t="s">
-        <v>246</v>
+        <v>84</v>
       </c>
       <c r="H449" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="450" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I449" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1299</v>
+        <v>1322</v>
       </c>
       <c r="B450" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1323</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D450" t="s">
-        <v>1301</v>
+        <v>1324</v>
       </c>
       <c r="G450" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H450" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="451" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I450" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1302</v>
+        <v>1325</v>
       </c>
       <c r="B451" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1326</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D451" t="s">
-        <v>489</v>
+        <v>1327</v>
       </c>
       <c r="G451" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H451" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>38</v>
+      </c>
+      <c r="I451" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="452" spans="1:9" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1304</v>
+        <v>1328</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1329</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D452" t="s">
-        <v>941</v>
+        <v>1330</v>
       </c>
       <c r="G452" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H452" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I452" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="453" spans="1:9" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1305</v>
+        <v>1331</v>
       </c>
       <c r="B453" t="s">
-        <v>1306</v>
+        <v>1332</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>588</v>
+        <v>82</v>
       </c>
       <c r="D453" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="G453" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H453" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I453" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="454" spans="1:9" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1308</v>
+        <v>1334</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1335</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>588</v>
+        <v>82</v>
       </c>
       <c r="D454" t="s">
-        <v>1309</v>
+        <v>1336</v>
       </c>
       <c r="G454" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="H454" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I454" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="455" spans="1:9" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1310</v>
+        <v>1337</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1338</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D455" t="s">
-        <v>1311</v>
+        <v>1339</v>
       </c>
       <c r="G455" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H455" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I455" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="456" spans="1:9" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1312</v>
+        <v>1340</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1341</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D456" t="s">
-        <v>1313</v>
+        <v>1342</v>
       </c>
       <c r="G456" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H456" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I456" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="457" spans="1:9" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1314</v>
+        <v>1343</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1344</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D457" t="s">
-        <v>1315</v>
+        <v>1345</v>
       </c>
       <c r="G457" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H457" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I457" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="458" spans="1:9" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1316</v>
+        <v>1346</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1347</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D458" t="s">
-        <v>1317</v>
+        <v>1348</v>
       </c>
       <c r="G458" t="s">
-        <v>592</v>
+        <v>84</v>
       </c>
       <c r="H458" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I458" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="459" spans="1:9" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1318</v>
+        <v>1349</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1350</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>588</v>
+        <v>82</v>
       </c>
       <c r="D459" t="s">
-        <v>1319</v>
+        <v>1351</v>
       </c>
       <c r="G459" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="H459" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I459" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="460" spans="1:9" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1320</v>
+        <v>1352</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1353</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="D460" t="s">
-        <v>1321</v>
+        <v>1354</v>
       </c>
       <c r="G460" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="H460" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I460" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="461" spans="1:9" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1322</v>
+        <v>1355</v>
       </c>
       <c r="B461" t="s">
-        <v>1323</v>
+        <v>1356</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D461" t="s">
-        <v>1324</v>
+        <v>1357</v>
       </c>
       <c r="G461" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H461" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I461" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="462" spans="1:9" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1325</v>
+        <v>1358</v>
       </c>
       <c r="B462" t="s">
-        <v>1326</v>
+        <v>1359</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D462" t="s">
-        <v>1327</v>
+        <v>1360</v>
       </c>
       <c r="G462" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H462" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I462" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="463" spans="1:9" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1328</v>
+        <v>1361</v>
       </c>
       <c r="B463" t="s">
-        <v>1329</v>
+        <v>1362</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D463" t="s">
-        <v>1330</v>
+        <v>1363</v>
       </c>
       <c r="G463" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H463" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I463" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="464" spans="1:9" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1331</v>
+        <v>1364</v>
       </c>
       <c r="B464" t="s">
-        <v>1332</v>
+        <v>1365</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D464" t="s">
-        <v>1333</v>
+        <v>1366</v>
       </c>
       <c r="G464" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H464" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I464" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="465" spans="1:9" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1334</v>
+        <v>1367</v>
       </c>
       <c r="B465" t="s">
-        <v>1335</v>
+        <v>1368</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="D465" t="s">
-        <v>1336</v>
+        <v>1369</v>
       </c>
       <c r="G465" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="H465" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="I465" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:9" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1337</v>
+        <v>1370</v>
       </c>
       <c r="B466" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1371</v>
+      </c>
+      <c r="C466" t="s">
+        <v>21</v>
       </c>
       <c r="D466" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1372</v>
       </c>
       <c r="H466" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="467" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1340</v>
+        <v>1373</v>
       </c>
       <c r="B467" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1374</v>
+      </c>
+      <c r="C467" t="s">
+        <v>21</v>
       </c>
       <c r="D467" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1375</v>
       </c>
       <c r="H467" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="468" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1343</v>
+        <v>1376</v>
       </c>
       <c r="B468" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1377</v>
+      </c>
+      <c r="C468" t="s">
+        <v>21</v>
       </c>
       <c r="D468" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1378</v>
       </c>
       <c r="H468" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="469" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1346</v>
+        <v>1379</v>
       </c>
       <c r="B469" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1380</v>
+      </c>
+      <c r="C469" t="s">
+        <v>21</v>
       </c>
       <c r="D469" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1381</v>
       </c>
       <c r="H469" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="470" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1349</v>
+        <v>1382</v>
       </c>
       <c r="B470" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1383</v>
+      </c>
+      <c r="C470" t="s">
+        <v>21</v>
       </c>
       <c r="D470" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1384</v>
       </c>
       <c r="H470" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="471" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1352</v>
+        <v>1385</v>
       </c>
       <c r="B471" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1386</v>
+      </c>
+      <c r="C471" t="s">
+        <v>21</v>
       </c>
       <c r="D471" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1387</v>
       </c>
       <c r="H471" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="472" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1355</v>
+        <v>1388</v>
       </c>
       <c r="B472" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1389</v>
+      </c>
+      <c r="C472" t="s">
+        <v>21</v>
       </c>
       <c r="D472" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1390</v>
       </c>
       <c r="H472" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="473" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1358</v>
+        <v>1391</v>
       </c>
       <c r="B473" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1392</v>
+      </c>
+      <c r="C473" t="s">
+        <v>21</v>
       </c>
       <c r="D473" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1393</v>
       </c>
       <c r="H473" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="474" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1361</v>
+        <v>1394</v>
       </c>
       <c r="B474" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1395</v>
+      </c>
+      <c r="C474" t="s">
+        <v>21</v>
       </c>
       <c r="D474" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1396</v>
       </c>
       <c r="H474" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="475" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1364</v>
+        <v>1397</v>
       </c>
       <c r="B475" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1398</v>
+      </c>
+      <c r="C475" t="s">
+        <v>21</v>
       </c>
       <c r="D475" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1399</v>
       </c>
       <c r="H475" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="476" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1367</v>
+        <v>1400</v>
       </c>
       <c r="B476" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1401</v>
+      </c>
+      <c r="C476" t="s">
+        <v>21</v>
       </c>
       <c r="D476" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1402</v>
       </c>
       <c r="H476" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="477" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1370</v>
+        <v>1403</v>
       </c>
       <c r="B477" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1404</v>
+      </c>
+      <c r="C477" t="s">
+        <v>21</v>
       </c>
       <c r="D477" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1405</v>
       </c>
       <c r="H477" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="478" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1373</v>
+        <v>1406</v>
       </c>
       <c r="B478" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1407</v>
+      </c>
+      <c r="C478" t="s">
+        <v>21</v>
       </c>
       <c r="D478" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1408</v>
       </c>
       <c r="H478" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="479" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1376</v>
+        <v>1409</v>
       </c>
       <c r="B479" t="s">
-        <v>1377</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1410</v>
+      </c>
+      <c r="C479" t="s">
+        <v>21</v>
       </c>
       <c r="D479" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1411</v>
       </c>
       <c r="H479" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="480" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1379</v>
+        <v>1412</v>
       </c>
       <c r="B480" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1413</v>
+      </c>
+      <c r="C480" t="s">
+        <v>21</v>
       </c>
       <c r="D480" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1414</v>
       </c>
       <c r="H480" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="481" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1382</v>
+        <v>1415</v>
       </c>
       <c r="B481" t="s">
-        <v>1383</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1416</v>
+      </c>
+      <c r="C481" t="s">
+        <v>21</v>
       </c>
       <c r="D481" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1417</v>
       </c>
       <c r="H481" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="482" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1385</v>
+        <v>1418</v>
       </c>
       <c r="B482" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1419</v>
+      </c>
+      <c r="C482" t="s">
+        <v>21</v>
       </c>
       <c r="D482" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1420</v>
       </c>
       <c r="H482" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="483" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1388</v>
+        <v>1421</v>
       </c>
       <c r="B483" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1422</v>
+      </c>
+      <c r="C483" t="s">
+        <v>21</v>
       </c>
       <c r="D483" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1423</v>
       </c>
       <c r="H483" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="484" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1391</v>
+        <v>1424</v>
       </c>
       <c r="B484" t="s">
-        <v>1392</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1425</v>
+      </c>
+      <c r="C484" t="s">
+        <v>21</v>
       </c>
       <c r="D484" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1426</v>
       </c>
       <c r="H484" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="485" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1394</v>
+        <v>1427</v>
       </c>
       <c r="B485" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1428</v>
+      </c>
+      <c r="C485" t="s">
+        <v>21</v>
       </c>
       <c r="D485" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1429</v>
       </c>
       <c r="H485" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1397</v>
+        <v>1430</v>
       </c>
       <c r="B486" t="s">
-        <v>1398</v>
+        <v>1431</v>
       </c>
       <c r="C486" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D486" t="s">
-        <v>1399</v>
+        <v>1432</v>
       </c>
       <c r="H486" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1400</v>
+        <v>1433</v>
       </c>
       <c r="B487" t="s">
-        <v>1401</v>
+        <v>1434</v>
       </c>
       <c r="C487" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D487" t="s">
-        <v>1402</v>
+        <v>1435</v>
       </c>
       <c r="H487" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1403</v>
+        <v>1436</v>
       </c>
       <c r="B488" t="s">
-        <v>1404</v>
+        <v>1437</v>
       </c>
       <c r="C488" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D488" t="s">
-        <v>1405</v>
+        <v>1438</v>
       </c>
       <c r="H488" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1406</v>
+        <v>1439</v>
       </c>
       <c r="B489" t="s">
-        <v>1407</v>
+        <v>1440</v>
       </c>
       <c r="C489" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D489" t="s">
-        <v>1408</v>
+        <v>1441</v>
       </c>
       <c r="H489" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1409</v>
+        <v>1442</v>
       </c>
       <c r="B490" t="s">
-        <v>1410</v>
+        <v>1443</v>
       </c>
       <c r="C490" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D490" t="s">
-        <v>1411</v>
+        <v>1444</v>
       </c>
       <c r="H490" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1412</v>
+        <v>1445</v>
       </c>
       <c r="B491" t="s">
-        <v>1413</v>
+        <v>1446</v>
       </c>
       <c r="C491" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D491" t="s">
-        <v>1414</v>
+        <v>1447</v>
       </c>
       <c r="H491" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1415</v>
+        <v>1448</v>
       </c>
       <c r="B492" t="s">
-        <v>1416</v>
+        <v>1449</v>
       </c>
       <c r="C492" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D492" t="s">
-        <v>1417</v>
+        <v>1450</v>
       </c>
       <c r="H492" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1418</v>
+        <v>1451</v>
       </c>
       <c r="B493" t="s">
-        <v>1419</v>
+        <v>1452</v>
       </c>
       <c r="C493" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D493" t="s">
-        <v>1420</v>
+        <v>1453</v>
       </c>
       <c r="H493" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1421</v>
+        <v>1454</v>
       </c>
       <c r="B494" t="s">
-        <v>1422</v>
+        <v>1455</v>
       </c>
       <c r="C494" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D494" t="s">
-        <v>1423</v>
+        <v>1456</v>
       </c>
       <c r="H494" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1424</v>
+        <v>1457</v>
       </c>
       <c r="B495" t="s">
-        <v>1425</v>
+        <v>1458</v>
       </c>
       <c r="C495" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D495" t="s">
-        <v>1426</v>
+        <v>1459</v>
       </c>
       <c r="H495" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1427</v>
+        <v>1460</v>
       </c>
       <c r="B496" t="s">
-        <v>1428</v>
+        <v>1461</v>
       </c>
       <c r="C496" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D496" t="s">
-        <v>1429</v>
+        <v>1462</v>
       </c>
       <c r="H496" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1430</v>
+        <v>1463</v>
       </c>
       <c r="B497" t="s">
-        <v>1431</v>
+        <v>1464</v>
       </c>
       <c r="C497" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D497" t="s">
-        <v>1432</v>
+        <v>1465</v>
       </c>
       <c r="H497" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="B498" t="s">
-        <v>1434</v>
+        <v>1467</v>
       </c>
       <c r="C498" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D498" t="s">
-        <v>1435</v>
+        <v>1468</v>
       </c>
       <c r="H498" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1436</v>
+        <v>1469</v>
       </c>
       <c r="B499" t="s">
-        <v>1437</v>
+        <v>1470</v>
       </c>
       <c r="C499" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D499" t="s">
-        <v>1438</v>
+        <v>1471</v>
       </c>
       <c r="H499" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1439</v>
+        <v>1472</v>
       </c>
       <c r="B500" t="s">
-        <v>1440</v>
+        <v>1473</v>
       </c>
       <c r="C500" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D500" t="s">
-        <v>1441</v>
+        <v>1474</v>
       </c>
       <c r="H500" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1442</v>
+        <v>1475</v>
       </c>
       <c r="B501" t="s">
-        <v>1443</v>
+        <v>1476</v>
       </c>
       <c r="C501" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D501" t="s">
-        <v>1444</v>
+        <v>1477</v>
       </c>
       <c r="H501" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1445</v>
+        <v>1478</v>
       </c>
       <c r="B502" t="s">
-        <v>1446</v>
+        <v>1479</v>
       </c>
       <c r="C502" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D502" t="s">
-        <v>1447</v>
+        <v>1480</v>
       </c>
       <c r="H502" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1448</v>
+        <v>1481</v>
       </c>
       <c r="B503" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="C503" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D503" t="s">
-        <v>1450</v>
+        <v>1483</v>
       </c>
       <c r="H503" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1451</v>
+        <v>1484</v>
       </c>
       <c r="B504" t="s">
-        <v>1452</v>
+        <v>1485</v>
       </c>
       <c r="C504" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D504" t="s">
-        <v>1453</v>
+        <v>1486</v>
       </c>
       <c r="H504" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1454</v>
+        <v>1487</v>
       </c>
       <c r="B505" t="s">
-        <v>1455</v>
+        <v>1488</v>
       </c>
       <c r="C505" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D505" t="s">
-        <v>1456</v>
+        <v>1489</v>
       </c>
       <c r="H505" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1457</v>
+        <v>1490</v>
       </c>
       <c r="B506" t="s">
-        <v>1458</v>
+        <v>1491</v>
       </c>
       <c r="C506" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D506" t="s">
-        <v>1459</v>
+        <v>1492</v>
       </c>
       <c r="H506" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1460</v>
+        <v>1493</v>
       </c>
       <c r="B507" t="s">
-        <v>1461</v>
+        <v>1494</v>
       </c>
       <c r="C507" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D507" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="H507" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1463</v>
+        <v>1496</v>
       </c>
       <c r="B508" t="s">
-        <v>1464</v>
+        <v>1497</v>
       </c>
       <c r="C508" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D508" t="s">
-        <v>1465</v>
+        <v>1498</v>
       </c>
       <c r="H508" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1466</v>
+        <v>1499</v>
       </c>
       <c r="B509" t="s">
-        <v>1467</v>
+        <v>1500</v>
       </c>
       <c r="C509" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D509" t="s">
-        <v>1468</v>
+        <v>1501</v>
       </c>
       <c r="H509" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1469</v>
+        <v>1502</v>
       </c>
       <c r="B510" t="s">
-        <v>1470</v>
+        <v>1503</v>
       </c>
       <c r="C510" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D510" t="s">
-        <v>1471</v>
+        <v>1504</v>
       </c>
       <c r="H510" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1472</v>
+        <v>1505</v>
       </c>
       <c r="B511" t="s">
-        <v>1473</v>
+        <v>1506</v>
       </c>
       <c r="C511" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D511" t="s">
-        <v>1474</v>
+        <v>1507</v>
       </c>
       <c r="H511" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1475</v>
+        <v>1508</v>
       </c>
       <c r="B512" t="s">
-        <v>1476</v>
+        <v>1509</v>
       </c>
       <c r="C512" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D512" t="s">
-        <v>1477</v>
+        <v>1510</v>
       </c>
       <c r="H512" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1478</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1511</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D513" t="s">
-        <v>1480</v>
+        <v>1512</v>
+      </c>
+      <c r="F513" t="s">
+        <v>416</v>
       </c>
       <c r="H513" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I513" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1481</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1513</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D514" t="s">
-        <v>1483</v>
+        <v>1514</v>
+      </c>
+      <c r="F514" t="s">
+        <v>416</v>
       </c>
       <c r="H514" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I514" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1484</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1515</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D515" t="s">
-        <v>1486</v>
+        <v>1516</v>
+      </c>
+      <c r="F515" t="s">
+        <v>416</v>
       </c>
       <c r="H515" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I515" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1487</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1517</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D516" t="s">
-        <v>1489</v>
+        <v>1518</v>
+      </c>
+      <c r="F516" t="s">
+        <v>416</v>
       </c>
       <c r="H516" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I516" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1490</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1519</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D517" t="s">
-        <v>1492</v>
+        <v>1520</v>
+      </c>
+      <c r="F517" t="s">
+        <v>416</v>
       </c>
       <c r="H517" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I517" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1493</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1521</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D518" t="s">
-        <v>1495</v>
+        <v>1522</v>
+      </c>
+      <c r="F518" t="s">
+        <v>416</v>
       </c>
       <c r="H518" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I518" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1496</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1523</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="D519" t="s">
-        <v>1498</v>
+        <v>1524</v>
+      </c>
+      <c r="F519" t="s">
+        <v>416</v>
       </c>
       <c r="H519" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I519" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1499</v>
+        <v>1525</v>
       </c>
       <c r="B520" t="s">
-        <v>1500</v>
+        <v>1526</v>
       </c>
       <c r="C520" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D520" t="s">
-        <v>1501</v>
+        <v>71</v>
+      </c>
+      <c r="G520" t="s">
+        <v>23</v>
       </c>
       <c r="H520" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J520" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1502</v>
+        <v>1527</v>
       </c>
       <c r="B521" t="s">
-        <v>1503</v>
+        <v>1528</v>
       </c>
       <c r="C521" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D521" t="s">
-        <v>1504</v>
+        <v>1529</v>
+      </c>
+      <c r="G521" t="s">
+        <v>63</v>
       </c>
       <c r="H521" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="J521" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1505</v>
+        <v>1530</v>
       </c>
       <c r="B522" t="s">
-        <v>1506</v>
+        <v>1531</v>
       </c>
       <c r="C522" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D522" t="s">
-        <v>1507</v>
+        <v>1532</v>
+      </c>
+      <c r="G522" t="s">
+        <v>23</v>
       </c>
       <c r="H522" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J522" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1508</v>
+        <v>1533</v>
       </c>
       <c r="B523" t="s">
-        <v>1509</v>
+        <v>1534</v>
       </c>
       <c r="C523" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D523" t="s">
-        <v>1510</v>
+        <v>1535</v>
+      </c>
+      <c r="G523" t="s">
+        <v>23</v>
       </c>
       <c r="H523" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J523" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1511</v>
+        <v>1536</v>
       </c>
       <c r="B524" t="s">
-        <v>1512</v>
+        <v>1537</v>
       </c>
       <c r="C524" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D524" t="s">
-        <v>1513</v>
+        <v>1538</v>
+      </c>
+      <c r="G524" t="s">
+        <v>23</v>
       </c>
       <c r="H524" t="s">
-        <v>69</v>
+        <v>24</v>
+      </c>
+      <c r="J524" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1514</v>
+        <v>1539</v>
       </c>
       <c r="B525" t="s">
-        <v>1515</v>
+        <v>1540</v>
       </c>
       <c r="C525" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D525" t="s">
-        <v>1516</v>
+        <v>1541</v>
+      </c>
+      <c r="G525" t="s">
+        <v>43</v>
       </c>
       <c r="H525" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1517</v>
+        <v>1542</v>
       </c>
       <c r="B526" t="s">
-        <v>1518</v>
+        <v>1543</v>
       </c>
       <c r="C526" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D526" t="s">
-        <v>1519</v>
+        <v>1544</v>
+      </c>
+      <c r="G526" t="s">
+        <v>43</v>
       </c>
       <c r="H526" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1520</v>
+        <v>1545</v>
       </c>
       <c r="B527" t="s">
-        <v>1521</v>
+        <v>1546</v>
       </c>
       <c r="C527" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D527" t="s">
-        <v>1522</v>
+        <v>1547</v>
+      </c>
+      <c r="G527" t="s">
+        <v>43</v>
       </c>
       <c r="H527" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1523</v>
+        <v>1548</v>
       </c>
       <c r="B528" t="s">
-        <v>1524</v>
+        <v>1549</v>
       </c>
       <c r="C528" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D528" t="s">
-        <v>1525</v>
+        <v>1550</v>
+      </c>
+      <c r="G528" t="s">
+        <v>183</v>
       </c>
       <c r="H528" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1526</v>
+        <v>1551</v>
       </c>
       <c r="B529" t="s">
-        <v>1527</v>
+        <v>1552</v>
       </c>
       <c r="C529" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D529" t="s">
-        <v>1528</v>
+        <v>1553</v>
+      </c>
+      <c r="G529" t="s">
+        <v>43</v>
       </c>
       <c r="H529" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1529</v>
+        <v>1554</v>
       </c>
       <c r="B530" t="s">
-        <v>1530</v>
+        <v>1555</v>
       </c>
       <c r="C530" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D530" t="s">
-        <v>1531</v>
+        <v>1556</v>
+      </c>
+      <c r="G530" t="s">
+        <v>43</v>
       </c>
       <c r="H530" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1532</v>
+        <v>1557</v>
       </c>
       <c r="B531" t="s">
-        <v>1533</v>
+        <v>1558</v>
       </c>
       <c r="C531" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D531" t="s">
-        <v>1534</v>
+        <v>1559</v>
+      </c>
+      <c r="G531" t="s">
+        <v>43</v>
       </c>
       <c r="H531" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1535</v>
+        <v>1560</v>
       </c>
       <c r="B532" t="s">
-        <v>1536</v>
+        <v>1561</v>
       </c>
       <c r="C532" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D532" t="s">
-        <v>1537</v>
+        <v>1562</v>
+      </c>
+      <c r="F532" t="s">
+        <v>15</v>
+      </c>
+      <c r="G532" t="s">
+        <v>162</v>
       </c>
       <c r="H532" t="s">
-        <v>69</v>
+        <v>17</v>
+      </c>
+      <c r="J532" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1538</v>
+        <v>1563</v>
       </c>
       <c r="B533" t="s">
-        <v>1539</v>
+        <v>1564</v>
       </c>
       <c r="C533" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D533" t="s">
-        <v>1540</v>
+        <v>1565</v>
+      </c>
+      <c r="F533" t="s">
+        <v>166</v>
       </c>
       <c r="G533" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="H533" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:9" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1541</v>
+        <v>1566</v>
       </c>
       <c r="B534" t="s">
-        <v>1542</v>
+        <v>1567</v>
       </c>
       <c r="C534" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D534" t="s">
-        <v>1543</v>
+        <v>71</v>
       </c>
       <c r="G534" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H534" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="I534" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1544</v>
+        <v>1568</v>
       </c>
       <c r="B535" t="s">
-        <v>1545</v>
+        <v>1569</v>
       </c>
       <c r="C535" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D535" t="s">
-        <v>1546</v>
+        <v>1570</v>
       </c>
       <c r="G535" t="s">
-        <v>41</v>
+        <v>247</v>
       </c>
       <c r="H535" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1547</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>1571</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D536" t="s">
-        <v>1549</v>
+        <v>1572</v>
       </c>
       <c r="G536" t="s">
-        <v>111</v>
+        <v>472</v>
       </c>
       <c r="H536" t="s">
-        <v>65</v>
+        <v>38</v>
+      </c>
+      <c r="I536" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="537" spans="1:9" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1550</v>
+        <v>1573</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>50</v>
+        <v>540</v>
       </c>
       <c r="D537" t="s">
-        <v>1551</v>
+        <v>1574</v>
       </c>
       <c r="G537" t="s">
-        <v>52</v>
+        <v>472</v>
       </c>
       <c r="H537" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I537" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1552</v>
+        <v>1575</v>
       </c>
       <c r="B538" t="s">
-        <v>1553</v>
+        <v>1576</v>
       </c>
       <c r="C538" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D538" t="s">
-        <v>1554</v>
+        <v>1577</v>
+      </c>
+      <c r="G538" t="s">
+        <v>63</v>
       </c>
       <c r="H538" t="s">
-        <v>69</v>
+        <v>38</v>
+      </c>
+      <c r="I538" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1555</v>
+        <v>1578</v>
       </c>
       <c r="B539" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1579</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D539" t="s">
-        <v>1557</v>
+        <v>1580</v>
+      </c>
+      <c r="F539" t="s">
+        <v>15</v>
+      </c>
+      <c r="G539" t="s">
+        <v>16</v>
       </c>
       <c r="H539" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1558</v>
+        <v>1581</v>
       </c>
       <c r="B540" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1582</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D540" t="s">
-        <v>1560</v>
+        <v>1583</v>
+      </c>
+      <c r="F540" t="s">
+        <v>15</v>
+      </c>
+      <c r="G540" t="s">
+        <v>16</v>
       </c>
       <c r="H540" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1561</v>
+        <v>1584</v>
       </c>
       <c r="B541" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1585</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D541" t="s">
-        <v>1563</v>
+        <v>1586</v>
+      </c>
+      <c r="F541" t="s">
+        <v>15</v>
+      </c>
+      <c r="G541" t="s">
+        <v>16</v>
       </c>
       <c r="H541" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1564</v>
+        <v>1587</v>
       </c>
       <c r="B542" t="s">
-        <v>1565</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1588</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D542" t="s">
-        <v>1566</v>
+        <v>1589</v>
+      </c>
+      <c r="F542" t="s">
+        <v>15</v>
+      </c>
+      <c r="G542" t="s">
+        <v>16</v>
       </c>
       <c r="H542" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1567</v>
+        <v>1590</v>
       </c>
       <c r="B543" t="s">
-        <v>1568</v>
+        <v>1591</v>
       </c>
       <c r="C543" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D543" t="s">
-        <v>1569</v>
+        <v>1592</v>
+      </c>
+      <c r="F543" t="s">
+        <v>15</v>
+      </c>
+      <c r="G543" t="s">
+        <v>162</v>
       </c>
       <c r="H543" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1570</v>
+        <v>1593</v>
       </c>
       <c r="B544" t="s">
-        <v>1571</v>
+        <v>1594</v>
       </c>
       <c r="C544" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D544" t="s">
-        <v>1572</v>
+        <v>1595</v>
+      </c>
+      <c r="G544" t="s">
+        <v>43</v>
       </c>
       <c r="H544" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1573</v>
+        <v>1596</v>
       </c>
       <c r="B545" t="s">
-        <v>1574</v>
+        <v>1597</v>
       </c>
       <c r="C545" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D545" t="s">
-        <v>1575</v>
+        <v>1598</v>
+      </c>
+      <c r="G545" t="s">
+        <v>43</v>
       </c>
       <c r="H545" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1576</v>
+        <v>1599</v>
       </c>
       <c r="B546" t="s">
-        <v>1577</v>
+        <v>1600</v>
       </c>
       <c r="C546" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D546" t="s">
-        <v>1578</v>
+        <v>1601</v>
+      </c>
+      <c r="G546" t="s">
+        <v>183</v>
       </c>
       <c r="H546" t="s">
-        <v>69</v>
+        <v>90</v>
+      </c>
+      <c r="J546" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1579</v>
+        <v>1602</v>
       </c>
       <c r="B547" t="s">
-        <v>1580</v>
+        <v>1603</v>
       </c>
       <c r="C547" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D547" t="s">
-        <v>1581</v>
+        <v>1604</v>
+      </c>
+      <c r="F547" t="s">
+        <v>15</v>
+      </c>
+      <c r="G547" t="s">
+        <v>162</v>
       </c>
       <c r="H547" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="B548" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="C548" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D548" t="s">
-        <v>1584</v>
+        <v>1607</v>
+      </c>
+      <c r="G548" t="s">
+        <v>23</v>
       </c>
       <c r="H548" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="B549" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="C549" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D549" t="s">
-        <v>1587</v>
+        <v>1610</v>
+      </c>
+      <c r="G549" t="s">
+        <v>23</v>
       </c>
       <c r="H549" t="s">
-        <v>69</v>
+        <v>24</v>
+      </c>
+      <c r="J549" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1588</v>
+        <v>1611</v>
       </c>
       <c r="B550" t="s">
-        <v>1589</v>
+        <v>1612</v>
       </c>
       <c r="C550" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D550" t="s">
-        <v>1590</v>
+        <v>1613</v>
+      </c>
+      <c r="F550" t="s">
+        <v>15</v>
+      </c>
+      <c r="G550" t="s">
+        <v>162</v>
       </c>
       <c r="H550" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1591</v>
+        <v>1614</v>
       </c>
       <c r="B551" t="s">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="C551" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D551" t="s">
-        <v>1593</v>
+        <v>1616</v>
+      </c>
+      <c r="F551" t="s">
+        <v>15</v>
+      </c>
+      <c r="G551" t="s">
+        <v>162</v>
       </c>
       <c r="H551" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1594</v>
+        <v>1617</v>
       </c>
       <c r="B552" t="s">
-        <v>1595</v>
+        <v>1618</v>
       </c>
       <c r="C552" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D552" t="s">
-        <v>1596</v>
+        <v>1619</v>
+      </c>
+      <c r="G552" t="s">
+        <v>43</v>
       </c>
       <c r="H552" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1597</v>
+        <v>1620</v>
       </c>
       <c r="B553" t="s">
-        <v>1598</v>
+        <v>1621</v>
       </c>
       <c r="C553" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D553" t="s">
-        <v>1599</v>
+        <v>1622</v>
+      </c>
+      <c r="G553" t="s">
+        <v>43</v>
       </c>
       <c r="H553" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1600</v>
+        <v>1623</v>
       </c>
       <c r="B554" t="s">
-        <v>1601</v>
+        <v>1624</v>
       </c>
       <c r="C554" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D554" t="s">
-        <v>1602</v>
+        <v>1625</v>
+      </c>
+      <c r="G554" t="s">
+        <v>43</v>
       </c>
       <c r="H554" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1603</v>
+        <v>1626</v>
       </c>
       <c r="B555" t="s">
-        <v>1604</v>
+        <v>1627</v>
       </c>
       <c r="C555" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D555" t="s">
-        <v>1605</v>
+        <v>1628</v>
+      </c>
+      <c r="G555" t="s">
+        <v>43</v>
       </c>
       <c r="H555" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1606</v>
+        <v>1629</v>
       </c>
       <c r="B556" t="s">
-        <v>1607</v>
+        <v>1630</v>
       </c>
       <c r="C556" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D556" t="s">
-        <v>1608</v>
+        <v>340</v>
+      </c>
+      <c r="G556" t="s">
+        <v>23</v>
       </c>
       <c r="H556" t="s">
-        <v>69</v>
+        <v>24</v>
+      </c>
+      <c r="J556" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1609</v>
+        <v>1631</v>
       </c>
       <c r="B557" t="s">
-        <v>1610</v>
+        <v>1632</v>
       </c>
       <c r="C557" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D557" t="s">
-        <v>1611</v>
+        <v>380</v>
+      </c>
+      <c r="G557" t="s">
+        <v>63</v>
       </c>
       <c r="H557" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1612</v>
+        <v>1633</v>
       </c>
       <c r="B558" t="s">
-        <v>1613</v>
+        <v>1634</v>
       </c>
       <c r="C558" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D558" t="s">
-        <v>1614</v>
+        <v>1635</v>
+      </c>
+      <c r="G558" t="s">
+        <v>43</v>
       </c>
       <c r="H558" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1616</v>
+        <v>1636</v>
       </c>
       <c r="B559" t="s">
-        <v>1617</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1637</v>
+      </c>
+      <c r="C559" t="s">
+        <v>21</v>
       </c>
       <c r="D559" t="s">
-        <v>1618</v>
+        <v>1638</v>
       </c>
       <c r="G559" t="s">
-        <v>271</v>
+        <v>43</v>
       </c>
       <c r="H559" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1619</v>
+        <v>1639</v>
       </c>
       <c r="B560" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1640</v>
+      </c>
+      <c r="C560" t="s">
+        <v>21</v>
       </c>
       <c r="D560" t="s">
-        <v>1621</v>
+        <v>1641</v>
       </c>
       <c r="G560" t="s">
-        <v>271</v>
+        <v>23</v>
       </c>
       <c r="H560" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J560" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1622</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>1642</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C561" t="s">
+        <v>21</v>
       </c>
       <c r="D561" t="s">
-        <v>1623</v>
+        <v>1644</v>
       </c>
       <c r="G561" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H561" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="562" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>1645</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C562" t="s">
+        <v>21</v>
       </c>
       <c r="D562" t="s">
-        <v>1625</v>
+        <v>1647</v>
       </c>
       <c r="G562" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H562" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="B563" t="s">
-        <v>1627</v>
+        <v>1649</v>
       </c>
       <c r="C563" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D563" t="s">
-        <v>1628</v>
+        <v>1650</v>
       </c>
       <c r="G563" t="s">
+        <v>43</v>
+      </c>
+      <c r="H563" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" ht="12.75">
+      <c r="A564" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C564" t="s">
+        <v>21</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F564" t="s">
+        <v>15</v>
+      </c>
+      <c r="G564" t="s">
         <v>146</v>
       </c>
-      <c r="H563" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H564" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="565" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1632</v>
+        <v>1654</v>
       </c>
       <c r="B565" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
       <c r="C565" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D565" t="s">
-        <v>1634</v>
+        <v>1656</v>
+      </c>
+      <c r="F565" t="s">
+        <v>166</v>
       </c>
       <c r="G565" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="H565" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1635</v>
+        <v>1657</v>
       </c>
       <c r="B566" t="s">
-        <v>1636</v>
+        <v>1658</v>
       </c>
       <c r="C566" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D566" t="s">
-        <v>1637</v>
+        <v>1659</v>
       </c>
       <c r="G566" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="H566" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1638</v>
+        <v>1660</v>
       </c>
       <c r="B567" t="s">
-        <v>1639</v>
+        <v>1661</v>
       </c>
       <c r="C567" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D567" t="s">
-        <v>1640</v>
+        <v>216</v>
       </c>
       <c r="G567" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="H567" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
       <c r="B568" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
       <c r="C568" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D568" t="s">
-        <v>1643</v>
+        <v>1664</v>
+      </c>
+      <c r="F568" t="s">
+        <v>166</v>
       </c>
       <c r="G568" t="s">
-        <v>111</v>
+        <v>167</v>
       </c>
       <c r="H568" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="569" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1644</v>
+        <v>1665</v>
       </c>
       <c r="B569" t="s">
-        <v>1645</v>
+        <v>1666</v>
       </c>
       <c r="C569" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D569" t="s">
-        <v>1646</v>
+        <v>1667</v>
+      </c>
+      <c r="F569" t="s">
+        <v>15</v>
       </c>
       <c r="G569" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="H569" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="570" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1647</v>
+        <v>1668</v>
       </c>
       <c r="B570" t="s">
-        <v>1648</v>
+        <v>1669</v>
       </c>
       <c r="C570" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D570" t="s">
-        <v>1649</v>
+        <v>1670</v>
+      </c>
+      <c r="F570" t="s">
+        <v>166</v>
       </c>
       <c r="G570" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="H570" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="571" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1650</v>
+        <v>1671</v>
       </c>
       <c r="B571" t="s">
-        <v>1651</v>
+        <v>1672</v>
       </c>
       <c r="C571" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D571" t="s">
-        <v>460</v>
+        <v>1673</v>
+      </c>
+      <c r="F571" t="s">
+        <v>166</v>
       </c>
       <c r="G571" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="H571" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="572" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1652</v>
+        <v>1674</v>
       </c>
       <c r="B572" t="s">
-        <v>1653</v>
+        <v>1675</v>
       </c>
       <c r="C572" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D572" t="s">
-        <v>495</v>
+        <v>199</v>
       </c>
       <c r="G572" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="H572" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="J572" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1654</v>
+        <v>1676</v>
       </c>
       <c r="B573" t="s">
-        <v>1655</v>
+        <v>1677</v>
       </c>
       <c r="C573" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D573" t="s">
-        <v>1656</v>
+        <v>1678</v>
       </c>
       <c r="G573" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H573" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1657</v>
+        <v>1679</v>
       </c>
       <c r="B574" t="s">
-        <v>1658</v>
+        <v>1680</v>
       </c>
       <c r="C574" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D574" t="s">
-        <v>1659</v>
+        <v>1681</v>
       </c>
       <c r="G574" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H574" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="J574" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="575" spans="1:10" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1660</v>
+        <v>1682</v>
       </c>
       <c r="B575" t="s">
-        <v>1661</v>
+        <v>1683</v>
       </c>
       <c r="C575" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D575" t="s">
-        <v>1662</v>
+        <v>290</v>
       </c>
       <c r="G575" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H575" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J575" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1663</v>
+        <v>1684</v>
       </c>
       <c r="B576" t="s">
-        <v>1664</v>
+        <v>1685</v>
       </c>
       <c r="C576" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D576" t="s">
-        <v>1665</v>
+        <v>1686</v>
+      </c>
+      <c r="F576" t="s">
+        <v>15</v>
       </c>
       <c r="G576" t="s">
-        <v>77</v>
+        <v>162</v>
       </c>
       <c r="H576" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1666</v>
+        <v>1687</v>
       </c>
       <c r="B577" t="s">
-        <v>1667</v>
+        <v>1688</v>
       </c>
       <c r="C577" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D577" t="s">
-        <v>1668</v>
+        <v>142</v>
       </c>
       <c r="G577" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H577" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J577" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1669</v>
+        <v>1689</v>
       </c>
       <c r="B578" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1690</v>
+      </c>
+      <c r="C578" t="s">
+        <v>21</v>
       </c>
       <c r="D578" t="s">
-        <v>1671</v>
+        <v>1691</v>
+      </c>
+      <c r="F578" t="s">
+        <v>15</v>
       </c>
       <c r="G578" t="s">
-        <v>667</v>
+        <v>162</v>
       </c>
       <c r="H578" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="579" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1672</v>
+        <v>1692</v>
       </c>
       <c r="B579" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1693</v>
+      </c>
+      <c r="C579" t="s">
+        <v>21</v>
       </c>
       <c r="D579" t="s">
-        <v>1674</v>
+        <v>1694</v>
       </c>
       <c r="G579" t="s">
-        <v>667</v>
+        <v>43</v>
       </c>
       <c r="H579" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-    <row r="580" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1675</v>
+        <v>1695</v>
       </c>
       <c r="B580" t="s">
-        <v>1676</v>
+        <v>1696</v>
       </c>
       <c r="C580" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D580" t="s">
-        <v>1677</v>
+        <v>1697</v>
+      </c>
+      <c r="G580" t="s">
+        <v>183</v>
       </c>
       <c r="H580" t="s">
-        <v>69</v>
+        <v>90</v>
+      </c>
+      <c r="J580" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1678</v>
+        <v>1698</v>
       </c>
       <c r="B581" t="s">
-        <v>1679</v>
+        <v>1699</v>
       </c>
       <c r="C581" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D581" t="s">
-        <v>1680</v>
+        <v>1700</v>
+      </c>
+      <c r="G581" t="s">
+        <v>43</v>
       </c>
       <c r="H581" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1681</v>
+        <v>1701</v>
       </c>
       <c r="B582" t="s">
-        <v>1682</v>
+        <v>1702</v>
       </c>
       <c r="C582" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D582" t="s">
-        <v>1683</v>
+        <v>1703</v>
+      </c>
+      <c r="G582" t="s">
+        <v>43</v>
       </c>
       <c r="H582" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1684</v>
+        <v>1704</v>
       </c>
       <c r="B583" t="s">
-        <v>1685</v>
+        <v>1705</v>
       </c>
       <c r="C583" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D583" t="s">
-        <v>1686</v>
+        <v>1706</v>
+      </c>
+      <c r="G583" t="s">
+        <v>43</v>
       </c>
       <c r="H583" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1687</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1707</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C584" t="s">
+        <v>21</v>
       </c>
       <c r="D584" t="s">
-        <v>1688</v>
+        <v>1709</v>
       </c>
       <c r="G584" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="H584" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1689</v>
+        <v>1710</v>
       </c>
       <c r="B585" t="s">
-        <v>1690</v>
+        <v>1711</v>
       </c>
       <c r="C585" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D585" t="s">
-        <v>1691</v>
+        <v>1712</v>
+      </c>
+      <c r="F585" t="s">
+        <v>166</v>
+      </c>
+      <c r="G585" t="s">
+        <v>167</v>
       </c>
       <c r="H585" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1693</v>
+        <v>1713</v>
       </c>
       <c r="B586" t="s">
-        <v>1694</v>
+        <v>1714</v>
       </c>
       <c r="C586" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D586" t="s">
-        <v>1695</v>
+        <v>1715</v>
       </c>
       <c r="G586" t="s">
-        <v>285</v>
+        <v>1716</v>
       </c>
       <c r="H586" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1697</v>
+        <v>1717</v>
       </c>
       <c r="B587" t="s">
-        <v>1698</v>
+        <v>1718</v>
       </c>
       <c r="C587" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D587" t="s">
-        <v>1699</v>
+        <v>1719</v>
+      </c>
+      <c r="F587" t="s">
+        <v>15</v>
       </c>
       <c r="G587" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H587" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1701</v>
+        <v>1720</v>
       </c>
       <c r="B588" t="s">
-        <v>1702</v>
+        <v>1721</v>
       </c>
       <c r="C588" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D588" t="s">
-        <v>1703</v>
+        <v>1722</v>
+      </c>
+      <c r="F588" t="s">
+        <v>166</v>
       </c>
       <c r="G588" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="H588" t="s">
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="J588" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1705</v>
+        <v>1723</v>
       </c>
       <c r="B589" t="s">
-        <v>1706</v>
+        <v>1724</v>
       </c>
       <c r="C589" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D589" t="s">
-        <v>1707</v>
+        <v>1725</v>
+      </c>
+      <c r="F589" t="s">
+        <v>15</v>
       </c>
       <c r="G589" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H589" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1709</v>
+        <v>1726</v>
       </c>
       <c r="B590" t="s">
-        <v>1710</v>
+        <v>1727</v>
       </c>
       <c r="C590" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D590" t="s">
-        <v>1711</v>
+        <v>1728</v>
+      </c>
+      <c r="F590" t="s">
+        <v>166</v>
       </c>
       <c r="G590" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="H590" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1713</v>
+        <v>1729</v>
       </c>
       <c r="B591" t="s">
-        <v>1714</v>
+        <v>1730</v>
       </c>
       <c r="C591" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D591" t="s">
-        <v>1715</v>
+        <v>1731</v>
       </c>
       <c r="G591" t="s">
-        <v>285</v>
+        <v>59</v>
       </c>
       <c r="H591" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="B592" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="C592" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D592" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
       <c r="G592" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H592" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="J592" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="B593" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="C593" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D593" t="s">
-        <v>1723</v>
+        <v>1737</v>
+      </c>
+      <c r="F593" t="s">
+        <v>15</v>
       </c>
       <c r="G593" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H593" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1725</v>
+        <v>1738</v>
       </c>
       <c r="B594" t="s">
-        <v>1726</v>
+        <v>1739</v>
       </c>
       <c r="C594" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D594" t="s">
-        <v>1727</v>
+        <v>1740</v>
+      </c>
+      <c r="F594" t="s">
+        <v>15</v>
       </c>
       <c r="G594" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="H594" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1729</v>
+        <v>1741</v>
       </c>
       <c r="B595" t="s">
-        <v>1730</v>
+        <v>1742</v>
       </c>
       <c r="C595" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D595" t="s">
-        <v>1731</v>
+        <v>1743</v>
+      </c>
+      <c r="F595" t="s">
+        <v>166</v>
       </c>
       <c r="G595" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="H595" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
       <c r="B596" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="C596" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D596" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="G596" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H596" t="s">
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="J596" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1737</v>
+        <v>1747</v>
       </c>
       <c r="B597" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
       <c r="C597" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D597" t="s">
-        <v>1739</v>
+        <v>1749</v>
       </c>
       <c r="G597" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="H597" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="B598" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="C598" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D598" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="G598" t="s">
-        <v>285</v>
+        <v>59</v>
       </c>
       <c r="H598" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="B599" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="C599" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D599" t="s">
-        <v>1747</v>
+        <v>322</v>
       </c>
       <c r="G599" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H599" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="600" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+      <c r="J599" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1749</v>
+        <v>1755</v>
       </c>
       <c r="B600" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1756</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D600" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="G600" t="s">
-        <v>285</v>
+        <v>89</v>
       </c>
       <c r="H600" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I600" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="B601" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>269</v>
+        <v>87</v>
       </c>
       <c r="D601" t="s">
-        <v>1754</v>
+        <v>1760</v>
       </c>
       <c r="G601" t="s">
-        <v>271</v>
+        <v>89</v>
       </c>
       <c r="H601" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:9" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="I601" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1755</v>
-[...1 lines deleted...]
-      <c r="C602" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C602" t="s">
         <v>21</v>
       </c>
       <c r="D602" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1763</v>
       </c>
       <c r="H602" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="B603" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1765</v>
+      </c>
+      <c r="C603" t="s">
+        <v>21</v>
       </c>
       <c r="D603" t="s">
-        <v>1759</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>1766</v>
       </c>
       <c r="H603" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:9" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="B604" t="s">
-        <v>1761</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>1768</v>
+      </c>
+      <c r="C604" t="s">
+        <v>21</v>
       </c>
       <c r="D604" t="s">
-        <v>1762</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>1769</v>
       </c>
       <c r="H604" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" ht="12.75">
+      <c r="A605" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C605" t="s">
+        <v>21</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H605" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FACT-SPLITTER-CHASSIS"/>
-[...798 lines deleted...]
-    <hyperlink ref="C604" r:id="rId800" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A2" r:id="rId1" display="760262388"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A3" r:id="rId3" display="760259439"/>
+    <hyperlink ref="A4" r:id="rId4" display="SP-10400NNS2CBDD"/>
+    <hyperlink ref="A5" r:id="rId5" display="SP-10800NNS2CBDD"/>
+    <hyperlink ref="A6" r:id="rId6" display="760234770"/>
+    <hyperlink ref="A7" r:id="rId7" display="760234762"/>
+    <hyperlink ref="A8" r:id="rId8" display="760235545"/>
+    <hyperlink ref="A9" r:id="rId9" display="760235612"/>
+    <hyperlink ref="A10" r:id="rId10" display="760235613"/>
+    <hyperlink ref="A11" r:id="rId11" display="764664-000"/>
+    <hyperlink ref="A12" r:id="rId12" display="799956-000"/>
+    <hyperlink ref="A13" r:id="rId13" display="760238857"/>
+    <hyperlink ref="A14" r:id="rId14" display="760238510"/>
+    <hyperlink ref="A15" r:id="rId15" display="760238861"/>
+    <hyperlink ref="A16" r:id="rId16" display="SP-10200NNNNXABB"/>
+    <hyperlink ref="A17" r:id="rId17" display="LX1SSP2102006"/>
+    <hyperlink ref="C17" r:id="rId18" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A18" r:id="rId19" display="1RU-SP3132001"/>
+    <hyperlink ref="C18" r:id="rId20" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A19" r:id="rId21" display="347867-000"/>
+    <hyperlink ref="A20" r:id="rId22" display="367652-000"/>
+    <hyperlink ref="A21" r:id="rId23" display="399274-000"/>
+    <hyperlink ref="A22" r:id="rId24" display="626298-000"/>
+    <hyperlink ref="A23" r:id="rId25" display="460159097"/>
+    <hyperlink ref="A24" r:id="rId26" display="554944-000"/>
+    <hyperlink ref="A25" r:id="rId27" display="CY3856-000"/>
+    <hyperlink ref="A26" r:id="rId28" display="CY2615-000"/>
+    <hyperlink ref="A27" r:id="rId29" display="CY7856-000"/>
+    <hyperlink ref="A28" r:id="rId30" display="CY8048-000"/>
+    <hyperlink ref="A29" r:id="rId31" display="CZ2459-000"/>
+    <hyperlink ref="A30" r:id="rId32" display="CZ1836-000"/>
+    <hyperlink ref="A31" r:id="rId33" display="CZ1840-000"/>
+    <hyperlink ref="A32" r:id="rId34" display="CZ3250-000"/>
+    <hyperlink ref="A33" r:id="rId35" display="CZ3255-000"/>
+    <hyperlink ref="A34" r:id="rId36" display="CZ3246-000"/>
+    <hyperlink ref="A35" r:id="rId37" display="CZ6768-000"/>
+    <hyperlink ref="A36" r:id="rId38" display="CZ7753-000"/>
+    <hyperlink ref="A37" r:id="rId39" display="CZ8588-000"/>
+    <hyperlink ref="A38" r:id="rId40" display="CZ8590-000"/>
+    <hyperlink ref="A39" r:id="rId41" display="D80891-000"/>
+    <hyperlink ref="A40" r:id="rId42" display="D35163-000"/>
+    <hyperlink ref="A41" r:id="rId43" display="D83104-000"/>
+    <hyperlink ref="A42" r:id="rId44" display="D39890-000"/>
+    <hyperlink ref="A43" r:id="rId45" display="D88525-000"/>
+    <hyperlink ref="A44" r:id="rId46" display="CS1307-000"/>
+    <hyperlink ref="A45" r:id="rId47" display="CS1309-000"/>
+    <hyperlink ref="A46" r:id="rId48" display="CS2811-000"/>
+    <hyperlink ref="A47" r:id="rId49" display="CS2062-000"/>
+    <hyperlink ref="A48" r:id="rId50" display="CS7527-000"/>
+    <hyperlink ref="A49" r:id="rId51" display="CS7528-000"/>
+    <hyperlink ref="A50" r:id="rId52" display="CS7529-000"/>
+    <hyperlink ref="A51" r:id="rId53" display="CU4756-000"/>
+    <hyperlink ref="A52" r:id="rId54" display="CU4243-000"/>
+    <hyperlink ref="A53" r:id="rId55" display="CU8906-000"/>
+    <hyperlink ref="A54" r:id="rId56" display="CV5290-000"/>
+    <hyperlink ref="A55" r:id="rId57" display="CV5845-000"/>
+    <hyperlink ref="C55" r:id="rId58" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A56" r:id="rId59" display="CV5853-000"/>
+    <hyperlink ref="C56" r:id="rId60" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A57" r:id="rId61" display="CV5835-000"/>
+    <hyperlink ref="C57" r:id="rId62" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A58" r:id="rId63" display="A13551-000"/>
+    <hyperlink ref="A59" r:id="rId64" display="A18219-000"/>
+    <hyperlink ref="A60" r:id="rId65" display="A61669-000"/>
+    <hyperlink ref="A61" r:id="rId66" display="A68313-000"/>
+    <hyperlink ref="A62" r:id="rId67" display="C74415-000"/>
+    <hyperlink ref="A63" r:id="rId68" display="891722-000"/>
+    <hyperlink ref="A64" r:id="rId69" display="CP3653-000"/>
+    <hyperlink ref="A65" r:id="rId70" display="CP3849-000"/>
+    <hyperlink ref="A66" r:id="rId71" display="CW5512-000"/>
+    <hyperlink ref="A67" r:id="rId72" display="CW7232-000"/>
+    <hyperlink ref="A68" r:id="rId73" display="CW7234-000"/>
+    <hyperlink ref="A69" r:id="rId74" display="CW9901-000"/>
+    <hyperlink ref="A70" r:id="rId75" display="CX0659-000"/>
+    <hyperlink ref="A71" r:id="rId76" display="CW8580-000"/>
+    <hyperlink ref="A72" r:id="rId77" display="CW8580-001"/>
+    <hyperlink ref="A73" r:id="rId78" display="CX2089-000"/>
+    <hyperlink ref="A74" r:id="rId79" display="CX3037-000"/>
+    <hyperlink ref="A75" r:id="rId80" display="CX1247-000"/>
+    <hyperlink ref="A76" r:id="rId81" display="CX2454-000"/>
+    <hyperlink ref="A77" r:id="rId82" display="CX3242-000"/>
+    <hyperlink ref="A78" r:id="rId83" display="CX3240-000"/>
+    <hyperlink ref="A79" r:id="rId84" display="CY0684-000"/>
+    <hyperlink ref="A80" r:id="rId85" display="CY1541-000"/>
+    <hyperlink ref="A81" r:id="rId86" display="860633528"/>
+    <hyperlink ref="A82" r:id="rId87" display="C75701-000"/>
+    <hyperlink ref="A83" r:id="rId88" display="CB4038-000"/>
+    <hyperlink ref="A84" r:id="rId89" display="CA0685-000"/>
+    <hyperlink ref="A85" r:id="rId90" display="CB7630-000"/>
+    <hyperlink ref="A86" r:id="rId91" display="CC1541-000"/>
+    <hyperlink ref="A87" r:id="rId92" display="CC1542-000"/>
+    <hyperlink ref="A88" r:id="rId93" display="CC1037-000"/>
+    <hyperlink ref="A89" r:id="rId94" display="CC6925-000"/>
+    <hyperlink ref="A90" r:id="rId95" display="CC8313-000"/>
+    <hyperlink ref="A91" r:id="rId96" display="CC8177-000"/>
+    <hyperlink ref="A92" r:id="rId97" display="CC8544-000"/>
+    <hyperlink ref="A93" r:id="rId98" display="CC9987-000"/>
+    <hyperlink ref="A94" r:id="rId99" display="E43774-000"/>
+    <hyperlink ref="A95" r:id="rId100" display="EF3406-000"/>
+    <hyperlink ref="A96" r:id="rId101" display="EF5492-000"/>
+    <hyperlink ref="A97" r:id="rId102" display="EG3368-000"/>
+    <hyperlink ref="A98" r:id="rId103" display="EG3369-000"/>
+    <hyperlink ref="A99" r:id="rId104" display="EG3708-000"/>
+    <hyperlink ref="A100" r:id="rId105" display="EG5932-002"/>
+    <hyperlink ref="A101" r:id="rId106" display="EG6171-000"/>
+    <hyperlink ref="A102" r:id="rId107" display="EM0066-000"/>
+    <hyperlink ref="A103" r:id="rId108" display="F59084-000"/>
+    <hyperlink ref="A104" r:id="rId109" display="EG8273-000"/>
+    <hyperlink ref="A105" r:id="rId110" display="EG8275-000"/>
+    <hyperlink ref="A106" r:id="rId111" display="EG8276-000"/>
+    <hyperlink ref="A107" r:id="rId112" display="EG8277-000"/>
+    <hyperlink ref="A108" r:id="rId113" display="EG8293-001"/>
+    <hyperlink ref="A109" r:id="rId114" display="EG6568-000"/>
+    <hyperlink ref="A110" r:id="rId115" display="EG8297-000"/>
+    <hyperlink ref="A111" r:id="rId116" display="EG8891-000"/>
+    <hyperlink ref="A112" r:id="rId117" display="EG8893-000"/>
+    <hyperlink ref="A113" r:id="rId118" display="EG9784-000"/>
+    <hyperlink ref="A114" r:id="rId119" display="EG9252-001"/>
+    <hyperlink ref="A115" r:id="rId120" display="EH0787-000"/>
+    <hyperlink ref="A116" r:id="rId121" display="EH1328-000"/>
+    <hyperlink ref="A117" r:id="rId122" display="EH1040-000"/>
+    <hyperlink ref="A118" r:id="rId123" display="EH1758-001"/>
+    <hyperlink ref="A119" r:id="rId124" display="EH1759-001"/>
+    <hyperlink ref="A120" r:id="rId125" display="EH3096-000"/>
+    <hyperlink ref="A121" r:id="rId126" display="EH7203-000"/>
+    <hyperlink ref="A122" r:id="rId127" display="EH7204-000"/>
+    <hyperlink ref="A123" r:id="rId128" display="EK3448-001"/>
+    <hyperlink ref="A124" r:id="rId129" display="EK3112-000"/>
+    <hyperlink ref="A125" r:id="rId130" display="NG4-VMKLF4A"/>
+    <hyperlink ref="C125" r:id="rId131" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A126" r:id="rId132" display="XP-SPTJJ210400"/>
+    <hyperlink ref="C126" r:id="rId133" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A127" r:id="rId134" display="XP-SPTMM410400"/>
+    <hyperlink ref="C127" r:id="rId135" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A128" r:id="rId136" display="XP-SPTMM210800"/>
+    <hyperlink ref="C128" r:id="rId137" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A129" r:id="rId138" display="XP-SPTJJ111665"/>
+    <hyperlink ref="C129" r:id="rId139" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A130" r:id="rId140" display="XP-SPTJJ113265"/>
+    <hyperlink ref="C130" r:id="rId141" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A131" r:id="rId142" display="XP-SPTMM411665"/>
+    <hyperlink ref="C131" r:id="rId143" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A132" r:id="rId144" display="XP-SPTMM213265"/>
+    <hyperlink ref="C132" r:id="rId145" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A133" r:id="rId146" display="XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A134" r:id="rId147" display="NG4-VSMRF116"/>
+    <hyperlink ref="C134" r:id="rId148" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A135" r:id="rId149" display="NG4-VMKNLF4J010GM"/>
+    <hyperlink ref="C135" r:id="rId150" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A136" r:id="rId151" display="NG4-VMKNRF4C010GM"/>
+    <hyperlink ref="C136" r:id="rId152" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A137" r:id="rId153" display="NG4-VSMRF44"/>
+    <hyperlink ref="C137" r:id="rId154" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A138" r:id="rId155" display="NG4-VSMLF116"/>
+    <hyperlink ref="C138" r:id="rId156" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A139" r:id="rId157" display="NG4-VMKNRF4H010GM"/>
+    <hyperlink ref="C139" r:id="rId158" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A140" r:id="rId159" display="NG4-VSMLF132"/>
+    <hyperlink ref="C140" r:id="rId160" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A141" r:id="rId161" display="NG4-VSMRF8C"/>
+    <hyperlink ref="C141" r:id="rId162" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A142" r:id="rId163" display="NG4-VSMLF44"/>
+    <hyperlink ref="C142" r:id="rId164" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A143" r:id="rId165" display="NG4-VM7LF2B"/>
+    <hyperlink ref="C143" r:id="rId166" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A144" r:id="rId167" display="NG4-VMKRF4C"/>
+    <hyperlink ref="C144" r:id="rId168" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A145" r:id="rId169" display="NG4-VMKLF4J"/>
+    <hyperlink ref="C145" r:id="rId170" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A146" r:id="rId171" display="NG4-VMKRF4J"/>
+    <hyperlink ref="C146" r:id="rId172" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A147" r:id="rId173" display="NG4-MON-MODULES"/>
+    <hyperlink ref="A148" r:id="rId174" display="FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A149" r:id="rId175" display="LGX-SPLTR-MOD"/>
+    <hyperlink ref="A150" r:id="rId176" display="FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A151" r:id="rId177" display="FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A152" r:id="rId178" display="NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A153" r:id="rId179" display="VLM-27U7U2800B0000"/>
+    <hyperlink ref="C153" r:id="rId180" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A154" r:id="rId181" display="VLM-27U7U3900A0000"/>
+    <hyperlink ref="C154" r:id="rId182" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A155" r:id="rId183" display="VLM-2KAKA2000B0000"/>
+    <hyperlink ref="C155" r:id="rId184" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A156" r:id="rId185" display="VLM-2KUKU8000A0000"/>
+    <hyperlink ref="C156" r:id="rId186" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A157" r:id="rId187" display="VLM-57A7A8000A00"/>
+    <hyperlink ref="C157" r:id="rId188" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A158" r:id="rId189" display="VLM-27U7U2400B0000"/>
+    <hyperlink ref="C158" r:id="rId190" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A159" r:id="rId191" display="WH6662-000"/>
+    <hyperlink ref="A160" r:id="rId192" display="NG4-VMMLF4A"/>
+    <hyperlink ref="C160" r:id="rId193" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A161" r:id="rId194" display="QK7510-000"/>
+    <hyperlink ref="A162" r:id="rId195" display="195714-000"/>
+    <hyperlink ref="A163" r:id="rId196" display="2111684-1"/>
+    <hyperlink ref="A164" r:id="rId197" display="2111684-2"/>
+    <hyperlink ref="A165" r:id="rId198" display="121724-000"/>
+    <hyperlink ref="A166" r:id="rId199" display="FPS-MPP1SJJ-1.2MM"/>
+    <hyperlink ref="C166" r:id="rId200" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A167" r:id="rId201" display="760244960"/>
+    <hyperlink ref="A168" r:id="rId202" display="760253640"/>
+    <hyperlink ref="C168" r:id="rId203" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A169" r:id="rId204" display="760252886"/>
+    <hyperlink ref="C169" r:id="rId205" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A170" r:id="rId206" display="760252887"/>
+    <hyperlink ref="C170" r:id="rId207" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A171" r:id="rId208" display="760253969"/>
+    <hyperlink ref="C171" r:id="rId209" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A172" r:id="rId210" display="NG4-VMMLF4J"/>
+    <hyperlink ref="C172" r:id="rId211" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A173" r:id="rId212" display="NG4-VMMRF4J"/>
+    <hyperlink ref="C173" r:id="rId213" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A174" r:id="rId214" display="NG4-VMMRF4H"/>
+    <hyperlink ref="C174" r:id="rId215" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A175" r:id="rId216" display="FPS-CMPP2AJJ"/>
+    <hyperlink ref="C175" r:id="rId217" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A176" r:id="rId218" display="FPS-CMPP2ASS"/>
+    <hyperlink ref="C176" r:id="rId219" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A177" r:id="rId220" display="FPS-CMPP2UJJ"/>
+    <hyperlink ref="C177" r:id="rId221" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A178" r:id="rId222" display="FPS-CMPP2XJJ"/>
+    <hyperlink ref="C178" r:id="rId223" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A179" r:id="rId224" display="FPS-CMPP2NJJ"/>
+    <hyperlink ref="C179" r:id="rId225" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A180" r:id="rId226" display="FPS-LPP1SJJ"/>
+    <hyperlink ref="C180" r:id="rId227" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A181" r:id="rId228" display="FPS-LPP1UJJ"/>
+    <hyperlink ref="C181" r:id="rId229" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A182" r:id="rId230" display="FPS-FMTSP-EJJ01"/>
+    <hyperlink ref="A183" r:id="rId231" display="FPS-MPP1CNN"/>
+    <hyperlink ref="C183" r:id="rId232" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A184" r:id="rId233" display="FPS-MPP1AJJ"/>
+    <hyperlink ref="C184" r:id="rId234" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A185" r:id="rId235" display="FPS-LPP1JJJ"/>
+    <hyperlink ref="C185" r:id="rId236" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A186" r:id="rId237" display="FPS-MPP1JJJ"/>
+    <hyperlink ref="C186" r:id="rId238" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A187" r:id="rId239" display="FPS-LPP1LJJ"/>
+    <hyperlink ref="C187" r:id="rId240" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A188" r:id="rId241" display="FPS-MPP1KJJ"/>
+    <hyperlink ref="C188" r:id="rId242" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A189" r:id="rId243" display="FPS-LPP1NJJ"/>
+    <hyperlink ref="C189" r:id="rId244" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A190" r:id="rId245" display="FPS-MPP1XJJ"/>
+    <hyperlink ref="C190" r:id="rId246" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A191" r:id="rId247" display="FPS-WP03N055NN0"/>
+    <hyperlink ref="C191" r:id="rId248" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A192" r:id="rId249" display="FPS-SPL1CJJ"/>
+    <hyperlink ref="C192" r:id="rId250" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A193" r:id="rId251" display="FPS-MPP1NJJ"/>
+    <hyperlink ref="C193" r:id="rId252" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A194" r:id="rId253" display="FPS-FMTSP-ANN01"/>
+    <hyperlink ref="A195" r:id="rId254" display="FPS-MPP1OJJ"/>
+    <hyperlink ref="C195" r:id="rId255" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A196" r:id="rId256" display="FPS-MPP1PJJ"/>
+    <hyperlink ref="C196" r:id="rId257" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A197" r:id="rId258" display="FPS-MPP3LJJ"/>
+    <hyperlink ref="C197" r:id="rId259" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A198" r:id="rId260" display="FPS-MPP1SJJ"/>
+    <hyperlink ref="C198" r:id="rId261" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A199" r:id="rId262" display="FPS-MPP3MJJ"/>
+    <hyperlink ref="C199" r:id="rId263" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A200" r:id="rId264" display="FPS-MPP3WJJ"/>
+    <hyperlink ref="C200" r:id="rId265" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A201" r:id="rId266" display="LX2SSP1232001"/>
+    <hyperlink ref="C201" r:id="rId267" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A202" r:id="rId268" display="LX1SSP1208002"/>
+    <hyperlink ref="C202" r:id="rId269" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A203" r:id="rId270" display="LX2SSP1132001"/>
+    <hyperlink ref="C203" r:id="rId271" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A204" r:id="rId272" display="LX1SSP1104004"/>
+    <hyperlink ref="C204" r:id="rId273" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A205" r:id="rId274" display="LX1SSP2208002"/>
+    <hyperlink ref="C205" r:id="rId275" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A206" r:id="rId276" display="LX1SSP2204004"/>
+    <hyperlink ref="C206" r:id="rId277" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A207" r:id="rId278" display="LX2SSP2132001"/>
+    <hyperlink ref="C207" r:id="rId279" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A208" r:id="rId280" display="LX1SSP2116001"/>
+    <hyperlink ref="C208" r:id="rId281" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A209" r:id="rId282" display="LX1SSP3202003"/>
+    <hyperlink ref="C209" r:id="rId283" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A210" r:id="rId284" display="LX2SSP3116001"/>
+    <hyperlink ref="C210" r:id="rId285" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A211" r:id="rId286" display="LX1SSP3104002"/>
+    <hyperlink ref="C211" r:id="rId287" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A212" r:id="rId288" display="LX1SSP4208001"/>
+    <hyperlink ref="C212" r:id="rId289" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A213" r:id="rId290" display="LX1SSP4204002"/>
+    <hyperlink ref="C213" r:id="rId291" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A214" r:id="rId292" display="LX2SSP4116001"/>
+    <hyperlink ref="C214" r:id="rId293" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A215" r:id="rId294" display="LX1SSP4104002"/>
+    <hyperlink ref="C215" r:id="rId295" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A216" r:id="rId296" display="1RU-SP4232001"/>
+    <hyperlink ref="C216" r:id="rId297" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A217" r:id="rId298" display="1RU-SP1132001"/>
+    <hyperlink ref="C217" r:id="rId299" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A218" r:id="rId300" display="1RU-SP1132002"/>
+    <hyperlink ref="C218" r:id="rId301" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A219" r:id="rId302" display="1RU-SP1164001"/>
+    <hyperlink ref="C219" r:id="rId303" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A220" r:id="rId304" display="1RU-SP2232002"/>
+    <hyperlink ref="C220" r:id="rId305" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A221" r:id="rId306" display="1RU-SP2232001"/>
+    <hyperlink ref="C221" r:id="rId307" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A222" r:id="rId308" display="1RU-SP1232001"/>
+    <hyperlink ref="C222" r:id="rId309" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A223" r:id="rId310" display="SP-13200NNNNXABB"/>
+    <hyperlink ref="A224" r:id="rId311" display="SP-23200NNNNXABB"/>
+    <hyperlink ref="A225" r:id="rId312" display="SP-26400NNNNXABB"/>
+    <hyperlink ref="A226" r:id="rId313" display="SP-10400NNNNXBBB"/>
+    <hyperlink ref="A227" r:id="rId314" display="SP-11600NNNNXBBB"/>
+    <hyperlink ref="A228" r:id="rId315" display="SP-13200NNNNXBBB"/>
+    <hyperlink ref="A229" r:id="rId316" display="SP-16400NNNNXBBB"/>
+    <hyperlink ref="A230" r:id="rId317" display="SP-20800NNNNXBBB"/>
+    <hyperlink ref="A231" r:id="rId318" display="760242092"/>
+    <hyperlink ref="A232" r:id="rId319" display="760242096"/>
+    <hyperlink ref="A233" r:id="rId320" display="760241982"/>
+    <hyperlink ref="A234" r:id="rId321" display="760242098"/>
+    <hyperlink ref="A235" r:id="rId322" display="760253085"/>
+    <hyperlink ref="A236" r:id="rId323" display="760253086"/>
+    <hyperlink ref="A237" r:id="rId324" display="760242011"/>
+    <hyperlink ref="A238" r:id="rId325" display="760241984"/>
+    <hyperlink ref="A239" r:id="rId326" display="760242985"/>
+    <hyperlink ref="A240" r:id="rId327" display="760242986"/>
+    <hyperlink ref="A241" r:id="rId328" display="760253088"/>
+    <hyperlink ref="A242" r:id="rId329" display="760242984"/>
+    <hyperlink ref="A243" r:id="rId330" display="760242983"/>
+    <hyperlink ref="A244" r:id="rId331" display="760253092"/>
+    <hyperlink ref="A245" r:id="rId332" display="760242987"/>
+    <hyperlink ref="A246" r:id="rId333" display="760243011"/>
+    <hyperlink ref="A247" r:id="rId334" display="760241435"/>
+    <hyperlink ref="A248" r:id="rId335" display="760243012"/>
+    <hyperlink ref="A249" r:id="rId336" display="760253089"/>
+    <hyperlink ref="A250" r:id="rId337" display="SP-23200NNNNXBBB"/>
+    <hyperlink ref="A251" r:id="rId338" display="SP-26400NNNNXBBB"/>
+    <hyperlink ref="A252" r:id="rId339" display="SF-10201NNNNXABB"/>
+    <hyperlink ref="A253" r:id="rId340" display="SF-10203NNNNXABB"/>
+    <hyperlink ref="A254" r:id="rId341" display="SF-10205NNNNXABB"/>
+    <hyperlink ref="A255" r:id="rId342" display="SF-10240NNNNXABB"/>
+    <hyperlink ref="A256" r:id="rId343" display="SF-10201NNNNXBBB"/>
+    <hyperlink ref="A257" r:id="rId344" display="SF-10203NNNNXBBB"/>
+    <hyperlink ref="A258" r:id="rId345" display="SF-10210NNNNXBBB"/>
+    <hyperlink ref="A259" r:id="rId346" display="SF-10215NNNNXBBB"/>
+    <hyperlink ref="A260" r:id="rId347" display="SF-10230NNNNXBBB"/>
+    <hyperlink ref="A261" r:id="rId348" display="SF-10200NNNNXBBB"/>
+    <hyperlink ref="A262" r:id="rId349" display="SF-20200NNNNXBBB"/>
+    <hyperlink ref="A263" r:id="rId350" display="SP-10800NNL2CABA"/>
+    <hyperlink ref="A264" r:id="rId351" display="SP-10400NNL1CABA"/>
+    <hyperlink ref="A265" r:id="rId352" display="SP-11600NNL1CABA"/>
+    <hyperlink ref="A266" r:id="rId353" display="SP-10200NNS2CABA"/>
+    <hyperlink ref="A267" r:id="rId354" display="SP-10200NNS1CABA"/>
+    <hyperlink ref="A268" r:id="rId355" display="SP-10400NNS1CABA"/>
+    <hyperlink ref="A269" r:id="rId356" display="SP-11600NNS1CABA"/>
+    <hyperlink ref="A270" r:id="rId357" display="SP-10400NNL2CBBA"/>
+    <hyperlink ref="A271" r:id="rId358" display="SP-10800NNL2CBBA"/>
+    <hyperlink ref="A272" r:id="rId359" display="SP-10400NNL1CBBA"/>
+    <hyperlink ref="A273" r:id="rId360" display="SP-10800NNL1CBBA"/>
+    <hyperlink ref="A274" r:id="rId361" display="SP-10200NNS1CBBA"/>
+    <hyperlink ref="A275" r:id="rId362" display="SP-10400NNS1CBBA"/>
+    <hyperlink ref="A276" r:id="rId363" display="SP-10800NNS1CBBA"/>
+    <hyperlink ref="A277" r:id="rId364" display="EG4847-000"/>
+    <hyperlink ref="A278" r:id="rId365" display="SP-10200L2L2CAAA"/>
+    <hyperlink ref="A279" r:id="rId366" display="SP-11600L2L2CAAA"/>
+    <hyperlink ref="A280" r:id="rId367" display="SP-13200L1L1CAAA"/>
+    <hyperlink ref="A281" r:id="rId368" display="SP-10200S2S2CAAA"/>
+    <hyperlink ref="A282" r:id="rId369" display="SP-11600S2S2CAAA"/>
+    <hyperlink ref="A283" r:id="rId370" display="SP-13200S2S2CAAA"/>
+    <hyperlink ref="A284" r:id="rId371" display="SP-10200S1S1CAAA"/>
+    <hyperlink ref="A285" r:id="rId372" display="SP-10800S1S1CAAA"/>
+    <hyperlink ref="A286" r:id="rId373" display="SP-10800L2L2CBAA"/>
+    <hyperlink ref="A287" r:id="rId374" display="SP-10800L1L1CBAA"/>
+    <hyperlink ref="A288" r:id="rId375" display="SP-10400S2S2CBAA"/>
+    <hyperlink ref="A289" r:id="rId376" display="SP-11600S2S2CBAA"/>
+    <hyperlink ref="A290" r:id="rId377" display="SP-10200S1S1CBAA"/>
+    <hyperlink ref="A291" r:id="rId378" display="SP-10400S1S1CBAA"/>
+    <hyperlink ref="A292" r:id="rId379" display="SP-10800S1S1CBAA"/>
+    <hyperlink ref="A293" r:id="rId380" display="CV5847-000"/>
+    <hyperlink ref="C293" r:id="rId381" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A294" r:id="rId382" display="FPS-CMPP2LSS"/>
+    <hyperlink ref="C294" r:id="rId383" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A295" r:id="rId384" display="FPS-MPP3GJJ"/>
+    <hyperlink ref="C295" r:id="rId385" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A296" r:id="rId386" display="FPS-MPP4ANN-1.2MM"/>
+    <hyperlink ref="C296" r:id="rId387" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A297" r:id="rId388" display="1RU-SP1264001"/>
+    <hyperlink ref="C297" r:id="rId389" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A298" r:id="rId390" display="1RU-SP1116004"/>
+    <hyperlink ref="C298" r:id="rId391" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A299" r:id="rId392" display="FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A300" r:id="rId393" display="FPS-CMPP2CSS"/>
+    <hyperlink ref="C300" r:id="rId394" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A301" r:id="rId395" display="FPS-CMPP2WJJ"/>
+    <hyperlink ref="C301" r:id="rId396" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A302" r:id="rId397" display="FPS-CMPP2JJJ"/>
+    <hyperlink ref="C302" r:id="rId398" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A303" r:id="rId399" display="FPS-CMPP2MJJ"/>
+    <hyperlink ref="C303" r:id="rId400" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A304" r:id="rId401" display="FPS-CMPP2PJJ"/>
+    <hyperlink ref="C304" r:id="rId402" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A305" r:id="rId403" display="FPS-FMTSP-CJJ02"/>
+    <hyperlink ref="A306" r:id="rId404" display="FPS-LPP1WJJ"/>
+    <hyperlink ref="C306" r:id="rId405" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A307" r:id="rId406" display="FPS-LPP1AJJ"/>
+    <hyperlink ref="C307" r:id="rId407" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A308" r:id="rId408" display="FPS-LPP1CJJ"/>
+    <hyperlink ref="C308" r:id="rId409" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A309" r:id="rId410" display="FPS-LPP1GJJ"/>
+    <hyperlink ref="C309" r:id="rId411" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A310" r:id="rId412" display="FPS-MPP1GJJ"/>
+    <hyperlink ref="C310" r:id="rId413" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A311" r:id="rId414" display="FPS-MPP1ANN"/>
+    <hyperlink ref="C311" r:id="rId415" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A312" r:id="rId416" display="FPS-LPP1MJJ"/>
+    <hyperlink ref="C312" r:id="rId417" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A313" r:id="rId418" display="FPS-MPP1CJJ"/>
+    <hyperlink ref="C313" r:id="rId419" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A314" r:id="rId420" display="FPS-MPP1LJJ"/>
+    <hyperlink ref="C314" r:id="rId421" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A315" r:id="rId422" display="FPS-MPP1WJJ"/>
+    <hyperlink ref="C315" r:id="rId423" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A316" r:id="rId424" display="FPS-MPP4AJJ"/>
+    <hyperlink ref="C316" r:id="rId425" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A317" r:id="rId426" display="FPS-LPP1PJJ"/>
+    <hyperlink ref="C317" r:id="rId427" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A318" r:id="rId428" display="FPS-MPP1MJJ"/>
+    <hyperlink ref="C318" r:id="rId429" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A319" r:id="rId430" display="FPS-MPP3AJJ"/>
+    <hyperlink ref="C319" r:id="rId431" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A320" r:id="rId432" display="FPS-MPP4AJJ-OMX"/>
+    <hyperlink ref="C320" r:id="rId433" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A321" r:id="rId434" display="FPS-MPP3ANN"/>
+    <hyperlink ref="C321" r:id="rId435" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A322" r:id="rId436" display="FPS-MPP3CJJ"/>
+    <hyperlink ref="C322" r:id="rId437" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A323" r:id="rId438" display="FPS-SPD1CJJ"/>
+    <hyperlink ref="C323" r:id="rId439" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A324" r:id="rId440" display="FPS-SPD1JJJ"/>
+    <hyperlink ref="C324" r:id="rId441" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A325" r:id="rId442" display="FPS-FMTSP-AJJ01"/>
+    <hyperlink ref="A326" r:id="rId443" display="FPS-WP04W055NN0"/>
+    <hyperlink ref="C326" r:id="rId444" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A327" r:id="rId445" display="FPS-SPL1GJJ"/>
+    <hyperlink ref="C327" r:id="rId446" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A328" r:id="rId447" display="FPS-MPP3HJJ"/>
+    <hyperlink ref="C328" r:id="rId448" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A329" r:id="rId449" display="FPS-MPP1UJJ"/>
+    <hyperlink ref="C329" r:id="rId450" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A330" r:id="rId451" display="NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A331" r:id="rId452" display="LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A332" r:id="rId453" display="1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A333" r:id="rId454" display="CV5837-000"/>
+    <hyperlink ref="C333" r:id="rId455" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A334" r:id="rId456" display="FPS-SPL1AJJ"/>
+    <hyperlink ref="C334" r:id="rId457" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A335" r:id="rId458" display="SP-10800NNNNXABB"/>
+    <hyperlink ref="A336" r:id="rId459" display="760241980"/>
+    <hyperlink ref="A337" r:id="rId460" display="760241649"/>
+    <hyperlink ref="A338" r:id="rId461" display="760241981"/>
+    <hyperlink ref="A339" r:id="rId462" display="760241576"/>
+    <hyperlink ref="A340" r:id="rId463" display="760242012"/>
+    <hyperlink ref="A341" r:id="rId464" display="760241983"/>
+    <hyperlink ref="A342" r:id="rId465" display="760242095"/>
+    <hyperlink ref="A343" r:id="rId466" display="760242093"/>
+    <hyperlink ref="A344" r:id="rId467" display="760253087"/>
+    <hyperlink ref="A345" r:id="rId468" display="760253090"/>
+    <hyperlink ref="A346" r:id="rId469" display="760253093"/>
+    <hyperlink ref="A347" r:id="rId470" display="760253094"/>
+    <hyperlink ref="A348" r:id="rId471" display="760253095"/>
+    <hyperlink ref="A349" r:id="rId472" display="760253091"/>
+    <hyperlink ref="A350" r:id="rId473" display="760244205"/>
+    <hyperlink ref="A351" r:id="rId474" display="FPS-CMPP2MSS"/>
+    <hyperlink ref="C351" r:id="rId475" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A352" r:id="rId476" display="FPS-MPP1AJJ-1.2MM"/>
+    <hyperlink ref="C352" r:id="rId477" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A353" r:id="rId478" display="FPS-MPP4SJJ-2MM"/>
+    <hyperlink ref="C353" r:id="rId479" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A354" r:id="rId480" display="FPS-MPP4SNN-2MM"/>
+    <hyperlink ref="C354" r:id="rId481" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A355" r:id="rId482" display="FPS-SPL1JJJ"/>
+    <hyperlink ref="C355" r:id="rId483" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A356" r:id="rId484" display="EF7093-000"/>
+    <hyperlink ref="A357" r:id="rId485" display="EG0041-001"/>
+    <hyperlink ref="A358" r:id="rId486" display="EG0039-001"/>
+    <hyperlink ref="A359" r:id="rId487" display="EG3371-000"/>
+    <hyperlink ref="A360" r:id="rId488" display="EG8294-001"/>
+    <hyperlink ref="A361" r:id="rId489" display="EG7897-000"/>
+    <hyperlink ref="C361" r:id="rId490" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A362" r:id="rId491" display="CC4455-000"/>
+    <hyperlink ref="A363" r:id="rId492" display="CC8284-000"/>
+    <hyperlink ref="A364" r:id="rId493" display="CC8312-000"/>
+    <hyperlink ref="A365" r:id="rId494" display="CC6250-000"/>
+    <hyperlink ref="A366" r:id="rId495" display="CC5021-000"/>
+    <hyperlink ref="A367" r:id="rId496" display="CC8541-000"/>
+    <hyperlink ref="A368" r:id="rId497" display="CC8542-000"/>
+    <hyperlink ref="A369" r:id="rId498" display="CC9545-000"/>
+    <hyperlink ref="A370" r:id="rId499" display="NG4-VMMRF4A"/>
+    <hyperlink ref="C370" r:id="rId500" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A371" r:id="rId501" display="CV5841-000"/>
+    <hyperlink ref="C371" r:id="rId502" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A372" r:id="rId503" display="SP-10400L2L2CAAA"/>
+    <hyperlink ref="A373" r:id="rId504" display="SP-10800L2L2CAAA"/>
+    <hyperlink ref="A374" r:id="rId505" display="SP-13200L2L2CAAA"/>
+    <hyperlink ref="A375" r:id="rId506" display="SP-10200L1L1CAAA"/>
+    <hyperlink ref="A376" r:id="rId507" display="SP-10400L1L1CAAA"/>
+    <hyperlink ref="A377" r:id="rId508" display="SP-10800L1L1CAAA"/>
+    <hyperlink ref="A378" r:id="rId509" display="SP-11600L1L1CAAA"/>
+    <hyperlink ref="A379" r:id="rId510" display="SP-10400S2S2CAAA"/>
+    <hyperlink ref="A380" r:id="rId511" display="SP-10800S2S2CAAA"/>
+    <hyperlink ref="A381" r:id="rId512" display="SP-10400S1S1CAAA"/>
+    <hyperlink ref="A382" r:id="rId513" display="SP-11600S1S1CAAA"/>
+    <hyperlink ref="A383" r:id="rId514" display="SP-13200S1S1CAAA"/>
+    <hyperlink ref="A384" r:id="rId515" display="SP-10200L2L2CBAA"/>
+    <hyperlink ref="A385" r:id="rId516" display="SP-10400L2L2CBAA"/>
+    <hyperlink ref="A386" r:id="rId517" display="SP-11600L2L2CBAA"/>
+    <hyperlink ref="A387" r:id="rId518" display="SP-10200L1L1CBAA"/>
+    <hyperlink ref="A388" r:id="rId519" display="SP-10400L1L1CBAA"/>
+    <hyperlink ref="A389" r:id="rId520" display="SP-11600L1L1CBAA"/>
+    <hyperlink ref="A390" r:id="rId521" display="SP-10200S2S2CBAA"/>
+    <hyperlink ref="A391" r:id="rId522" display="SP-10800S2S2CBAA"/>
+    <hyperlink ref="A392" r:id="rId523" display="SP-11600S1S1CBAA"/>
+    <hyperlink ref="A393" r:id="rId524" display="760253738"/>
+    <hyperlink ref="C393" r:id="rId525" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A394" r:id="rId526" display="CV5849-000"/>
+    <hyperlink ref="C394" r:id="rId527" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A395" r:id="rId528" display="NG4-VSMLF28"/>
+    <hyperlink ref="C395" r:id="rId529" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A396" r:id="rId530" display="NG4-VSMRF28"/>
+    <hyperlink ref="C396" r:id="rId531" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A397" r:id="rId532" display="1RU-SP3116004"/>
+    <hyperlink ref="C397" r:id="rId533" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A398" r:id="rId534" display="860634939"/>
+    <hyperlink ref="A399" r:id="rId535" display="860637058"/>
+    <hyperlink ref="A400" r:id="rId536" display="A11211-000"/>
+    <hyperlink ref="A401" r:id="rId537" display="A11601-000"/>
+    <hyperlink ref="A402" r:id="rId538" display="A10948-000"/>
+    <hyperlink ref="A403" r:id="rId539" display="760238447"/>
+    <hyperlink ref="A404" r:id="rId540" display="760238448"/>
+    <hyperlink ref="A405" r:id="rId541" display="760238856"/>
+    <hyperlink ref="A406" r:id="rId542" display="760238858"/>
+    <hyperlink ref="A407" r:id="rId543" display="760239444"/>
+    <hyperlink ref="A408" r:id="rId544" display="760253638"/>
+    <hyperlink ref="C408" r:id="rId545" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A409" r:id="rId546" display="760253639"/>
+    <hyperlink ref="C409" r:id="rId547" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A410" r:id="rId548" display="NG4-VMKLF4C"/>
+    <hyperlink ref="C410" r:id="rId549" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A411" r:id="rId550" display="460159095"/>
+    <hyperlink ref="A412" r:id="rId551" display="460159098"/>
+    <hyperlink ref="A413" r:id="rId552" display="526878-000"/>
+    <hyperlink ref="A414" r:id="rId553" display="116894-000"/>
+    <hyperlink ref="A415" r:id="rId554" display="213464-000"/>
+    <hyperlink ref="A416" r:id="rId555" display="239574-000"/>
+    <hyperlink ref="A417" r:id="rId556" display="NG4-VSKLF132"/>
+    <hyperlink ref="C417" r:id="rId557" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A418" r:id="rId558" display="NG4-VMKNLF4H010GM"/>
+    <hyperlink ref="C418" r:id="rId559" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A419" r:id="rId560" display="NG4-VSKRF132"/>
+    <hyperlink ref="C419" r:id="rId561" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A420" r:id="rId562" display="NG4-VSMRF132"/>
+    <hyperlink ref="C420" r:id="rId563" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A421" r:id="rId564" display="NG4-VM7LF2A"/>
+    <hyperlink ref="C421" r:id="rId565" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A422" r:id="rId566" display="NG4-VMKNRF4J010GM"/>
+    <hyperlink ref="C422" r:id="rId567" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A423" r:id="rId568" display="NG4-VMKRF4A"/>
+    <hyperlink ref="C423" r:id="rId569" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A424" r:id="rId570" display="NG4-VM7RF2A"/>
+    <hyperlink ref="C424" r:id="rId571" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A425" r:id="rId572" display="NG4-VSMLF8C"/>
+    <hyperlink ref="C425" r:id="rId573" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A426" r:id="rId574" display="NG4-VMKNLF4C010GM"/>
+    <hyperlink ref="C426" r:id="rId575" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A427" r:id="rId576" display="VLM-2KUKU2000D0000"/>
+    <hyperlink ref="C427" r:id="rId577" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A428" r:id="rId578" display="VLM-57A7A4900A00"/>
+    <hyperlink ref="C428" r:id="rId579" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A429" r:id="rId580" display="VLM-27A7A2000B0000"/>
+    <hyperlink ref="C429" r:id="rId581" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A430" r:id="rId582" display="VLM-27A7A4900A0000"/>
+    <hyperlink ref="C430" r:id="rId583" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A431" r:id="rId584" display="VLM-M7U7U7U1AB000"/>
+    <hyperlink ref="C431" r:id="rId585" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A432" r:id="rId586" display="VLM-27A7A8000A0000"/>
+    <hyperlink ref="C432" r:id="rId587" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A433" r:id="rId588" display="VLM-M7U7U7U1ED000"/>
+    <hyperlink ref="C433" r:id="rId589" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A434" r:id="rId590" display="NG4-VMMLF4H"/>
+    <hyperlink ref="C434" r:id="rId591" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A435" r:id="rId592" display="760235608"/>
+    <hyperlink ref="A436" r:id="rId593" display="760235609"/>
+    <hyperlink ref="A437" r:id="rId594" display="760235611"/>
+    <hyperlink ref="A438" r:id="rId595" display="760235614"/>
+    <hyperlink ref="A439" r:id="rId596" display="760236098"/>
+    <hyperlink ref="A440" r:id="rId597" display="760236398"/>
+    <hyperlink ref="A441" r:id="rId598" display="LX1SSP1216001"/>
+    <hyperlink ref="C441" r:id="rId599" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A442" r:id="rId600" display="LX1SSP1204004"/>
+    <hyperlink ref="C442" r:id="rId601" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A443" r:id="rId602" display="LX1SSP1202006"/>
+    <hyperlink ref="C443" r:id="rId603" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A444" r:id="rId604" display="LX1SSP1116001"/>
+    <hyperlink ref="C444" r:id="rId605" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A445" r:id="rId606" display="LX1SSP1108002"/>
+    <hyperlink ref="C445" r:id="rId607" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A446" r:id="rId608" display="LX1SSP1102006"/>
+    <hyperlink ref="C446" r:id="rId609" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A447" r:id="rId610" display="LX2SSP2232001"/>
+    <hyperlink ref="C447" r:id="rId611" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A448" r:id="rId612" display="LX1SSP2216001"/>
+    <hyperlink ref="C448" r:id="rId613" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A449" r:id="rId614" display="LX1SSP2202006"/>
+    <hyperlink ref="C449" r:id="rId615" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A450" r:id="rId616" display="LX1SSP2108002"/>
+    <hyperlink ref="C450" r:id="rId617" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A451" r:id="rId618" display="LX1SSP2104004"/>
+    <hyperlink ref="C451" r:id="rId619" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A452" r:id="rId620" display="LX2SSP3216001"/>
+    <hyperlink ref="C452" r:id="rId621" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A453" r:id="rId622" display="LX1SSP3208001"/>
+    <hyperlink ref="C453" r:id="rId623" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A454" r:id="rId624" display="LX1SSP3204002"/>
+    <hyperlink ref="C454" r:id="rId625" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A455" r:id="rId626" display="LX1SSP3108001"/>
+    <hyperlink ref="C455" r:id="rId627" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A456" r:id="rId628" display="LX1SSP3102003"/>
+    <hyperlink ref="C456" r:id="rId629" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A457" r:id="rId630" display="LX1SSP4202003"/>
+    <hyperlink ref="C457" r:id="rId631" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A458" r:id="rId632" display="LX1SSP4108001"/>
+    <hyperlink ref="C458" r:id="rId633" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A459" r:id="rId634" display="LX1SSP4102003"/>
+    <hyperlink ref="C459" r:id="rId635" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A460" r:id="rId636" display="1RU-SP3232001"/>
+    <hyperlink ref="C460" r:id="rId637" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A461" r:id="rId638" display="1RU-SP4132001"/>
+    <hyperlink ref="C461" r:id="rId639" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A462" r:id="rId640" display="1RU-SP1232002"/>
+    <hyperlink ref="C462" r:id="rId641" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A463" r:id="rId642" display="1RU-SP2132001"/>
+    <hyperlink ref="C463" r:id="rId643" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A464" r:id="rId644" display="1RU-SP2132002"/>
+    <hyperlink ref="C464" r:id="rId645" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A465" r:id="rId646" display="1RU-SP2164001"/>
+    <hyperlink ref="C465" r:id="rId647" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A466" r:id="rId648" display="SP-10400NNNNXABB"/>
+    <hyperlink ref="A467" r:id="rId649" display="SP-11600NNNNXABB"/>
+    <hyperlink ref="A468" r:id="rId650" display="SP-16400NNNNXABB"/>
+    <hyperlink ref="A469" r:id="rId651" display="SP-1AA00NNNNXABB"/>
+    <hyperlink ref="A470" r:id="rId652" display="SP-20200NNNNXABB"/>
+    <hyperlink ref="A471" r:id="rId653" display="SP-20400NNNNXABB"/>
+    <hyperlink ref="A472" r:id="rId654" display="SP-20800NNNNXABB"/>
+    <hyperlink ref="A473" r:id="rId655" display="SP-21600NNNNXABB"/>
+    <hyperlink ref="A474" r:id="rId656" display="SP-10200NNNNXBBB"/>
+    <hyperlink ref="A475" r:id="rId657" display="SP-10800NNNNXBBB"/>
+    <hyperlink ref="A476" r:id="rId658" display="SP-1AA00NNNNXBBB"/>
+    <hyperlink ref="A477" r:id="rId659" display="SP-20200NNNNXBBB"/>
+    <hyperlink ref="A478" r:id="rId660" display="SP-20400NNNNXBBB"/>
+    <hyperlink ref="A479" r:id="rId661" display="SP-21600NNNNXBBB"/>
+    <hyperlink ref="A480" r:id="rId662" display="SF-10202NNNNXABB"/>
+    <hyperlink ref="A481" r:id="rId663" display="SF-10207NNNNXABB"/>
+    <hyperlink ref="A482" r:id="rId664" display="SF-10210NNNNXABB"/>
+    <hyperlink ref="A483" r:id="rId665" display="SF-10215NNNNXABB"/>
+    <hyperlink ref="A484" r:id="rId666" display="SF-10220NNNNXABB"/>
+    <hyperlink ref="A485" r:id="rId667" display="SF-10230NNNNXABB"/>
+    <hyperlink ref="A486" r:id="rId668" display="SF-10245NNNNXABB"/>
+    <hyperlink ref="A487" r:id="rId669" display="SF-10200NNNNXABB"/>
+    <hyperlink ref="A488" r:id="rId670" display="SF-20200NNNNXABB"/>
+    <hyperlink ref="A489" r:id="rId671" display="SF-10202NNNNXBBB"/>
+    <hyperlink ref="A490" r:id="rId672" display="SF-10205NNNNXBBB"/>
+    <hyperlink ref="A491" r:id="rId673" display="SF-10207NNNNXBBB"/>
+    <hyperlink ref="A492" r:id="rId674" display="SF-10220NNNNXBBB"/>
+    <hyperlink ref="A493" r:id="rId675" display="SF-10240NNNNXBBB"/>
+    <hyperlink ref="A494" r:id="rId676" display="SF-10245NNNNXBBB"/>
+    <hyperlink ref="A495" r:id="rId677" display="SP-10200NNL2CABA"/>
+    <hyperlink ref="A496" r:id="rId678" display="SP-10400NNL2CABA"/>
+    <hyperlink ref="A497" r:id="rId679" display="SP-11600NNL2CABA"/>
+    <hyperlink ref="A498" r:id="rId680" display="SP-10200NNL1CABA"/>
+    <hyperlink ref="A499" r:id="rId681" display="SP-10800NNL1CABA"/>
+    <hyperlink ref="A500" r:id="rId682" display="SP-10400NNS2CABA"/>
+    <hyperlink ref="A501" r:id="rId683" display="SP-11600NNS2CABA"/>
+    <hyperlink ref="A502" r:id="rId684" display="SP-10800NNS2CABA"/>
+    <hyperlink ref="A503" r:id="rId685" display="SP-10800NNS1CABA"/>
+    <hyperlink ref="A504" r:id="rId686" display="SP-10200NNL2CBBA"/>
+    <hyperlink ref="A505" r:id="rId687" display="SP-11600NNL2CBBA"/>
+    <hyperlink ref="A506" r:id="rId688" display="SP-10200NNL1CBBA"/>
+    <hyperlink ref="A507" r:id="rId689" display="SP-11600NNL1CBBA"/>
+    <hyperlink ref="A508" r:id="rId690" display="SP-10200NNS2CBBA"/>
+    <hyperlink ref="A509" r:id="rId691" display="SP-10400NNS2CBBA"/>
+    <hyperlink ref="A510" r:id="rId692" display="SP-10800NNS2CBBA"/>
+    <hyperlink ref="A511" r:id="rId693" display="SP-11600NNS2CBBA"/>
+    <hyperlink ref="A512" r:id="rId694" display="SP-11600NNS1CBBA"/>
+    <hyperlink ref="A513" r:id="rId695" display="XP-SPTJJ410200"/>
+    <hyperlink ref="C513" r:id="rId696" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A514" r:id="rId697" display="XP-SPTJJ110800"/>
+    <hyperlink ref="C514" r:id="rId698" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A515" r:id="rId699" display="XP-SPTMM810200"/>
+    <hyperlink ref="C515" r:id="rId700" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A516" r:id="rId701" display="XP-SPTJJ213265"/>
+    <hyperlink ref="C516" r:id="rId702" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A517" r:id="rId703" display="XP-SPTJJ116465"/>
+    <hyperlink ref="C517" r:id="rId704" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A518" r:id="rId705" display="XP-SPTMM116465"/>
+    <hyperlink ref="C518" r:id="rId706" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A519" r:id="rId707" display="XP-SPTJJ411665"/>
+    <hyperlink ref="C519" r:id="rId708" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A520" r:id="rId709" display="EG8892-000"/>
+    <hyperlink ref="A521" r:id="rId710" display="EG9250-001"/>
+    <hyperlink ref="A522" r:id="rId711" display="EG9438-000"/>
+    <hyperlink ref="A523" r:id="rId712" display="EH3185-000"/>
+    <hyperlink ref="A524" r:id="rId713" display="EH2763-000"/>
+    <hyperlink ref="A525" r:id="rId714" display="EH0774-000"/>
+    <hyperlink ref="A526" r:id="rId715" display="EH0776-000"/>
+    <hyperlink ref="A527" r:id="rId716" display="EH0777-000"/>
+    <hyperlink ref="A528" r:id="rId717" display="EH2060-000"/>
+    <hyperlink ref="A529" r:id="rId718" display="EJ0445-000"/>
+    <hyperlink ref="A530" r:id="rId719" display="EJ2002-000"/>
+    <hyperlink ref="A531" r:id="rId720" display="EK2987-000"/>
+    <hyperlink ref="A532" r:id="rId721" display="EM0065-000"/>
+    <hyperlink ref="A533" r:id="rId722" display="F04947-000"/>
+    <hyperlink ref="A534" r:id="rId723" display="F08852-000"/>
+    <hyperlink ref="A535" r:id="rId724" display="F07925-000"/>
+    <hyperlink ref="A536" r:id="rId725" display="FPS-CMPP2CJJ"/>
+    <hyperlink ref="C536" r:id="rId726" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A537" r:id="rId727" display="FPS-CMPP2DSS"/>
+    <hyperlink ref="C537" r:id="rId728" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A538" r:id="rId729" display="CU4755-000"/>
+    <hyperlink ref="A539" r:id="rId730" display="CV5843-000"/>
+    <hyperlink ref="C539" r:id="rId731" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A540" r:id="rId732" display="CV5851-000"/>
+    <hyperlink ref="C540" r:id="rId733" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A541" r:id="rId734" display="CV5855-000"/>
+    <hyperlink ref="C541" r:id="rId735" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A542" r:id="rId736" display="CV5839-000"/>
+    <hyperlink ref="C542" r:id="rId737" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A543" r:id="rId738" display="CW1639-000"/>
+    <hyperlink ref="A544" r:id="rId739" display="CW3257-000"/>
+    <hyperlink ref="A545" r:id="rId740" display="CW3203-000"/>
+    <hyperlink ref="A546" r:id="rId741" display="CW0093-000"/>
+    <hyperlink ref="A547" r:id="rId742" display="CW7360-000"/>
+    <hyperlink ref="A548" r:id="rId743" display="CX2455-000"/>
+    <hyperlink ref="A549" r:id="rId744" display="CX2617-000"/>
+    <hyperlink ref="A550" r:id="rId745" display="CX3241-000"/>
+    <hyperlink ref="A551" r:id="rId746" display="CX3244-000"/>
+    <hyperlink ref="A552" r:id="rId747" display="CX3357-000"/>
+    <hyperlink ref="A553" r:id="rId748" display="CX5090-000"/>
+    <hyperlink ref="A554" r:id="rId749" display="CY0681-000"/>
+    <hyperlink ref="A555" r:id="rId750" display="CY0682-000"/>
+    <hyperlink ref="A556" r:id="rId751" display="CY4697-000"/>
+    <hyperlink ref="A557" r:id="rId752" display="CY3912-000"/>
+    <hyperlink ref="A558" r:id="rId753" display="CY8049-000"/>
+    <hyperlink ref="A559" r:id="rId754" display="CY4075-000"/>
+    <hyperlink ref="A560" r:id="rId755" display="CZ2609-000"/>
+    <hyperlink ref="A561" r:id="rId756" display="CZ3238-000"/>
+    <hyperlink ref="A562" r:id="rId757" display="CZ3243-000"/>
+    <hyperlink ref="A563" r:id="rId758" display="CZ8312-000"/>
+    <hyperlink ref="A564" r:id="rId759" display="CZ9183-000"/>
+    <hyperlink ref="A565" r:id="rId760" display="D39498-000"/>
+    <hyperlink ref="A566" r:id="rId761" display="D83800-000"/>
+    <hyperlink ref="A567" r:id="rId762" display="D80450-000"/>
+    <hyperlink ref="A568" r:id="rId763" display="D87277-000"/>
+    <hyperlink ref="A569" r:id="rId764" display="D88684-000"/>
+    <hyperlink ref="A570" r:id="rId765" display="E49835-000"/>
+    <hyperlink ref="A571" r:id="rId766" display="E45575-000"/>
+    <hyperlink ref="A572" r:id="rId767" display="E91273-000"/>
+    <hyperlink ref="A573" r:id="rId768" display="E96958-000"/>
+    <hyperlink ref="A574" r:id="rId769" display="CK7702-000"/>
+    <hyperlink ref="A575" r:id="rId770" display="CN9632-000"/>
+    <hyperlink ref="A576" r:id="rId771" display="CN9787-000"/>
+    <hyperlink ref="A577" r:id="rId772" display="CP3654-000"/>
+    <hyperlink ref="A578" r:id="rId773" display="CR0128-000"/>
+    <hyperlink ref="A579" r:id="rId774" display="CR5485-000"/>
+    <hyperlink ref="A580" r:id="rId775" display="CR6731-000"/>
+    <hyperlink ref="A581" r:id="rId776" display="CS1308-000"/>
+    <hyperlink ref="A582" r:id="rId777" display="CS1310-000"/>
+    <hyperlink ref="A583" r:id="rId778" display="CS1312-000"/>
+    <hyperlink ref="A584" r:id="rId779" display="A68478-000"/>
+    <hyperlink ref="A585" r:id="rId780" display="BP7852-000"/>
+    <hyperlink ref="A586" r:id="rId781" display="C23065-000"/>
+    <hyperlink ref="A587" r:id="rId782" display="C29177-000"/>
+    <hyperlink ref="A588" r:id="rId783" display="C73000-000"/>
+    <hyperlink ref="A589" r:id="rId784" display="CB3016-000"/>
+    <hyperlink ref="A590" r:id="rId785" display="CB9820-000"/>
+    <hyperlink ref="A591" r:id="rId786" display="CC0561-000"/>
+    <hyperlink ref="A592" r:id="rId787" display="CC1599-000"/>
+    <hyperlink ref="A593" r:id="rId788" display="CC3157-000"/>
+    <hyperlink ref="A594" r:id="rId789" display="CC3783-000"/>
+    <hyperlink ref="A595" r:id="rId790" display="F58883-000"/>
+    <hyperlink ref="A596" r:id="rId791" display="754759-000"/>
+    <hyperlink ref="A597" r:id="rId792" display="61935G-000"/>
+    <hyperlink ref="A598" r:id="rId793" display="622516-000"/>
+    <hyperlink ref="A599" r:id="rId794" display="688817-000"/>
+    <hyperlink ref="A600" r:id="rId795" display="1RU-SP2264001"/>
+    <hyperlink ref="C600" r:id="rId796" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A601" r:id="rId797" display="1RU-SP3164001"/>
+    <hyperlink ref="C601" r:id="rId798" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A602" r:id="rId799" display="SP-13200L2L2CBAA"/>
+    <hyperlink ref="A603" r:id="rId800" display="SP-13200L1L1CBAA"/>
+    <hyperlink ref="A604" r:id="rId801" display="SP-13200S2S2CBAA"/>
+    <hyperlink ref="A605" r:id="rId802" display="SP-13200S1S1CBAA"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId801"/>
+    <tablePart r:id="rId803"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>