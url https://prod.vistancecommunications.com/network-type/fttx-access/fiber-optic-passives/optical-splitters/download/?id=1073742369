--- v1 (2026-07-23)
+++ v2 (2026-07-23)
@@ -43,2738 +43,2738 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770</t>
+  </si>
+  <si>
+    <t>760234770</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*8-S1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/UPC ports, 1 x 8 splitter</t>
+  </si>
+  <si>
+    <t>IFDB</t>
+  </si>
+  <si>
+    <t>Splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762</t>
+  </si>
+  <si>
+    <t>760234762</t>
+  </si>
+  <si>
+    <t>OCM6-SP218S2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>OCM6</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545</t>
+  </si>
+  <si>
+    <t>760235545</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-20DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612</t>
+  </si>
+  <si>
+    <t>760235612</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613</t>
+  </si>
+  <si>
+    <t>760235613</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528</t>
+  </si>
+  <si>
+    <t>860633528</t>
+  </si>
+  <si>
+    <t>OCM1-SP21800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, two 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>SP-10200L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>Bare splitter</t>
+  </si>
+  <si>
+    <t>SP-11600L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>CV5847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-202-1P-S</t>
+  </si>
+  <si>
+    <t>Variant of FIST-FSASA3-SPLITTER-TRAYS</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3</t>
+  </si>
+  <si>
+    <t>Splitter splice tray</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2LSS</t>
+  </si>
+  <si>
+    <t>Variant of FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1x8 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FDH 4000 | FDH 5000 | FPS</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-MPP3GJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>FPS-MPP4ANN-1.2MM</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/UPC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>OMX600®</t>
+  </si>
+  <si>
+    <t>OMX</t>
+  </si>
+  <si>
+    <t>1RU-SP1264001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X64 APC/LC</t>
+  </si>
+  <si>
+    <t>Variant of 1RU-SPLTR-PNLS</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>1RU-SP1116004</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (4) 1X16 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X16 split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ210400</t>
+  </si>
+  <si>
+    <t>Variant of XPND-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>XPND™</t>
+  </si>
+  <si>
+    <t>XP-SPTMM410400</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTMM210800</t>
+  </si>
+  <si>
+    <t>XPND module, 1x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ111665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ113265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM411665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 4 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM213265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 2 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XPND-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>XPND Splitter Modules</t>
+  </si>
+  <si>
+    <t>XPND</t>
+  </si>
+  <si>
+    <t>NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Monitoring Module</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>Monitoring module</t>
+  </si>
+  <si>
+    <t>FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Series Optical Splitter Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber splitter chassis</t>
+  </si>
+  <si>
+    <t>NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Splitter Module</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2AJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2ASS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2UJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2XJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2NJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1SJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-EJJ01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 2 x 32 splitter, SC/APC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FMT</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CNN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1x16, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-MPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1KJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1NJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1XJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-WP03N055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, triple, 1 x 4, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-SPL1CJJ</t>
+  </si>
+  <si>
+    <t>Variant of LSX-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>FPS-MPP1NJJ</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-ANN01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x32 splitter, SC/UPC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-MPP1OJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1PJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3LJJ</t>
+  </si>
+  <si>
+    <t>Variant of NGF-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x8, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>NGF</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP3MJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x16, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>FPS-MPP3WJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x2 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4J</t>
+  </si>
+  <si>
+    <t>Variant of NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4H</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960</t>
+  </si>
+  <si>
+    <t>760244960</t>
+  </si>
+  <si>
+    <t>OCM1-SA41200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, four 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640</t>
+  </si>
+  <si>
+    <t>760253640</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP132000L2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x32 splitter, LC/APC, 2 circuits, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886</t>
+  </si>
+  <si>
+    <t>760252886</t>
+  </si>
+  <si>
+    <t>FACT-1ESRHPP164A00L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x64 splitter, LC/APC, 1 circuit, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887</t>
+  </si>
+  <si>
+    <t>760252887</t>
+  </si>
+  <si>
+    <t>FACT-1ESLHPP164A00L2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969</t>
+  </si>
+  <si>
+    <t>760253969</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10400L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x4 splitters, LC/APC, 14 circuits, symmetrical, planar</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760262388</t>
   </si>
   <si>
     <t>760262388</t>
   </si>
   <si>
     <t>FIST-FSASA3-SC-202-2P-S</t>
   </si>
   <si>
-    <t>Variant of FIST-FSASA3-SPLITTER-TRAYS</t>
-[...1 lines deleted...]
-  <si>
     <t>FIST® Fiber Splice Tray with 2pcs of Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
   </si>
   <si>
-    <t>FIST®</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439</t>
   </si>
   <si>
     <t>760259439</t>
   </si>
   <si>
     <t>OCC1P-10400-NNNQS2NQF</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, SC/APC output, field installable</t>
   </si>
   <si>
     <t>OCC1P</t>
   </si>
   <si>
     <t>Splitter component</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...1 lines deleted...]
-  <si>
     <t>SP-10400NNS2CBDD</t>
   </si>
   <si>
     <t>PLC 1X4 900UM SC/APC GRADE C 0.84M OUTPUT</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
   </si>
   <si>
-    <t>Bare splitter</t>
-[...1 lines deleted...]
-  <si>
     <t>SP-10800NNS2CBDD</t>
   </si>
   <si>
     <t>PLC 1X8 900UM SC/APC GRADE C 0.84M OUTPUT</t>
   </si>
   <si>
     <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770</t>
-[...65 lines deleted...]
-    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+    <t>NG4-VSMRF116</t>
+  </si>
+  <si>
+    <t>Variant of NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2800B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U3900A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KAKA2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU8000A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-57A7A8000A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2400B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>WH6662-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x8 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC-OC</t>
+  </si>
+  <si>
+    <t>LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>LGX Splitter Module</t>
+  </si>
+  <si>
+    <t>SP-10200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2102006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 1X2 UPC/LC</t>
+  </si>
+  <si>
+    <t>Variant of LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 6 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP3132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP1232001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 2x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP1132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1104004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 1X4 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2204004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 2X4 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 4 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP2132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x16 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3202003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 2X2 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 3 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP3116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 APC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4208001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X8 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4204002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP4116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP4232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1164001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X64 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-11600NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-16400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20800NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X8 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x8, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10205NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 95/05 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 95/05 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10240NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 60/40 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 60/40 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10210NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 90/10 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 90/10 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10215NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 85/15 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 85/15 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10230NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 70/30 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 70/30 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-20200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 2X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 2x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>EG4847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-164-1P-X</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x64, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092</t>
+  </si>
+  <si>
+    <t>760242092</t>
+  </si>
+  <si>
+    <t>OCM8-SP112LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096</t>
+  </si>
+  <si>
+    <t>760242096</t>
+  </si>
+  <si>
+    <t>OCM8-SP114LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982</t>
+  </si>
+  <si>
+    <t>760241982</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098</t>
+  </si>
+  <si>
+    <t>760242098</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085</t>
+  </si>
+  <si>
+    <t>760253085</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086</t>
+  </si>
+  <si>
+    <t>760253086</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011</t>
+  </si>
+  <si>
+    <t>760242011</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984</t>
+  </si>
+  <si>
+    <t>760241984</t>
+  </si>
+  <si>
+    <t>OCM8-SP11ZLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985</t>
+  </si>
+  <si>
+    <t>760242985</t>
+  </si>
+  <si>
+    <t>OCM8-SP122LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986</t>
+  </si>
+  <si>
+    <t>760242986</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088</t>
+  </si>
+  <si>
+    <t>760253088</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984</t>
+  </si>
+  <si>
+    <t>760242984</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983</t>
+  </si>
+  <si>
+    <t>760242983</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092</t>
+  </si>
+  <si>
+    <t>760253092</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987</t>
+  </si>
+  <si>
+    <t>760242987</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011</t>
+  </si>
+  <si>
+    <t>760243011</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435</t>
+  </si>
+  <si>
+    <t>760241435</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012</t>
+  </si>
+  <si>
+    <t>760243012</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089</t>
+  </si>
+  <si>
+    <t>760253089</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>554944-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>626298-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1245-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 55/45 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1A</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF116</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, right, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2B</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 95/5, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH4000 and FDH5000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>C74415-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C75701-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P12G00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 2x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CB4038-000</t>
+  </si>
+  <si>
+    <t>OCC1A-2200-NNANQNA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 2x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CA0685-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1230-S2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CB7630-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA21200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, two 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CC1541-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-24-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1542-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-28-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x8, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1037-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x8 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC6925-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-14DASIA-U</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 1.4 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM5</t>
+  </si>
+  <si>
+    <t>CC8313-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 64, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC8177-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC8544-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 16, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC9987-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQF-2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A13551-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A18219-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNA-SASA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A61669-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3A21800</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  typ with two 1x8 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>A68313-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-4A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-S24  type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CW5512-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>CW7232-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-25</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW7234-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-30</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 30/70 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW9901-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP12W00L2-45DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>CX0659-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW8580-000</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*8-S2</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 8 splitter</t>
+  </si>
+  <si>
+    <t>CW8580-001</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*4-S2</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 4 splitter</t>
+  </si>
+  <si>
+    <t>CX2089-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3037-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-13-1A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x3, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX1247-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11Z00S2-70DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x64 Splitter, singlemode, SC/APC, symmetrical split ratio, 7.0 m pigtails</t>
+  </si>
+  <si>
+    <t>CX2454-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3242-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-25</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3240-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-15</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 15/85 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>891722-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
     <t>764664-000</t>
   </si>
   <si>
     <t>OCC1A-1235-NNANQNF</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 65/35 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
-    <t>OCC1A</t>
-[...1 lines deleted...]
-  <si>
     <t>799956-000</t>
   </si>
   <si>
     <t>OCM1-SA11200S2</t>
   </si>
   <si>
     <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/APC, 50/50 split ratio</t>
   </si>
   <si>
-    <t>LGX | OCM1</t>
+    <t>CS1307-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1309-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2811-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2062-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P116400S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x64, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CS7527-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CS7528-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-S1SESEB-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CS7529-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CU4756-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA31200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, three 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CU4243-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-22-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CU8906-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CV5290-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CV5845-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-132-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5853-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-216-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5835-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-104-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x4, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>CP3653-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CP3849-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D80891-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1210-NNASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D35163-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-L2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D83104-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-18-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>D39890-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11G00</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>D88525-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S2ASGAC</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/APC, 2.0 mm cable, heavy duty housing</t>
+  </si>
+  <si>
+    <t>E43774-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EF3406-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WNL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>EF5492-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1210-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>EG3368-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP12400S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY0684-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY1541-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY3856-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11G00L2-NZ</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY2615-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP41400L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, four 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY7856-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CY8048-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ2459-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNSESEB-ASIA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1836-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1840-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ3250-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3255-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12WL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3246-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP128L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ6768-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S2SESEB-ASIA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ7753-000</t>
+  </si>
+  <si>
+    <t>FIST-SASA3-116-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splitter Array Sub-Assembly with splitter, symmetrical ratio, 1x16, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>FIST-SASA3</t>
+  </si>
+  <si>
+    <t>CZ8588-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CZ8590-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>EH3096-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WSL1-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/UPC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>EH7203-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, LC/APC, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH7204-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EK3448-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP11OL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>EK3112-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EM0066-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-116-1P-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical, 1x16, planar component, grade P, all fibers at left side</t>
+  </si>
+  <si>
+    <t>F59084-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-132-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>EG3369-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP12800S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EG3708-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EG5932-002</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNSESEB_AP</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EG6171-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12WL2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8273-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA122NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 2x2 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8275-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA522NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, five 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8276-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA622NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, six 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8277-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA722NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, seven 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8293-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP218L2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG6568-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG8297-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA11205S1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/UPC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>EG8891-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG8893-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG9784-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118E9-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LSH/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG9252-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH0787-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH1328-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P111600S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EH1040-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1</t>
+  </si>
+  <si>
+    <t>EH1758-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12400S2-AP</t>
+  </si>
+  <si>
+    <t>EH1759-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12800S2-AP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861</t>
+  </si>
+  <si>
+    <t>760238861</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857</t>
   </si>
   <si>
     <t>760238857</t>
   </si>
   <si>
     <t>OCM6-SP524L2-16DB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, five 2x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510</t>
   </si>
   <si>
     <t>760238510</t>
   </si>
   <si>
     <t>OCC1P-10800-NNNQNQA-CL</t>
   </si>
   <si>
-    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
-[...56 lines deleted...]
-    <t>Splitter patch panel</t>
+    <t>NG4-VMKLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>QK7510-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x4 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>2111684-1</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 32</t>
+  </si>
+  <si>
+    <t>OLS</t>
+  </si>
+  <si>
+    <t>2111684-2</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 16</t>
+  </si>
+  <si>
+    <t>121724-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
     <t>347867-000</t>
   </si>
   <si>
     <t>OCC1P-10400-NNNQNQA-US40</t>
   </si>
   <si>
-    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+    <t>195714-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1205-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 95/5 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097</t>
+  </si>
+  <si>
+    <t>460159097</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>367652-000</t>
   </si>
   <si>
     <t>OCC1P-10400-NNNQRIF</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
     <t>399274-000</t>
   </si>
   <si>
     <t>OCC1P-20800-L2SESEB</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
-    <t>626298-000</t>
-[...2416 lines deleted...]
-  <si>
     <t>FIST-FSASA3-SPLITTER-TRAYS</t>
   </si>
   <si>
     <t>FIST-FSASA3 Splitter splice trays</t>
   </si>
   <si>
     <t>FPS-CMPP2CSS</t>
   </si>
   <si>
     <t>FDH 4000/5000, 1X16 splitter, LC/APC</t>
   </si>
   <si>
     <t>FPS-CMPP2WJJ</t>
   </si>
   <si>
     <t>FDH 4000/5000, 1X2 splitter, SC/APC</t>
   </si>
   <si>
     <t>FPS-CMPP2JJJ</t>
   </si>
   <si>
     <t>FDH 4000/5000, 1X8 splitter, SC/APC</t>
   </si>
   <si>
     <t>FPS-CMPP2MJJ</t>
@@ -3523,50 +3523,104 @@
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, Low loss Planar, grade P</t>
   </si>
   <si>
     <t>NG4-VSMLF28</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, left, 2 circuits</t>
   </si>
   <si>
     <t>NG4-VSMRF28</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, right, 2 circuits</t>
   </si>
   <si>
     <t>1RU-SP3116004</t>
   </si>
   <si>
     <t>1RU SPLTR PNL (4) 1X16 APC/SC</t>
   </si>
   <si>
     <t>1RU panel, 1X16 split ratio, 4 splitters, SC/APC connectors</t>
   </si>
   <si>
+    <t>1RU-SP2264001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X64 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X64 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP3164001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X64 APC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X64 split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>SP-13200L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939</t>
   </si>
   <si>
     <t>860634939</t>
   </si>
   <si>
     <t>OCC1P-23200-L2SESEB</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058</t>
   </si>
   <si>
     <t>860637058</t>
   </si>
   <si>
     <t>OCM6-SP11GL2-61CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 61 cm pigtails</t>
   </si>
   <si>
     <t>A11211-000</t>
@@ -5276,104 +5330,50 @@
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
     <t>61935G-000</t>
   </si>
   <si>
     <t>OCM5-SP11W00S2-20DASIA</t>
   </si>
   <si>
     <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 2.0 m pigtails</t>
   </si>
   <si>
     <t>622516-000</t>
   </si>
   <si>
     <t>OCC1A-1230-NNANQNF</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
     <t>688817-000</t>
   </si>
   <si>
     <t>OCC1P-11600-NNNQNQA-US40</t>
-  </si>
-[...52 lines deleted...]
-    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5492,51 +5492,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J605" totalsRowShown="0">
   <autoFilter ref="A1:J605"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760262388" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241576" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242012" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241983" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242095" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242093" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253087" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253090" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253093" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253094" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253095" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253091" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244205" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5841-000" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2caaa" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2caaa" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2caaa" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1caaa" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1caaa" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1caaa" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1caaa" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2caaa" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2caaa" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1caaa" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1caaa" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1caaa" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2cbaa" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2cbaa" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2cbaa" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1cbaa" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1cbaa" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1cbaa" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2cbaa" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2cbaa" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1cbaa" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253738" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5849-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1216001" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1204004" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1202006" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1116001" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1108002" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1102006" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2232001" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2216001" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2202006" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2108002" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2104004" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3216001" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3208001" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3204002" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3108001" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3102003" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4202003" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4108001" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4102003" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxabb" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxabb" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxabb" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxabb" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxabb" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxabb" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxabb" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxbbb" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxbbb" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxbbb" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxbbb" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxabb" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxabb" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxabb" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxabb" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxabb" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxabb" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxabb" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxbbb" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxbbb" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxbbb" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxbbb" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxbbb" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxbbb" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2caba" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2caba" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2caba" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1caba" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1caba" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2caba" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2caba" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2caba" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1caba" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2cbba" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2cbba" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1cbba" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1cbba" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2cbba" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbba" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbba" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2cbba" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1cbba" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2cbaa" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1cbaa" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2cbaa" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1cbaa" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760262388" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241576" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242012" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760241983" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242095" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760242093" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253087" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253090" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253093" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253094" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253095" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253091" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760244205" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5841-000" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2caaa" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2caaa" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2caaa" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1caaa" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1caaa" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1caaa" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1caaa" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2caaa" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2caaa" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1caaa" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1caaa" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1caaa" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2cbaa" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2cbaa" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2cbaa" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1cbaa" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1cbaa" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1cbaa" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2cbaa" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2cbaa" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1cbaa" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253738" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5849-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2cbaa" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1cbaa" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2cbaa" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1cbaa" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1216001" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1204004" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1202006" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1116001" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1108002" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp1102006" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp2232001" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2216001" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2202006" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2108002" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp2104004" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx2ssp3216001" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3208001" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3204002" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3108001" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp3102003" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4202003" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4108001" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemlx1ssp4102003" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxabb" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxabb" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxabb" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxabb" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxabb" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxabb" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxabb" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxbbb" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxbbb" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxbbb" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxbbb" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxabb" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxabb" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxabb" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxabb" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxabb" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxabb" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxabb" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxbbb" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxbbb" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxbbb" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxbbb" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxbbb" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxbbb" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2caba" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2caba" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2caba" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1caba" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1caba" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2caba" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2caba" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2caba" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1caba" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2cbba" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2cbba" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1cbba" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1cbba" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2cbba" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbba" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbba" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2cbba" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1cbba" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J605"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="132.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -5557,12753 +5557,12753 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>15</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="B7" t="s">
         <v>36</v>
       </c>
-      <c r="G6" t="s">
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>37</v>
       </c>
-      <c r="H6" t="s">
+      <c r="G7" t="s">
         <v>38</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="J7" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G8" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="G9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="H17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="H18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B20" t="s">
         <v>78</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
         <v>79</v>
       </c>
-      <c r="H16" t="s">
-[...87 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="H22" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>87</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
+        <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="G25" t="s">
+        <v>101</v>
+      </c>
+      <c r="H25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" t="s">
+        <v>104</v>
+      </c>
+      <c r="G26" t="s">
+        <v>105</v>
+      </c>
+      <c r="H26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C27" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="D27" t="s">
         <v>109</v>
       </c>
-      <c r="G24" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="G27" t="s">
         <v>110</v>
       </c>
-      <c r="B25" t="s">
+      <c r="H27" t="s">
         <v>111</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="I27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="G25" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B28" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" t="s">
         <v>114</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="G28" t="s">
+        <v>110</v>
+      </c>
+      <c r="H28" t="s">
+        <v>111</v>
+      </c>
+      <c r="I28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="G26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D29" t="s">
         <v>117</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F29" t="s">
         <v>118</v>
       </c>
-      <c r="G27" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="H29" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
+      <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" t="s">
         <v>120</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F30" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G28" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
+      <c r="F31" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
         <v>124</v>
       </c>
-      <c r="G29" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="F32" t="s">
+        <v>118</v>
+      </c>
+      <c r="H32" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" t="s">
         <v>126</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="F33" t="s">
+        <v>118</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="G30" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="C34" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" t="s">
         <v>128</v>
       </c>
-      <c r="B31" t="s">
+      <c r="F34" t="s">
+        <v>118</v>
+      </c>
+      <c r="H34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="C35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" t="s">
         <v>130</v>
       </c>
-      <c r="G31" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="F35" t="s">
+        <v>118</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
+      <c r="A36" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C36" t="s">
         <v>132</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="D36" t="s">
         <v>133</v>
       </c>
-      <c r="G32" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="G36" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C37" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" t="s">
         <v>136</v>
       </c>
-      <c r="G33" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="F37" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s">
+      <c r="G37" t="s">
         <v>138</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H37" t="s">
         <v>139</v>
       </c>
-      <c r="G34" t="s">
-[...69 lines deleted...]
-        <v>24</v>
+      <c r="I37" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
+        <v>141</v>
+      </c>
+      <c r="F38" t="s">
+        <v>142</v>
+      </c>
+      <c r="G38" t="s">
+        <v>143</v>
+      </c>
+      <c r="H38" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" t="s">
+        <v>137</v>
+      </c>
+      <c r="G39" t="s">
+        <v>138</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>148</v>
+      </c>
+      <c r="G40" t="s">
+        <v>96</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
         <v>150</v>
       </c>
-      <c r="B38" t="s">
+      <c r="G41" t="s">
+        <v>96</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" t="s">
         <v>152</v>
       </c>
-      <c r="G38" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="G42" t="s">
+        <v>96</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12.75">
+      <c r="A43" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C43" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
         <v>154</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="G43" t="s">
+        <v>96</v>
+      </c>
+      <c r="H43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="G39" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D44" t="s">
         <v>156</v>
       </c>
-      <c r="B40" t="s">
+      <c r="G44" t="s">
+        <v>96</v>
+      </c>
+      <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12.75">
+      <c r="A45" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="C45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D45" t="s">
         <v>158</v>
       </c>
-      <c r="G40" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="G45" t="s">
+        <v>101</v>
+      </c>
+      <c r="H45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12.75">
+      <c r="A46" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" t="s">
         <v>160</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="G46" t="s">
+        <v>101</v>
+      </c>
+      <c r="H46" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
+      <c r="A47" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
         <v>162</v>
       </c>
-      <c r="H41" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="G47" t="s">
         <v>163</v>
       </c>
-      <c r="B42" t="s">
+      <c r="H47" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12.75">
+      <c r="A48" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="C48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" t="s">
         <v>165</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G48" t="s">
+        <v>101</v>
+      </c>
+      <c r="H48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
+      <c r="A49" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G42" t="s">
+      <c r="C49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" t="s">
         <v>167</v>
       </c>
-      <c r="H42" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="1" t="s">
+      <c r="G49" t="s">
+        <v>101</v>
+      </c>
+      <c r="H49" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12.75">
+      <c r="A50" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C50" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" t="s">
         <v>169</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="G50" t="s">
+        <v>101</v>
+      </c>
+      <c r="H50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I50" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="G43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C51" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
+      <c r="G51" t="s">
+        <v>101</v>
+      </c>
+      <c r="H51" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="C52" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D52" t="s">
         <v>173</v>
       </c>
-      <c r="G44" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="G52" t="s">
+        <v>101</v>
+      </c>
+      <c r="H52" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C53" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" t="s">
         <v>175</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="G53" t="s">
+        <v>101</v>
+      </c>
+      <c r="H53" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12.75">
+      <c r="A54" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G45" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="1" t="s">
+      <c r="C54" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" t="s">
         <v>177</v>
       </c>
-      <c r="B46" t="s">
+      <c r="G54" t="s">
+        <v>101</v>
+      </c>
+      <c r="H54" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="C55" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D55" t="s">
         <v>179</v>
       </c>
-      <c r="G46" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="1" t="s">
+      <c r="G55" t="s">
+        <v>101</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C56" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D56" t="s">
         <v>181</v>
       </c>
-      <c r="C47" t="s">
-[...205 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="H56" t="s">
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="G57" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="H57" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>186</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>99</v>
       </c>
       <c r="D58" t="s">
-        <v>93</v>
+        <v>177</v>
       </c>
       <c r="G58" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="H58" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" t="s">
+        <v>188</v>
+      </c>
+      <c r="G59" t="s">
+        <v>163</v>
+      </c>
+      <c r="H59" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" t="s">
+        <v>190</v>
+      </c>
+      <c r="G60" t="s">
+        <v>101</v>
+      </c>
+      <c r="H60" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D61" t="s">
+        <v>192</v>
+      </c>
+      <c r="G61" t="s">
+        <v>101</v>
+      </c>
+      <c r="H61" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D62" t="s">
+        <v>195</v>
+      </c>
+      <c r="G62" t="s">
+        <v>196</v>
+      </c>
+      <c r="H62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D63" t="s">
+        <v>158</v>
+      </c>
+      <c r="G63" t="s">
+        <v>101</v>
+      </c>
+      <c r="H63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I63" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" t="s">
+        <v>199</v>
+      </c>
+      <c r="G64" t="s">
+        <v>196</v>
+      </c>
+      <c r="H64" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D65" t="s">
+        <v>201</v>
+      </c>
+      <c r="G65" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="F66" t="s">
+        <v>137</v>
+      </c>
+      <c r="G66" t="s">
+        <v>138</v>
+      </c>
+      <c r="H66" t="s">
+        <v>139</v>
+      </c>
+      <c r="I66" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" t="s">
+        <v>206</v>
+      </c>
+      <c r="F67" t="s">
+        <v>137</v>
+      </c>
+      <c r="G67" t="s">
+        <v>138</v>
+      </c>
+      <c r="H67" t="s">
+        <v>139</v>
+      </c>
+      <c r="I67" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D68" t="s">
+        <v>208</v>
+      </c>
+      <c r="F68" t="s">
+        <v>137</v>
+      </c>
+      <c r="G68" t="s">
+        <v>138</v>
+      </c>
+      <c r="H68" t="s">
+        <v>139</v>
+      </c>
+      <c r="I68" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D69" t="s">
+        <v>210</v>
+      </c>
+      <c r="G69" t="s">
+        <v>101</v>
+      </c>
+      <c r="H69" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" t="s">
+        <v>213</v>
+      </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
         <v>214</v>
       </c>
-      <c r="B59" t="s">
-[...166 lines deleted...]
-      <c r="H66" t="s">
+      <c r="G70" t="s">
         <v>38</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>251</v>
+        <v>216</v>
       </c>
       <c r="B71" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>217</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>218</v>
       </c>
       <c r="D71" t="s">
-        <v>253</v>
+        <v>219</v>
+      </c>
+      <c r="F71" t="s">
+        <v>142</v>
       </c>
       <c r="G71" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="H71" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="B72" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>222</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>218</v>
       </c>
       <c r="D72" t="s">
-        <v>256</v>
+        <v>223</v>
+      </c>
+      <c r="F72" t="s">
+        <v>142</v>
       </c>
       <c r="G72" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="H72" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="B73" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>226</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>218</v>
       </c>
       <c r="D73" t="s">
-        <v>259</v>
+        <v>223</v>
+      </c>
+      <c r="F73" t="s">
+        <v>142</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="H73" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>260</v>
+        <v>228</v>
       </c>
       <c r="B74" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>229</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>218</v>
       </c>
       <c r="D74" t="s">
-        <v>262</v>
+        <v>230</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G74" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
       <c r="B75" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>233</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D75" t="s">
-        <v>265</v>
+        <v>234</v>
+      </c>
+      <c r="F75" t="s">
+        <v>90</v>
       </c>
       <c r="G75" t="s">
-        <v>247</v>
+        <v>91</v>
       </c>
       <c r="H75" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="C76" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="G76" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H76" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>240</v>
+      </c>
+      <c r="I76" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>243</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
       <c r="C78" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>246</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>247</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>248</v>
       </c>
       <c r="D79" t="s">
-        <v>277</v>
+        <v>249</v>
+      </c>
+      <c r="F79" t="s">
+        <v>137</v>
       </c>
       <c r="G79" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="H79" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>250</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D80" t="s">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="G80" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="H80" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>252</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D81" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="G81" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="H81" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>254</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D82" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="G82" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="H82" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>256</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D83" t="s">
-        <v>290</v>
+        <v>257</v>
       </c>
       <c r="G83" t="s">
-        <v>59</v>
+        <v>185</v>
       </c>
       <c r="H83" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>258</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D84" t="s">
-        <v>293</v>
+        <v>259</v>
       </c>
       <c r="G84" t="s">
-        <v>59</v>
+        <v>185</v>
       </c>
       <c r="H84" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>260</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D85" t="s">
-        <v>296</v>
+        <v>261</v>
       </c>
       <c r="G85" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="H85" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>297</v>
+        <v>262</v>
       </c>
       <c r="B86" t="s">
-        <v>298</v>
+        <v>263</v>
       </c>
       <c r="C86" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>299</v>
+        <v>264</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="G86" t="s">
-        <v>162</v>
+        <v>266</v>
       </c>
       <c r="H86" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>267</v>
       </c>
       <c r="C87" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="D87" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>268</v>
       </c>
       <c r="G87" t="s">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="H87" t="s">
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>303</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="C88" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>271</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B89" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>273</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="D89" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="G89" t="s">
-        <v>247</v>
+        <v>185</v>
       </c>
       <c r="H89" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>309</v>
+        <v>276</v>
       </c>
       <c r="B90" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>277</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D90" t="s">
-        <v>311</v>
+        <v>278</v>
       </c>
       <c r="G90" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="H90" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="I90" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>312</v>
+        <v>279</v>
       </c>
       <c r="B91" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>280</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="D91" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>281</v>
       </c>
       <c r="G91" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="H91" t="s">
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>315</v>
+        <v>282</v>
       </c>
       <c r="B92" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>283</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="D92" t="s">
-        <v>317</v>
+        <v>284</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
       <c r="H92" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I92" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="B93" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>286</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>71</v>
+        <v>287</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
       <c r="H93" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B94" t="s">
+        <v>289</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D94" t="s">
+        <v>290</v>
+      </c>
+      <c r="G94" t="s">
+        <v>185</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B95" t="s">
+        <v>292</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D95" t="s">
+        <v>293</v>
+      </c>
+      <c r="G95" t="s">
+        <v>185</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12.75">
+      <c r="A96" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B96" t="s">
+        <v>295</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D96" t="s">
+        <v>296</v>
+      </c>
+      <c r="G96" t="s">
+        <v>185</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12.75">
+      <c r="A97" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B97" t="s">
+        <v>298</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D97" t="s">
+        <v>299</v>
+      </c>
+      <c r="G97" t="s">
+        <v>185</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B98" t="s">
+        <v>301</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D98" t="s">
+        <v>302</v>
+      </c>
+      <c r="G98" t="s">
+        <v>185</v>
+      </c>
+      <c r="H98" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B99" t="s">
+        <v>304</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D99" t="s">
+        <v>305</v>
+      </c>
+      <c r="G99" t="s">
+        <v>185</v>
+      </c>
+      <c r="H99" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B100" t="s">
+        <v>307</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D100" t="s">
+        <v>308</v>
+      </c>
+      <c r="G100" t="s">
+        <v>185</v>
+      </c>
+      <c r="H100" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B101" t="s">
+        <v>310</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D101" t="s">
+        <v>311</v>
+      </c>
+      <c r="G101" t="s">
+        <v>185</v>
+      </c>
+      <c r="H101" t="s">
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B102" t="s">
+        <v>313</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D102" t="s">
+        <v>314</v>
+      </c>
+      <c r="G102" t="s">
+        <v>185</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12.75">
+      <c r="A103" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B103" t="s">
+        <v>316</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D103" t="s">
+        <v>317</v>
+      </c>
+      <c r="G103" t="s">
+        <v>185</v>
+      </c>
+      <c r="H103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I103" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B104" t="s">
+        <v>319</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D104" t="s">
         <v>320</v>
       </c>
-      <c r="B94" t="s">
+      <c r="G104" t="s">
+        <v>185</v>
+      </c>
+      <c r="H104" t="s">
+        <v>16</v>
+      </c>
+      <c r="I104" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C94" t="s">
-[...2 lines deleted...]
-      <c r="D94" t="s">
+      <c r="B105" t="s">
         <v>322</v>
       </c>
-      <c r="G94" t="s">
-[...10 lines deleted...]
-      <c r="A95" s="1" t="s">
+      <c r="C105" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D105" t="s">
         <v>323</v>
       </c>
-      <c r="B95" t="s">
+      <c r="G105" t="s">
+        <v>185</v>
+      </c>
+      <c r="H105" t="s">
+        <v>16</v>
+      </c>
+      <c r="I105" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="B106" t="s">
         <v>325</v>
       </c>
-      <c r="G95" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="1" t="s">
+      <c r="C106" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D106" t="s">
         <v>326</v>
       </c>
-      <c r="B96" t="s">
+      <c r="G106" t="s">
+        <v>110</v>
+      </c>
+      <c r="H106" t="s">
+        <v>111</v>
+      </c>
+      <c r="I106" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12.75">
+      <c r="A107" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+      <c r="B107" t="s">
         <v>328</v>
       </c>
-      <c r="G96" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="1" t="s">
+      <c r="C107" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D107" t="s">
         <v>329</v>
       </c>
-      <c r="B97" t="s">
+      <c r="G107" t="s">
+        <v>110</v>
+      </c>
+      <c r="H107" t="s">
+        <v>111</v>
+      </c>
+      <c r="I107" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12.75">
+      <c r="A108" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C97" t="s">
-[...2 lines deleted...]
-      <c r="D97" t="s">
+      <c r="B108" t="s">
         <v>331</v>
       </c>
-      <c r="G97" t="s">
-[...10 lines deleted...]
-      <c r="A98" s="1" t="s">
+      <c r="C108" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D108" t="s">
         <v>332</v>
       </c>
-      <c r="B98" t="s">
+      <c r="G108" t="s">
+        <v>110</v>
+      </c>
+      <c r="H108" t="s">
+        <v>111</v>
+      </c>
+      <c r="I108" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12.75">
+      <c r="A109" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="B109" t="s">
         <v>334</v>
       </c>
-      <c r="G98" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="1" t="s">
+      <c r="C109" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D109" t="s">
         <v>335</v>
       </c>
-      <c r="B99" t="s">
-[...222 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="H109" t="s">
-        <v>38</v>
+        <v>111</v>
+      </c>
+      <c r="I109" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
       <c r="B110" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>337</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D110" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="G110" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="H110" t="s">
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="I110" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
       <c r="B111" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>340</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D111" t="s">
-        <v>93</v>
+        <v>341</v>
       </c>
       <c r="G111" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="H111" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I111" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>373</v>
+        <v>342</v>
       </c>
       <c r="B112" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>343</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D112" t="s">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="G112" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="H112" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>111</v>
+      </c>
+      <c r="I112" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="B113" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="C113" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="G113" t="s">
+        <v>347</v>
+      </c>
+      <c r="H113" t="s">
         <v>43</v>
       </c>
-      <c r="H113" t="s">
-[...3 lines deleted...]
-    <row r="114" spans="1:10" ht="12.75">
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>378</v>
+        <v>348</v>
       </c>
       <c r="B114" t="s">
-        <v>379</v>
+        <v>349</v>
       </c>
       <c r="C114" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>350</v>
       </c>
       <c r="H114" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>381</v>
+        <v>351</v>
       </c>
       <c r="B115" t="s">
-        <v>382</v>
+        <v>352</v>
       </c>
       <c r="C115" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>353</v>
       </c>
       <c r="H115" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>384</v>
+        <v>354</v>
       </c>
       <c r="B116" t="s">
-        <v>385</v>
+        <v>355</v>
       </c>
       <c r="C116" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>356</v>
       </c>
       <c r="H116" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>387</v>
+        <v>357</v>
       </c>
       <c r="B117" t="s">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="C117" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="G117" t="s">
+        <v>359</v>
+      </c>
+      <c r="H117" t="s">
         <v>43</v>
       </c>
-      <c r="H117" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:10" ht="12.75">
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
       <c r="B118" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="C118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>362</v>
       </c>
       <c r="H118" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="B119" t="s">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>365</v>
       </c>
       <c r="H119" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>393</v>
+        <v>366</v>
       </c>
       <c r="B120" t="s">
-        <v>394</v>
+        <v>367</v>
       </c>
       <c r="C120" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="G120" t="s">
+        <v>368</v>
+      </c>
+      <c r="H120" t="s">
         <v>43</v>
       </c>
-      <c r="H120" t="s">
-[...3 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
       <c r="B121" t="s">
-        <v>397</v>
+        <v>370</v>
       </c>
       <c r="C121" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>371</v>
       </c>
       <c r="H121" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>399</v>
+        <v>372</v>
       </c>
       <c r="B122" t="s">
-        <v>400</v>
+        <v>373</v>
       </c>
       <c r="C122" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>374</v>
       </c>
       <c r="H122" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>402</v>
+        <v>375</v>
       </c>
       <c r="B123" t="s">
-        <v>403</v>
+        <v>376</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="G123" t="s">
+        <v>377</v>
+      </c>
+      <c r="H123" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B124" t="s">
+        <v>379</v>
+      </c>
+      <c r="C124" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" t="s">
+        <v>380</v>
+      </c>
+      <c r="H124" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B125" t="s">
+        <v>382</v>
+      </c>
+      <c r="C125" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" t="s">
+        <v>383</v>
+      </c>
+      <c r="H125" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B126" t="s">
+        <v>385</v>
+      </c>
+      <c r="C126" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" t="s">
+        <v>386</v>
+      </c>
+      <c r="H126" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B127" t="s">
+        <v>388</v>
+      </c>
+      <c r="C127" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" t="s">
+        <v>389</v>
+      </c>
+      <c r="H127" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B128" t="s">
+        <v>391</v>
+      </c>
+      <c r="C128" t="s">
+        <v>13</v>
+      </c>
+      <c r="D128" t="s">
+        <v>392</v>
+      </c>
+      <c r="H128" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B129" t="s">
+        <v>394</v>
+      </c>
+      <c r="C129" t="s">
+        <v>13</v>
+      </c>
+      <c r="D129" t="s">
+        <v>395</v>
+      </c>
+      <c r="H129" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B130" t="s">
+        <v>397</v>
+      </c>
+      <c r="C130" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" t="s">
+        <v>398</v>
+      </c>
+      <c r="H130" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
+      <c r="A131" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B131" t="s">
+        <v>400</v>
+      </c>
+      <c r="C131" t="s">
+        <v>13</v>
+      </c>
+      <c r="D131" t="s">
+        <v>401</v>
+      </c>
+      <c r="H131" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
+      <c r="A132" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B132" t="s">
+        <v>403</v>
+      </c>
+      <c r="C132" t="s">
+        <v>13</v>
+      </c>
+      <c r="D132" t="s">
         <v>404</v>
       </c>
-      <c r="B124" t="s">
+      <c r="H132" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
+      <c r="A133" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="C124" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+      <c r="B133" t="s">
         <v>406</v>
       </c>
-      <c r="G124" t="s">
-[...7 lines deleted...]
-      <c r="A125" s="1" t="s">
+      <c r="C133" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133" t="s">
         <v>407</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="H133" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
+      <c r="A134" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="D125" t="s">
+      <c r="B134" t="s">
         <v>409</v>
       </c>
-      <c r="F125" t="s">
+      <c r="C134" t="s">
+        <v>13</v>
+      </c>
+      <c r="D134" t="s">
         <v>410</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H134" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
+      <c r="A135" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="H125" t="s">
+      <c r="B135" t="s">
         <v>412</v>
       </c>
-      <c r="I125" t="s">
-[...4 lines deleted...]
-      <c r="A126" s="1" t="s">
+      <c r="C135" t="s">
+        <v>13</v>
+      </c>
+      <c r="D135" t="s">
         <v>413</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="H135" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
+      <c r="A136" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D126" t="s">
+      <c r="B136" t="s">
         <v>415</v>
       </c>
-      <c r="F126" t="s">
+      <c r="C136" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" t="s">
         <v>416</v>
       </c>
-      <c r="H126" t="s">
-[...7 lines deleted...]
-      <c r="A127" s="1" t="s">
+      <c r="H136" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
+      <c r="A137" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="B137" t="s">
         <v>418</v>
       </c>
-      <c r="F127" t="s">
-[...10 lines deleted...]
-      <c r="A128" s="1" t="s">
+      <c r="C137" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" t="s">
         <v>419</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="H137" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
+      <c r="A138" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="F128" t="s">
-[...10 lines deleted...]
-      <c r="A129" s="1" t="s">
+      <c r="B138" t="s">
         <v>421</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D129" t="s">
+      <c r="C138" t="s">
+        <v>13</v>
+      </c>
+      <c r="D138" t="s">
         <v>422</v>
       </c>
-      <c r="F129" t="s">
-[...10 lines deleted...]
-      <c r="A130" s="1" t="s">
+      <c r="H138" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
+      <c r="A139" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="B139" t="s">
         <v>424</v>
       </c>
-      <c r="F130" t="s">
-[...10 lines deleted...]
-      <c r="A131" s="1" t="s">
+      <c r="C139" t="s">
+        <v>13</v>
+      </c>
+      <c r="D139" t="s">
         <v>425</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D131" t="s">
+      <c r="H139" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
+      <c r="A140" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="F131" t="s">
-[...10 lines deleted...]
-      <c r="A132" s="1" t="s">
+      <c r="B140" t="s">
         <v>427</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D132" t="s">
+      <c r="C140" t="s">
+        <v>13</v>
+      </c>
+      <c r="D140" t="s">
         <v>428</v>
       </c>
-      <c r="F132" t="s">
-[...10 lines deleted...]
-      <c r="A133" s="1" t="s">
+      <c r="H140" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
+      <c r="A141" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="C133" t="s">
+      <c r="B141" t="s">
         <v>430</v>
       </c>
-      <c r="D133" t="s">
+      <c r="C141" t="s">
+        <v>13</v>
+      </c>
+      <c r="D141" t="s">
         <v>431</v>
       </c>
-      <c r="G133" t="s">
+      <c r="H141" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
+      <c r="A142" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="H133" t="s">
-[...7 lines deleted...]
-      <c r="A134" s="1" t="s">
+      <c r="B142" t="s">
         <v>433</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="C142" t="s">
+        <v>13</v>
+      </c>
+      <c r="D142" t="s">
         <v>434</v>
       </c>
-      <c r="D134" t="s">
+      <c r="H142" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
+      <c r="A143" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="F134" t="s">
-[...13 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="B143" t="s">
         <v>436</v>
       </c>
-      <c r="C135" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D135" t="s">
+      <c r="C143" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" t="s">
         <v>437</v>
       </c>
-      <c r="F135" t="s">
-[...2 lines deleted...]
-      <c r="G135" t="s">
+      <c r="H143" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
+      <c r="A144" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="H135" t="s">
-[...7 lines deleted...]
-      <c r="A136" s="1" t="s">
+      <c r="B144" t="s">
         <v>439</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+      <c r="C144" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144" t="s">
         <v>440</v>
       </c>
-      <c r="F136" t="s">
-[...13 lines deleted...]
-      <c r="A137" s="1" t="s">
+      <c r="H144" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
+      <c r="A145" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="B145" t="s">
         <v>442</v>
       </c>
-      <c r="F137" t="s">
-[...13 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" t="s">
         <v>443</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D138" t="s">
+      <c r="H145" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
+      <c r="A146" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="F138" t="s">
-[...13 lines deleted...]
-      <c r="A139" s="1" t="s">
+      <c r="B146" t="s">
         <v>445</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="C146" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" t="s">
         <v>446</v>
       </c>
-      <c r="F139" t="s">
-[...13 lines deleted...]
-      <c r="A140" s="1" t="s">
+      <c r="H146" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D140" t="s">
+      <c r="B147" t="s">
         <v>448</v>
       </c>
-      <c r="F140" t="s">
-[...13 lines deleted...]
-      <c r="A141" s="1" t="s">
+      <c r="C147" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" t="s">
         <v>449</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...148 lines deleted...]
-      </c>
       <c r="H147" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>463</v>
+        <v>450</v>
+      </c>
+      <c r="B148" t="s">
+        <v>451</v>
       </c>
       <c r="C148" t="s">
-        <v>430</v>
+        <v>13</v>
       </c>
       <c r="D148" t="s">
+        <v>452</v>
+      </c>
+      <c r="F148" t="s">
+        <v>90</v>
+      </c>
+      <c r="G148" t="s">
+        <v>453</v>
+      </c>
+      <c r="H148" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B149" t="s">
+        <v>456</v>
+      </c>
+      <c r="C149" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" t="s">
+        <v>457</v>
+      </c>
+      <c r="G149" t="s">
+        <v>458</v>
+      </c>
+      <c r="H149" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B150" t="s">
+        <v>461</v>
+      </c>
+      <c r="C150" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" t="s">
+        <v>462</v>
+      </c>
+      <c r="G150" t="s">
+        <v>458</v>
+      </c>
+      <c r="H150" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
+      <c r="A151" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="F148" t="s">
+      <c r="B151" t="s">
         <v>465</v>
       </c>
-      <c r="G148" t="s">
+      <c r="C151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" t="s">
         <v>466</v>
       </c>
-      <c r="H148" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="1" t="s">
+      <c r="G151" t="s">
+        <v>458</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
+      <c r="A152" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C149" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="B152" t="s">
         <v>469</v>
       </c>
-      <c r="G149" t="s">
-[...10 lines deleted...]
-      <c r="A150" s="1" t="s">
+      <c r="C152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" t="s">
         <v>470</v>
       </c>
-      <c r="C150" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="G152" t="s">
-        <v>411</v>
+        <v>458</v>
       </c>
       <c r="H152" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>472</v>
+      </c>
+      <c r="B153" t="s">
+        <v>473</v>
+      </c>
+      <c r="C153" t="s">
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="G153" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H153" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>476</v>
+      </c>
+      <c r="B154" t="s">
+        <v>477</v>
+      </c>
+      <c r="C154" t="s">
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="G154" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H154" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>480</v>
+      </c>
+      <c r="B155" t="s">
+        <v>481</v>
+      </c>
+      <c r="C155" t="s">
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G155" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H155" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B156" t="s">
         <v>485</v>
       </c>
-      <c r="C156" s="1" t="s">
-        <v>479</v>
+      <c r="C156" t="s">
+        <v>13</v>
       </c>
       <c r="D156" t="s">
         <v>486</v>
       </c>
       <c r="G156" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H156" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>488</v>
+      </c>
+      <c r="B157" t="s">
+        <v>489</v>
+      </c>
+      <c r="C157" t="s">
+        <v>13</v>
       </c>
       <c r="D157" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="G157" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H157" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>492</v>
+      </c>
+      <c r="B158" t="s">
+        <v>493</v>
+      </c>
+      <c r="C158" t="s">
+        <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G158" t="s">
-        <v>84</v>
+        <v>458</v>
       </c>
       <c r="H158" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B159" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="C159" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>498</v>
       </c>
       <c r="G159" t="s">
-        <v>167</v>
+        <v>458</v>
       </c>
       <c r="H159" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>500</v>
+      </c>
+      <c r="B160" t="s">
+        <v>501</v>
+      </c>
+      <c r="C160" t="s">
+        <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>502</v>
       </c>
       <c r="G160" t="s">
-        <v>411</v>
+        <v>458</v>
       </c>
       <c r="H160" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B161" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C161" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>506</v>
       </c>
       <c r="G161" t="s">
-        <v>167</v>
+        <v>458</v>
       </c>
       <c r="H161" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="B162" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="C162" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="G162" t="s">
-        <v>59</v>
+        <v>458</v>
       </c>
       <c r="H162" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>502</v>
+        <v>512</v>
+      </c>
+      <c r="B163" t="s">
+        <v>513</v>
       </c>
       <c r="C163" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="G163" t="s">
-        <v>504</v>
+        <v>458</v>
       </c>
       <c r="H163" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>505</v>
+        <v>516</v>
+      </c>
+      <c r="B164" t="s">
+        <v>517</v>
       </c>
       <c r="C164" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="G164" t="s">
-        <v>504</v>
+        <v>458</v>
       </c>
       <c r="H164" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="B165" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D165" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="G165" t="s">
-        <v>23</v>
+        <v>458</v>
       </c>
       <c r="H165" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="166" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>524</v>
+      </c>
+      <c r="B166" t="s">
+        <v>525</v>
+      </c>
+      <c r="C166" t="s">
+        <v>13</v>
       </c>
       <c r="D166" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="G166" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="H166" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="167" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="B167" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="C167" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="G167" t="s">
-        <v>63</v>
+        <v>458</v>
       </c>
       <c r="H167" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="168" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="B168" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>532</v>
+      </c>
+      <c r="C168" t="s">
+        <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>533</v>
       </c>
       <c r="G168" t="s">
-        <v>466</v>
+        <v>239</v>
       </c>
       <c r="H168" t="s">
-        <v>467</v>
+        <v>240</v>
+      </c>
+      <c r="I168" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="B169" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>535</v>
+      </c>
+      <c r="C169" t="s">
+        <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>536</v>
       </c>
       <c r="G169" t="s">
-        <v>466</v>
+        <v>537</v>
       </c>
       <c r="H169" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>520</v>
+        <v>203</v>
       </c>
       <c r="D170" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="F170" t="s">
-        <v>465</v>
+        <v>137</v>
       </c>
       <c r="G170" t="s">
-        <v>466</v>
+        <v>540</v>
       </c>
       <c r="H170" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:8" ht="12.75">
+        <v>139</v>
+      </c>
+      <c r="I170" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>520</v>
+        <v>203</v>
       </c>
       <c r="D171" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="F171" t="s">
-        <v>465</v>
+        <v>137</v>
       </c>
       <c r="G171" t="s">
-        <v>466</v>
+        <v>540</v>
       </c>
       <c r="H171" t="s">
-        <v>467</v>
+        <v>139</v>
+      </c>
+      <c r="I171" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="172" spans="1:9" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>408</v>
+        <v>248</v>
       </c>
       <c r="D172" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="F172" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G172" t="s">
-        <v>411</v>
+        <v>138</v>
       </c>
       <c r="H172" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="I172" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="173" spans="1:9" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>408</v>
+        <v>248</v>
       </c>
       <c r="D173" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="F173" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G173" t="s">
-        <v>411</v>
+        <v>138</v>
       </c>
       <c r="H173" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="I173" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="174" spans="1:9" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>408</v>
+        <v>203</v>
       </c>
       <c r="D174" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="F174" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G174" t="s">
-        <v>411</v>
+        <v>540</v>
       </c>
       <c r="H174" t="s">
-        <v>412</v>
+        <v>139</v>
       </c>
       <c r="I174" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="175" spans="1:9" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>540</v>
+        <v>248</v>
       </c>
       <c r="D175" t="s">
-        <v>541</v>
+        <v>550</v>
+      </c>
+      <c r="F175" t="s">
+        <v>137</v>
       </c>
       <c r="G175" t="s">
-        <v>472</v>
+        <v>138</v>
       </c>
       <c r="H175" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I175" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="176" spans="1:9" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>540</v>
+        <v>248</v>
       </c>
       <c r="D176" t="s">
-        <v>543</v>
+        <v>552</v>
+      </c>
+      <c r="F176" t="s">
+        <v>137</v>
       </c>
       <c r="G176" t="s">
-        <v>472</v>
+        <v>138</v>
       </c>
       <c r="H176" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I176" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="177" spans="1:9" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>540</v>
+        <v>248</v>
       </c>
       <c r="D177" t="s">
-        <v>545</v>
+        <v>554</v>
+      </c>
+      <c r="F177" t="s">
+        <v>137</v>
       </c>
       <c r="G177" t="s">
-        <v>472</v>
+        <v>138</v>
       </c>
       <c r="H177" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="178" spans="1:9" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="C178" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D178" t="s">
+        <v>556</v>
+      </c>
+      <c r="F178" t="s">
+        <v>137</v>
+      </c>
+      <c r="G178" t="s">
         <v>540</v>
       </c>
-      <c r="D178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H178" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="I178" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C179" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D179" t="s">
+        <v>558</v>
+      </c>
+      <c r="F179" t="s">
+        <v>137</v>
+      </c>
+      <c r="G179" t="s">
         <v>540</v>
       </c>
-      <c r="D179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H179" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="I179" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>511</v>
+        <v>203</v>
       </c>
       <c r="D180" t="s">
-        <v>551</v>
+        <v>560</v>
+      </c>
+      <c r="F180" t="s">
+        <v>137</v>
       </c>
       <c r="G180" t="s">
-        <v>475</v>
+        <v>540</v>
       </c>
       <c r="H180" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="I180" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="181" spans="1:9" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>511</v>
+        <v>203</v>
       </c>
       <c r="D181" t="s">
-        <v>553</v>
+        <v>562</v>
+      </c>
+      <c r="F181" t="s">
+        <v>137</v>
       </c>
       <c r="G181" t="s">
-        <v>475</v>
+        <v>540</v>
       </c>
       <c r="H181" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="I181" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>563</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D182" t="s">
-        <v>555</v>
+        <v>564</v>
+      </c>
+      <c r="F182" t="s">
+        <v>137</v>
       </c>
       <c r="G182" t="s">
-        <v>556</v>
+        <v>138</v>
       </c>
       <c r="H182" t="s">
-        <v>90</v>
+        <v>139</v>
+      </c>
+      <c r="I182" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>565</v>
+      </c>
+      <c r="C183" t="s">
+        <v>132</v>
       </c>
       <c r="D183" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="G183" t="s">
-        <v>475</v>
+        <v>96</v>
       </c>
       <c r="H183" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I183" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="184" spans="1:9" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>567</v>
+      </c>
+      <c r="C184" t="s">
+        <v>132</v>
       </c>
       <c r="D184" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="G184" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H184" t="s">
+        <v>16</v>
+      </c>
+      <c r="I184" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="12.75">
+      <c r="A185" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185" t="s">
+        <v>570</v>
+      </c>
+      <c r="C185" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" t="s">
+        <v>571</v>
+      </c>
+      <c r="F185" t="s">
+        <v>265</v>
+      </c>
+      <c r="G185" t="s">
+        <v>266</v>
+      </c>
+      <c r="H185" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="12.75">
+      <c r="A186" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B186" t="s">
+        <v>573</v>
+      </c>
+      <c r="C186" t="s">
+        <v>13</v>
+      </c>
+      <c r="D186" t="s">
+        <v>574</v>
+      </c>
+      <c r="F186" t="s">
+        <v>265</v>
+      </c>
+      <c r="G186" t="s">
+        <v>266</v>
+      </c>
+      <c r="H186" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="12.75">
+      <c r="A187" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B187" t="s">
+        <v>576</v>
+      </c>
+      <c r="C187" t="s">
+        <v>13</v>
+      </c>
+      <c r="D187" t="s">
+        <v>577</v>
+      </c>
+      <c r="G187" t="s">
+        <v>537</v>
+      </c>
+      <c r="H187" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="12.75">
+      <c r="A188" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B188" t="s">
+        <v>579</v>
+      </c>
+      <c r="C188" t="s">
+        <v>13</v>
+      </c>
+      <c r="D188" t="s">
+        <v>580</v>
+      </c>
+      <c r="G188" t="s">
+        <v>537</v>
+      </c>
+      <c r="H188" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
+      <c r="A189" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B189" t="s">
+        <v>582</v>
+      </c>
+      <c r="C189" t="s">
+        <v>13</v>
+      </c>
+      <c r="D189" t="s">
+        <v>583</v>
+      </c>
+      <c r="G189" t="s">
         <v>38</v>
       </c>
-      <c r="I184" t="s">
-[...95 lines deleted...]
-      </c>
       <c r="H189" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="190" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>584</v>
+      </c>
+      <c r="B190" t="s">
+        <v>585</v>
+      </c>
+      <c r="C190" t="s">
+        <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>572</v>
+        <v>586</v>
+      </c>
+      <c r="F190" t="s">
+        <v>90</v>
       </c>
       <c r="G190" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="H190" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="191" spans="1:9" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>587</v>
+      </c>
+      <c r="B191" t="s">
+        <v>588</v>
+      </c>
+      <c r="C191" t="s">
+        <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>574</v>
+        <v>589</v>
+      </c>
+      <c r="F191" t="s">
+        <v>90</v>
       </c>
       <c r="G191" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="H191" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>590</v>
+      </c>
+      <c r="B192" t="s">
+        <v>591</v>
+      </c>
+      <c r="C192" t="s">
+        <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>576</v>
+        <v>592</v>
+      </c>
+      <c r="F192" t="s">
+        <v>265</v>
       </c>
       <c r="G192" t="s">
-        <v>84</v>
+        <v>266</v>
       </c>
       <c r="H192" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:9" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>593</v>
+      </c>
+      <c r="B193" t="s">
+        <v>594</v>
+      </c>
+      <c r="C193" t="s">
+        <v>13</v>
       </c>
       <c r="D193" t="s">
-        <v>570</v>
+        <v>595</v>
       </c>
       <c r="G193" t="s">
-        <v>475</v>
+        <v>596</v>
       </c>
       <c r="H193" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>578</v>
+        <v>597</v>
+      </c>
+      <c r="B194" t="s">
+        <v>598</v>
       </c>
       <c r="C194" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D194" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="G194" t="s">
-        <v>556</v>
+        <v>239</v>
       </c>
       <c r="H194" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="I194" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>600</v>
+      </c>
+      <c r="B195" t="s">
+        <v>601</v>
+      </c>
+      <c r="C195" t="s">
+        <v>13</v>
       </c>
       <c r="D195" t="s">
-        <v>581</v>
+        <v>602</v>
+      </c>
+      <c r="F195" t="s">
+        <v>265</v>
       </c>
       <c r="G195" t="s">
-        <v>475</v>
+        <v>266</v>
       </c>
       <c r="H195" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="196" spans="1:9" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>603</v>
+      </c>
+      <c r="B196" t="s">
+        <v>604</v>
+      </c>
+      <c r="C196" t="s">
+        <v>13</v>
       </c>
       <c r="D196" t="s">
-        <v>583</v>
+        <v>605</v>
       </c>
       <c r="G196" t="s">
-        <v>475</v>
+        <v>239</v>
       </c>
       <c r="H196" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="I196" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:9" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>606</v>
+      </c>
+      <c r="B197" t="s">
+        <v>607</v>
+      </c>
+      <c r="C197" t="s">
+        <v>13</v>
       </c>
       <c r="D197" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="G197" t="s">
-        <v>587</v>
+        <v>239</v>
       </c>
       <c r="H197" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>240</v>
+      </c>
+      <c r="J197" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="198" spans="1:9" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>609</v>
+      </c>
+      <c r="B198" t="s">
+        <v>610</v>
+      </c>
+      <c r="C198" t="s">
+        <v>13</v>
       </c>
       <c r="D198" t="s">
-        <v>551</v>
+        <v>611</v>
       </c>
       <c r="G198" t="s">
-        <v>475</v>
+        <v>239</v>
       </c>
       <c r="H198" t="s">
+        <v>240</v>
+      </c>
+      <c r="I198" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
+      <c r="A199" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B199" t="s">
+        <v>613</v>
+      </c>
+      <c r="C199" t="s">
+        <v>13</v>
+      </c>
+      <c r="D199" t="s">
+        <v>614</v>
+      </c>
+      <c r="G199" t="s">
+        <v>537</v>
+      </c>
+      <c r="H199" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
+      <c r="A200" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B200" t="s">
+        <v>616</v>
+      </c>
+      <c r="C200" t="s">
+        <v>13</v>
+      </c>
+      <c r="D200" t="s">
+        <v>617</v>
+      </c>
+      <c r="F200" t="s">
+        <v>265</v>
+      </c>
+      <c r="G200" t="s">
+        <v>266</v>
+      </c>
+      <c r="H200" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
+      <c r="A201" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B201" t="s">
+        <v>619</v>
+      </c>
+      <c r="C201" t="s">
+        <v>13</v>
+      </c>
+      <c r="D201" t="s">
+        <v>620</v>
+      </c>
+      <c r="F201" t="s">
+        <v>265</v>
+      </c>
+      <c r="G201" t="s">
+        <v>266</v>
+      </c>
+      <c r="H201" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
+      <c r="A202" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B202" t="s">
+        <v>622</v>
+      </c>
+      <c r="C202" t="s">
+        <v>13</v>
+      </c>
+      <c r="D202" t="s">
+        <v>623</v>
+      </c>
+      <c r="G202" t="s">
+        <v>21</v>
+      </c>
+      <c r="H202" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="12.75">
+      <c r="A203" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B203" t="s">
+        <v>625</v>
+      </c>
+      <c r="C203" t="s">
+        <v>13</v>
+      </c>
+      <c r="D203" t="s">
+        <v>626</v>
+      </c>
+      <c r="F203" t="s">
+        <v>90</v>
+      </c>
+      <c r="G203" t="s">
+        <v>453</v>
+      </c>
+      <c r="H203" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
+      <c r="A204" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B204" t="s">
+        <v>628</v>
+      </c>
+      <c r="C204" t="s">
+        <v>13</v>
+      </c>
+      <c r="D204" t="s">
+        <v>629</v>
+      </c>
+      <c r="F204" t="s">
+        <v>90</v>
+      </c>
+      <c r="G204" t="s">
+        <v>453</v>
+      </c>
+      <c r="H204" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="12.75">
+      <c r="A205" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B205" t="s">
+        <v>631</v>
+      </c>
+      <c r="C205" t="s">
+        <v>13</v>
+      </c>
+      <c r="D205" t="s">
+        <v>632</v>
+      </c>
+      <c r="G205" t="s">
+        <v>596</v>
+      </c>
+      <c r="H205" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
+      <c r="A206" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B206" t="s">
+        <v>634</v>
+      </c>
+      <c r="C206" t="s">
+        <v>13</v>
+      </c>
+      <c r="D206" t="s">
+        <v>635</v>
+      </c>
+      <c r="G206" t="s">
+        <v>21</v>
+      </c>
+      <c r="H206" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
+      <c r="A207" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B207" t="s">
+        <v>637</v>
+      </c>
+      <c r="C207" t="s">
+        <v>13</v>
+      </c>
+      <c r="D207" t="s">
+        <v>638</v>
+      </c>
+      <c r="G207" t="s">
+        <v>15</v>
+      </c>
+      <c r="H207" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="12.75">
+      <c r="A208" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B208" t="s">
+        <v>640</v>
+      </c>
+      <c r="C208" t="s">
+        <v>13</v>
+      </c>
+      <c r="D208" t="s">
+        <v>641</v>
+      </c>
+      <c r="G208" t="s">
+        <v>15</v>
+      </c>
+      <c r="H208" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="12.75">
+      <c r="A209" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B209" t="s">
+        <v>643</v>
+      </c>
+      <c r="C209" t="s">
+        <v>13</v>
+      </c>
+      <c r="D209" t="s">
+        <v>644</v>
+      </c>
+      <c r="G209" t="s">
+        <v>239</v>
+      </c>
+      <c r="H209" t="s">
+        <v>240</v>
+      </c>
+      <c r="J209" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
+      <c r="A210" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B210" t="s">
+        <v>646</v>
+      </c>
+      <c r="C210" t="s">
+        <v>13</v>
+      </c>
+      <c r="D210" t="s">
+        <v>647</v>
+      </c>
+      <c r="F210" t="s">
+        <v>90</v>
+      </c>
+      <c r="G210" t="s">
+        <v>453</v>
+      </c>
+      <c r="H210" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
+      <c r="A211" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B211" t="s">
+        <v>649</v>
+      </c>
+      <c r="C211" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" t="s">
+        <v>650</v>
+      </c>
+      <c r="G211" t="s">
+        <v>596</v>
+      </c>
+      <c r="H211" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="12.75">
+      <c r="A212" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B212" t="s">
+        <v>652</v>
+      </c>
+      <c r="C212" t="s">
+        <v>13</v>
+      </c>
+      <c r="D212" t="s">
+        <v>653</v>
+      </c>
+      <c r="G212" t="s">
+        <v>239</v>
+      </c>
+      <c r="H212" t="s">
+        <v>240</v>
+      </c>
+      <c r="J212" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="12.75">
+      <c r="A213" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B213" t="s">
+        <v>655</v>
+      </c>
+      <c r="C213" t="s">
+        <v>13</v>
+      </c>
+      <c r="D213" t="s">
+        <v>656</v>
+      </c>
+      <c r="F213" t="s">
+        <v>90</v>
+      </c>
+      <c r="G213" t="s">
+        <v>453</v>
+      </c>
+      <c r="H213" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
+      <c r="A214" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B214" t="s">
+        <v>658</v>
+      </c>
+      <c r="C214" t="s">
+        <v>13</v>
+      </c>
+      <c r="D214" t="s">
+        <v>659</v>
+      </c>
+      <c r="F214" t="s">
+        <v>90</v>
+      </c>
+      <c r="G214" t="s">
+        <v>453</v>
+      </c>
+      <c r="H214" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="12.75">
+      <c r="A215" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B215" t="s">
+        <v>661</v>
+      </c>
+      <c r="C215" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" t="s">
+        <v>662</v>
+      </c>
+      <c r="G215" t="s">
+        <v>239</v>
+      </c>
+      <c r="H215" t="s">
+        <v>240</v>
+      </c>
+      <c r="J215" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
+      <c r="A216" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B216" t="s">
+        <v>664</v>
+      </c>
+      <c r="C216" t="s">
+        <v>13</v>
+      </c>
+      <c r="D216" t="s">
+        <v>665</v>
+      </c>
+      <c r="G216" t="s">
+        <v>537</v>
+      </c>
+      <c r="H216" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
+      <c r="A217" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B217" t="s">
+        <v>667</v>
+      </c>
+      <c r="C217" t="s">
+        <v>13</v>
+      </c>
+      <c r="D217" t="s">
+        <v>668</v>
+      </c>
+      <c r="G217" t="s">
         <v>38</v>
       </c>
-      <c r="I198" t="s">
-[...182 lines deleted...]
-      <c r="A207" s="1" t="s">
+      <c r="H217" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
+      <c r="A218" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B218" t="s">
+        <v>670</v>
+      </c>
+      <c r="C218" t="s">
+        <v>13</v>
+      </c>
+      <c r="D218" t="s">
+        <v>671</v>
+      </c>
+      <c r="G218" t="s">
+        <v>21</v>
+      </c>
+      <c r="H218" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="12.75">
+      <c r="A219" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B219" t="s">
+        <v>673</v>
+      </c>
+      <c r="C219" t="s">
+        <v>13</v>
+      </c>
+      <c r="D219" t="s">
+        <v>674</v>
+      </c>
+      <c r="G219" t="s">
+        <v>21</v>
+      </c>
+      <c r="H219" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
+      <c r="A220" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B220" t="s">
+        <v>676</v>
+      </c>
+      <c r="C220" t="s">
+        <v>13</v>
+      </c>
+      <c r="D220" t="s">
+        <v>677</v>
+      </c>
+      <c r="G220" t="s">
+        <v>21</v>
+      </c>
+      <c r="H220" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="12.75">
+      <c r="A221" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B221" t="s">
+        <v>679</v>
+      </c>
+      <c r="C221" t="s">
+        <v>13</v>
+      </c>
+      <c r="D221" t="s">
+        <v>680</v>
+      </c>
+      <c r="G221" t="s">
+        <v>681</v>
+      </c>
+      <c r="H221" t="s">
+        <v>111</v>
+      </c>
+      <c r="J221" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="12.75">
+      <c r="A222" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B222" t="s">
+        <v>683</v>
+      </c>
+      <c r="C222" t="s">
+        <v>13</v>
+      </c>
+      <c r="D222" t="s">
         <v>611</v>
       </c>
-      <c r="B207" t="s">
-[...352 lines deleted...]
-      </c>
       <c r="G222" t="s">
-        <v>89</v>
+        <v>239</v>
       </c>
       <c r="H222" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>240</v>
+      </c>
+      <c r="J222" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="B223" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="C223" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>661</v>
+        <v>686</v>
+      </c>
+      <c r="G223" t="s">
+        <v>239</v>
       </c>
       <c r="H223" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="B224" t="s">
-        <v>663</v>
+        <v>688</v>
       </c>
       <c r="C224" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>664</v>
+        <v>608</v>
+      </c>
+      <c r="G224" t="s">
+        <v>239</v>
       </c>
       <c r="H224" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J224" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="B225" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
       <c r="C225" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>667</v>
+        <v>691</v>
+      </c>
+      <c r="G225" t="s">
+        <v>38</v>
       </c>
       <c r="H225" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>668</v>
+        <v>692</v>
       </c>
       <c r="B226" t="s">
-        <v>669</v>
+        <v>693</v>
       </c>
       <c r="C226" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>670</v>
+        <v>694</v>
+      </c>
+      <c r="F226" t="s">
+        <v>90</v>
+      </c>
+      <c r="G226" t="s">
+        <v>453</v>
       </c>
       <c r="H226" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
       <c r="B227" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="C227" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>673</v>
+        <v>697</v>
+      </c>
+      <c r="G227" t="s">
+        <v>239</v>
       </c>
       <c r="H227" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J227" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>674</v>
+        <v>698</v>
       </c>
       <c r="B228" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
       <c r="C228" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D228" t="s">
-        <v>676</v>
+        <v>700</v>
+      </c>
+      <c r="G228" t="s">
+        <v>239</v>
       </c>
       <c r="H228" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>677</v>
+        <v>701</v>
       </c>
       <c r="B229" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>702</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D229" t="s">
-        <v>679</v>
+        <v>703</v>
+      </c>
+      <c r="F229" t="s">
+        <v>90</v>
+      </c>
+      <c r="G229" t="s">
+        <v>91</v>
       </c>
       <c r="H229" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="B230" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>705</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D230" t="s">
-        <v>682</v>
+        <v>706</v>
+      </c>
+      <c r="F230" t="s">
+        <v>90</v>
+      </c>
+      <c r="G230" t="s">
+        <v>91</v>
       </c>
       <c r="H230" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="B231" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>708</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D231" t="s">
-        <v>686</v>
+        <v>709</v>
+      </c>
+      <c r="F231" t="s">
+        <v>90</v>
       </c>
       <c r="G231" t="s">
-        <v>687</v>
+        <v>91</v>
       </c>
       <c r="H231" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="B232" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="C232" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="G232" t="s">
-        <v>687</v>
+        <v>239</v>
       </c>
       <c r="H232" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J232" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="B233" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="C233" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="G233" t="s">
-        <v>687</v>
+        <v>239</v>
       </c>
       <c r="H233" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="B234" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
       <c r="C234" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="G234" t="s">
-        <v>687</v>
+        <v>537</v>
       </c>
       <c r="H234" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J234" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="B235" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="C235" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>703</v>
+        <v>721</v>
       </c>
       <c r="G235" t="s">
-        <v>687</v>
+        <v>537</v>
       </c>
       <c r="H235" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="B236" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="C236" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>707</v>
+        <v>724</v>
+      </c>
+      <c r="F236" t="s">
+        <v>90</v>
       </c>
       <c r="G236" t="s">
-        <v>687</v>
+        <v>453</v>
       </c>
       <c r="H236" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="B237" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="C237" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>711</v>
+        <v>727</v>
+      </c>
+      <c r="F237" t="s">
+        <v>265</v>
       </c>
       <c r="G237" t="s">
-        <v>687</v>
+        <v>266</v>
       </c>
       <c r="H237" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="B238" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
       <c r="C238" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="G238" t="s">
-        <v>687</v>
+        <v>537</v>
       </c>
       <c r="H238" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="B239" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="C239" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="G239" t="s">
-        <v>687</v>
+        <v>239</v>
       </c>
       <c r="H239" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="I239" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="B240" t="s">
-        <v>722</v>
+        <v>735</v>
       </c>
       <c r="C240" t="s">
+        <v>13</v>
+      </c>
+      <c r="D240" t="s">
+        <v>736</v>
+      </c>
+      <c r="G240" t="s">
         <v>21</v>
       </c>
-      <c r="D240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H240" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="B241" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="C241" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="G241" t="s">
-        <v>687</v>
+        <v>537</v>
       </c>
       <c r="H241" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="12.75">
+      <c r="A242" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B242" t="s">
+        <v>741</v>
+      </c>
+      <c r="C242" t="s">
+        <v>13</v>
+      </c>
+      <c r="D242" t="s">
+        <v>742</v>
+      </c>
+      <c r="G242" t="s">
         <v>38</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="H242" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="J242" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="B243" t="s">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="C243" t="s">
+        <v>13</v>
+      </c>
+      <c r="D243" t="s">
+        <v>745</v>
+      </c>
+      <c r="G243" t="s">
         <v>21</v>
       </c>
-      <c r="D243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H243" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B244" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="C244" t="s">
+        <v>13</v>
+      </c>
+      <c r="D244" t="s">
+        <v>748</v>
+      </c>
+      <c r="G244" t="s">
         <v>21</v>
       </c>
-      <c r="D244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H244" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B245" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="C245" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="G245" t="s">
-        <v>687</v>
+        <v>38</v>
       </c>
       <c r="H245" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B246" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="C246" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D246" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="G246" t="s">
-        <v>687</v>
+        <v>38</v>
       </c>
       <c r="H246" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="B247" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="C247" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="G247" t="s">
-        <v>687</v>
+        <v>239</v>
       </c>
       <c r="H247" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B248" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="C248" t="s">
+        <v>13</v>
+      </c>
+      <c r="D248" t="s">
+        <v>760</v>
+      </c>
+      <c r="G248" t="s">
         <v>21</v>
       </c>
-      <c r="D248" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H248" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="B249" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C249" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="G249" t="s">
-        <v>687</v>
+        <v>239</v>
       </c>
       <c r="H249" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J249" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B250" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C250" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>762</v>
+        <v>766</v>
+      </c>
+      <c r="G250" t="s">
+        <v>239</v>
       </c>
       <c r="H250" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B251" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C251" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>765</v>
+        <v>769</v>
+      </c>
+      <c r="G251" t="s">
+        <v>239</v>
       </c>
       <c r="H251" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B252" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C252" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" t="s">
+        <v>772</v>
+      </c>
+      <c r="G252" t="s">
         <v>21</v>
       </c>
-      <c r="D252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H252" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B253" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="C253" t="s">
+        <v>13</v>
+      </c>
+      <c r="D253" t="s">
+        <v>775</v>
+      </c>
+      <c r="G253" t="s">
         <v>21</v>
       </c>
-      <c r="D253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H253" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B254" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C254" t="s">
+        <v>13</v>
+      </c>
+      <c r="D254" t="s">
+        <v>778</v>
+      </c>
+      <c r="G254" t="s">
         <v>21</v>
       </c>
-      <c r="D254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H254" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="B255" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="C255" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D255" t="s">
-        <v>777</v>
+        <v>781</v>
+      </c>
+      <c r="G255" t="s">
+        <v>239</v>
       </c>
       <c r="H255" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J255" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B256" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="C256" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>780</v>
+        <v>784</v>
+      </c>
+      <c r="F256" t="s">
+        <v>90</v>
+      </c>
+      <c r="G256" t="s">
+        <v>785</v>
       </c>
       <c r="H256" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="B257" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="C257" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>783</v>
+        <v>788</v>
+      </c>
+      <c r="G257" t="s">
+        <v>239</v>
       </c>
       <c r="H257" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="B258" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="C258" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>786</v>
+        <v>791</v>
+      </c>
+      <c r="G258" t="s">
+        <v>239</v>
       </c>
       <c r="H258" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="B259" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="C259" t="s">
+        <v>13</v>
+      </c>
+      <c r="D259" t="s">
+        <v>794</v>
+      </c>
+      <c r="G259" t="s">
         <v>21</v>
       </c>
-      <c r="D259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H259" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="B260" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="C260" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>792</v>
+        <v>797</v>
+      </c>
+      <c r="G260" t="s">
+        <v>239</v>
       </c>
       <c r="H260" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J260" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="B261" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C261" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>795</v>
+        <v>800</v>
+      </c>
+      <c r="G261" t="s">
+        <v>239</v>
       </c>
       <c r="H261" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J261" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="B262" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="C262" t="s">
+        <v>13</v>
+      </c>
+      <c r="D262" t="s">
+        <v>748</v>
+      </c>
+      <c r="G262" t="s">
         <v>21</v>
       </c>
-      <c r="D262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H262" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="B263" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D263" t="s">
-        <v>801</v>
+        <v>805</v>
+      </c>
+      <c r="G263" t="s">
+        <v>239</v>
       </c>
       <c r="H263" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B264" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C264" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D264" t="s">
-        <v>804</v>
+        <v>808</v>
+      </c>
+      <c r="F264" t="s">
+        <v>90</v>
+      </c>
+      <c r="G264" t="s">
+        <v>453</v>
       </c>
       <c r="H264" t="s">
-        <v>29</v>
+        <v>92</v>
+      </c>
+      <c r="J264" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="B265" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C265" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>807</v>
+        <v>811</v>
+      </c>
+      <c r="F265" t="s">
+        <v>90</v>
+      </c>
+      <c r="G265" t="s">
+        <v>453</v>
       </c>
       <c r="H265" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B266" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C266" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>810</v>
+        <v>814</v>
+      </c>
+      <c r="G266" t="s">
+        <v>38</v>
       </c>
       <c r="H266" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J266" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B267" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="C267" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>813</v>
+        <v>817</v>
+      </c>
+      <c r="G267" t="s">
+        <v>239</v>
       </c>
       <c r="H267" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J267" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B268" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C268" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>816</v>
+        <v>820</v>
+      </c>
+      <c r="G268" t="s">
+        <v>239</v>
       </c>
       <c r="H268" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J268" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B269" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="C269" t="s">
+        <v>13</v>
+      </c>
+      <c r="D269" t="s">
+        <v>823</v>
+      </c>
+      <c r="G269" t="s">
         <v>21</v>
       </c>
-      <c r="D269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H269" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="B270" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C270" t="s">
+        <v>13</v>
+      </c>
+      <c r="D270" t="s">
+        <v>826</v>
+      </c>
+      <c r="G270" t="s">
         <v>21</v>
       </c>
-      <c r="D270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H270" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B271" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C271" t="s">
+        <v>13</v>
+      </c>
+      <c r="D271" t="s">
+        <v>829</v>
+      </c>
+      <c r="G271" t="s">
         <v>21</v>
       </c>
-      <c r="D271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H271" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B272" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C272" t="s">
+        <v>13</v>
+      </c>
+      <c r="D272" t="s">
+        <v>832</v>
+      </c>
+      <c r="G272" t="s">
         <v>21</v>
       </c>
-      <c r="D272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H272" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B273" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="C273" t="s">
+        <v>13</v>
+      </c>
+      <c r="D273" t="s">
+        <v>835</v>
+      </c>
+      <c r="G273" t="s">
         <v>21</v>
       </c>
-      <c r="D273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H273" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="B274" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C274" t="s">
+        <v>13</v>
+      </c>
+      <c r="D274" t="s">
+        <v>838</v>
+      </c>
+      <c r="G274" t="s">
         <v>21</v>
       </c>
-      <c r="D274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H274" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B275" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="C275" t="s">
+        <v>13</v>
+      </c>
+      <c r="D275" t="s">
+        <v>841</v>
+      </c>
+      <c r="G275" t="s">
         <v>21</v>
       </c>
-      <c r="D275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H275" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="B276" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="C276" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D276" t="s">
-        <v>840</v>
+        <v>844</v>
+      </c>
+      <c r="G276" t="s">
+        <v>38</v>
       </c>
       <c r="H276" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I276" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="B277" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="C277" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>611</v>
       </c>
       <c r="G277" t="s">
-        <v>162</v>
+        <v>239</v>
       </c>
       <c r="H277" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J277" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B278" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="C278" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>846</v>
+        <v>733</v>
+      </c>
+      <c r="G278" t="s">
+        <v>239</v>
       </c>
       <c r="H278" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J278" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B279" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C279" t="s">
+        <v>13</v>
+      </c>
+      <c r="D279" t="s">
+        <v>851</v>
+      </c>
+      <c r="G279" t="s">
         <v>21</v>
       </c>
-      <c r="D279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H279" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B280" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C280" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>852</v>
+        <v>854</v>
+      </c>
+      <c r="G280" t="s">
+        <v>38</v>
       </c>
       <c r="H280" t="s">
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="J280" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B281" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C281" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D281" t="s">
-        <v>855</v>
+        <v>857</v>
+      </c>
+      <c r="G281" t="s">
+        <v>38</v>
       </c>
       <c r="H281" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B282" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C282" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D282" t="s">
-        <v>858</v>
+        <v>860</v>
+      </c>
+      <c r="G282" t="s">
+        <v>681</v>
       </c>
       <c r="H282" t="s">
-        <v>29</v>
+        <v>111</v>
+      </c>
+      <c r="J282" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B283" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C283" t="s">
+        <v>13</v>
+      </c>
+      <c r="D283" t="s">
+        <v>748</v>
+      </c>
+      <c r="G283" t="s">
         <v>21</v>
       </c>
-      <c r="D283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H283" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B284" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C284" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D284" t="s">
-        <v>864</v>
+        <v>742</v>
+      </c>
+      <c r="G284" t="s">
+        <v>38</v>
       </c>
       <c r="H284" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J284" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
         <v>865</v>
       </c>
       <c r="B285" t="s">
         <v>866</v>
       </c>
       <c r="C285" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D285" t="s">
-        <v>867</v>
+        <v>814</v>
+      </c>
+      <c r="G285" t="s">
+        <v>38</v>
       </c>
       <c r="H285" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J285" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
         <v>868</v>
       </c>
       <c r="B286" t="s">
         <v>869</v>
       </c>
       <c r="C286" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D286" t="s">
         <v>870</v>
       </c>
+      <c r="G286" t="s">
+        <v>239</v>
+      </c>
       <c r="H286" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J286" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B287" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C287" t="s">
+        <v>13</v>
+      </c>
+      <c r="D287" t="s">
+        <v>874</v>
+      </c>
+      <c r="G287" t="s">
         <v>21</v>
       </c>
-      <c r="D287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H287" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B288" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C288" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D288" t="s">
-        <v>876</v>
+        <v>608</v>
+      </c>
+      <c r="G288" t="s">
+        <v>239</v>
       </c>
       <c r="H288" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="B289" t="s">
         <v>878</v>
       </c>
-      <c r="C289" t="s">
-        <v>21</v>
+      <c r="C289" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D289" t="s">
         <v>879</v>
       </c>
+      <c r="F289" t="s">
+        <v>137</v>
+      </c>
+      <c r="G289" t="s">
+        <v>138</v>
+      </c>
       <c r="H289" t="s">
-        <v>29</v>
+        <v>139</v>
+      </c>
+      <c r="I289" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
         <v>880</v>
       </c>
       <c r="B290" t="s">
         <v>881</v>
       </c>
       <c r="C290" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D290" t="s">
         <v>882</v>
       </c>
+      <c r="F290" t="s">
+        <v>265</v>
+      </c>
+      <c r="G290" t="s">
+        <v>266</v>
+      </c>
       <c r="H290" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="B291" t="s">
+      <c r="C291" t="s">
+        <v>13</v>
+      </c>
+      <c r="D291" t="s">
         <v>884</v>
       </c>
-      <c r="C291" t="s">
-[...2 lines deleted...]
-      <c r="D291" t="s">
+      <c r="G291" t="s">
         <v>885</v>
       </c>
       <c r="H291" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" t="s">
+        <v>13</v>
+      </c>
+      <c r="D292" t="s">
         <v>887</v>
       </c>
-      <c r="C292" t="s">
-[...2 lines deleted...]
-      <c r="D292" t="s">
+      <c r="G292" t="s">
+        <v>885</v>
+      </c>
+      <c r="H292" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="12.75">
+      <c r="A293" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="H292" t="s">
-[...4 lines deleted...]
-      <c r="A293" s="1" t="s">
+      <c r="B293" t="s">
         <v>889</v>
       </c>
-      <c r="B293" t="s">
+      <c r="C293" t="s">
+        <v>13</v>
+      </c>
+      <c r="D293" t="s">
         <v>890</v>
       </c>
-      <c r="C293" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D293" t="s">
+      <c r="G293" t="s">
+        <v>239</v>
+      </c>
+      <c r="H293" t="s">
+        <v>240</v>
+      </c>
+      <c r="J293" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="12.75">
+      <c r="A294" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="F293" t="s">
-[...10 lines deleted...]
-      <c r="A294" s="1" t="s">
+      <c r="B294" t="s">
         <v>892</v>
       </c>
-      <c r="C294" s="1" t="s">
-        <v>540</v>
+      <c r="C294" t="s">
+        <v>13</v>
       </c>
       <c r="D294" t="s">
+        <v>611</v>
+      </c>
+      <c r="G294" t="s">
+        <v>239</v>
+      </c>
+      <c r="H294" t="s">
+        <v>240</v>
+      </c>
+      <c r="J294" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="12.75">
+      <c r="A295" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="G294" t="s">
-[...10 lines deleted...]
-      <c r="A295" s="1" t="s">
+      <c r="B295" t="s">
         <v>894</v>
       </c>
-      <c r="C295" s="1" t="s">
-        <v>511</v>
+      <c r="C295" t="s">
+        <v>13</v>
       </c>
       <c r="D295" t="s">
         <v>895</v>
       </c>
       <c r="G295" t="s">
-        <v>475</v>
+        <v>537</v>
       </c>
       <c r="H295" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="296" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>897</v>
+      </c>
+      <c r="B296" t="s">
+        <v>898</v>
+      </c>
+      <c r="C296" t="s">
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G296" t="s">
-        <v>899</v>
+        <v>239</v>
       </c>
       <c r="H296" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="297" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
         <v>900</v>
       </c>
       <c r="B297" t="s">
         <v>901</v>
       </c>
-      <c r="C297" s="1" t="s">
-        <v>87</v>
+      <c r="C297" t="s">
+        <v>13</v>
       </c>
       <c r="D297" t="s">
         <v>902</v>
       </c>
       <c r="G297" t="s">
-        <v>89</v>
+        <v>239</v>
       </c>
       <c r="H297" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-    <row r="298" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J297" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B298" t="s">
         <v>904</v>
       </c>
-      <c r="C298" s="1" t="s">
-        <v>87</v>
+      <c r="C298" t="s">
+        <v>13</v>
       </c>
       <c r="D298" t="s">
         <v>905</v>
       </c>
       <c r="G298" t="s">
-        <v>89</v>
+        <v>239</v>
       </c>
       <c r="H298" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C299" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="D299" t="s">
         <v>907</v>
       </c>
       <c r="F299" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G299" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H299" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="300" spans="1:9" ht="12.75">
       <c r="A300" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D300" t="s">
         <v>909</v>
       </c>
       <c r="G300" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H300" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I300" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="301" spans="1:9" ht="12.75">
       <c r="A301" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D301" t="s">
         <v>911</v>
       </c>
       <c r="G301" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H301" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I301" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="302" spans="1:9" ht="12.75">
       <c r="A302" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D302" t="s">
         <v>913</v>
       </c>
       <c r="G302" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H302" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I302" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="303" spans="1:9" ht="12.75">
       <c r="A303" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D303" t="s">
         <v>915</v>
       </c>
       <c r="G303" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H303" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I303" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="304" spans="1:9" ht="12.75">
       <c r="A304" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D304" t="s">
         <v>917</v>
       </c>
       <c r="G304" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H304" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I304" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C305" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D305" t="s">
         <v>919</v>
       </c>
       <c r="G305" t="s">
-        <v>556</v>
+        <v>163</v>
       </c>
       <c r="H305" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
     </row>
     <row r="306" spans="1:9" ht="12.75">
       <c r="A306" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D306" t="s">
         <v>921</v>
       </c>
       <c r="G306" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H306" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I306" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="307" spans="1:9" ht="12.75">
       <c r="A307" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D307" t="s">
-        <v>560</v>
+        <v>167</v>
       </c>
       <c r="G307" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H307" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I307" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="308" spans="1:9" ht="12.75">
       <c r="A308" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D308" t="s">
         <v>924</v>
       </c>
       <c r="G308" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H308" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I308" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="309" spans="1:9" ht="12.75">
       <c r="A309" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D309" t="s">
-        <v>895</v>
+        <v>100</v>
       </c>
       <c r="G309" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H309" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I309" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="310" spans="1:9" ht="12.75">
       <c r="A310" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D310" t="s">
-        <v>895</v>
+        <v>100</v>
       </c>
       <c r="G310" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H310" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I310" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="311" spans="1:9" ht="12.75">
       <c r="A311" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D311" t="s">
         <v>928</v>
       </c>
       <c r="G311" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H311" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I311" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="312" spans="1:9" ht="12.75">
       <c r="A312" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D312" t="s">
         <v>930</v>
       </c>
       <c r="G312" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H312" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I312" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="313" spans="1:9" ht="12.75">
       <c r="A313" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D313" t="s">
         <v>932</v>
       </c>
       <c r="G313" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H313" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I313" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="314" spans="1:9" ht="12.75">
       <c r="A314" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D314" t="s">
         <v>934</v>
       </c>
       <c r="G314" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H314" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I314" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="315" spans="1:9" ht="12.75">
       <c r="A315" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D315" t="s">
         <v>921</v>
       </c>
       <c r="G315" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H315" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I315" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="316" spans="1:10" ht="12.75">
       <c r="A316" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D316" t="s">
         <v>937</v>
       </c>
       <c r="G316" t="s">
         <v>938</v>
       </c>
       <c r="H316" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="J316" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="317" spans="1:9" ht="12.75">
       <c r="A317" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D317" t="s">
-        <v>583</v>
+        <v>192</v>
       </c>
       <c r="G317" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H317" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I317" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="318" spans="1:9" ht="12.75">
       <c r="A318" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D318" t="s">
         <v>941</v>
       </c>
       <c r="G318" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H318" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I318" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="319" spans="1:9" ht="12.75">
       <c r="A319" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>585</v>
+        <v>194</v>
       </c>
       <c r="D319" t="s">
         <v>943</v>
       </c>
       <c r="G319" t="s">
-        <v>587</v>
+        <v>196</v>
       </c>
       <c r="H319" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I319" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="320" spans="1:10" ht="12.75">
       <c r="A320" s="1" t="s">
         <v>944</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D320" t="s">
         <v>945</v>
       </c>
       <c r="G320" t="s">
         <v>938</v>
       </c>
       <c r="H320" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="J320" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="321" spans="1:9" ht="12.75">
       <c r="A321" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>585</v>
+        <v>194</v>
       </c>
       <c r="D321" t="s">
         <v>947</v>
       </c>
       <c r="G321" t="s">
-        <v>587</v>
+        <v>196</v>
       </c>
       <c r="H321" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I321" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="322" spans="1:9" ht="12.75">
       <c r="A322" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>585</v>
+        <v>194</v>
       </c>
       <c r="D322" t="s">
         <v>949</v>
       </c>
       <c r="G322" t="s">
-        <v>587</v>
+        <v>196</v>
       </c>
       <c r="H322" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I322" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D323" t="s">
         <v>951</v>
       </c>
       <c r="G323" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H323" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D324" t="s">
         <v>953</v>
       </c>
       <c r="G324" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H324" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C325" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D325" t="s">
         <v>955</v>
       </c>
       <c r="G325" t="s">
-        <v>556</v>
+        <v>163</v>
       </c>
       <c r="H325" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
     </row>
     <row r="326" spans="1:9" ht="12.75">
       <c r="A326" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D326" t="s">
         <v>957</v>
       </c>
       <c r="G326" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H326" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I326" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D327" t="s">
         <v>959</v>
       </c>
       <c r="G327" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H327" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" ht="12.75">
       <c r="A328" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>585</v>
+        <v>194</v>
       </c>
       <c r="D328" t="s">
         <v>961</v>
       </c>
       <c r="G328" t="s">
-        <v>587</v>
+        <v>196</v>
       </c>
       <c r="H328" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I328" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="329" spans="1:9" ht="12.75">
       <c r="A329" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D329" t="s">
         <v>963</v>
       </c>
       <c r="G329" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H329" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I329" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C330" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="D330" t="s">
         <v>965</v>
       </c>
       <c r="G330" t="s">
-        <v>587</v>
+        <v>196</v>
       </c>
       <c r="H330" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C331" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="D331" t="s">
         <v>967</v>
       </c>
       <c r="G331" t="s">
         <v>968</v>
       </c>
       <c r="H331" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" ht="12.75">
       <c r="A332" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C332" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="D332" t="s">
         <v>970</v>
       </c>
       <c r="G332" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="H332" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="I332" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B333" t="s">
         <v>972</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D333" t="s">
         <v>973</v>
       </c>
       <c r="F333" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G333" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H333" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
         <v>974</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D334" t="s">
         <v>975</v>
       </c>
       <c r="G334" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H334" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" ht="12.75">
       <c r="A335" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B335" t="s">
         <v>977</v>
       </c>
       <c r="C335" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D335" t="s">
         <v>978</v>
       </c>
       <c r="H335" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="I335" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
         <v>980</v>
       </c>
       <c r="B336" t="s">
         <v>981</v>
       </c>
       <c r="C336" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D336" t="s">
         <v>982</v>
       </c>
       <c r="G336" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H336" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
         <v>984</v>
       </c>
       <c r="B337" t="s">
         <v>985</v>
       </c>
       <c r="C337" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D337" t="s">
         <v>986</v>
       </c>
       <c r="G337" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H337" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
         <v>988</v>
       </c>
       <c r="B338" t="s">
         <v>989</v>
       </c>
       <c r="C338" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D338" t="s">
         <v>990</v>
       </c>
       <c r="G338" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H338" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
         <v>992</v>
       </c>
       <c r="B339" t="s">
         <v>993</v>
       </c>
       <c r="C339" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D339" t="s">
         <v>994</v>
       </c>
       <c r="G339" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H339" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
         <v>996</v>
       </c>
       <c r="B340" t="s">
         <v>997</v>
       </c>
       <c r="C340" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D340" t="s">
         <v>998</v>
       </c>
       <c r="G340" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H340" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="B341" t="s">
         <v>1001</v>
       </c>
       <c r="C341" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D341" t="s">
         <v>1002</v>
       </c>
       <c r="G341" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H341" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="B342" t="s">
         <v>1005</v>
       </c>
       <c r="C342" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D342" t="s">
         <v>1006</v>
       </c>
       <c r="G342" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H342" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="B343" t="s">
         <v>1009</v>
       </c>
       <c r="C343" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D343" t="s">
         <v>1010</v>
       </c>
       <c r="G343" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H343" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="B344" t="s">
         <v>1013</v>
       </c>
       <c r="C344" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D344" t="s">
         <v>1014</v>
       </c>
       <c r="G344" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H344" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="B345" t="s">
         <v>1017</v>
       </c>
       <c r="C345" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D345" t="s">
         <v>1018</v>
       </c>
       <c r="G345" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H345" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B346" t="s">
         <v>1021</v>
       </c>
       <c r="C346" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D346" t="s">
         <v>1022</v>
       </c>
       <c r="G346" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H346" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B347" t="s">
         <v>1025</v>
       </c>
       <c r="C347" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D347" t="s">
         <v>1026</v>
       </c>
       <c r="G347" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H347" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="B348" t="s">
         <v>1029</v>
       </c>
       <c r="C348" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
         <v>1030</v>
       </c>
       <c r="G348" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H348" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="B349" t="s">
         <v>1033</v>
       </c>
       <c r="C349" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D349" t="s">
         <v>1034</v>
       </c>
       <c r="G349" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H349" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="B350" t="s">
         <v>1037</v>
       </c>
       <c r="C350" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D350" t="s">
         <v>1038</v>
       </c>
       <c r="G350" t="s">
-        <v>687</v>
+        <v>458</v>
       </c>
       <c r="H350" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:9" ht="12.75">
       <c r="A351" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>540</v>
+        <v>94</v>
       </c>
       <c r="D351" t="s">
         <v>1040</v>
       </c>
       <c r="G351" t="s">
-        <v>472</v>
+        <v>96</v>
       </c>
       <c r="H351" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I351" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="352" spans="1:9" ht="12.75">
       <c r="A352" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D352" t="s">
         <v>1042</v>
       </c>
       <c r="G352" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="H352" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I352" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D353" t="s">
         <v>1044</v>
       </c>
       <c r="G353" t="s">
         <v>938</v>
       </c>
       <c r="H353" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="J353" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>511</v>
+        <v>99</v>
       </c>
       <c r="D354" t="s">
         <v>1044</v>
       </c>
       <c r="F354" t="s">
-        <v>898</v>
+        <v>104</v>
       </c>
       <c r="G354" t="s">
-        <v>899</v>
+        <v>105</v>
       </c>
       <c r="H354" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="J354" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D355" t="s">
         <v>959</v>
       </c>
       <c r="G355" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H355" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="B356" t="s">
         <v>1048</v>
       </c>
       <c r="C356" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D356" t="s">
         <v>1049</v>
       </c>
       <c r="G356" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="H356" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:10" ht="12.75">
       <c r="A357" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="B357" t="s">
         <v>1051</v>
       </c>
       <c r="C357" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D357" t="s">
         <v>1052</v>
       </c>
       <c r="G357" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H357" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="J357" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="358" spans="1:10" ht="12.75">
       <c r="A358" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="B358" t="s">
         <v>1054</v>
       </c>
       <c r="C358" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D358" t="s">
-        <v>93</v>
+        <v>611</v>
       </c>
       <c r="G358" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H358" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="J358" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="B359" t="s">
         <v>1056</v>
       </c>
       <c r="C359" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D359" t="s">
         <v>1057</v>
       </c>
       <c r="G359" t="s">
-        <v>183</v>
+        <v>681</v>
       </c>
       <c r="H359" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="J359" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="B360" t="s">
         <v>1059</v>
       </c>
       <c r="C360" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D360" t="s">
         <v>1060</v>
       </c>
       <c r="G360" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="H360" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="B361" t="s">
         <v>1062</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D361" t="s">
         <v>1063</v>
       </c>
       <c r="F361" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G361" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H361" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="B362" t="s">
         <v>1065</v>
       </c>
       <c r="C362" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D362" t="s">
         <v>1066</v>
       </c>
       <c r="F362" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G362" t="s">
-        <v>162</v>
+        <v>453</v>
       </c>
       <c r="H362" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="363" spans="1:9" ht="12.75">
       <c r="A363" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="B363" t="s">
         <v>1068</v>
       </c>
       <c r="C363" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D363" t="s">
         <v>1069</v>
       </c>
       <c r="G363" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H363" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I363" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:9" ht="12.75">
       <c r="A364" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="B364" t="s">
         <v>1071</v>
       </c>
       <c r="C364" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D364" t="s">
         <v>1072</v>
       </c>
       <c r="G364" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H364" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I364" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="B365" t="s">
         <v>1074</v>
       </c>
       <c r="C365" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D365" t="s">
         <v>1075</v>
       </c>
       <c r="F365" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G365" t="s">
-        <v>162</v>
+        <v>453</v>
       </c>
       <c r="H365" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="B366" t="s">
         <v>1077</v>
       </c>
       <c r="C366" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D366" t="s">
         <v>1078</v>
       </c>
       <c r="F366" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G366" t="s">
-        <v>162</v>
+        <v>453</v>
       </c>
       <c r="H366" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="367" spans="1:9" ht="12.75">
       <c r="A367" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="B367" t="s">
         <v>1080</v>
       </c>
       <c r="C367" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D367" t="s">
         <v>1081</v>
       </c>
       <c r="G367" t="s">
-        <v>59</v>
+        <v>537</v>
       </c>
       <c r="H367" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I367" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="368" spans="1:9" ht="12.75">
       <c r="A368" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="B368" t="s">
         <v>1083</v>
       </c>
       <c r="C368" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D368" t="s">
         <v>1084</v>
       </c>
       <c r="G368" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H368" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I368" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="369" spans="1:9" ht="12.75">
       <c r="A369" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="B369" t="s">
         <v>1086</v>
       </c>
       <c r="C369" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D369" t="s">
         <v>1087</v>
       </c>
       <c r="G369" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H369" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I369" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="370" spans="1:9" ht="12.75">
       <c r="A370" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>408</v>
+        <v>203</v>
       </c>
       <c r="D370" t="s">
         <v>1089</v>
       </c>
       <c r="F370" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G370" t="s">
-        <v>411</v>
+        <v>138</v>
       </c>
       <c r="H370" t="s">
-        <v>412</v>
+        <v>139</v>
       </c>
       <c r="I370" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="B371" t="s">
         <v>1091</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D371" t="s">
         <v>1092</v>
       </c>
       <c r="F371" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G371" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H371" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B372" t="s">
         <v>1094</v>
       </c>
       <c r="C372" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D372" t="s">
         <v>1095</v>
       </c>
       <c r="H372" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="B373" t="s">
         <v>1097</v>
       </c>
       <c r="C373" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D373" t="s">
         <v>1098</v>
       </c>
       <c r="H373" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="B374" t="s">
         <v>1100</v>
       </c>
       <c r="C374" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D374" t="s">
         <v>1101</v>
       </c>
       <c r="H374" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="B375" t="s">
         <v>1103</v>
       </c>
       <c r="C375" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D375" t="s">
         <v>1104</v>
       </c>
       <c r="H375" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="B376" t="s">
         <v>1106</v>
       </c>
       <c r="C376" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D376" t="s">
         <v>1107</v>
       </c>
       <c r="H376" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="B377" t="s">
         <v>1109</v>
       </c>
       <c r="C377" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D377" t="s">
         <v>1110</v>
       </c>
       <c r="H377" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="B378" t="s">
         <v>1112</v>
       </c>
       <c r="C378" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D378" t="s">
         <v>1113</v>
       </c>
       <c r="H378" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B379" t="s">
         <v>1115</v>
       </c>
       <c r="C379" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D379" t="s">
         <v>1116</v>
       </c>
       <c r="H379" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="B380" t="s">
         <v>1118</v>
       </c>
       <c r="C380" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D380" t="s">
         <v>1119</v>
       </c>
       <c r="H380" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="B381" t="s">
         <v>1121</v>
       </c>
       <c r="C381" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D381" t="s">
         <v>1122</v>
       </c>
       <c r="H381" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="B382" t="s">
         <v>1124</v>
       </c>
       <c r="C382" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D382" t="s">
         <v>1125</v>
       </c>
       <c r="H382" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="B383" t="s">
         <v>1127</v>
       </c>
       <c r="C383" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D383" t="s">
         <v>1128</v>
       </c>
       <c r="H383" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="B384" t="s">
         <v>1130</v>
       </c>
       <c r="C384" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D384" t="s">
         <v>1131</v>
       </c>
       <c r="H384" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="B385" t="s">
         <v>1133</v>
       </c>
       <c r="C385" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D385" t="s">
         <v>1134</v>
       </c>
       <c r="H385" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="B386" t="s">
         <v>1136</v>
       </c>
       <c r="C386" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D386" t="s">
         <v>1137</v>
       </c>
       <c r="H386" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="B387" t="s">
         <v>1139</v>
       </c>
       <c r="C387" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D387" t="s">
         <v>1140</v>
       </c>
       <c r="H387" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="B388" t="s">
         <v>1142</v>
       </c>
       <c r="C388" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D388" t="s">
         <v>1143</v>
       </c>
       <c r="H388" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="B389" t="s">
         <v>1145</v>
       </c>
       <c r="C389" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D389" t="s">
         <v>1146</v>
       </c>
       <c r="H389" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B390" t="s">
         <v>1148</v>
       </c>
       <c r="C390" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D390" t="s">
         <v>1149</v>
       </c>
       <c r="H390" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="B391" t="s">
         <v>1151</v>
       </c>
       <c r="C391" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D391" t="s">
         <v>1152</v>
       </c>
       <c r="H391" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="B392" t="s">
         <v>1154</v>
       </c>
       <c r="C392" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D392" t="s">
         <v>1155</v>
       </c>
       <c r="H392" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="B393" t="s">
         <v>1158</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D393" t="s">
         <v>1159</v>
       </c>
       <c r="F393" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G393" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H393" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="B394" t="s">
         <v>1161</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D394" t="s">
         <v>1162</v>
       </c>
       <c r="F394" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G394" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="H394" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="395" spans="1:9" ht="12.75">
       <c r="A395" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="D395" t="s">
         <v>1164</v>
       </c>
       <c r="F395" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G395" t="s">
-        <v>411</v>
+        <v>138</v>
       </c>
       <c r="H395" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I395" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="396" spans="1:9" ht="12.75">
       <c r="A396" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="D396" t="s">
         <v>1166</v>
       </c>
       <c r="F396" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G396" t="s">
-        <v>411</v>
+        <v>138</v>
       </c>
       <c r="H396" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I396" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="397" spans="1:9" ht="12.75">
       <c r="A397" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="B397" t="s">
         <v>1168</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="D397" t="s">
         <v>1169</v>
       </c>
       <c r="G397" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="H397" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="I397" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" ht="12.75">
       <c r="A398" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B398" t="s">
         <v>1171</v>
       </c>
-      <c r="B398" t="s">
+      <c r="C398" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D398" t="s">
         <v>1172</v>
       </c>
-      <c r="C398" t="s">
-[...2 lines deleted...]
-      <c r="D398" t="s">
+      <c r="G398" t="s">
+        <v>110</v>
+      </c>
+      <c r="H398" t="s">
+        <v>111</v>
+      </c>
+      <c r="I398" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" ht="12.75">
+      <c r="A399" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="G398" t="s">
-[...7 lines deleted...]
-      <c r="A399" s="1" t="s">
+      <c r="B399" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D399" t="s">
         <v>1175</v>
       </c>
-      <c r="B399" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G399" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="H399" t="s">
-        <v>38</v>
+        <v>111</v>
+      </c>
+      <c r="I399" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C400" t="s">
+        <v>13</v>
+      </c>
+      <c r="D400" t="s">
         <v>1178</v>
       </c>
-      <c r="B400" t="s">
+      <c r="H400" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="12.75">
+      <c r="A401" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="C400" t="s">
-[...2 lines deleted...]
-      <c r="D400" t="s">
+      <c r="B401" t="s">
         <v>1180</v>
       </c>
-      <c r="G400" t="s">
-[...7 lines deleted...]
-      <c r="A401" s="1" t="s">
+      <c r="C401" t="s">
+        <v>13</v>
+      </c>
+      <c r="D401" t="s">
         <v>1181</v>
       </c>
-      <c r="B401" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H401" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C402" t="s">
+        <v>13</v>
+      </c>
+      <c r="D402" t="s">
         <v>1184</v>
       </c>
-      <c r="B402" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H402" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1188</v>
+        <v>1185</v>
       </c>
       <c r="B403" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="C403" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D403" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="G403" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H403" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="B404" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="C404" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D404" t="s">
-        <v>1194</v>
+        <v>1191</v>
       </c>
       <c r="G404" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H404" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="B405" t="s">
-        <v>1197</v>
+        <v>1194</v>
       </c>
       <c r="C405" t="s">
+        <v>13</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G405" t="s">
         <v>21</v>
       </c>
-      <c r="D405" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H405" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="B406" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="C406" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D406" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="G406" t="s">
-        <v>43</v>
+        <v>596</v>
       </c>
       <c r="H406" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:9" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="B407" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="C407" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D407" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="G407" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H407" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="I407" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="B408" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1203</v>
+      </c>
+      <c r="C408" t="s">
+        <v>13</v>
       </c>
       <c r="D408" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="F408" t="s">
-        <v>465</v>
+        <v>265</v>
       </c>
       <c r="G408" t="s">
-        <v>466</v>
+        <v>266</v>
       </c>
       <c r="H408" t="s">
-        <v>467</v>
+        <v>92</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C409" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G409" t="s">
+        <v>21</v>
+      </c>
+      <c r="H409" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="12.75">
+      <c r="A410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C410" t="s">
+        <v>13</v>
+      </c>
+      <c r="D410" t="s">
         <v>1212</v>
       </c>
-      <c r="B409" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G410" t="s">
-        <v>411</v>
+        <v>21</v>
       </c>
       <c r="H410" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C411" t="s">
+        <v>13</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G411" t="s">
+        <v>21</v>
+      </c>
+      <c r="H411" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="12.75">
+      <c r="A412" s="1" t="s">
         <v>1218</v>
       </c>
-      <c r="B411" t="s">
+      <c r="B412" t="s">
         <v>1219</v>
       </c>
-      <c r="C411" t="s">
+      <c r="C412" t="s">
+        <v>13</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1220</v>
+      </c>
+      <c r="G412" t="s">
         <v>21</v>
       </c>
-      <c r="D411" t="s">
-[...10 lines deleted...]
-      <c r="A412" s="1" t="s">
+      <c r="H412" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" ht="12.75">
+      <c r="A413" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="B412" t="s">
+      <c r="B413" t="s">
         <v>1223</v>
       </c>
-      <c r="C412" t="s">
-[...2 lines deleted...]
-      <c r="D412" t="s">
+      <c r="C413" t="s">
+        <v>13</v>
+      </c>
+      <c r="D413" t="s">
         <v>1224</v>
       </c>
-      <c r="G412" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G413" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="H413" t="s">
-        <v>24</v>
+        <v>240</v>
+      </c>
+      <c r="I413" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D414" t="s">
         <v>1228</v>
       </c>
-      <c r="B414" t="s">
-[...6 lines deleted...]
-        <v>1230</v>
+      <c r="F414" t="s">
+        <v>142</v>
       </c>
       <c r="G414" t="s">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="H414" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B415" t="s">
         <v>1231</v>
       </c>
-      <c r="B415" t="s">
+      <c r="C415" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D415" t="s">
         <v>1232</v>
       </c>
-      <c r="C415" t="s">
-[...2 lines deleted...]
-      <c r="D415" t="s">
+      <c r="F415" t="s">
+        <v>142</v>
+      </c>
+      <c r="G415" t="s">
+        <v>143</v>
+      </c>
+      <c r="H415" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" ht="12.75">
+      <c r="A416" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="G415" t="s">
-[...7 lines deleted...]
-      <c r="A416" s="1" t="s">
+      <c r="C416" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D416" t="s">
         <v>1234</v>
       </c>
-      <c r="B416" t="s">
-[...5 lines deleted...]
-      <c r="D416" t="s">
+      <c r="F416" t="s">
+        <v>137</v>
+      </c>
+      <c r="G416" t="s">
+        <v>138</v>
+      </c>
+      <c r="H416" t="s">
+        <v>139</v>
+      </c>
+      <c r="I416" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="12.75">
+      <c r="A417" s="1" t="s">
         <v>1236</v>
       </c>
-      <c r="G416" t="s">
-[...7 lines deleted...]
-      <c r="A417" s="1" t="s">
+      <c r="B417" t="s">
         <v>1237</v>
       </c>
-      <c r="C417" s="1" t="s">
-        <v>434</v>
+      <c r="C417" t="s">
+        <v>13</v>
       </c>
       <c r="D417" t="s">
         <v>1238</v>
       </c>
-      <c r="F417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G417" t="s">
-        <v>438</v>
+        <v>239</v>
       </c>
       <c r="H417" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="418" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1239</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>1240</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C418" t="s">
+        <v>13</v>
       </c>
       <c r="D418" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1242</v>
       </c>
       <c r="G418" t="s">
-        <v>438</v>
+        <v>239</v>
       </c>
       <c r="H418" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-    <row r="419" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J418" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B419" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>1244</v>
+      </c>
+      <c r="C419" t="s">
+        <v>13</v>
       </c>
       <c r="D419" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1245</v>
       </c>
       <c r="G419" t="s">
-        <v>438</v>
+        <v>537</v>
       </c>
       <c r="H419" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="420" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>1246</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C420" t="s">
+        <v>13</v>
       </c>
       <c r="D420" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1248</v>
       </c>
       <c r="G420" t="s">
-        <v>411</v>
+        <v>537</v>
       </c>
       <c r="H420" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="421" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>1249</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C421" t="s">
+        <v>13</v>
       </c>
       <c r="D421" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1251</v>
       </c>
       <c r="G421" t="s">
-        <v>438</v>
+        <v>239</v>
       </c>
       <c r="H421" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-    <row r="422" spans="1:9" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>1252</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C422" t="s">
+        <v>13</v>
       </c>
       <c r="D422" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1254</v>
       </c>
       <c r="G422" t="s">
-        <v>438</v>
+        <v>537</v>
       </c>
       <c r="H422" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="423" spans="1:9" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>408</v>
+        <v>248</v>
       </c>
       <c r="D423" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="F423" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G423" t="s">
-        <v>438</v>
+        <v>540</v>
       </c>
       <c r="H423" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="I423" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="424" spans="1:9" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>408</v>
+        <v>203</v>
       </c>
       <c r="D424" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="F424" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G424" t="s">
-        <v>438</v>
+        <v>540</v>
       </c>
       <c r="H424" t="s">
-        <v>412</v>
+        <v>139</v>
       </c>
       <c r="I424" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="425" spans="1:9" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1254</v>
+        <v>1259</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1260</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="D425" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="F425" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G425" t="s">
-        <v>411</v>
+        <v>540</v>
       </c>
       <c r="H425" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I425" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="426" spans="1:9" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>408</v>
+        <v>248</v>
       </c>
       <c r="D426" t="s">
-        <v>1240</v>
+        <v>1263</v>
       </c>
       <c r="F426" t="s">
-        <v>410</v>
+        <v>137</v>
       </c>
       <c r="G426" t="s">
-        <v>438</v>
+        <v>138</v>
       </c>
       <c r="H426" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="I426" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>479</v>
+        <v>203</v>
       </c>
       <c r="D427" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F427" t="s">
+        <v>137</v>
+      </c>
+      <c r="G427" t="s">
+        <v>540</v>
+      </c>
+      <c r="H427" t="s">
+        <v>139</v>
+      </c>
+      <c r="I427" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" ht="12.75">
+      <c r="A428" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F428" t="s">
+        <v>137</v>
+      </c>
+      <c r="G428" t="s">
+        <v>540</v>
+      </c>
+      <c r="H428" t="s">
+        <v>139</v>
+      </c>
+      <c r="I428" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" ht="12.75">
+      <c r="A429" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F429" t="s">
+        <v>137</v>
+      </c>
+      <c r="G429" t="s">
+        <v>540</v>
+      </c>
+      <c r="H429" t="s">
+        <v>139</v>
+      </c>
+      <c r="I429" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" ht="12.75">
+      <c r="A430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F430" t="s">
+        <v>137</v>
+      </c>
+      <c r="G430" t="s">
+        <v>540</v>
+      </c>
+      <c r="H430" t="s">
+        <v>139</v>
+      </c>
+      <c r="I430" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" ht="12.75">
+      <c r="A431" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F431" t="s">
+        <v>137</v>
+      </c>
+      <c r="G431" t="s">
+        <v>138</v>
+      </c>
+      <c r="H431" t="s">
+        <v>16</v>
+      </c>
+      <c r="I431" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" ht="12.75">
+      <c r="A432" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D432" t="s">
         <v>1258</v>
       </c>
-      <c r="G427" t="s">
-[...82 lines deleted...]
-        <v>488</v>
+      <c r="F432" t="s">
+        <v>137</v>
       </c>
       <c r="G432" t="s">
-        <v>84</v>
+        <v>540</v>
       </c>
       <c r="H432" t="s">
-        <v>38</v>
+        <v>139</v>
+      </c>
+      <c r="I432" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="D433" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="G433" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H433" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>408</v>
+        <v>183</v>
       </c>
       <c r="D434" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>1278</v>
       </c>
       <c r="G434" t="s">
-        <v>411</v>
+        <v>185</v>
       </c>
       <c r="H434" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1279</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D435" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="G435" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="H435" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1281</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D436" t="s">
         <v>1278</v>
       </c>
       <c r="G436" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="H436" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1280</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1282</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D437" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="G437" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="H437" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="B438" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="C438" s="1" t="s">
+        <v>183</v>
       </c>
       <c r="D438" t="s">
-        <v>1286</v>
+        <v>259</v>
       </c>
       <c r="G438" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="H438" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G439" t="s">
+        <v>185</v>
+      </c>
+      <c r="H439" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" ht="12.75">
+      <c r="A440" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D440" t="s">
         <v>1288</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="F440" t="s">
+        <v>137</v>
+      </c>
+      <c r="G440" t="s">
+        <v>138</v>
+      </c>
+      <c r="H440" t="s">
+        <v>139</v>
+      </c>
+      <c r="I440" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" ht="12.75">
+      <c r="A441" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C441" t="s">
+        <v>13</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G441" t="s">
         <v>21</v>
       </c>
-      <c r="D439" t="s">
-[...16 lines deleted...]
-      <c r="C440" t="s">
+      <c r="H441" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" ht="12.75">
+      <c r="A442" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C442" t="s">
+        <v>13</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G442" t="s">
         <v>21</v>
       </c>
-      <c r="D440" t="s">
-[...36 lines deleted...]
-      <c r="A442" s="1" t="s">
+      <c r="H442" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" ht="12.75">
+      <c r="A443" s="1" t="s">
         <v>1298</v>
       </c>
-      <c r="B442" t="s">
+      <c r="B443" t="s">
         <v>1299</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D442" t="s">
+      <c r="C443" t="s">
+        <v>13</v>
+      </c>
+      <c r="D443" t="s">
         <v>1300</v>
       </c>
-      <c r="G442" t="s">
-[...13 lines deleted...]
-      <c r="B443" t="s">
+      <c r="G443" t="s">
+        <v>21</v>
+      </c>
+      <c r="H443" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" ht="12.75">
+      <c r="A444" s="1" t="s">
         <v>1302</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D443" t="s">
+      <c r="B444" t="s">
         <v>1303</v>
       </c>
-      <c r="G443" t="s">
-[...10 lines deleted...]
-      <c r="A444" s="1" t="s">
+      <c r="C444" t="s">
+        <v>13</v>
+      </c>
+      <c r="D444" t="s">
         <v>1304</v>
       </c>
-      <c r="B444" t="s">
-[...5 lines deleted...]
-      <c r="D444" t="s">
+      <c r="G444" t="s">
+        <v>21</v>
+      </c>
+      <c r="H444" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" ht="12.75">
+      <c r="A445" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="G444" t="s">
-[...10 lines deleted...]
-      <c r="A445" s="1" t="s">
+      <c r="B445" t="s">
         <v>1307</v>
       </c>
-      <c r="B445" t="s">
+      <c r="C445" t="s">
+        <v>13</v>
+      </c>
+      <c r="D445" t="s">
         <v>1308</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G445" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="H445" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="446" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="12.75">
       <c r="A446" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="B446" t="s">
         <v>1311</v>
       </c>
-      <c r="C446" s="1" t="s">
-        <v>82</v>
+      <c r="C446" t="s">
+        <v>13</v>
       </c>
       <c r="D446" t="s">
         <v>1312</v>
       </c>
       <c r="G446" t="s">
-        <v>84</v>
+        <v>681</v>
       </c>
       <c r="H446" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>111</v>
+      </c>
+      <c r="J446" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="447" spans="1:9" ht="12.75">
       <c r="A447" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="B447" t="s">
         <v>1314</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D447" t="s">
         <v>1315</v>
       </c>
       <c r="G447" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H447" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I447" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="448" spans="1:9" ht="12.75">
       <c r="A448" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="B448" t="s">
         <v>1317</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D448" t="s">
         <v>1318</v>
       </c>
       <c r="G448" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H448" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I448" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="449" spans="1:9" ht="12.75">
       <c r="A449" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="B449" t="s">
         <v>1320</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D449" t="s">
         <v>1321</v>
       </c>
       <c r="G449" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H449" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I449" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="450" spans="1:9" ht="12.75">
       <c r="A450" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="B450" t="s">
         <v>1323</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D450" t="s">
         <v>1324</v>
       </c>
       <c r="G450" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H450" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I450" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="451" spans="1:9" ht="12.75">
       <c r="A451" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B451" t="s">
         <v>1326</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D451" t="s">
         <v>1327</v>
       </c>
       <c r="G451" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H451" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I451" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="452" spans="1:9" ht="12.75">
       <c r="A452" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="B452" t="s">
         <v>1329</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D452" t="s">
         <v>1330</v>
       </c>
       <c r="G452" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H452" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I452" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="453" spans="1:9" ht="12.75">
       <c r="A453" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="B453" t="s">
         <v>1332</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D453" t="s">
         <v>1333</v>
       </c>
       <c r="G453" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H453" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I453" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="454" spans="1:9" ht="12.75">
       <c r="A454" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="B454" t="s">
         <v>1335</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D454" t="s">
         <v>1336</v>
       </c>
       <c r="G454" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H454" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I454" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="455" spans="1:9" ht="12.75">
       <c r="A455" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="B455" t="s">
         <v>1338</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D455" t="s">
         <v>1339</v>
       </c>
       <c r="G455" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H455" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I455" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="456" spans="1:9" ht="12.75">
       <c r="A456" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="B456" t="s">
         <v>1341</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D456" t="s">
         <v>1342</v>
       </c>
       <c r="G456" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H456" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I456" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="457" spans="1:9" ht="12.75">
       <c r="A457" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="B457" t="s">
         <v>1344</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D457" t="s">
         <v>1345</v>
       </c>
       <c r="G457" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H457" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I457" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="458" spans="1:9" ht="12.75">
       <c r="A458" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="B458" t="s">
         <v>1347</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D458" t="s">
         <v>1348</v>
       </c>
       <c r="G458" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H458" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I458" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="459" spans="1:9" ht="12.75">
       <c r="A459" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="B459" t="s">
         <v>1350</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>82</v>
+        <v>274</v>
       </c>
       <c r="D459" t="s">
         <v>1351</v>
       </c>
       <c r="G459" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="H459" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I459" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="460" spans="1:9" ht="12.75">
       <c r="A460" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B460" t="s">
         <v>1353</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D460" t="s">
         <v>1354</v>
       </c>
       <c r="G460" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H460" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I460" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="461" spans="1:9" ht="12.75">
       <c r="A461" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="B461" t="s">
         <v>1356</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D461" t="s">
         <v>1357</v>
       </c>
       <c r="G461" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H461" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I461" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="462" spans="1:9" ht="12.75">
       <c r="A462" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="B462" t="s">
         <v>1359</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D462" t="s">
         <v>1360</v>
       </c>
       <c r="G462" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H462" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I462" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="463" spans="1:9" ht="12.75">
       <c r="A463" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="B463" t="s">
         <v>1362</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D463" t="s">
         <v>1363</v>
       </c>
       <c r="G463" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H463" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I463" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="464" spans="1:9" ht="12.75">
       <c r="A464" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="B464" t="s">
         <v>1365</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D464" t="s">
         <v>1366</v>
       </c>
       <c r="G464" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H464" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I464" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="465" spans="1:9" ht="12.75">
       <c r="A465" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="B465" t="s">
         <v>1368</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="D465" t="s">
         <v>1369</v>
       </c>
       <c r="G465" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="H465" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I465" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" ht="12.75">
       <c r="A466" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="B466" t="s">
         <v>1371</v>
       </c>
-      <c r="C466" t="s">
-        <v>21</v>
+      <c r="C466" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D466" t="s">
         <v>1372</v>
       </c>
+      <c r="G466" t="s">
+        <v>110</v>
+      </c>
       <c r="H466" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I466" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" ht="12.75">
       <c r="A467" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="B467" t="s">
         <v>1374</v>
       </c>
-      <c r="C467" t="s">
-        <v>21</v>
+      <c r="C467" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D467" t="s">
         <v>1375</v>
       </c>
+      <c r="G467" t="s">
+        <v>110</v>
+      </c>
       <c r="H467" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I467" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" ht="12.75">
       <c r="A468" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="B468" t="s">
         <v>1377</v>
       </c>
-      <c r="C468" t="s">
-        <v>21</v>
+      <c r="C468" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D468" t="s">
         <v>1378</v>
       </c>
+      <c r="G468" t="s">
+        <v>110</v>
+      </c>
       <c r="H468" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I468" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" ht="12.75">
       <c r="A469" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B469" t="s">
         <v>1380</v>
       </c>
-      <c r="C469" t="s">
-        <v>21</v>
+      <c r="C469" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D469" t="s">
         <v>1381</v>
       </c>
+      <c r="G469" t="s">
+        <v>110</v>
+      </c>
       <c r="H469" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I469" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" ht="12.75">
       <c r="A470" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="B470" t="s">
         <v>1383</v>
       </c>
-      <c r="C470" t="s">
-        <v>21</v>
+      <c r="C470" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D470" t="s">
         <v>1384</v>
       </c>
+      <c r="G470" t="s">
+        <v>110</v>
+      </c>
       <c r="H470" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:8" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="I470" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" ht="12.75">
       <c r="A471" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="B471" t="s">
         <v>1386</v>
       </c>
-      <c r="C471" t="s">
-        <v>21</v>
+      <c r="C471" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D471" t="s">
         <v>1387</v>
       </c>
+      <c r="G471" t="s">
+        <v>110</v>
+      </c>
       <c r="H471" t="s">
-        <v>29</v>
+        <v>111</v>
+      </c>
+      <c r="I471" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="B472" t="s">
         <v>1389</v>
       </c>
       <c r="C472" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D472" t="s">
         <v>1390</v>
       </c>
       <c r="H472" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="B473" t="s">
         <v>1392</v>
       </c>
       <c r="C473" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D473" t="s">
         <v>1393</v>
       </c>
       <c r="H473" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="B474" t="s">
         <v>1395</v>
       </c>
       <c r="C474" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D474" t="s">
         <v>1396</v>
       </c>
       <c r="H474" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="B475" t="s">
         <v>1398</v>
       </c>
       <c r="C475" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D475" t="s">
         <v>1399</v>
       </c>
       <c r="H475" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="B476" t="s">
         <v>1401</v>
       </c>
       <c r="C476" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D476" t="s">
         <v>1402</v>
       </c>
       <c r="H476" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="B477" t="s">
         <v>1404</v>
       </c>
       <c r="C477" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D477" t="s">
         <v>1405</v>
       </c>
       <c r="H477" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="B478" t="s">
         <v>1407</v>
       </c>
       <c r="C478" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D478" t="s">
         <v>1408</v>
       </c>
       <c r="H478" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="B479" t="s">
         <v>1410</v>
       </c>
       <c r="C479" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D479" t="s">
         <v>1411</v>
       </c>
       <c r="H479" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="B480" t="s">
         <v>1413</v>
       </c>
       <c r="C480" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D480" t="s">
         <v>1414</v>
       </c>
       <c r="H480" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B481" t="s">
         <v>1416</v>
       </c>
       <c r="C481" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D481" t="s">
         <v>1417</v>
       </c>
       <c r="H481" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="B482" t="s">
         <v>1419</v>
       </c>
       <c r="C482" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D482" t="s">
         <v>1420</v>
       </c>
       <c r="H482" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="B483" t="s">
         <v>1422</v>
       </c>
       <c r="C483" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D483" t="s">
         <v>1423</v>
       </c>
       <c r="H483" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="B484" t="s">
         <v>1425</v>
       </c>
       <c r="C484" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D484" t="s">
         <v>1426</v>
       </c>
       <c r="H484" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B485" t="s">
         <v>1428</v>
       </c>
       <c r="C485" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D485" t="s">
         <v>1429</v>
       </c>
       <c r="H485" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="B486" t="s">
         <v>1431</v>
       </c>
       <c r="C486" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D486" t="s">
         <v>1432</v>
       </c>
       <c r="H486" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="B487" t="s">
         <v>1434</v>
       </c>
       <c r="C487" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D487" t="s">
         <v>1435</v>
       </c>
       <c r="H487" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="B488" t="s">
         <v>1437</v>
       </c>
       <c r="C488" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D488" t="s">
         <v>1438</v>
       </c>
       <c r="H488" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="B489" t="s">
         <v>1440</v>
       </c>
       <c r="C489" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D489" t="s">
         <v>1441</v>
       </c>
       <c r="H489" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="B490" t="s">
         <v>1443</v>
       </c>
       <c r="C490" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D490" t="s">
         <v>1444</v>
       </c>
       <c r="H490" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B491" t="s">
         <v>1446</v>
       </c>
       <c r="C491" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D491" t="s">
         <v>1447</v>
       </c>
       <c r="H491" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="B492" t="s">
         <v>1449</v>
       </c>
       <c r="C492" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D492" t="s">
         <v>1450</v>
       </c>
       <c r="H492" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="B493" t="s">
         <v>1452</v>
       </c>
       <c r="C493" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D493" t="s">
         <v>1453</v>
       </c>
       <c r="H493" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="B494" t="s">
         <v>1455</v>
       </c>
       <c r="C494" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D494" t="s">
         <v>1456</v>
       </c>
       <c r="H494" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B495" t="s">
         <v>1458</v>
       </c>
       <c r="C495" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D495" t="s">
         <v>1459</v>
       </c>
       <c r="H495" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="B496" t="s">
         <v>1461</v>
       </c>
       <c r="C496" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D496" t="s">
         <v>1462</v>
       </c>
       <c r="H496" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="B497" t="s">
         <v>1464</v>
       </c>
       <c r="C497" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D497" t="s">
         <v>1465</v>
       </c>
       <c r="H497" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="B498" t="s">
         <v>1467</v>
       </c>
       <c r="C498" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D498" t="s">
         <v>1468</v>
       </c>
       <c r="H498" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="B499" t="s">
         <v>1470</v>
       </c>
       <c r="C499" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D499" t="s">
         <v>1471</v>
       </c>
       <c r="H499" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="B500" t="s">
         <v>1473</v>
       </c>
       <c r="C500" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D500" t="s">
         <v>1474</v>
       </c>
       <c r="H500" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="B501" t="s">
         <v>1476</v>
       </c>
       <c r="C501" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D501" t="s">
         <v>1477</v>
       </c>
       <c r="H501" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="B502" t="s">
         <v>1479</v>
       </c>
       <c r="C502" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D502" t="s">
         <v>1480</v>
       </c>
       <c r="H502" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="B503" t="s">
         <v>1482</v>
       </c>
       <c r="C503" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D503" t="s">
         <v>1483</v>
       </c>
       <c r="H503" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="B504" t="s">
         <v>1485</v>
       </c>
       <c r="C504" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D504" t="s">
         <v>1486</v>
       </c>
       <c r="H504" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="B505" t="s">
         <v>1488</v>
       </c>
       <c r="C505" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D505" t="s">
         <v>1489</v>
       </c>
       <c r="H505" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="B506" t="s">
         <v>1491</v>
       </c>
       <c r="C506" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D506" t="s">
         <v>1492</v>
       </c>
       <c r="H506" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="B507" t="s">
         <v>1494</v>
       </c>
       <c r="C507" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D507" t="s">
         <v>1495</v>
       </c>
       <c r="H507" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="B508" t="s">
         <v>1497</v>
       </c>
       <c r="C508" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D508" t="s">
         <v>1498</v>
       </c>
       <c r="H508" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="B509" t="s">
         <v>1500</v>
       </c>
       <c r="C509" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D509" t="s">
         <v>1501</v>
       </c>
       <c r="H509" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="B510" t="s">
         <v>1503</v>
       </c>
       <c r="C510" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D510" t="s">
         <v>1504</v>
       </c>
       <c r="H510" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="B511" t="s">
         <v>1506</v>
       </c>
       <c r="C511" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D511" t="s">
         <v>1507</v>
       </c>
       <c r="H511" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="B512" t="s">
         <v>1509</v>
       </c>
       <c r="C512" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D512" t="s">
         <v>1510</v>
       </c>
       <c r="H512" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="C513" s="1" t="s">
-        <v>414</v>
+      <c r="B513" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C513" t="s">
+        <v>13</v>
       </c>
       <c r="D513" t="s">
-        <v>1512</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1513</v>
       </c>
       <c r="H513" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="514" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1514</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C514" t="s">
+        <v>13</v>
       </c>
       <c r="D514" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1516</v>
       </c>
       <c r="H514" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="515" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1517</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C515" t="s">
+        <v>13</v>
       </c>
       <c r="D515" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1519</v>
       </c>
       <c r="H515" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="516" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1517</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1520</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C516" t="s">
+        <v>13</v>
       </c>
       <c r="D516" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1522</v>
       </c>
       <c r="H516" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="517" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1519</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1523</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C517" t="s">
+        <v>13</v>
       </c>
       <c r="D517" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1525</v>
       </c>
       <c r="H517" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="518" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1521</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1526</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C518" t="s">
+        <v>13</v>
       </c>
       <c r="D518" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>1528</v>
       </c>
       <c r="H518" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="519" spans="1:9" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D519" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="F519" t="s">
-        <v>416</v>
+        <v>118</v>
       </c>
       <c r="H519" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I519" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:10" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1525</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1531</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D520" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1532</v>
+      </c>
+      <c r="F520" t="s">
+        <v>118</v>
       </c>
       <c r="H520" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="521" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I520" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1533</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D521" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>1534</v>
+      </c>
+      <c r="F521" t="s">
+        <v>118</v>
       </c>
       <c r="H521" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="522" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I521" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1530</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1535</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D522" t="s">
-        <v>1532</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1536</v>
+      </c>
+      <c r="F522" t="s">
+        <v>118</v>
       </c>
       <c r="H522" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="523" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I522" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1533</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1537</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D523" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1538</v>
+      </c>
+      <c r="F523" t="s">
+        <v>118</v>
       </c>
       <c r="H523" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="524" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I523" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1536</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1539</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D524" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1540</v>
+      </c>
+      <c r="F524" t="s">
+        <v>118</v>
       </c>
       <c r="H524" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="525" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I524" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1539</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1541</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="D525" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1542</v>
+      </c>
+      <c r="F525" t="s">
+        <v>118</v>
       </c>
       <c r="H525" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I525" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B526" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C526" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D526" t="s">
-        <v>1544</v>
+        <v>608</v>
       </c>
       <c r="G526" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H526" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J526" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" ht="12.75">
       <c r="A527" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="B527" t="s">
         <v>1546</v>
       </c>
       <c r="C527" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D527" t="s">
         <v>1547</v>
       </c>
       <c r="G527" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H527" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J527" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="12.75">
       <c r="A528" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="B528" t="s">
         <v>1549</v>
       </c>
       <c r="C528" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D528" t="s">
         <v>1550</v>
       </c>
       <c r="G528" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
       <c r="H528" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J528" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" ht="12.75">
       <c r="A529" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="B529" t="s">
         <v>1552</v>
       </c>
       <c r="C529" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D529" t="s">
         <v>1553</v>
       </c>
       <c r="G529" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H529" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J529" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="12.75">
       <c r="A530" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="B530" t="s">
         <v>1555</v>
       </c>
       <c r="C530" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D530" t="s">
         <v>1556</v>
       </c>
       <c r="G530" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H530" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J530" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="B531" t="s">
         <v>1558</v>
       </c>
       <c r="C531" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D531" t="s">
         <v>1559</v>
       </c>
       <c r="G531" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="H531" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="B532" t="s">
         <v>1561</v>
       </c>
       <c r="C532" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D532" t="s">
         <v>1562</v>
       </c>
-      <c r="F532" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G532" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="H532" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="B533" t="s">
         <v>1564</v>
       </c>
       <c r="C533" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D533" t="s">
         <v>1565</v>
       </c>
-      <c r="F533" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G533" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="H533" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="B534" t="s">
         <v>1567</v>
       </c>
       <c r="C534" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D534" t="s">
-        <v>71</v>
+        <v>1568</v>
       </c>
       <c r="G534" t="s">
-        <v>23</v>
+        <v>681</v>
       </c>
       <c r="H534" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>111</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B535" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C535" t="s">
+        <v>13</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G535" t="s">
         <v>21</v>
       </c>
-      <c r="D535" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H535" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>1572</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C536" t="s">
+        <v>13</v>
       </c>
       <c r="D536" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="G536" t="s">
-        <v>472</v>
+        <v>21</v>
       </c>
       <c r="H536" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="537" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>1575</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C537" t="s">
+        <v>13</v>
       </c>
       <c r="D537" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="G537" t="s">
-        <v>472</v>
+        <v>21</v>
       </c>
       <c r="H537" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="538" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="B538" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="C538" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D538" t="s">
-        <v>1577</v>
+        <v>1580</v>
+      </c>
+      <c r="F538" t="s">
+        <v>90</v>
       </c>
       <c r="G538" t="s">
-        <v>63</v>
+        <v>453</v>
       </c>
       <c r="H538" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>92</v>
+      </c>
+      <c r="J538" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="B539" t="s">
-        <v>1579</v>
-[...1 lines deleted...]
-      <c r="C539" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C539" t="s">
         <v>13</v>
       </c>
       <c r="D539" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="F539" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="G539" t="s">
-        <v>16</v>
+        <v>266</v>
       </c>
       <c r="H539" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="B540" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="C540" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C540" t="s">
         <v>13</v>
       </c>
       <c r="D540" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>608</v>
       </c>
       <c r="G540" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="H540" t="s">
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="I540" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B541" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="C541" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C541" t="s">
         <v>13</v>
       </c>
       <c r="D541" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1588</v>
       </c>
       <c r="G541" t="s">
-        <v>16</v>
+        <v>596</v>
       </c>
       <c r="H541" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="D542" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1590</v>
       </c>
       <c r="G542" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="H542" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I542" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="B543" t="s">
         <v>1591</v>
       </c>
-      <c r="C543" t="s">
-        <v>21</v>
+      <c r="C543" s="1" t="s">
+        <v>94</v>
       </c>
       <c r="D543" t="s">
         <v>1592</v>
       </c>
-      <c r="F543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G543" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="H543" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I543" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" ht="12.75">
       <c r="A544" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="B544" t="s">
         <v>1594</v>
       </c>
       <c r="C544" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D544" t="s">
         <v>1595</v>
       </c>
       <c r="G544" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H544" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="I544" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="B545" t="s">
         <v>1597</v>
       </c>
-      <c r="C545" t="s">
-        <v>21</v>
+      <c r="C545" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D545" t="s">
         <v>1598</v>
       </c>
+      <c r="F545" t="s">
+        <v>90</v>
+      </c>
       <c r="G545" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="H545" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="B546" t="s">
         <v>1600</v>
       </c>
-      <c r="C546" t="s">
-        <v>21</v>
+      <c r="C546" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D546" t="s">
         <v>1601</v>
       </c>
+      <c r="F546" t="s">
+        <v>90</v>
+      </c>
       <c r="G546" t="s">
-        <v>183</v>
+        <v>91</v>
       </c>
       <c r="H546" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="B547" t="s">
         <v>1603</v>
       </c>
-      <c r="C547" t="s">
-        <v>21</v>
+      <c r="C547" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D547" t="s">
         <v>1604</v>
       </c>
       <c r="F547" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G547" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
       <c r="H547" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="B548" t="s">
         <v>1606</v>
       </c>
-      <c r="C548" t="s">
-        <v>21</v>
+      <c r="C548" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D548" t="s">
         <v>1607</v>
       </c>
+      <c r="F548" t="s">
+        <v>90</v>
+      </c>
       <c r="G548" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H548" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="B549" t="s">
         <v>1609</v>
       </c>
       <c r="C549" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D549" t="s">
         <v>1610</v>
       </c>
+      <c r="F549" t="s">
+        <v>90</v>
+      </c>
       <c r="G549" t="s">
-        <v>23</v>
+        <v>453</v>
       </c>
       <c r="H549" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="B550" t="s">
         <v>1612</v>
       </c>
       <c r="C550" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D550" t="s">
         <v>1613</v>
       </c>
-      <c r="F550" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G550" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="H550" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="B551" t="s">
         <v>1615</v>
       </c>
       <c r="C551" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D551" t="s">
         <v>1616</v>
       </c>
-      <c r="F551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G551" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="H551" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" ht="12.75">
       <c r="A552" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="B552" t="s">
         <v>1618</v>
       </c>
       <c r="C552" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D552" t="s">
         <v>1619</v>
       </c>
       <c r="G552" t="s">
-        <v>43</v>
+        <v>681</v>
       </c>
       <c r="H552" t="s">
-        <v>38</v>
+        <v>111</v>
+      </c>
+      <c r="J552" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="B553" t="s">
         <v>1621</v>
       </c>
       <c r="C553" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D553" t="s">
         <v>1622</v>
       </c>
+      <c r="F553" t="s">
+        <v>90</v>
+      </c>
       <c r="G553" t="s">
-        <v>43</v>
+        <v>453</v>
       </c>
       <c r="H553" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="B554" t="s">
         <v>1624</v>
       </c>
       <c r="C554" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D554" t="s">
         <v>1625</v>
       </c>
       <c r="G554" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H554" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="12.75">
       <c r="A555" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B555" t="s">
         <v>1627</v>
       </c>
       <c r="C555" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D555" t="s">
         <v>1628</v>
       </c>
       <c r="G555" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H555" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:10" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J555" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="B556" t="s">
         <v>1630</v>
       </c>
       <c r="C556" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D556" t="s">
-        <v>340</v>
+        <v>1631</v>
+      </c>
+      <c r="F556" t="s">
+        <v>90</v>
       </c>
       <c r="G556" t="s">
-        <v>23</v>
+        <v>453</v>
       </c>
       <c r="H556" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B557" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C557" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D557" t="s">
-        <v>380</v>
+        <v>1634</v>
+      </c>
+      <c r="F557" t="s">
+        <v>90</v>
       </c>
       <c r="G557" t="s">
-        <v>63</v>
+        <v>453</v>
       </c>
       <c r="H557" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B558" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="C558" t="s">
+        <v>13</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G558" t="s">
         <v>21</v>
       </c>
-      <c r="D558" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H558" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="B559" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="C559" t="s">
+        <v>13</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G559" t="s">
         <v>21</v>
       </c>
-      <c r="D559" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H559" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B560" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="C560" t="s">
+        <v>13</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G560" t="s">
         <v>21</v>
       </c>
-      <c r="D560" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H560" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B561" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="C561" t="s">
+        <v>13</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G561" t="s">
         <v>21</v>
       </c>
-      <c r="D561" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H561" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B562" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="C562" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D562" t="s">
-        <v>1647</v>
+        <v>820</v>
       </c>
       <c r="G562" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H562" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J562" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B563" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="C563" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D563" t="s">
-        <v>1650</v>
+        <v>854</v>
       </c>
       <c r="G563" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H563" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="B564" t="s">
         <v>1652</v>
       </c>
       <c r="C564" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D564" t="s">
         <v>1653</v>
       </c>
-      <c r="F564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G564" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="H564" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="B565" t="s">
         <v>1655</v>
       </c>
       <c r="C565" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D565" t="s">
         <v>1656</v>
       </c>
-      <c r="F565" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G565" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="H565" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="12.75">
       <c r="A566" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="B566" t="s">
         <v>1658</v>
       </c>
       <c r="C566" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D566" t="s">
         <v>1659</v>
       </c>
       <c r="G566" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="H566" t="s">
-        <v>24</v>
+        <v>240</v>
+      </c>
+      <c r="J566" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="B567" t="s">
         <v>1661</v>
       </c>
       <c r="C567" t="s">
+        <v>13</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G567" t="s">
         <v>21</v>
       </c>
-      <c r="D567" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H567" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B568" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C568" t="s">
+        <v>13</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G568" t="s">
         <v>21</v>
       </c>
-      <c r="D568" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H568" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B569" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C569" t="s">
+        <v>13</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G569" t="s">
         <v>21</v>
       </c>
-      <c r="D569" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H569" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B570" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C570" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D570" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="F570" t="s">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="G570" t="s">
-        <v>167</v>
+        <v>785</v>
       </c>
       <c r="H570" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B571" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C571" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D571" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="F571" t="s">
-        <v>166</v>
+        <v>265</v>
       </c>
       <c r="G571" t="s">
-        <v>167</v>
+        <v>266</v>
       </c>
       <c r="H571" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B572" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C572" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D572" t="s">
-        <v>199</v>
+        <v>1677</v>
       </c>
       <c r="G572" t="s">
-        <v>23</v>
+        <v>537</v>
       </c>
       <c r="H572" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>240</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B573" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="C573" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D573" t="s">
-        <v>1678</v>
+        <v>614</v>
       </c>
       <c r="G573" t="s">
-        <v>23</v>
+        <v>537</v>
       </c>
       <c r="H573" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:10" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B574" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C574" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D574" t="s">
-        <v>1681</v>
+        <v>1682</v>
+      </c>
+      <c r="F574" t="s">
+        <v>265</v>
       </c>
       <c r="G574" t="s">
-        <v>23</v>
+        <v>266</v>
       </c>
       <c r="H574" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="575" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B575" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C575" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D575" t="s">
-        <v>290</v>
+        <v>1685</v>
+      </c>
+      <c r="F575" t="s">
+        <v>90</v>
       </c>
       <c r="G575" t="s">
-        <v>59</v>
+        <v>453</v>
       </c>
       <c r="H575" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="B576" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="C576" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D576" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="F576" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="G576" t="s">
-        <v>162</v>
+        <v>266</v>
       </c>
       <c r="H576" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B577" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="C577" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D577" t="s">
-        <v>142</v>
+        <v>1691</v>
+      </c>
+      <c r="F577" t="s">
+        <v>265</v>
       </c>
       <c r="G577" t="s">
-        <v>23</v>
+        <v>266</v>
       </c>
       <c r="H577" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="578" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="B578" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="C578" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D578" t="s">
-        <v>1691</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>697</v>
       </c>
       <c r="G578" t="s">
-        <v>162</v>
+        <v>239</v>
       </c>
       <c r="H578" t="s">
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="J578" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B579" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C579" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D579" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="G579" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H579" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="580" spans="1:10" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B580" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C580" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D580" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="G580" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
       <c r="H580" t="s">
-        <v>90</v>
+        <v>240</v>
       </c>
       <c r="J580" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B581" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C581" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D581" t="s">
-        <v>1700</v>
+        <v>577</v>
       </c>
       <c r="G581" t="s">
-        <v>43</v>
+        <v>537</v>
       </c>
       <c r="H581" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J581" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B582" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C582" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D582" t="s">
-        <v>1703</v>
+        <v>1704</v>
+      </c>
+      <c r="F582" t="s">
+        <v>90</v>
       </c>
       <c r="G582" t="s">
-        <v>43</v>
+        <v>453</v>
       </c>
       <c r="H582" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B583" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C583" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D583" t="s">
-        <v>1706</v>
+        <v>781</v>
       </c>
       <c r="G583" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="H583" t="s">
-        <v>38</v>
+        <v>240</v>
+      </c>
+      <c r="J583" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="B584" t="s">
         <v>1708</v>
       </c>
       <c r="C584" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D584" t="s">
         <v>1709</v>
       </c>
+      <c r="F584" t="s">
+        <v>90</v>
+      </c>
       <c r="G584" t="s">
-        <v>59</v>
+        <v>453</v>
       </c>
       <c r="H584" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="B585" t="s">
         <v>1711</v>
       </c>
       <c r="C585" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D585" t="s">
         <v>1712</v>
       </c>
-      <c r="F585" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G585" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="H585" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="12.75">
       <c r="A586" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="B586" t="s">
         <v>1714</v>
       </c>
       <c r="C586" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D586" t="s">
         <v>1715</v>
       </c>
       <c r="G586" t="s">
-        <v>1716</v>
+        <v>681</v>
       </c>
       <c r="H586" t="s">
-        <v>24</v>
+        <v>111</v>
+      </c>
+      <c r="J586" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B587" t="s">
         <v>1717</v>
       </c>
-      <c r="B587" t="s">
+      <c r="C587" t="s">
+        <v>13</v>
+      </c>
+      <c r="D587" t="s">
         <v>1718</v>
       </c>
-      <c r="C587" t="s">
+      <c r="G587" t="s">
         <v>21</v>
       </c>
-      <c r="D587" t="s">
+      <c r="H587" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" ht="12.75">
+      <c r="A588" s="1" t="s">
         <v>1719</v>
       </c>
-      <c r="F587" t="s">
-[...10 lines deleted...]
-      <c r="A588" s="1" t="s">
+      <c r="B588" t="s">
         <v>1720</v>
       </c>
-      <c r="B588" t="s">
+      <c r="C588" t="s">
+        <v>13</v>
+      </c>
+      <c r="D588" t="s">
         <v>1721</v>
       </c>
-      <c r="C588" t="s">
+      <c r="G588" t="s">
         <v>21</v>
       </c>
-      <c r="D588" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H588" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B589" t="s">
         <v>1723</v>
       </c>
-      <c r="B589" t="s">
+      <c r="C589" t="s">
+        <v>13</v>
+      </c>
+      <c r="D589" t="s">
         <v>1724</v>
       </c>
-      <c r="C589" t="s">
+      <c r="G589" t="s">
         <v>21</v>
       </c>
-      <c r="D589" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H589" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B590" t="s">
         <v>1726</v>
       </c>
-      <c r="B590" t="s">
+      <c r="C590" t="s">
+        <v>13</v>
+      </c>
+      <c r="D590" t="s">
         <v>1727</v>
       </c>
-      <c r="C590" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G590" t="s">
-        <v>167</v>
+        <v>537</v>
       </c>
       <c r="H590" t="s">
-        <v>17</v>
+        <v>240</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B591" t="s">
         <v>1729</v>
       </c>
-      <c r="B591" t="s">
+      <c r="C591" t="s">
+        <v>13</v>
+      </c>
+      <c r="D591" t="s">
         <v>1730</v>
       </c>
-      <c r="C591" t="s">
-[...2 lines deleted...]
-      <c r="D591" t="s">
+      <c r="F591" t="s">
+        <v>265</v>
+      </c>
+      <c r="G591" t="s">
+        <v>266</v>
+      </c>
+      <c r="H591" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8" ht="12.75">
+      <c r="A592" s="1" t="s">
         <v>1731</v>
       </c>
-      <c r="G591" t="s">
-[...7 lines deleted...]
-      <c r="A592" s="1" t="s">
+      <c r="B592" t="s">
         <v>1732</v>
       </c>
-      <c r="B592" t="s">
+      <c r="C592" t="s">
+        <v>13</v>
+      </c>
+      <c r="D592" t="s">
         <v>1733</v>
       </c>
-      <c r="C592" t="s">
-[...2 lines deleted...]
-      <c r="D592" t="s">
+      <c r="G592" t="s">
         <v>1734</v>
       </c>
-      <c r="G592" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H592" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>240</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="B593" t="s">
         <v>1736</v>
       </c>
       <c r="C593" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D593" t="s">
         <v>1737</v>
       </c>
       <c r="F593" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G593" t="s">
-        <v>162</v>
+        <v>453</v>
       </c>
       <c r="H593" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="12.75">
       <c r="A594" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="B594" t="s">
         <v>1739</v>
       </c>
       <c r="C594" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D594" t="s">
         <v>1740</v>
       </c>
       <c r="F594" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="G594" t="s">
-        <v>162</v>
+        <v>266</v>
       </c>
       <c r="H594" t="s">
-        <v>17</v>
+        <v>92</v>
+      </c>
+      <c r="J594" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="B595" t="s">
         <v>1742</v>
       </c>
       <c r="C595" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D595" t="s">
         <v>1743</v>
       </c>
       <c r="F595" t="s">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="G595" t="s">
-        <v>167</v>
+        <v>453</v>
       </c>
       <c r="H595" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="B596" t="s">
         <v>1745</v>
       </c>
       <c r="C596" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D596" t="s">
         <v>1746</v>
       </c>
+      <c r="F596" t="s">
+        <v>265</v>
+      </c>
       <c r="G596" t="s">
-        <v>23</v>
+        <v>266</v>
       </c>
       <c r="H596" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="B597" t="s">
         <v>1748</v>
       </c>
       <c r="C597" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D597" t="s">
         <v>1749</v>
       </c>
       <c r="G597" t="s">
-        <v>247</v>
+        <v>537</v>
       </c>
       <c r="H597" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="12.75">
       <c r="A598" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="B598" t="s">
         <v>1751</v>
       </c>
       <c r="C598" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D598" t="s">
         <v>1752</v>
       </c>
       <c r="G598" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="H598" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:10" ht="12.75">
+        <v>240</v>
+      </c>
+      <c r="J598" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B599" t="s">
         <v>1754</v>
       </c>
       <c r="C599" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D599" t="s">
-        <v>322</v>
+        <v>1755</v>
+      </c>
+      <c r="F599" t="s">
+        <v>90</v>
       </c>
       <c r="G599" t="s">
-        <v>23</v>
+        <v>453</v>
       </c>
       <c r="H599" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="600" spans="1:9" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B600" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1757</v>
+      </c>
+      <c r="C600" t="s">
+        <v>13</v>
       </c>
       <c r="D600" t="s">
-        <v>1757</v>
+        <v>1758</v>
+      </c>
+      <c r="F600" t="s">
+        <v>90</v>
       </c>
       <c r="G600" t="s">
-        <v>89</v>
+        <v>453</v>
       </c>
       <c r="H600" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-    <row r="601" spans="1:9" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B601" t="s">
-        <v>1759</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1760</v>
+      </c>
+      <c r="C601" t="s">
+        <v>13</v>
       </c>
       <c r="D601" t="s">
-        <v>1760</v>
+        <v>1761</v>
+      </c>
+      <c r="F601" t="s">
+        <v>265</v>
       </c>
       <c r="G601" t="s">
-        <v>89</v>
+        <v>266</v>
       </c>
       <c r="H601" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-    <row r="602" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B602" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C602" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D602" t="s">
-        <v>1763</v>
+        <v>1764</v>
+      </c>
+      <c r="G602" t="s">
+        <v>239</v>
       </c>
       <c r="H602" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J602" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B603" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="C603" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D603" t="s">
-        <v>1766</v>
+        <v>1767</v>
+      </c>
+      <c r="G603" t="s">
+        <v>596</v>
       </c>
       <c r="H603" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B604" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C604" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D604" t="s">
-        <v>1769</v>
+        <v>1770</v>
+      </c>
+      <c r="G604" t="s">
+        <v>537</v>
       </c>
       <c r="H604" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:8" ht="12.75">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B605" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="C605" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D605" t="s">
-        <v>1772</v>
+        <v>733</v>
+      </c>
+      <c r="G605" t="s">
+        <v>239</v>
       </c>
       <c r="H605" t="s">
-        <v>29</v>
+        <v>240</v>
+      </c>
+      <c r="J605" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760262388"/>
-[...389 lines deleted...]
-    <hyperlink ref="C298" r:id="rId391" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A2" r:id="rId1" display="760234770"/>
+    <hyperlink ref="A3" r:id="rId2" display="760234762"/>
+    <hyperlink ref="A4" r:id="rId3" display="760235545"/>
+    <hyperlink ref="A5" r:id="rId4" display="760235612"/>
+    <hyperlink ref="A6" r:id="rId5" display="760235613"/>
+    <hyperlink ref="A7" r:id="rId6" display="860633528"/>
+    <hyperlink ref="A8" r:id="rId7" display="SP-10200L2L2CAAA"/>
+    <hyperlink ref="A9" r:id="rId8" display="SP-11600L2L2CAAA"/>
+    <hyperlink ref="A10" r:id="rId9" display="SP-13200L1L1CAAA"/>
+    <hyperlink ref="A11" r:id="rId10" display="SP-10200S2S2CAAA"/>
+    <hyperlink ref="A12" r:id="rId11" display="SP-11600S2S2CAAA"/>
+    <hyperlink ref="A13" r:id="rId12" display="SP-13200S2S2CAAA"/>
+    <hyperlink ref="A14" r:id="rId13" display="SP-10200S1S1CAAA"/>
+    <hyperlink ref="A15" r:id="rId14" display="SP-10800S1S1CAAA"/>
+    <hyperlink ref="A16" r:id="rId15" display="SP-10800L2L2CBAA"/>
+    <hyperlink ref="A17" r:id="rId16" display="SP-10800L1L1CBAA"/>
+    <hyperlink ref="A18" r:id="rId17" display="SP-10400S2S2CBAA"/>
+    <hyperlink ref="A19" r:id="rId18" display="SP-11600S2S2CBAA"/>
+    <hyperlink ref="A20" r:id="rId19" display="SP-10200S1S1CBAA"/>
+    <hyperlink ref="A21" r:id="rId20" display="SP-10400S1S1CBAA"/>
+    <hyperlink ref="A22" r:id="rId21" display="SP-10800S1S1CBAA"/>
+    <hyperlink ref="A23" r:id="rId22" display="CV5847-000"/>
+    <hyperlink ref="C23" r:id="rId23" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A24" r:id="rId24" display="FPS-CMPP2LSS"/>
+    <hyperlink ref="C24" r:id="rId25" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A25" r:id="rId26" display="FPS-MPP3GJJ"/>
+    <hyperlink ref="C25" r:id="rId27" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A26" r:id="rId28" display="FPS-MPP4ANN-1.2MM"/>
+    <hyperlink ref="C26" r:id="rId29" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A27" r:id="rId30" display="1RU-SP1264001"/>
+    <hyperlink ref="C27" r:id="rId31" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A28" r:id="rId32" display="1RU-SP1116004"/>
+    <hyperlink ref="C28" r:id="rId33" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A29" r:id="rId34" display="XP-SPTJJ210400"/>
+    <hyperlink ref="C29" r:id="rId35" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A30" r:id="rId36" display="XP-SPTMM410400"/>
+    <hyperlink ref="C30" r:id="rId37" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A31" r:id="rId38" display="XP-SPTMM210800"/>
+    <hyperlink ref="C31" r:id="rId39" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A32" r:id="rId40" display="XP-SPTJJ111665"/>
+    <hyperlink ref="C32" r:id="rId41" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A33" r:id="rId42" display="XP-SPTJJ113265"/>
+    <hyperlink ref="C33" r:id="rId43" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A34" r:id="rId44" display="XP-SPTMM411665"/>
+    <hyperlink ref="C34" r:id="rId45" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A35" r:id="rId46" display="XP-SPTMM213265"/>
+    <hyperlink ref="C35" r:id="rId47" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A36" r:id="rId48" display="XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A37" r:id="rId49" display="NG4-MON-MODULES"/>
+    <hyperlink ref="A38" r:id="rId50" display="FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A39" r:id="rId51" display="NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A40" r:id="rId52" display="FPS-CMPP2AJJ"/>
+    <hyperlink ref="C40" r:id="rId53" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A41" r:id="rId54" display="FPS-CMPP2ASS"/>
+    <hyperlink ref="C41" r:id="rId55" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A42" r:id="rId56" display="FPS-CMPP2UJJ"/>
+    <hyperlink ref="C42" r:id="rId57" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A43" r:id="rId58" display="FPS-CMPP2XJJ"/>
+    <hyperlink ref="C43" r:id="rId59" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A44" r:id="rId60" display="FPS-CMPP2NJJ"/>
+    <hyperlink ref="C44" r:id="rId61" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A45" r:id="rId62" display="FPS-LPP1SJJ"/>
+    <hyperlink ref="C45" r:id="rId63" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A46" r:id="rId64" display="FPS-LPP1UJJ"/>
+    <hyperlink ref="C46" r:id="rId65" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A47" r:id="rId66" display="FPS-FMTSP-EJJ01"/>
+    <hyperlink ref="A48" r:id="rId67" display="FPS-MPP1CNN"/>
+    <hyperlink ref="C48" r:id="rId68" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A49" r:id="rId69" display="FPS-MPP1AJJ"/>
+    <hyperlink ref="C49" r:id="rId70" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A50" r:id="rId71" display="FPS-LPP1JJJ"/>
+    <hyperlink ref="C50" r:id="rId72" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A51" r:id="rId73" display="FPS-MPP1JJJ"/>
+    <hyperlink ref="C51" r:id="rId74" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A52" r:id="rId75" display="FPS-LPP1LJJ"/>
+    <hyperlink ref="C52" r:id="rId76" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A53" r:id="rId77" display="FPS-MPP1KJJ"/>
+    <hyperlink ref="C53" r:id="rId78" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A54" r:id="rId79" display="FPS-LPP1NJJ"/>
+    <hyperlink ref="C54" r:id="rId80" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A55" r:id="rId81" display="FPS-MPP1XJJ"/>
+    <hyperlink ref="C55" r:id="rId82" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A56" r:id="rId83" display="FPS-WP03N055NN0"/>
+    <hyperlink ref="C56" r:id="rId84" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A57" r:id="rId85" display="FPS-SPL1CJJ"/>
+    <hyperlink ref="C57" r:id="rId86" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A58" r:id="rId87" display="FPS-MPP1NJJ"/>
+    <hyperlink ref="C58" r:id="rId88" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A59" r:id="rId89" display="FPS-FMTSP-ANN01"/>
+    <hyperlink ref="A60" r:id="rId90" display="FPS-MPP1OJJ"/>
+    <hyperlink ref="C60" r:id="rId91" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A61" r:id="rId92" display="FPS-MPP1PJJ"/>
+    <hyperlink ref="C61" r:id="rId93" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A62" r:id="rId94" display="FPS-MPP3LJJ"/>
+    <hyperlink ref="C62" r:id="rId95" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A63" r:id="rId96" display="FPS-MPP1SJJ"/>
+    <hyperlink ref="C63" r:id="rId97" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A64" r:id="rId98" display="FPS-MPP3MJJ"/>
+    <hyperlink ref="C64" r:id="rId99" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A65" r:id="rId100" display="FPS-MPP3WJJ"/>
+    <hyperlink ref="C65" r:id="rId101" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A66" r:id="rId102" display="NG4-VMMLF4J"/>
+    <hyperlink ref="C66" r:id="rId103" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A67" r:id="rId104" display="NG4-VMMRF4J"/>
+    <hyperlink ref="C67" r:id="rId105" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A68" r:id="rId106" display="NG4-VMMRF4H"/>
+    <hyperlink ref="C68" r:id="rId107" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A69" r:id="rId108" display="FPS-MPP1SJJ-1.2MM"/>
+    <hyperlink ref="C69" r:id="rId109" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A70" r:id="rId110" display="760244960"/>
+    <hyperlink ref="A71" r:id="rId111" display="760253640"/>
+    <hyperlink ref="C71" r:id="rId112" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A72" r:id="rId113" display="760252886"/>
+    <hyperlink ref="C72" r:id="rId114" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A73" r:id="rId115" display="760252887"/>
+    <hyperlink ref="C73" r:id="rId116" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A74" r:id="rId117" display="760253969"/>
+    <hyperlink ref="C74" r:id="rId118" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A75" r:id="rId119" display="760262388"/>
+    <hyperlink ref="C75" r:id="rId120" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A76" r:id="rId121" display="760259439"/>
+    <hyperlink ref="A77" r:id="rId122" display="SP-10400NNS2CBDD"/>
+    <hyperlink ref="A78" r:id="rId123" display="SP-10800NNS2CBDD"/>
+    <hyperlink ref="A79" r:id="rId124" display="NG4-VSMRF116"/>
+    <hyperlink ref="C79" r:id="rId125" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A80" r:id="rId126" display="VLM-27U7U2800B0000"/>
+    <hyperlink ref="C80" r:id="rId127" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A81" r:id="rId128" display="VLM-27U7U3900A0000"/>
+    <hyperlink ref="C81" r:id="rId129" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A82" r:id="rId130" display="VLM-2KAKA2000B0000"/>
+    <hyperlink ref="C82" r:id="rId131" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A83" r:id="rId132" display="VLM-2KUKU8000A0000"/>
+    <hyperlink ref="C83" r:id="rId133" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A84" r:id="rId134" display="VLM-57A7A8000A00"/>
+    <hyperlink ref="C84" r:id="rId135" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A85" r:id="rId136" display="VLM-27U7U2400B0000"/>
+    <hyperlink ref="C85" r:id="rId137" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A86" r:id="rId138" display="WH6662-000"/>
+    <hyperlink ref="A87" r:id="rId139" display="LGX-SPLTR-MOD"/>
+    <hyperlink ref="A88" r:id="rId140" display="SP-10200NNNNXABB"/>
+    <hyperlink ref="A89" r:id="rId141" display="LX1SSP2102006"/>
+    <hyperlink ref="C89" r:id="rId142" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A90" r:id="rId143" display="1RU-SP3132001"/>
+    <hyperlink ref="C90" r:id="rId144" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A91" r:id="rId145" display="LX2SSP1232001"/>
+    <hyperlink ref="C91" r:id="rId146" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A92" r:id="rId147" display="LX1SSP1208002"/>
+    <hyperlink ref="C92" r:id="rId148" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A93" r:id="rId149" display="LX2SSP1132001"/>
+    <hyperlink ref="C93" r:id="rId150" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A94" r:id="rId151" display="LX1SSP1104004"/>
+    <hyperlink ref="C94" r:id="rId152" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A95" r:id="rId153" display="LX1SSP2208002"/>
+    <hyperlink ref="C95" r:id="rId154" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A96" r:id="rId155" display="LX1SSP2204004"/>
+    <hyperlink ref="C96" r:id="rId156" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A97" r:id="rId157" display="LX2SSP2132001"/>
+    <hyperlink ref="C97" r:id="rId158" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A98" r:id="rId159" display="LX1SSP2116001"/>
+    <hyperlink ref="C98" r:id="rId160" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A99" r:id="rId161" display="LX1SSP3202003"/>
+    <hyperlink ref="C99" r:id="rId162" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A100" r:id="rId163" display="LX2SSP3116001"/>
+    <hyperlink ref="C100" r:id="rId164" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A101" r:id="rId165" display="LX1SSP3104002"/>
+    <hyperlink ref="C101" r:id="rId166" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A102" r:id="rId167" display="LX1SSP4208001"/>
+    <hyperlink ref="C102" r:id="rId168" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A103" r:id="rId169" display="LX1SSP4204002"/>
+    <hyperlink ref="C103" r:id="rId170" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A104" r:id="rId171" display="LX2SSP4116001"/>
+    <hyperlink ref="C104" r:id="rId172" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A105" r:id="rId173" display="LX1SSP4104002"/>
+    <hyperlink ref="C105" r:id="rId174" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A106" r:id="rId175" display="1RU-SP4232001"/>
+    <hyperlink ref="C106" r:id="rId176" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A107" r:id="rId177" display="1RU-SP1132001"/>
+    <hyperlink ref="C107" r:id="rId178" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A108" r:id="rId179" display="1RU-SP1132002"/>
+    <hyperlink ref="C108" r:id="rId180" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A109" r:id="rId181" display="1RU-SP1164001"/>
+    <hyperlink ref="C109" r:id="rId182" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A110" r:id="rId183" display="1RU-SP2232002"/>
+    <hyperlink ref="C110" r:id="rId184" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A111" r:id="rId185" display="1RU-SP2232001"/>
+    <hyperlink ref="C111" r:id="rId186" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A112" r:id="rId187" display="1RU-SP1232001"/>
+    <hyperlink ref="C112" r:id="rId188" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A113" r:id="rId189" display="SP-13200NNNNXABB"/>
+    <hyperlink ref="A114" r:id="rId190" display="SP-23200NNNNXABB"/>
+    <hyperlink ref="A115" r:id="rId191" display="SP-26400NNNNXABB"/>
+    <hyperlink ref="A116" r:id="rId192" display="SP-10400NNNNXBBB"/>
+    <hyperlink ref="A117" r:id="rId193" display="SP-11600NNNNXBBB"/>
+    <hyperlink ref="A118" r:id="rId194" display="SP-13200NNNNXBBB"/>
+    <hyperlink ref="A119" r:id="rId195" display="SP-16400NNNNXBBB"/>
+    <hyperlink ref="A120" r:id="rId196" display="SP-20800NNNNXBBB"/>
+    <hyperlink ref="A121" r:id="rId197" display="SP-23200NNNNXBBB"/>
+    <hyperlink ref="A122" r:id="rId198" display="SP-26400NNNNXBBB"/>
+    <hyperlink ref="A123" r:id="rId199" display="SF-10201NNNNXABB"/>
+    <hyperlink ref="A124" r:id="rId200" display="SF-10203NNNNXABB"/>
+    <hyperlink ref="A125" r:id="rId201" display="SF-10205NNNNXABB"/>
+    <hyperlink ref="A126" r:id="rId202" display="SF-10240NNNNXABB"/>
+    <hyperlink ref="A127" r:id="rId203" display="SF-10201NNNNXBBB"/>
+    <hyperlink ref="A128" r:id="rId204" display="SF-10203NNNNXBBB"/>
+    <hyperlink ref="A129" r:id="rId205" display="SF-10210NNNNXBBB"/>
+    <hyperlink ref="A130" r:id="rId206" display="SF-10215NNNNXBBB"/>
+    <hyperlink ref="A131" r:id="rId207" display="SF-10230NNNNXBBB"/>
+    <hyperlink ref="A132" r:id="rId208" display="SF-10200NNNNXBBB"/>
+    <hyperlink ref="A133" r:id="rId209" display="SF-20200NNNNXBBB"/>
+    <hyperlink ref="A134" r:id="rId210" display="SP-10800NNL2CABA"/>
+    <hyperlink ref="A135" r:id="rId211" display="SP-10400NNL1CABA"/>
+    <hyperlink ref="A136" r:id="rId212" display="SP-11600NNL1CABA"/>
+    <hyperlink ref="A137" r:id="rId213" display="SP-10200NNS2CABA"/>
+    <hyperlink ref="A138" r:id="rId214" display="SP-10200NNS1CABA"/>
+    <hyperlink ref="A139" r:id="rId215" display="SP-10400NNS1CABA"/>
+    <hyperlink ref="A140" r:id="rId216" display="SP-11600NNS1CABA"/>
+    <hyperlink ref="A141" r:id="rId217" display="SP-10400NNL2CBBA"/>
+    <hyperlink ref="A142" r:id="rId218" display="SP-10800NNL2CBBA"/>
+    <hyperlink ref="A143" r:id="rId219" display="SP-10400NNL1CBBA"/>
+    <hyperlink ref="A144" r:id="rId220" display="SP-10800NNL1CBBA"/>
+    <hyperlink ref="A145" r:id="rId221" display="SP-10200NNS1CBBA"/>
+    <hyperlink ref="A146" r:id="rId222" display="SP-10400NNS1CBBA"/>
+    <hyperlink ref="A147" r:id="rId223" display="SP-10800NNS1CBBA"/>
+    <hyperlink ref="A148" r:id="rId224" display="EG4847-000"/>
+    <hyperlink ref="A149" r:id="rId225" display="760242092"/>
+    <hyperlink ref="A150" r:id="rId226" display="760242096"/>
+    <hyperlink ref="A151" r:id="rId227" display="760241982"/>
+    <hyperlink ref="A152" r:id="rId228" display="760242098"/>
+    <hyperlink ref="A153" r:id="rId229" display="760253085"/>
+    <hyperlink ref="A154" r:id="rId230" display="760253086"/>
+    <hyperlink ref="A155" r:id="rId231" display="760242011"/>
+    <hyperlink ref="A156" r:id="rId232" display="760241984"/>
+    <hyperlink ref="A157" r:id="rId233" display="760242985"/>
+    <hyperlink ref="A158" r:id="rId234" display="760242986"/>
+    <hyperlink ref="A159" r:id="rId235" display="760253088"/>
+    <hyperlink ref="A160" r:id="rId236" display="760242984"/>
+    <hyperlink ref="A161" r:id="rId237" display="760242983"/>
+    <hyperlink ref="A162" r:id="rId238" display="760253092"/>
+    <hyperlink ref="A163" r:id="rId239" display="760242987"/>
+    <hyperlink ref="A164" r:id="rId240" display="760243011"/>
+    <hyperlink ref="A165" r:id="rId241" display="760241435"/>
+    <hyperlink ref="A166" r:id="rId242" display="760243012"/>
+    <hyperlink ref="A167" r:id="rId243" display="760253089"/>
+    <hyperlink ref="A168" r:id="rId244" display="554944-000"/>
+    <hyperlink ref="A169" r:id="rId245" display="626298-000"/>
+    <hyperlink ref="A170" r:id="rId246" display="NG4-VMKNLF4J010GM"/>
+    <hyperlink ref="C170" r:id="rId247" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A171" r:id="rId248" display="NG4-VMKNRF4C010GM"/>
+    <hyperlink ref="C171" r:id="rId249" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A172" r:id="rId250" display="NG4-VSMRF44"/>
+    <hyperlink ref="C172" r:id="rId251" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A173" r:id="rId252" display="NG4-VSMLF116"/>
+    <hyperlink ref="C173" r:id="rId253" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A174" r:id="rId254" display="NG4-VMKNRF4H010GM"/>
+    <hyperlink ref="C174" r:id="rId255" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A175" r:id="rId256" display="NG4-VSMLF132"/>
+    <hyperlink ref="C175" r:id="rId257" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A176" r:id="rId258" display="NG4-VSMRF8C"/>
+    <hyperlink ref="C176" r:id="rId259" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A177" r:id="rId260" display="NG4-VSMLF44"/>
+    <hyperlink ref="C177" r:id="rId261" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A178" r:id="rId262" display="NG4-VM7LF2B"/>
+    <hyperlink ref="C178" r:id="rId263" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A179" r:id="rId264" display="NG4-VMKRF4C"/>
+    <hyperlink ref="C179" r:id="rId265" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A180" r:id="rId266" display="NG4-VMKLF4J"/>
+    <hyperlink ref="C180" r:id="rId267" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A181" r:id="rId268" display="NG4-VMKRF4J"/>
+    <hyperlink ref="C181" r:id="rId269" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A182" r:id="rId270" display="NG4-VMMLF4A"/>
+    <hyperlink ref="C182" r:id="rId271" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A183" r:id="rId272" display="FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A184" r:id="rId273" display="FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A185" r:id="rId274" display="C74415-000"/>
+    <hyperlink ref="A186" r:id="rId275" display="C75701-000"/>
+    <hyperlink ref="A187" r:id="rId276" display="CB4038-000"/>
+    <hyperlink ref="A188" r:id="rId277" display="CA0685-000"/>
+    <hyperlink ref="A189" r:id="rId278" display="CB7630-000"/>
+    <hyperlink ref="A190" r:id="rId279" display="CC1541-000"/>
+    <hyperlink ref="A191" r:id="rId280" display="CC1542-000"/>
+    <hyperlink ref="A192" r:id="rId281" display="CC1037-000"/>
+    <hyperlink ref="A193" r:id="rId282" display="CC6925-000"/>
+    <hyperlink ref="A194" r:id="rId283" display="CC8313-000"/>
+    <hyperlink ref="A195" r:id="rId284" display="CC8177-000"/>
+    <hyperlink ref="A196" r:id="rId285" display="CC8544-000"/>
+    <hyperlink ref="A197" r:id="rId286" display="CC9987-000"/>
+    <hyperlink ref="A198" r:id="rId287" display="A13551-000"/>
+    <hyperlink ref="A199" r:id="rId288" display="A18219-000"/>
+    <hyperlink ref="A200" r:id="rId289" display="A61669-000"/>
+    <hyperlink ref="A201" r:id="rId290" display="A68313-000"/>
+    <hyperlink ref="A202" r:id="rId291" display="CW5512-000"/>
+    <hyperlink ref="A203" r:id="rId292" display="CW7232-000"/>
+    <hyperlink ref="A204" r:id="rId293" display="CW7234-000"/>
+    <hyperlink ref="A205" r:id="rId294" display="CW9901-000"/>
+    <hyperlink ref="A206" r:id="rId295" display="CX0659-000"/>
+    <hyperlink ref="A207" r:id="rId296" display="CW8580-000"/>
+    <hyperlink ref="A208" r:id="rId297" display="CW8580-001"/>
+    <hyperlink ref="A209" r:id="rId298" display="CX2089-000"/>
+    <hyperlink ref="A210" r:id="rId299" display="CX3037-000"/>
+    <hyperlink ref="A211" r:id="rId300" display="CX1247-000"/>
+    <hyperlink ref="A212" r:id="rId301" display="CX2454-000"/>
+    <hyperlink ref="A213" r:id="rId302" display="CX3242-000"/>
+    <hyperlink ref="A214" r:id="rId303" display="CX3240-000"/>
+    <hyperlink ref="A215" r:id="rId304" display="891722-000"/>
+    <hyperlink ref="A216" r:id="rId305" display="764664-000"/>
+    <hyperlink ref="A217" r:id="rId306" display="799956-000"/>
+    <hyperlink ref="A218" r:id="rId307" display="CS1307-000"/>
+    <hyperlink ref="A219" r:id="rId308" display="CS1309-000"/>
+    <hyperlink ref="A220" r:id="rId309" display="CS2811-000"/>
+    <hyperlink ref="A221" r:id="rId310" display="CS2062-000"/>
+    <hyperlink ref="A222" r:id="rId311" display="CS7527-000"/>
+    <hyperlink ref="A223" r:id="rId312" display="CS7528-000"/>
+    <hyperlink ref="A224" r:id="rId313" display="CS7529-000"/>
+    <hyperlink ref="A225" r:id="rId314" display="CU4756-000"/>
+    <hyperlink ref="A226" r:id="rId315" display="CU4243-000"/>
+    <hyperlink ref="A227" r:id="rId316" display="CU8906-000"/>
+    <hyperlink ref="A228" r:id="rId317" display="CV5290-000"/>
+    <hyperlink ref="A229" r:id="rId318" display="CV5845-000"/>
+    <hyperlink ref="C229" r:id="rId319" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A230" r:id="rId320" display="CV5853-000"/>
+    <hyperlink ref="C230" r:id="rId321" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A231" r:id="rId322" display="CV5835-000"/>
+    <hyperlink ref="C231" r:id="rId323" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A232" r:id="rId324" display="CP3653-000"/>
+    <hyperlink ref="A233" r:id="rId325" display="CP3849-000"/>
+    <hyperlink ref="A234" r:id="rId326" display="D80891-000"/>
+    <hyperlink ref="A235" r:id="rId327" display="D35163-000"/>
+    <hyperlink ref="A236" r:id="rId328" display="D83104-000"/>
+    <hyperlink ref="A237" r:id="rId329" display="D39890-000"/>
+    <hyperlink ref="A238" r:id="rId330" display="D88525-000"/>
+    <hyperlink ref="A239" r:id="rId331" display="E43774-000"/>
+    <hyperlink ref="A240" r:id="rId332" display="EF3406-000"/>
+    <hyperlink ref="A241" r:id="rId333" display="EF5492-000"/>
+    <hyperlink ref="A242" r:id="rId334" display="EG3368-000"/>
+    <hyperlink ref="A243" r:id="rId335" display="CY0684-000"/>
+    <hyperlink ref="A244" r:id="rId336" display="CY1541-000"/>
+    <hyperlink ref="A245" r:id="rId337" display="CY3856-000"/>
+    <hyperlink ref="A246" r:id="rId338" display="CY2615-000"/>
+    <hyperlink ref="A247" r:id="rId339" display="CY7856-000"/>
+    <hyperlink ref="A248" r:id="rId340" display="CY8048-000"/>
+    <hyperlink ref="A249" r:id="rId341" display="CZ2459-000"/>
+    <hyperlink ref="A250" r:id="rId342" display="CZ1836-000"/>
+    <hyperlink ref="A251" r:id="rId343" display="CZ1840-000"/>
+    <hyperlink ref="A252" r:id="rId344" display="CZ3250-000"/>
+    <hyperlink ref="A253" r:id="rId345" display="CZ3255-000"/>
+    <hyperlink ref="A254" r:id="rId346" display="CZ3246-000"/>
+    <hyperlink ref="A255" r:id="rId347" display="CZ6768-000"/>
+    <hyperlink ref="A256" r:id="rId348" display="CZ7753-000"/>
+    <hyperlink ref="A257" r:id="rId349" display="CZ8588-000"/>
+    <hyperlink ref="A258" r:id="rId350" display="CZ8590-000"/>
+    <hyperlink ref="A259" r:id="rId351" display="EH3096-000"/>
+    <hyperlink ref="A260" r:id="rId352" display="EH7203-000"/>
+    <hyperlink ref="A261" r:id="rId353" display="EH7204-000"/>
+    <hyperlink ref="A262" r:id="rId354" display="EK3448-001"/>
+    <hyperlink ref="A263" r:id="rId355" display="EK3112-000"/>
+    <hyperlink ref="A264" r:id="rId356" display="EM0066-000"/>
+    <hyperlink ref="A265" r:id="rId357" display="F59084-000"/>
+    <hyperlink ref="A266" r:id="rId358" display="EG3369-000"/>
+    <hyperlink ref="A267" r:id="rId359" display="EG3708-000"/>
+    <hyperlink ref="A268" r:id="rId360" display="EG5932-002"/>
+    <hyperlink ref="A269" r:id="rId361" display="EG6171-000"/>
+    <hyperlink ref="A270" r:id="rId362" display="EG8273-000"/>
+    <hyperlink ref="A271" r:id="rId363" display="EG8275-000"/>
+    <hyperlink ref="A272" r:id="rId364" display="EG8276-000"/>
+    <hyperlink ref="A273" r:id="rId365" display="EG8277-000"/>
+    <hyperlink ref="A274" r:id="rId366" display="EG8293-001"/>
+    <hyperlink ref="A275" r:id="rId367" display="EG6568-000"/>
+    <hyperlink ref="A276" r:id="rId368" display="EG8297-000"/>
+    <hyperlink ref="A277" r:id="rId369" display="EG8891-000"/>
+    <hyperlink ref="A278" r:id="rId370" display="EG8893-000"/>
+    <hyperlink ref="A279" r:id="rId371" display="EG9784-000"/>
+    <hyperlink ref="A280" r:id="rId372" display="EG9252-001"/>
+    <hyperlink ref="A281" r:id="rId373" display="EH0787-000"/>
+    <hyperlink ref="A282" r:id="rId374" display="EH1328-000"/>
+    <hyperlink ref="A283" r:id="rId375" display="EH1040-000"/>
+    <hyperlink ref="A284" r:id="rId376" display="EH1758-001"/>
+    <hyperlink ref="A285" r:id="rId377" display="EH1759-001"/>
+    <hyperlink ref="A286" r:id="rId378" display="760238861"/>
+    <hyperlink ref="A287" r:id="rId379" display="760238857"/>
+    <hyperlink ref="A288" r:id="rId380" display="760238510"/>
+    <hyperlink ref="A289" r:id="rId381" display="NG4-VMKLF4A"/>
+    <hyperlink ref="C289" r:id="rId382" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A290" r:id="rId383" display="QK7510-000"/>
+    <hyperlink ref="A291" r:id="rId384" display="2111684-1"/>
+    <hyperlink ref="A292" r:id="rId385" display="2111684-2"/>
+    <hyperlink ref="A293" r:id="rId386" display="121724-000"/>
+    <hyperlink ref="A294" r:id="rId387" display="347867-000"/>
+    <hyperlink ref="A295" r:id="rId388" display="195714-000"/>
+    <hyperlink ref="A296" r:id="rId389" display="460159097"/>
+    <hyperlink ref="A297" r:id="rId390" display="367652-000"/>
+    <hyperlink ref="A298" r:id="rId391" display="399274-000"/>
     <hyperlink ref="A299" r:id="rId392" display="FIST-FSASA3-SPLITTER-TRAYS"/>
     <hyperlink ref="A300" r:id="rId393" display="FPS-CMPP2CSS"/>
     <hyperlink ref="C300" r:id="rId394" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
     <hyperlink ref="A301" r:id="rId395" display="FPS-CMPP2WJJ"/>
     <hyperlink ref="C301" r:id="rId396" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
     <hyperlink ref="A302" r:id="rId397" display="FPS-CMPP2JJJ"/>
     <hyperlink ref="C302" r:id="rId398" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
     <hyperlink ref="A303" r:id="rId399" display="FPS-CMPP2MJJ"/>
     <hyperlink ref="C303" r:id="rId400" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
     <hyperlink ref="A304" r:id="rId401" display="FPS-CMPP2PJJ"/>
     <hyperlink ref="C304" r:id="rId402" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
     <hyperlink ref="A305" r:id="rId403" display="FPS-FMTSP-CJJ02"/>
     <hyperlink ref="A306" r:id="rId404" display="FPS-LPP1WJJ"/>
     <hyperlink ref="C306" r:id="rId405" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A307" r:id="rId406" display="FPS-LPP1AJJ"/>
     <hyperlink ref="C307" r:id="rId407" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A308" r:id="rId408" display="FPS-LPP1CJJ"/>
     <hyperlink ref="C308" r:id="rId409" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A309" r:id="rId410" display="FPS-LPP1GJJ"/>
     <hyperlink ref="C309" r:id="rId411" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A310" r:id="rId412" display="FPS-MPP1GJJ"/>
     <hyperlink ref="C310" r:id="rId413" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A311" r:id="rId414" display="FPS-MPP1ANN"/>
     <hyperlink ref="C311" r:id="rId415" display="Variant of FDH3000-SPLITTER-MODULES"/>
     <hyperlink ref="A312" r:id="rId416" display="FPS-LPP1MJJ"/>
@@ -18402,319 +18402,319 @@
     <hyperlink ref="A378" r:id="rId509" display="SP-11600L1L1CAAA"/>
     <hyperlink ref="A379" r:id="rId510" display="SP-10400S2S2CAAA"/>
     <hyperlink ref="A380" r:id="rId511" display="SP-10800S2S2CAAA"/>
     <hyperlink ref="A381" r:id="rId512" display="SP-10400S1S1CAAA"/>
     <hyperlink ref="A382" r:id="rId513" display="SP-11600S1S1CAAA"/>
     <hyperlink ref="A383" r:id="rId514" display="SP-13200S1S1CAAA"/>
     <hyperlink ref="A384" r:id="rId515" display="SP-10200L2L2CBAA"/>
     <hyperlink ref="A385" r:id="rId516" display="SP-10400L2L2CBAA"/>
     <hyperlink ref="A386" r:id="rId517" display="SP-11600L2L2CBAA"/>
     <hyperlink ref="A387" r:id="rId518" display="SP-10200L1L1CBAA"/>
     <hyperlink ref="A388" r:id="rId519" display="SP-10400L1L1CBAA"/>
     <hyperlink ref="A389" r:id="rId520" display="SP-11600L1L1CBAA"/>
     <hyperlink ref="A390" r:id="rId521" display="SP-10200S2S2CBAA"/>
     <hyperlink ref="A391" r:id="rId522" display="SP-10800S2S2CBAA"/>
     <hyperlink ref="A392" r:id="rId523" display="SP-11600S1S1CBAA"/>
     <hyperlink ref="A393" r:id="rId524" display="760253738"/>
     <hyperlink ref="C393" r:id="rId525" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
     <hyperlink ref="A394" r:id="rId526" display="CV5849-000"/>
     <hyperlink ref="C394" r:id="rId527" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
     <hyperlink ref="A395" r:id="rId528" display="NG4-VSMLF28"/>
     <hyperlink ref="C395" r:id="rId529" display="Variant of NG4-SPLTR-MODULES"/>
     <hyperlink ref="A396" r:id="rId530" display="NG4-VSMRF28"/>
     <hyperlink ref="C396" r:id="rId531" display="Variant of NG4-SPLTR-MODULES"/>
     <hyperlink ref="A397" r:id="rId532" display="1RU-SP3116004"/>
     <hyperlink ref="C397" r:id="rId533" display="Variant of 1RU-SPLTR-PNLS"/>
-    <hyperlink ref="A398" r:id="rId534" display="860634939"/>
-[...267 lines deleted...]
-    <hyperlink ref="A605" r:id="rId802" display="SP-13200S1S1CBAA"/>
+    <hyperlink ref="A398" r:id="rId534" display="1RU-SP2264001"/>
+    <hyperlink ref="C398" r:id="rId535" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A399" r:id="rId536" display="1RU-SP3164001"/>
+    <hyperlink ref="C399" r:id="rId537" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A400" r:id="rId538" display="SP-13200L2L2CBAA"/>
+    <hyperlink ref="A401" r:id="rId539" display="SP-13200L1L1CBAA"/>
+    <hyperlink ref="A402" r:id="rId540" display="SP-13200S2S2CBAA"/>
+    <hyperlink ref="A403" r:id="rId541" display="SP-13200S1S1CBAA"/>
+    <hyperlink ref="A404" r:id="rId542" display="860634939"/>
+    <hyperlink ref="A405" r:id="rId543" display="860637058"/>
+    <hyperlink ref="A406" r:id="rId544" display="A11211-000"/>
+    <hyperlink ref="A407" r:id="rId545" display="A11601-000"/>
+    <hyperlink ref="A408" r:id="rId546" display="A10948-000"/>
+    <hyperlink ref="A409" r:id="rId547" display="760238447"/>
+    <hyperlink ref="A410" r:id="rId548" display="760238448"/>
+    <hyperlink ref="A411" r:id="rId549" display="760238856"/>
+    <hyperlink ref="A412" r:id="rId550" display="760238858"/>
+    <hyperlink ref="A413" r:id="rId551" display="760239444"/>
+    <hyperlink ref="A414" r:id="rId552" display="760253638"/>
+    <hyperlink ref="C414" r:id="rId553" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A415" r:id="rId554" display="760253639"/>
+    <hyperlink ref="C415" r:id="rId555" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A416" r:id="rId556" display="NG4-VMKLF4C"/>
+    <hyperlink ref="C416" r:id="rId557" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A417" r:id="rId558" display="460159095"/>
+    <hyperlink ref="A418" r:id="rId559" display="460159098"/>
+    <hyperlink ref="A419" r:id="rId560" display="526878-000"/>
+    <hyperlink ref="A420" r:id="rId561" display="116894-000"/>
+    <hyperlink ref="A421" r:id="rId562" display="213464-000"/>
+    <hyperlink ref="A422" r:id="rId563" display="239574-000"/>
+    <hyperlink ref="A423" r:id="rId564" display="NG4-VSKLF132"/>
+    <hyperlink ref="C423" r:id="rId565" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A424" r:id="rId566" display="NG4-VMKNLF4H010GM"/>
+    <hyperlink ref="C424" r:id="rId567" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A425" r:id="rId568" display="NG4-VSKRF132"/>
+    <hyperlink ref="C425" r:id="rId569" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A426" r:id="rId570" display="NG4-VSMRF132"/>
+    <hyperlink ref="C426" r:id="rId571" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A427" r:id="rId572" display="NG4-VM7LF2A"/>
+    <hyperlink ref="C427" r:id="rId573" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A428" r:id="rId574" display="NG4-VMKNRF4J010GM"/>
+    <hyperlink ref="C428" r:id="rId575" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A429" r:id="rId576" display="NG4-VMKRF4A"/>
+    <hyperlink ref="C429" r:id="rId577" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A430" r:id="rId578" display="NG4-VM7RF2A"/>
+    <hyperlink ref="C430" r:id="rId579" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A431" r:id="rId580" display="NG4-VSMLF8C"/>
+    <hyperlink ref="C431" r:id="rId581" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A432" r:id="rId582" display="NG4-VMKNLF4C010GM"/>
+    <hyperlink ref="C432" r:id="rId583" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A433" r:id="rId584" display="VLM-2KUKU2000D0000"/>
+    <hyperlink ref="C433" r:id="rId585" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A434" r:id="rId586" display="VLM-57A7A4900A00"/>
+    <hyperlink ref="C434" r:id="rId587" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A435" r:id="rId588" display="VLM-27A7A2000B0000"/>
+    <hyperlink ref="C435" r:id="rId589" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A436" r:id="rId590" display="VLM-27A7A4900A0000"/>
+    <hyperlink ref="C436" r:id="rId591" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A437" r:id="rId592" display="VLM-M7U7U7U1AB000"/>
+    <hyperlink ref="C437" r:id="rId593" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A438" r:id="rId594" display="VLM-27A7A8000A0000"/>
+    <hyperlink ref="C438" r:id="rId595" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A439" r:id="rId596" display="VLM-M7U7U7U1ED000"/>
+    <hyperlink ref="C439" r:id="rId597" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A440" r:id="rId598" display="NG4-VMMLF4H"/>
+    <hyperlink ref="C440" r:id="rId599" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A441" r:id="rId600" display="760235608"/>
+    <hyperlink ref="A442" r:id="rId601" display="760235609"/>
+    <hyperlink ref="A443" r:id="rId602" display="760235611"/>
+    <hyperlink ref="A444" r:id="rId603" display="760235614"/>
+    <hyperlink ref="A445" r:id="rId604" display="760236098"/>
+    <hyperlink ref="A446" r:id="rId605" display="760236398"/>
+    <hyperlink ref="A447" r:id="rId606" display="LX1SSP1216001"/>
+    <hyperlink ref="C447" r:id="rId607" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A448" r:id="rId608" display="LX1SSP1204004"/>
+    <hyperlink ref="C448" r:id="rId609" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A449" r:id="rId610" display="LX1SSP1202006"/>
+    <hyperlink ref="C449" r:id="rId611" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A450" r:id="rId612" display="LX1SSP1116001"/>
+    <hyperlink ref="C450" r:id="rId613" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A451" r:id="rId614" display="LX1SSP1108002"/>
+    <hyperlink ref="C451" r:id="rId615" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A452" r:id="rId616" display="LX1SSP1102006"/>
+    <hyperlink ref="C452" r:id="rId617" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A453" r:id="rId618" display="LX2SSP2232001"/>
+    <hyperlink ref="C453" r:id="rId619" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A454" r:id="rId620" display="LX1SSP2216001"/>
+    <hyperlink ref="C454" r:id="rId621" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A455" r:id="rId622" display="LX1SSP2202006"/>
+    <hyperlink ref="C455" r:id="rId623" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A456" r:id="rId624" display="LX1SSP2108002"/>
+    <hyperlink ref="C456" r:id="rId625" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A457" r:id="rId626" display="LX1SSP2104004"/>
+    <hyperlink ref="C457" r:id="rId627" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A458" r:id="rId628" display="LX2SSP3216001"/>
+    <hyperlink ref="C458" r:id="rId629" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A459" r:id="rId630" display="LX1SSP3208001"/>
+    <hyperlink ref="C459" r:id="rId631" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A460" r:id="rId632" display="LX1SSP3204002"/>
+    <hyperlink ref="C460" r:id="rId633" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A461" r:id="rId634" display="LX1SSP3108001"/>
+    <hyperlink ref="C461" r:id="rId635" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A462" r:id="rId636" display="LX1SSP3102003"/>
+    <hyperlink ref="C462" r:id="rId637" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A463" r:id="rId638" display="LX1SSP4202003"/>
+    <hyperlink ref="C463" r:id="rId639" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A464" r:id="rId640" display="LX1SSP4108001"/>
+    <hyperlink ref="C464" r:id="rId641" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A465" r:id="rId642" display="LX1SSP4102003"/>
+    <hyperlink ref="C465" r:id="rId643" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A466" r:id="rId644" display="1RU-SP3232001"/>
+    <hyperlink ref="C466" r:id="rId645" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A467" r:id="rId646" display="1RU-SP4132001"/>
+    <hyperlink ref="C467" r:id="rId647" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A468" r:id="rId648" display="1RU-SP1232002"/>
+    <hyperlink ref="C468" r:id="rId649" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A469" r:id="rId650" display="1RU-SP2132001"/>
+    <hyperlink ref="C469" r:id="rId651" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A470" r:id="rId652" display="1RU-SP2132002"/>
+    <hyperlink ref="C470" r:id="rId653" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A471" r:id="rId654" display="1RU-SP2164001"/>
+    <hyperlink ref="C471" r:id="rId655" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A472" r:id="rId656" display="SP-10400NNNNXABB"/>
+    <hyperlink ref="A473" r:id="rId657" display="SP-11600NNNNXABB"/>
+    <hyperlink ref="A474" r:id="rId658" display="SP-16400NNNNXABB"/>
+    <hyperlink ref="A475" r:id="rId659" display="SP-1AA00NNNNXABB"/>
+    <hyperlink ref="A476" r:id="rId660" display="SP-20200NNNNXABB"/>
+    <hyperlink ref="A477" r:id="rId661" display="SP-20400NNNNXABB"/>
+    <hyperlink ref="A478" r:id="rId662" display="SP-20800NNNNXABB"/>
+    <hyperlink ref="A479" r:id="rId663" display="SP-21600NNNNXABB"/>
+    <hyperlink ref="A480" r:id="rId664" display="SP-10200NNNNXBBB"/>
+    <hyperlink ref="A481" r:id="rId665" display="SP-10800NNNNXBBB"/>
+    <hyperlink ref="A482" r:id="rId666" display="SP-1AA00NNNNXBBB"/>
+    <hyperlink ref="A483" r:id="rId667" display="SP-20200NNNNXBBB"/>
+    <hyperlink ref="A484" r:id="rId668" display="SP-20400NNNNXBBB"/>
+    <hyperlink ref="A485" r:id="rId669" display="SP-21600NNNNXBBB"/>
+    <hyperlink ref="A486" r:id="rId670" display="SF-10202NNNNXABB"/>
+    <hyperlink ref="A487" r:id="rId671" display="SF-10207NNNNXABB"/>
+    <hyperlink ref="A488" r:id="rId672" display="SF-10210NNNNXABB"/>
+    <hyperlink ref="A489" r:id="rId673" display="SF-10215NNNNXABB"/>
+    <hyperlink ref="A490" r:id="rId674" display="SF-10220NNNNXABB"/>
+    <hyperlink ref="A491" r:id="rId675" display="SF-10230NNNNXABB"/>
+    <hyperlink ref="A492" r:id="rId676" display="SF-10245NNNNXABB"/>
+    <hyperlink ref="A493" r:id="rId677" display="SF-10200NNNNXABB"/>
+    <hyperlink ref="A494" r:id="rId678" display="SF-20200NNNNXABB"/>
+    <hyperlink ref="A495" r:id="rId679" display="SF-10202NNNNXBBB"/>
+    <hyperlink ref="A496" r:id="rId680" display="SF-10205NNNNXBBB"/>
+    <hyperlink ref="A497" r:id="rId681" display="SF-10207NNNNXBBB"/>
+    <hyperlink ref="A498" r:id="rId682" display="SF-10220NNNNXBBB"/>
+    <hyperlink ref="A499" r:id="rId683" display="SF-10240NNNNXBBB"/>
+    <hyperlink ref="A500" r:id="rId684" display="SF-10245NNNNXBBB"/>
+    <hyperlink ref="A501" r:id="rId685" display="SP-10200NNL2CABA"/>
+    <hyperlink ref="A502" r:id="rId686" display="SP-10400NNL2CABA"/>
+    <hyperlink ref="A503" r:id="rId687" display="SP-11600NNL2CABA"/>
+    <hyperlink ref="A504" r:id="rId688" display="SP-10200NNL1CABA"/>
+    <hyperlink ref="A505" r:id="rId689" display="SP-10800NNL1CABA"/>
+    <hyperlink ref="A506" r:id="rId690" display="SP-10400NNS2CABA"/>
+    <hyperlink ref="A507" r:id="rId691" display="SP-11600NNS2CABA"/>
+    <hyperlink ref="A508" r:id="rId692" display="SP-10800NNS2CABA"/>
+    <hyperlink ref="A509" r:id="rId693" display="SP-10800NNS1CABA"/>
+    <hyperlink ref="A510" r:id="rId694" display="SP-10200NNL2CBBA"/>
+    <hyperlink ref="A511" r:id="rId695" display="SP-11600NNL2CBBA"/>
+    <hyperlink ref="A512" r:id="rId696" display="SP-10200NNL1CBBA"/>
+    <hyperlink ref="A513" r:id="rId697" display="SP-11600NNL1CBBA"/>
+    <hyperlink ref="A514" r:id="rId698" display="SP-10200NNS2CBBA"/>
+    <hyperlink ref="A515" r:id="rId699" display="SP-10400NNS2CBBA"/>
+    <hyperlink ref="A516" r:id="rId700" display="SP-10800NNS2CBBA"/>
+    <hyperlink ref="A517" r:id="rId701" display="SP-11600NNS2CBBA"/>
+    <hyperlink ref="A518" r:id="rId702" display="SP-11600NNS1CBBA"/>
+    <hyperlink ref="A519" r:id="rId703" display="XP-SPTJJ410200"/>
+    <hyperlink ref="C519" r:id="rId704" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A520" r:id="rId705" display="XP-SPTJJ110800"/>
+    <hyperlink ref="C520" r:id="rId706" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A521" r:id="rId707" display="XP-SPTMM810200"/>
+    <hyperlink ref="C521" r:id="rId708" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A522" r:id="rId709" display="XP-SPTJJ213265"/>
+    <hyperlink ref="C522" r:id="rId710" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A523" r:id="rId711" display="XP-SPTJJ116465"/>
+    <hyperlink ref="C523" r:id="rId712" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A524" r:id="rId713" display="XP-SPTMM116465"/>
+    <hyperlink ref="C524" r:id="rId714" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A525" r:id="rId715" display="XP-SPTJJ411665"/>
+    <hyperlink ref="C525" r:id="rId716" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A526" r:id="rId717" display="EG8892-000"/>
+    <hyperlink ref="A527" r:id="rId718" display="EG9250-001"/>
+    <hyperlink ref="A528" r:id="rId719" display="EG9438-000"/>
+    <hyperlink ref="A529" r:id="rId720" display="EH3185-000"/>
+    <hyperlink ref="A530" r:id="rId721" display="EH2763-000"/>
+    <hyperlink ref="A531" r:id="rId722" display="EH0774-000"/>
+    <hyperlink ref="A532" r:id="rId723" display="EH0776-000"/>
+    <hyperlink ref="A533" r:id="rId724" display="EH0777-000"/>
+    <hyperlink ref="A534" r:id="rId725" display="EH2060-000"/>
+    <hyperlink ref="A535" r:id="rId726" display="EJ0445-000"/>
+    <hyperlink ref="A536" r:id="rId727" display="EJ2002-000"/>
+    <hyperlink ref="A537" r:id="rId728" display="EK2987-000"/>
+    <hyperlink ref="A538" r:id="rId729" display="EM0065-000"/>
+    <hyperlink ref="A539" r:id="rId730" display="F04947-000"/>
+    <hyperlink ref="A540" r:id="rId731" display="F08852-000"/>
+    <hyperlink ref="A541" r:id="rId732" display="F07925-000"/>
+    <hyperlink ref="A542" r:id="rId733" display="FPS-CMPP2CJJ"/>
+    <hyperlink ref="C542" r:id="rId734" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A543" r:id="rId735" display="FPS-CMPP2DSS"/>
+    <hyperlink ref="C543" r:id="rId736" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A544" r:id="rId737" display="CU4755-000"/>
+    <hyperlink ref="A545" r:id="rId738" display="CV5843-000"/>
+    <hyperlink ref="C545" r:id="rId739" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A546" r:id="rId740" display="CV5851-000"/>
+    <hyperlink ref="C546" r:id="rId741" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A547" r:id="rId742" display="CV5855-000"/>
+    <hyperlink ref="C547" r:id="rId743" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A548" r:id="rId744" display="CV5839-000"/>
+    <hyperlink ref="C548" r:id="rId745" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A549" r:id="rId746" display="CW1639-000"/>
+    <hyperlink ref="A550" r:id="rId747" display="CW3257-000"/>
+    <hyperlink ref="A551" r:id="rId748" display="CW3203-000"/>
+    <hyperlink ref="A552" r:id="rId749" display="CW0093-000"/>
+    <hyperlink ref="A553" r:id="rId750" display="CW7360-000"/>
+    <hyperlink ref="A554" r:id="rId751" display="CX2455-000"/>
+    <hyperlink ref="A555" r:id="rId752" display="CX2617-000"/>
+    <hyperlink ref="A556" r:id="rId753" display="CX3241-000"/>
+    <hyperlink ref="A557" r:id="rId754" display="CX3244-000"/>
+    <hyperlink ref="A558" r:id="rId755" display="CX3357-000"/>
+    <hyperlink ref="A559" r:id="rId756" display="CX5090-000"/>
+    <hyperlink ref="A560" r:id="rId757" display="CY0681-000"/>
+    <hyperlink ref="A561" r:id="rId758" display="CY0682-000"/>
+    <hyperlink ref="A562" r:id="rId759" display="CY4697-000"/>
+    <hyperlink ref="A563" r:id="rId760" display="CY3912-000"/>
+    <hyperlink ref="A564" r:id="rId761" display="CY8049-000"/>
+    <hyperlink ref="A565" r:id="rId762" display="CY4075-000"/>
+    <hyperlink ref="A566" r:id="rId763" display="CZ2609-000"/>
+    <hyperlink ref="A567" r:id="rId764" display="CZ3238-000"/>
+    <hyperlink ref="A568" r:id="rId765" display="CZ3243-000"/>
+    <hyperlink ref="A569" r:id="rId766" display="CZ8312-000"/>
+    <hyperlink ref="A570" r:id="rId767" display="CZ9183-000"/>
+    <hyperlink ref="A571" r:id="rId768" display="D39498-000"/>
+    <hyperlink ref="A572" r:id="rId769" display="D83800-000"/>
+    <hyperlink ref="A573" r:id="rId770" display="D80450-000"/>
+    <hyperlink ref="A574" r:id="rId771" display="D87277-000"/>
+    <hyperlink ref="A575" r:id="rId772" display="D88684-000"/>
+    <hyperlink ref="A576" r:id="rId773" display="E49835-000"/>
+    <hyperlink ref="A577" r:id="rId774" display="E45575-000"/>
+    <hyperlink ref="A578" r:id="rId775" display="E91273-000"/>
+    <hyperlink ref="A579" r:id="rId776" display="E96958-000"/>
+    <hyperlink ref="A580" r:id="rId777" display="CK7702-000"/>
+    <hyperlink ref="A581" r:id="rId778" display="CN9632-000"/>
+    <hyperlink ref="A582" r:id="rId779" display="CN9787-000"/>
+    <hyperlink ref="A583" r:id="rId780" display="CP3654-000"/>
+    <hyperlink ref="A584" r:id="rId781" display="CR0128-000"/>
+    <hyperlink ref="A585" r:id="rId782" display="CR5485-000"/>
+    <hyperlink ref="A586" r:id="rId783" display="CR6731-000"/>
+    <hyperlink ref="A587" r:id="rId784" display="CS1308-000"/>
+    <hyperlink ref="A588" r:id="rId785" display="CS1310-000"/>
+    <hyperlink ref="A589" r:id="rId786" display="CS1312-000"/>
+    <hyperlink ref="A590" r:id="rId787" display="A68478-000"/>
+    <hyperlink ref="A591" r:id="rId788" display="BP7852-000"/>
+    <hyperlink ref="A592" r:id="rId789" display="C23065-000"/>
+    <hyperlink ref="A593" r:id="rId790" display="C29177-000"/>
+    <hyperlink ref="A594" r:id="rId791" display="C73000-000"/>
+    <hyperlink ref="A595" r:id="rId792" display="CB3016-000"/>
+    <hyperlink ref="A596" r:id="rId793" display="CB9820-000"/>
+    <hyperlink ref="A597" r:id="rId794" display="CC0561-000"/>
+    <hyperlink ref="A598" r:id="rId795" display="CC1599-000"/>
+    <hyperlink ref="A599" r:id="rId796" display="CC3157-000"/>
+    <hyperlink ref="A600" r:id="rId797" display="CC3783-000"/>
+    <hyperlink ref="A601" r:id="rId798" display="F58883-000"/>
+    <hyperlink ref="A602" r:id="rId799" display="754759-000"/>
+    <hyperlink ref="A603" r:id="rId800" display="61935G-000"/>
+    <hyperlink ref="A604" r:id="rId801" display="622516-000"/>
+    <hyperlink ref="A605" r:id="rId802" display="688817-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId803"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 