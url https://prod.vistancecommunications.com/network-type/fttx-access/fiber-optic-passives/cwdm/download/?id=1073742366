--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,214 +11,484 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320" count="694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321" count="721">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>726774-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB471L2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>789682-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-490-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1491 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1C</t>
+  </si>
+  <si>
+    <t>CWDM component</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>376744-000</t>
+  </si>
+  <si>
+    <t>OCC1C-B-43A-NNSEC-C01</t>
+  </si>
+  <si>
+    <t>OCC1C compact CWDM, 8 channels + upgrade port, single demux, 1431 nm starting wavelength, 0.9 mm cable</t>
+  </si>
+  <si>
+    <t>394337-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-590-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1591 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>446551-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
+    <t>511828-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-610-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1611 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>CY7317-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>CY7260-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2</t>
+  </si>
+  <si>
+    <t>D63214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1531.90 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>OCC1D</t>
+  </si>
+  <si>
+    <t>DWDM component</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>B57410-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-230-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1558.98 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>B35216-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-400-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1545.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C78825-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-560-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1532.68 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>892676-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-610-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1528.77 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>956826-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531</t>
+  </si>
+  <si>
+    <t>860633531</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>C96541-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-550-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1533.47 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC9014-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>E31478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-220-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1559.79 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E85214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-600-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1529.55 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T74441-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-500-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1537.40 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>H68521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-260-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1556.56 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J35412-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-250-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1557.36 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J96321-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-280-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>K98521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-420-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1543.73 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>L63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-310-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1552.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>M63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-440-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1542.14 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>V95478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-390-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1546.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
     <t>T58874-000</t>
   </si>
   <si>
     <t>OCC1D-X-410-NNNQF</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1544.53 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
-    <t>OCC1D</t>
-[...118 lines deleted...]
-  <si>
     <t>R32159-000</t>
   </si>
   <si>
     <t>OCC1D-X-200-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1561.42 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>R32650-000</t>
   </si>
   <si>
     <t>OCC1D-X-350-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1549.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>R68752-000</t>
   </si>
   <si>
     <t>OCC1D-X-270-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1555.75 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
@@ -238,783 +508,516 @@
   <si>
     <t>OCC1D-X-340-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1550.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>256295-000</t>
   </si>
   <si>
     <t>OCC1C-X-470-NNSEF</t>
   </si>
   <si>
     <t>OCC1C CWDM, double mux/demux, 1471 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
     <t>296537-000</t>
   </si>
   <si>
     <t>OCM1-CA2511L2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
   </si>
   <si>
-    <t>394337-000</t>
-[...16 lines deleted...]
-  <si>
     <t>316997-000</t>
   </si>
   <si>
     <t>OCM1-CDB471L2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
   </si>
   <si>
-    <t>376744-000</t>
-[...214 lines deleted...]
-  <si>
     <t>FPS-C1JJBA0CN1000</t>
   </si>
   <si>
     <t>Variant of FDH3000-WDM-MODULES</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
   </si>
   <si>
-    <t>FDH 3000 | Mini FDH 3000</t>
-[...1 lines deleted...]
-  <si>
     <t>FPS-C2JJAA0BY1000</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
   </si>
   <si>
-    <t>FDH3000-WDM-MODULES</t>
-[...26 lines deleted...]
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>CC7744-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-580-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1531.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CC8038-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8358-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA551L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>CC8359-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>835297-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-530-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1531 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530</t>
+  </si>
+  <si>
+    <t>860633530</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2</t>
+  </si>
+  <si>
+    <t>973241-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>518289-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB431L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
+  </si>
+  <si>
+    <t>552120-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-450-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1541.35 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>R74125-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-360-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1548.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R74129-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-290-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.13 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V63332-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-510-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1536.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V68741-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-370-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1547.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T63574-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-210-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1560.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
   </si>
   <si>
     <t>J63987-000</t>
   </si>
   <si>
     <t>OCC1D-X-330-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1550.92 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>J96345-000</t>
   </si>
   <si>
     <t>OCM1-CYC47AL1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>K69850-000</t>
   </si>
   <si>
     <t>OCC1D-X-320-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1551.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>JK9632-000</t>
   </si>
   <si>
     <t>OCC1D-X-430-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1542.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
-    <t>T63574-000</t>
-[...68 lines deleted...]
-    <t>FPS-C1JJBE0CN1000</t>
+    <t>CS9202-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CX5484-000</t>
+  </si>
+  <si>
+    <t>OCM1-CCF471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
+  </si>
+  <si>
+    <t>CY2410-000</t>
+  </si>
+  <si>
+    <t>OCC1C-F-471-NNNQC</t>
+  </si>
+  <si>
+    <t>OCC1C compact CWDM, 8 channels + 1310 nm port, single demux, 1471 nm starting wavelength, 0.250 mm cable</t>
+  </si>
+  <si>
+    <t>DC9926-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-590-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1530.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E33984-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-530-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1535.04 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>A68521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-240-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1558.17 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>B63339-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-520-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1535.82 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C63154-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-540-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1534.25 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CA9927-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMI471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 2 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>F63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-300-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1553.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>652598-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC471L1</t>
   </si>
   <si>
     <t>413964-000</t>
   </si>
   <si>
     <t>OCC1C-X-510-NNSEF</t>
   </si>
   <si>
     <t>OCC1C CWDM, double mux/demux, 1511 nm starting wavelength, 0.9 mm cable, field installable</t>
-  </si>
-[...325 lines deleted...]
-    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1133,51 +1136,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J113" totalsRowShown="0">
   <autoFilter ref="A1:J113"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J113"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="130" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1211,2450 +1214,2531 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" t="s">
         <v>21</v>
       </c>
-      <c r="G4" t="s">
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
+      <c r="A6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" t="s">
         <v>14</v>
       </c>
-      <c r="H4" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="H7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="J7" t="s">
+      <c r="B8" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="J8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="G12" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>53</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" t="s">
+        <v>53</v>
+      </c>
+      <c r="H18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" t="s">
         <v>14</v>
       </c>
-      <c r="H18" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G20" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="H20" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G23" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>26</v>
+        <v>20</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H24" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G25" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="H25" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G26" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="H26" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B27" t="s">
         <v>95</v>
       </c>
-      <c r="C27" t="s">
-        <v>12</v>
+      <c r="C27" s="1" t="s">
+        <v>96</v>
       </c>
       <c r="D27" t="s">
+        <v>97</v>
+      </c>
+      <c r="F27" t="s">
+        <v>98</v>
+      </c>
+      <c r="G27" t="s">
+        <v>99</v>
+      </c>
+      <c r="H27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G27" t="s">
-[...10 lines deleted...]
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="G28" t="s">
         <v>99</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="12.75">
+      <c r="I28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="F29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" t="s">
+        <v>99</v>
+      </c>
+      <c r="H29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
         <v>100</v>
       </c>
-      <c r="B29" t="s">
-[...15 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
         <v>105</v>
       </c>
-      <c r="C30" t="s">
-        <v>12</v>
+      <c r="C30" s="1" t="s">
+        <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
+      <c r="F30" t="s">
+        <v>98</v>
+      </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="H30" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" t="s">
         <v>108</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="F31" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" t="s">
+        <v>99</v>
+      </c>
+      <c r="H31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G31" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" t="s">
         <v>110</v>
       </c>
-      <c r="B32" t="s">
+      <c r="F32" t="s">
+        <v>98</v>
+      </c>
+      <c r="G32" t="s">
+        <v>99</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C33" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" t="s">
         <v>112</v>
       </c>
-      <c r="G32" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="F33" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" t="s">
+        <v>99</v>
+      </c>
+      <c r="H33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C34" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" t="s">
         <v>114</v>
       </c>
-      <c r="C33" t="s">
-[...23 lines deleted...]
-        <v>118</v>
+      <c r="F34" t="s">
+        <v>98</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="G35" t="s">
+        <v>53</v>
+      </c>
+      <c r="H35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" t="s">
         <v>119</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
         <v>120</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="G36" t="s">
+        <v>53</v>
+      </c>
+      <c r="H36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G35" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="B37" t="s">
         <v>122</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
         <v>123</v>
       </c>
-      <c r="D36" t="s">
+      <c r="G37" t="s">
+        <v>53</v>
+      </c>
+      <c r="H37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G36" t="s">
+      <c r="B38" t="s">
         <v>125</v>
       </c>
-      <c r="H36" t="s">
-[...2 lines deleted...]
-      <c r="I36" t="s">
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="G38" t="s">
+        <v>53</v>
+      </c>
+      <c r="H38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="B39" t="s">
         <v>128</v>
       </c>
-      <c r="G37" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
         <v>129</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="G39" t="s">
+        <v>53</v>
+      </c>
+      <c r="H39" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="G38" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="B40" t="s">
         <v>131</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
         <v>132</v>
       </c>
-      <c r="G39" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="H40" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" t="s">
+        <v>134</v>
+      </c>
+      <c r="D41" t="s">
         <v>135</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="G41" t="s">
         <v>136</v>
       </c>
-      <c r="G41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="I41" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="12.75">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>138</v>
+      </c>
+      <c r="B42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C42" t="s">
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G42" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="H42" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:9" ht="12.75">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>141</v>
+      </c>
+      <c r="B43" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G43" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="H43" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B48" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G48" t="s">
+        <v>53</v>
+      </c>
+      <c r="H48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>161</v>
+      </c>
+      <c r="G49" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
+        <v>164</v>
+      </c>
+      <c r="G50" t="s">
         <v>14</v>
       </c>
-      <c r="H48" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
+      </c>
+      <c r="B51" t="s">
+        <v>166</v>
       </c>
       <c r="C51" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G51" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>168</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>169</v>
       </c>
       <c r="D52" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G52" t="s">
-        <v>33</v>
+        <v>136</v>
       </c>
       <c r="H52" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>172</v>
+      </c>
+      <c r="G53" t="s">
+        <v>136</v>
+      </c>
+      <c r="H53" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D54" t="s">
+        <v>172</v>
+      </c>
+      <c r="G54" t="s">
+        <v>136</v>
+      </c>
+      <c r="H54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D55" t="s">
+        <v>175</v>
+      </c>
+      <c r="G55" t="s">
+        <v>136</v>
+      </c>
+      <c r="H55" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" t="s">
+        <v>177</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D56" t="s">
+        <v>172</v>
+      </c>
+      <c r="G56" t="s">
+        <v>136</v>
+      </c>
+      <c r="H56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D57" t="s">
+        <v>172</v>
+      </c>
+      <c r="G57" t="s">
+        <v>136</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D58" t="s">
         <v>170</v>
       </c>
-      <c r="C53" t="s">
-[...62 lines deleted...]
-      <c r="D56" t="s">
+      <c r="G58" t="s">
+        <v>136</v>
+      </c>
+      <c r="H58" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="G56" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="C59" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D59" t="s">
+        <v>170</v>
+      </c>
+      <c r="G59" t="s">
+        <v>136</v>
+      </c>
+      <c r="H59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B57" t="s">
-[...63 lines deleted...]
-        <v>12</v>
+      <c r="C60" s="1" t="s">
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>192</v>
+        <v>170</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>136</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
+      </c>
+      <c r="I60" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="63" spans="1:9" ht="12.75">
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B63" t="s">
+        <v>189</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
+        <v>190</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B64" t="s">
+        <v>192</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
+        <v>193</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B65" t="s">
+        <v>195</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" t="s">
+        <v>20</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B66" t="s">
         <v>199</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A64" s="1" t="s">
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>76</v>
+      </c>
+      <c r="G66" t="s">
+        <v>46</v>
+      </c>
+      <c r="H66" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="B67" t="s">
         <v>201</v>
       </c>
-      <c r="G64" t="s">
-[...10 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
         <v>202</v>
       </c>
-      <c r="B65" t="s">
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A66" s="1" t="s">
+      <c r="B68" t="s">
         <v>204</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
         <v>205</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A69" s="1" t="s">
+      <c r="B69" t="s">
         <v>207</v>
       </c>
-      <c r="C69" s="1" t="s">
-        <v>157</v>
+      <c r="C69" t="s">
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="G69" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="H69" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B70" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G70" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B71" t="s">
         <v>212</v>
       </c>
-      <c r="C71" t="s">
-        <v>12</v>
+      <c r="C71" s="1" t="s">
+        <v>96</v>
       </c>
       <c r="D71" t="s">
         <v>213</v>
       </c>
+      <c r="F71" t="s">
+        <v>98</v>
+      </c>
       <c r="G71" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="H71" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I71" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D72" t="s">
         <v>215</v>
       </c>
-      <c r="B72" t="s">
+      <c r="F72" t="s">
+        <v>98</v>
+      </c>
+      <c r="G72" t="s">
+        <v>99</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C72" t="s">
-[...13 lines deleted...]
-      <c r="A73" s="1" t="s">
+      <c r="C73" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D73" t="s">
         <v>217</v>
       </c>
-      <c r="B73" t="s">
+      <c r="F73" t="s">
+        <v>98</v>
+      </c>
+      <c r="G73" t="s">
+        <v>99</v>
+      </c>
+      <c r="H73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12.75">
+      <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="C74" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D74" t="s">
         <v>219</v>
       </c>
-      <c r="G73" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="F74" t="s">
+        <v>98</v>
+      </c>
+      <c r="G74" t="s">
+        <v>99</v>
+      </c>
+      <c r="H74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12.75">
+      <c r="A75" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C75" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D75" t="s">
         <v>221</v>
       </c>
-      <c r="C74" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+      <c r="F75" t="s">
+        <v>98</v>
+      </c>
+      <c r="G75" t="s">
+        <v>99</v>
+      </c>
+      <c r="H75" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="G74" t="s">
-[...7 lines deleted...]
-      <c r="A75" s="1" t="s">
+      <c r="C76" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D76" t="s">
         <v>223</v>
       </c>
-      <c r="B75" t="s">
+      <c r="F76" t="s">
+        <v>98</v>
+      </c>
+      <c r="G76" t="s">
+        <v>99</v>
+      </c>
+      <c r="H76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C75" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="C77" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D77" t="s">
         <v>225</v>
       </c>
-      <c r="G75" t="s">
-[...7 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="F77" t="s">
+        <v>98</v>
+      </c>
+      <c r="G77" t="s">
+        <v>99</v>
+      </c>
+      <c r="H77" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C78" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D78" t="s">
         <v>227</v>
       </c>
-      <c r="C76" t="s">
-[...2 lines deleted...]
-      <c r="D76" t="s">
+      <c r="F78" t="s">
+        <v>98</v>
+      </c>
+      <c r="G78" t="s">
+        <v>99</v>
+      </c>
+      <c r="H78" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12.75">
+      <c r="A79" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="G76" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="C79" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D79" t="s">
         <v>229</v>
       </c>
-      <c r="B77" t="s">
+      <c r="F79" t="s">
+        <v>98</v>
+      </c>
+      <c r="G79" t="s">
+        <v>99</v>
+      </c>
+      <c r="H79" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="C80" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D80" t="s">
         <v>231</v>
       </c>
-      <c r="G77" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="F80" t="s">
+        <v>98</v>
+      </c>
+      <c r="G80" t="s">
+        <v>99</v>
+      </c>
+      <c r="H80" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C81" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D81" t="s">
         <v>233</v>
       </c>
-      <c r="C78" t="s">
-[...2 lines deleted...]
-      <c r="D78" t="s">
+      <c r="F81" t="s">
+        <v>98</v>
+      </c>
+      <c r="G81" t="s">
+        <v>99</v>
+      </c>
+      <c r="H81" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12.75">
+      <c r="A82" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="G78" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="1" t="s">
+      <c r="C82" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D82" t="s">
         <v>235</v>
       </c>
-      <c r="B79" t="s">
+      <c r="F82" t="s">
+        <v>98</v>
+      </c>
+      <c r="G82" t="s">
+        <v>99</v>
+      </c>
+      <c r="H82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12.75">
+      <c r="A83" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C79" t="s">
-[...2 lines deleted...]
-      <c r="D79" t="s">
+      <c r="C83" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D83" t="s">
         <v>237</v>
       </c>
-      <c r="G79" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="F83" t="s">
+        <v>98</v>
+      </c>
+      <c r="G83" t="s">
+        <v>99</v>
+      </c>
+      <c r="H83" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C84" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D84" t="s">
         <v>239</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="F84" t="s">
+        <v>98</v>
+      </c>
+      <c r="G84" t="s">
+        <v>99</v>
+      </c>
+      <c r="H84" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12.75">
+      <c r="A85" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G80" t="s">
-[...7 lines deleted...]
-      <c r="A81" s="1" t="s">
+      <c r="C85" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D85" t="s">
         <v>241</v>
       </c>
-      <c r="B81" t="s">
+      <c r="F85" t="s">
+        <v>98</v>
+      </c>
+      <c r="G85" t="s">
+        <v>99</v>
+      </c>
+      <c r="H85" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12.75">
+      <c r="A86" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="C86" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D86" t="s">
         <v>243</v>
       </c>
-      <c r="G81" t="s">
-[...7 lines deleted...]
-      <c r="A82" s="1" t="s">
+      <c r="F86" t="s">
+        <v>98</v>
+      </c>
+      <c r="G86" t="s">
+        <v>99</v>
+      </c>
+      <c r="H86" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C87" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D87" t="s">
         <v>245</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="F87" t="s">
+        <v>98</v>
+      </c>
+      <c r="G87" t="s">
+        <v>99</v>
+      </c>
+      <c r="H87" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12.75">
+      <c r="A88" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="G82" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="C88" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D88" t="s">
         <v>247</v>
       </c>
-      <c r="B83" t="s">
+      <c r="F88" t="s">
+        <v>98</v>
+      </c>
+      <c r="G88" t="s">
+        <v>99</v>
+      </c>
+      <c r="H88" t="s">
+        <v>15</v>
+      </c>
+      <c r="I88" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="C89" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D89" t="s">
         <v>249</v>
       </c>
-      <c r="G83" t="s">
-[...117 lines deleted...]
-        <v>266</v>
+      <c r="F89" t="s">
+        <v>98</v>
       </c>
       <c r="G89" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="H89" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>15</v>
+      </c>
+      <c r="I89" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="B90" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="C90" t="s">
         <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="B91" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="C91" t="s">
         <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="G91" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H91" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B92" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="G92" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H92" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="C93" t="s">
         <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94" t="s">
+        <v>263</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>264</v>
+      </c>
+      <c r="G94" t="s">
+        <v>53</v>
+      </c>
+      <c r="H94" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B95" t="s">
+        <v>266</v>
+      </c>
+      <c r="C95" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" t="s">
+        <v>267</v>
+      </c>
+      <c r="G95" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
+      <c r="A96" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B96" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s">
+        <v>270</v>
+      </c>
+      <c r="G96" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
+      <c r="A97" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B97" t="s">
+        <v>272</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" t="s">
+        <v>273</v>
+      </c>
+      <c r="G97" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B98" t="s">
+        <v>275</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>276</v>
+      </c>
+      <c r="G98" t="s">
+        <v>53</v>
+      </c>
+      <c r="H98" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B99" t="s">
+        <v>278</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
         <v>279</v>
       </c>
-      <c r="B94" t="s">
+      <c r="G99" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C94" t="s">
-[...2 lines deleted...]
-      <c r="D94" t="s">
+      <c r="B100" t="s">
         <v>281</v>
       </c>
-      <c r="G94" t="s">
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>282</v>
+      </c>
+      <c r="G100" t="s">
+        <v>53</v>
+      </c>
+      <c r="H100" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B101" t="s">
+        <v>284</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
+        <v>285</v>
+      </c>
+      <c r="G101" t="s">
+        <v>53</v>
+      </c>
+      <c r="H101" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B102" t="s">
+        <v>287</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" t="s">
+        <v>288</v>
+      </c>
+      <c r="G102" t="s">
         <v>14</v>
       </c>
-      <c r="H94" t="s">
-[...70 lines deleted...]
-      <c r="D98" t="s">
+      <c r="H102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
+      <c r="A103" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="G98" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="1" t="s">
+      <c r="B103" t="s">
         <v>290</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="C103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
         <v>291</v>
       </c>
-      <c r="G99" t="s">
-[...10 lines deleted...]
-      <c r="A100" s="1" t="s">
+      <c r="G103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
+      <c r="A104" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="B104" t="s">
         <v>293</v>
       </c>
-      <c r="G100" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="1" t="s">
+      <c r="C104" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" t="s">
         <v>294</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="G104" t="s">
+        <v>19</v>
+      </c>
+      <c r="H104" t="s">
+        <v>20</v>
+      </c>
+      <c r="J104" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="G101" t="s">
-[...10 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="B105" t="s">
         <v>296</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D102" t="s">
+      <c r="C105" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" t="s">
         <v>297</v>
       </c>
-      <c r="G102" t="s">
-[...10 lines deleted...]
-      <c r="A103" s="1" t="s">
+      <c r="G105" t="s">
+        <v>53</v>
+      </c>
+      <c r="H105" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D103" t="s">
+      <c r="B106" t="s">
         <v>299</v>
       </c>
-      <c r="G103" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="1" t="s">
+      <c r="C106" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" t="s">
         <v>300</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="G106" t="s">
+        <v>53</v>
+      </c>
+      <c r="H106" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
+      <c r="A107" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="G104" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="B107" t="s">
         <v>302</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="C107" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" t="s">
         <v>303</v>
       </c>
-      <c r="G105" t="s">
-[...10 lines deleted...]
-      <c r="A106" s="1" t="s">
+      <c r="G107" t="s">
+        <v>53</v>
+      </c>
+      <c r="H107" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
+      <c r="A108" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D106" t="s">
+      <c r="B108" t="s">
         <v>305</v>
       </c>
-      <c r="G106" t="s">
-[...10 lines deleted...]
-      <c r="A107" s="1" t="s">
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" t="s">
         <v>306</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D107" t="s">
+      <c r="G108" t="s">
+        <v>53</v>
+      </c>
+      <c r="H108" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
+      <c r="A109" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="G107" t="s">
-[...10 lines deleted...]
-      <c r="A108" s="1" t="s">
+      <c r="B109" t="s">
         <v>308</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D108" t="s">
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
         <v>309</v>
       </c>
-      <c r="G108" t="s">
-[...10 lines deleted...]
-      <c r="A109" s="1" t="s">
+      <c r="G109" t="s">
+        <v>53</v>
+      </c>
+      <c r="H109" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
+      <c r="A110" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="B110" t="s">
         <v>311</v>
       </c>
-      <c r="G109" t="s">
-[...10 lines deleted...]
-      <c r="A110" s="1" t="s">
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s">
         <v>312</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D110" t="s">
+      <c r="G110" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
+      <c r="A111" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="G110" t="s">
-[...10 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="B111" t="s">
         <v>314</v>
       </c>
-      <c r="C111" s="1" t="s">
-        <v>123</v>
+      <c r="C111" t="s">
+        <v>12</v>
       </c>
       <c r="D111" t="s">
         <v>315</v>
       </c>
       <c r="G111" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="H111" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:9" ht="12.75">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="C112" s="1" t="s">
-        <v>123</v>
+      <c r="B112" t="s">
+        <v>317</v>
+      </c>
+      <c r="C112" t="s">
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>317</v>
+        <v>279</v>
       </c>
       <c r="G112" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C113" s="1" t="s">
-        <v>123</v>
+      <c r="B113" t="s">
+        <v>319</v>
+      </c>
+      <c r="C113" t="s">
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G113" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="H113" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>20</v>
+      </c>
+      <c r="J113" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="T58874-000"/>
-[...146 lines deleted...]
-    <hyperlink ref="C113" r:id="rId148" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A2" r:id="rId1" display="726774-000"/>
+    <hyperlink ref="A3" r:id="rId2" display="789682-000"/>
+    <hyperlink ref="A4" r:id="rId3" display="376744-000"/>
+    <hyperlink ref="A5" r:id="rId4" display="394337-000"/>
+    <hyperlink ref="A6" r:id="rId5" display="446551-000"/>
+    <hyperlink ref="A7" r:id="rId6" display="6M2898-000"/>
+    <hyperlink ref="A8" r:id="rId7" display="511828-000"/>
+    <hyperlink ref="A9" r:id="rId8" display="533999-000"/>
+    <hyperlink ref="A10" r:id="rId9" display="881546-000"/>
+    <hyperlink ref="A11" r:id="rId10" display="CY7317-000"/>
+    <hyperlink ref="A12" r:id="rId11" display="CY7260-000"/>
+    <hyperlink ref="A13" r:id="rId12" display="D63214-000"/>
+    <hyperlink ref="A14" r:id="rId13" display="D38196-000"/>
+    <hyperlink ref="A15" r:id="rId14" display="B57410-000"/>
+    <hyperlink ref="A16" r:id="rId15" display="B35216-000"/>
+    <hyperlink ref="A17" r:id="rId16" display="C78825-000"/>
+    <hyperlink ref="A18" r:id="rId17" display="892676-000"/>
+    <hyperlink ref="A19" r:id="rId18" display="956826-000"/>
+    <hyperlink ref="A20" r:id="rId19" display="860633531"/>
+    <hyperlink ref="A21" r:id="rId20" display="C96541-000"/>
+    <hyperlink ref="A22" r:id="rId21" display="CC5588-000"/>
+    <hyperlink ref="A23" r:id="rId22" display="CC9014-000"/>
+    <hyperlink ref="A24" r:id="rId23" display="E31478-000"/>
+    <hyperlink ref="A25" r:id="rId24" display="E85214-000"/>
+    <hyperlink ref="A26" r:id="rId25" display="T74441-000"/>
+    <hyperlink ref="A27" r:id="rId26" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C27" r:id="rId27" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A28" r:id="rId28" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C28" r:id="rId29" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A29" r:id="rId30" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C29" r:id="rId31" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A30" r:id="rId32" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C30" r:id="rId33" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A31" r:id="rId34" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C31" r:id="rId35" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A32" r:id="rId36" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C32" r:id="rId37" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A33" r:id="rId38" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C33" r:id="rId39" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A34" r:id="rId40" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C34" r:id="rId41" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A35" r:id="rId42" display="H68521-000"/>
+    <hyperlink ref="A36" r:id="rId43" display="J35412-000"/>
+    <hyperlink ref="A37" r:id="rId44" display="J96321-000"/>
+    <hyperlink ref="A38" r:id="rId45" display="K98521-000"/>
+    <hyperlink ref="A39" r:id="rId46" display="L63215-000"/>
+    <hyperlink ref="A40" r:id="rId47" display="M63215-000"/>
+    <hyperlink ref="A41" r:id="rId48" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A42" r:id="rId49" display="V95478-000"/>
+    <hyperlink ref="A43" r:id="rId50" display="T58874-000"/>
+    <hyperlink ref="A44" r:id="rId51" display="R32159-000"/>
+    <hyperlink ref="A45" r:id="rId52" display="R32650-000"/>
+    <hyperlink ref="A46" r:id="rId53" display="R68752-000"/>
+    <hyperlink ref="A47" r:id="rId54" display="R69312-000"/>
+    <hyperlink ref="A48" r:id="rId55" display="R96882-000"/>
+    <hyperlink ref="A49" r:id="rId56" display="256295-000"/>
+    <hyperlink ref="A50" r:id="rId57" display="296537-000"/>
+    <hyperlink ref="A51" r:id="rId58" display="316997-000"/>
+    <hyperlink ref="A52" r:id="rId59" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C52" r:id="rId60" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A53" r:id="rId61" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C53" r:id="rId62" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A54" r:id="rId63" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C54" r:id="rId64" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A55" r:id="rId65" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C55" r:id="rId66" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A56" r:id="rId67" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C56" r:id="rId68" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A57" r:id="rId69" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C57" r:id="rId70" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A58" r:id="rId71" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C58" r:id="rId72" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A59" r:id="rId73" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C59" r:id="rId74" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A60" r:id="rId75" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C60" r:id="rId76" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A61" r:id="rId77" display="CC7744-000"/>
+    <hyperlink ref="A62" r:id="rId78" display="CC8038-000"/>
+    <hyperlink ref="A63" r:id="rId79" display="CC8358-000"/>
+    <hyperlink ref="A64" r:id="rId80" display="CC8359-000"/>
+    <hyperlink ref="A65" r:id="rId81" display="835297-000"/>
+    <hyperlink ref="A66" r:id="rId82" display="860633530"/>
+    <hyperlink ref="A67" r:id="rId83" display="973241-000"/>
+    <hyperlink ref="A68" r:id="rId84" display="518289-000"/>
+    <hyperlink ref="A69" r:id="rId85" display="552120-000"/>
+    <hyperlink ref="A70" r:id="rId86" display="353364-000"/>
+    <hyperlink ref="A71" r:id="rId87" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C71" r:id="rId88" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A72" r:id="rId89" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C72" r:id="rId90" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A73" r:id="rId91" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C73" r:id="rId92" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A74" r:id="rId93" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C74" r:id="rId94" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A75" r:id="rId95" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C75" r:id="rId96" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A76" r:id="rId97" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C76" r:id="rId98" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A77" r:id="rId99" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C77" r:id="rId100" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A78" r:id="rId101" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C78" r:id="rId102" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A79" r:id="rId103" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C79" r:id="rId104" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A80" r:id="rId105" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C80" r:id="rId106" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A81" r:id="rId107" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C81" r:id="rId108" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A82" r:id="rId109" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C82" r:id="rId110" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A83" r:id="rId111" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C83" r:id="rId112" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A84" r:id="rId113" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C84" r:id="rId114" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A85" r:id="rId115" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C85" r:id="rId116" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A86" r:id="rId117" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C86" r:id="rId118" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A87" r:id="rId119" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C87" r:id="rId120" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A88" r:id="rId121" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C88" r:id="rId122" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A89" r:id="rId123" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C89" r:id="rId124" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A90" r:id="rId125" display="R74125-000"/>
+    <hyperlink ref="A91" r:id="rId126" display="R74129-000"/>
+    <hyperlink ref="A92" r:id="rId127" display="V63332-000"/>
+    <hyperlink ref="A93" r:id="rId128" display="V68741-000"/>
+    <hyperlink ref="A94" r:id="rId129" display="T63574-000"/>
+    <hyperlink ref="A95" r:id="rId130" display="EG9081-000"/>
+    <hyperlink ref="A96" r:id="rId131" display="EH8724-000"/>
+    <hyperlink ref="A97" r:id="rId132" display="EH8723-000"/>
+    <hyperlink ref="A98" r:id="rId133" display="J63987-000"/>
+    <hyperlink ref="A99" r:id="rId134" display="J96345-000"/>
+    <hyperlink ref="A100" r:id="rId135" display="K69850-000"/>
+    <hyperlink ref="A101" r:id="rId136" display="JK9632-000"/>
+    <hyperlink ref="A102" r:id="rId137" display="CS9202-000"/>
+    <hyperlink ref="A103" r:id="rId138" display="CX5484-000"/>
+    <hyperlink ref="A104" r:id="rId139" display="CY2410-000"/>
+    <hyperlink ref="A105" r:id="rId140" display="DC9926-000"/>
+    <hyperlink ref="A106" r:id="rId141" display="E33984-000"/>
+    <hyperlink ref="A107" r:id="rId142" display="A68521-000"/>
+    <hyperlink ref="A108" r:id="rId143" display="B63339-000"/>
+    <hyperlink ref="A109" r:id="rId144" display="C63154-000"/>
+    <hyperlink ref="A110" r:id="rId145" display="CA9927-000"/>
+    <hyperlink ref="A111" r:id="rId146" display="F63215-000"/>
+    <hyperlink ref="A112" r:id="rId147" display="652598-000"/>
+    <hyperlink ref="A113" r:id="rId148" display="413964-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId149"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 