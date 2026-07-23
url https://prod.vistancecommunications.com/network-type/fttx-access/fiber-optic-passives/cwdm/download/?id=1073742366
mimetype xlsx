--- v1 (2026-07-23)
+++ v2 (2026-07-23)
@@ -43,566 +43,884 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531</t>
+  </si>
+  <si>
+    <t>860633531</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2-SUB</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>511828-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-610-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1611 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1C</t>
+  </si>
+  <si>
+    <t>CWDM component</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>T74441-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-500-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1537.40 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>OCC1D</t>
+  </si>
+  <si>
+    <t>DWDM component</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>V95478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-390-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1546.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>H68521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-260-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1556.56 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J35412-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-250-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1557.36 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J96321-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-280-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T58874-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-410-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1544.53 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R32159-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-200-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1561.42 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R32650-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-350-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1549.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R68752-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-270-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1555.75 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R69312-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-380-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1546.92 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R96882-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-340-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1550.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
     <t>726774-000</t>
   </si>
   <si>
     <t>OCM1-CMB471L2</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
   </si>
   <si>
-    <t>LGX | OCM1</t>
-[...2 lines deleted...]
-    <t>CWDM module</t>
+    <t>K98521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-420-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1543.73 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>L63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-310-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1552.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>M63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-440-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1542.14 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>C78825-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-560-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1532.68 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C96541-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-550-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1533.47 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC9014-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>956826-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>B57410-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-230-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1558.98 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>B35216-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-400-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1545.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>892676-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-610-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1528.77 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>789682-000</t>
   </si>
   <si>
     <t>OCC1C-X-490-NNSEF</t>
   </si>
   <si>
     <t>OCC1C CWDM, double mux/demux, 1491 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
-    <t>OCC1C</t>
-[...5 lines deleted...]
-    <t>Discontinued</t>
+    <t>D63214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1531.90 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>E31478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-220-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1559.79 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E85214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-600-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1529.55 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CY7317-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CY7260-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2</t>
+  </si>
+  <si>
+    <t>316997-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>256295-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-470-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1471 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>296537-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2511L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
+  </si>
+  <si>
+    <t>446551-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
     <t>376744-000</t>
   </si>
   <si>
     <t>OCC1C-B-43A-NNSEC-C01</t>
   </si>
   <si>
     <t>OCC1C compact CWDM, 8 channels + upgrade port, single demux, 1431 nm starting wavelength, 0.9 mm cable</t>
   </si>
   <si>
     <t>394337-000</t>
   </si>
   <si>
     <t>OCC1C-X-590-NNSEF</t>
   </si>
   <si>
     <t>OCC1C CWDM, double mux/demux, 1591 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
-    <t>446551-000</t>
-[...431 lines deleted...]
-    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+    <t>518289-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB431L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
+  </si>
+  <si>
+    <t>552120-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-450-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1541.35 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>413964-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-510-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1511 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>652598-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>V63332-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-510-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1536.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V68741-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-370-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1547.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R74125-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-360-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1548.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R74129-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-290-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.13 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T63574-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-210-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1560.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>FPS-CJJAA0BY1000</t>
   </si>
   <si>
     <t>FPS-CJJCA0BY1000</t>
   </si>
   <si>
     <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
   </si>
   <si>
     <t>FPS-C1JJ108CA2AD1</t>
   </si>
   <si>
     <t>300100116582</t>
   </si>
   <si>
     <t>FPS-C1JJAA0BN1000</t>
   </si>
   <si>
     <t>FPS-C1JJBA0BN1-EX</t>
   </si>
   <si>
     <t>FPS-C1JJBE0BN1-EX</t>
   </si>
   <si>
     <t>FPS-C1JJBE0CN1000</t>
   </si>
   <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>J63987-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-330-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1550.92 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J96345-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC47AL1</t>
+  </si>
+  <si>
+    <t>K69850-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-320-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1551.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>JK9632-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-430-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1542.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CX5484-000</t>
+  </si>
+  <si>
+    <t>OCM1-CCF471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
+  </si>
+  <si>
+    <t>CY2410-000</t>
+  </si>
+  <si>
+    <t>OCC1C-F-471-NNNQC</t>
+  </si>
+  <si>
+    <t>OCC1C compact CWDM, 8 channels + 1310 nm port, single demux, 1471 nm starting wavelength, 0.250 mm cable</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>F63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-300-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1553.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>A68521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-240-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1558.17 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>B63339-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-520-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1535.82 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C63154-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-540-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1534.25 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CA9927-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMI471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 2 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
     <t>CC7744-000</t>
   </si>
   <si>
     <t>OCC1D-X-580-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1531.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>CC8038-000</t>
   </si>
   <si>
     <t>OCM1-CM8471S2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>CC8358-000</t>
   </si>
   <si>
     <t>OCM1-CYA551L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
@@ -613,411 +931,93 @@
   <si>
     <t>OCM1-CYA471L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>835297-000</t>
   </si>
   <si>
     <t>OCC1C-X-530-NNSEF</t>
   </si>
   <si>
     <t>OCC1C CWDM, double mux/demux, 1531 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530</t>
   </si>
   <si>
     <t>860633530</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311L2</t>
   </si>
   <si>
+    <t>DC9926-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-590-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1530.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E33984-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-530-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1535.04 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CS9202-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
     <t>973241-000</t>
   </si>
   <si>
     <t>OCM1-CD8471L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
-  </si>
-[...352 lines deleted...]
-    <t>OCC1C CWDM, double mux/demux, 1511 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1136,51 +1136,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J113" totalsRowShown="0">
   <autoFilter ref="A1:J113"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J113"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="130" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1196,2549 +1196,2549 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>28</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...35 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+    </row>
+    <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>45</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
         <v>43</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>51</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>53</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G14" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...6 lines deleted...]
-        <v>60</v>
+      <c r="F15" t="s">
+        <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
         <v>70</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="G22" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="G22" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="G24" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H24" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H25" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B27" t="s">
         <v>93</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="G26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="B28" t="s">
         <v>96</v>
       </c>
-      <c r="D27" t="s">
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
         <v>97</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G27" t="s">
+      <c r="B29" t="s">
         <v>99</v>
       </c>
-      <c r="H27" t="s">
-[...2 lines deleted...]
-      <c r="I27" t="s">
+      <c r="C29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" t="s">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="G29" t="s">
+        <v>38</v>
+      </c>
+      <c r="H29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
+      <c r="A30" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="B30" t="s">
         <v>102</v>
       </c>
-      <c r="F28" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
         <v>103</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="G30" t="s">
+        <v>38</v>
+      </c>
+      <c r="H30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="F29" t="s">
-[...13 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="B31" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
         <v>106</v>
       </c>
-      <c r="F30" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" t="s">
         <v>109</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="G32" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" t="s">
         <v>110</v>
       </c>
-      <c r="F32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I32" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C33" s="1" t="s">
-        <v>96</v>
+      <c r="B33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" t="s">
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="G33" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>114</v>
+      </c>
+      <c r="B34" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="G34" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G35" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H35" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G36" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H36" t="s">
-        <v>54</v>
+        <v>26</v>
+      </c>
+      <c r="J36" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B37" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G37" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G38" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H38" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H39" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G40" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H40" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
+      </c>
+      <c r="B41" t="s">
+        <v>136</v>
       </c>
       <c r="C41" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G41" t="s">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="H41" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>26</v>
+      </c>
+      <c r="J41" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B42" t="s">
         <v>139</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
         <v>140</v>
       </c>
       <c r="G42" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H42" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B43" t="s">
         <v>142</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>143</v>
       </c>
       <c r="G43" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B44" t="s">
         <v>145</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
         <v>146</v>
       </c>
       <c r="G44" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H44" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B45" t="s">
         <v>148</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
         <v>149</v>
       </c>
       <c r="G45" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H45" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B46" t="s">
         <v>151</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
         <v>152</v>
       </c>
       <c r="G46" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B47" t="s">
         <v>154</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G47" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" t="s">
         <v>156</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>157</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H48" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" t="s">
         <v>159</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
         <v>160</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H49" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J49" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" t="s">
         <v>162</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
         <v>163</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="G50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G50" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="B51" t="s">
         <v>165</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
         <v>166</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="G51" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="G51" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="B52" t="s">
         <v>168</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
         <v>169</v>
       </c>
-      <c r="D52" t="s">
+      <c r="G52" t="s">
+        <v>25</v>
+      </c>
+      <c r="H52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="G52" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="B53" t="s">
         <v>171</v>
       </c>
-      <c r="C53" s="1" t="s">
-        <v>169</v>
+      <c r="C53" t="s">
+        <v>13</v>
       </c>
       <c r="D53" t="s">
         <v>172</v>
       </c>
       <c r="G53" t="s">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:9" ht="12.75">
+        <v>26</v>
+      </c>
+      <c r="J53" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C54" s="1" t="s">
-        <v>169</v>
+      <c r="B54" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G54" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
+      </c>
+      <c r="B55" t="s">
+        <v>177</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G55" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B56" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>180</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="G56" t="s">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:9" ht="12.75">
+        <v>26</v>
+      </c>
+      <c r="J56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>182</v>
+      </c>
+      <c r="B57" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" t="s">
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="G57" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>185</v>
+      </c>
+      <c r="B58" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" t="s">
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G58" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>188</v>
+      </c>
+      <c r="B59" t="s">
+        <v>189</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="G59" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>191</v>
+      </c>
+      <c r="B60" t="s">
+        <v>192</v>
+      </c>
+      <c r="C60" t="s">
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="G60" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>39</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="G61" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H61" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>200</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I63" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>201</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I64" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>204</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D65" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H65" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I65" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>205</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D66" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I66" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>206</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D67" t="s">
-        <v>202</v>
+        <v>30</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I67" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>207</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>205</v>
+        <v>30</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I68" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>208</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
       <c r="G69" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H69" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I69" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" t="s">
         <v>210</v>
       </c>
-      <c r="C70" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="F70" t="s">
+        <v>43</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="I70" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" t="s">
         <v>212</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G71" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I71" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72" t="s">
         <v>214</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G72" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I72" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" t="s">
         <v>216</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G73" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I73" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
         <v>218</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G74" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I74" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75" t="s">
         <v>220</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G75" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I75" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" t="s">
         <v>222</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G76" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I76" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" t="s">
         <v>224</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G77" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I77" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" t="s">
         <v>226</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F78" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G78" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I78" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" t="s">
         <v>228</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F79" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G79" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I79" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" t="s">
         <v>230</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G80" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I80" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" t="s">
         <v>232</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G81" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I81" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82" t="s">
         <v>234</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G82" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I82" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" t="s">
         <v>236</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G83" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I83" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84" t="s">
         <v>238</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F84" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G84" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I84" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" t="s">
         <v>240</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G85" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I85" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" t="s">
         <v>242</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G86" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I86" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87" t="s">
         <v>244</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F87" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="G87" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I87" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="12.75">
       <c r="A88" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" t="s">
         <v>246</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+      <c r="F88" t="s">
+        <v>43</v>
+      </c>
+      <c r="G88" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" t="s">
+        <v>21</v>
+      </c>
+      <c r="I88" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="F88" t="s">
-[...13 lines deleted...]
-      <c r="A89" s="1" t="s">
+      <c r="B89" t="s">
         <v>248</v>
       </c>
-      <c r="C89" s="1" t="s">
-        <v>96</v>
+      <c r="C89" t="s">
+        <v>13</v>
       </c>
       <c r="D89" t="s">
         <v>249</v>
       </c>
-      <c r="F89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B90" t="s">
         <v>251</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
         <v>252</v>
       </c>
       <c r="G90" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H90" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B91" t="s">
         <v>254</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>255</v>
+        <v>184</v>
       </c>
       <c r="G91" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B92" t="s">
         <v>256</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" t="s">
         <v>257</v>
       </c>
-      <c r="C92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G92" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H92" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B93" t="s">
         <v>259</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
         <v>260</v>
       </c>
-      <c r="C93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G93" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H93" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" t="s">
         <v>262</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
         <v>263</v>
       </c>
-      <c r="C94" t="s">
-[...2 lines deleted...]
-      <c r="D94" t="s">
+      <c r="G94" t="s">
+        <v>20</v>
+      </c>
+      <c r="H94" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
+      <c r="A95" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="G94" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="1" t="s">
+      <c r="B95" t="s">
         <v>265</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" t="s">
         <v>266</v>
       </c>
-      <c r="C95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G95" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="J95" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B96" t="s">
         <v>268</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
         <v>269</v>
       </c>
-      <c r="C96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G96" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B97" t="s">
         <v>271</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
         <v>272</v>
       </c>
-      <c r="C97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G97" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B98" t="s">
         <v>274</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
         <v>275</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G98" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H98" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B99" t="s">
         <v>277</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" t="s">
         <v>278</v>
       </c>
-      <c r="C99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B100" t="s">
         <v>280</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
         <v>281</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H100" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B101" t="s">
         <v>283</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
         <v>284</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H101" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B102" t="s">
         <v>286</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
         <v>287</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G102" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B103" t="s">
         <v>289</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
         <v>290</v>
       </c>
-      <c r="C103" t="s">
-[...2 lines deleted...]
-      <c r="D103" t="s">
+      <c r="G103" t="s">
+        <v>38</v>
+      </c>
+      <c r="H103" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
+      <c r="A104" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="G103" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="1" t="s">
+      <c r="B104" t="s">
         <v>292</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" t="s">
         <v>293</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G104" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H104" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B105" t="s">
         <v>295</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" t="s">
         <v>296</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G105" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H105" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B106" t="s">
         <v>298</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" t="s">
         <v>299</v>
       </c>
-      <c r="C106" t="s">
-[...2 lines deleted...]
-      <c r="D106" t="s">
+      <c r="G106" t="s">
+        <v>20</v>
+      </c>
+      <c r="H106" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
+      <c r="A107" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="G106" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="1" t="s">
+      <c r="B107" t="s">
         <v>301</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" t="s">
         <v>302</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G107" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H107" t="s">
-        <v>54</v>
+        <v>26</v>
+      </c>
+      <c r="J107" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B108" t="s">
         <v>305</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B109" t="s">
         <v>307</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" t="s">
         <v>308</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H109" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B110" t="s">
         <v>310</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
         <v>311</v>
       </c>
-      <c r="C110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B111" t="s">
         <v>313</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" t="s">
         <v>314</v>
       </c>
-      <c r="C111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="H111" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B112" t="s">
         <v>316</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" t="s">
         <v>317</v>
       </c>
-      <c r="C112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G112" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B113" t="s">
         <v>319</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
         <v>320</v>
       </c>
       <c r="G113" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H113" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J113" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="726774-000"/>
-[...128 lines deleted...]
-    <hyperlink ref="A95" r:id="rId130" display="EG9081-000"/>
+    <hyperlink ref="A2" r:id="rId1" display="860633531"/>
+    <hyperlink ref="A3" r:id="rId2" display="881546-000"/>
+    <hyperlink ref="A4" r:id="rId3" display="511828-000"/>
+    <hyperlink ref="A5" r:id="rId4" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C5" r:id="rId5" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A6" r:id="rId6" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A7" r:id="rId8" display="T74441-000"/>
+    <hyperlink ref="A8" r:id="rId9" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A9" r:id="rId11" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A10" r:id="rId13" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A11" r:id="rId15" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A12" r:id="rId17" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C12" r:id="rId18" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A13" r:id="rId19" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A14" r:id="rId21" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A15" r:id="rId23" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A16" r:id="rId25" display="V95478-000"/>
+    <hyperlink ref="A17" r:id="rId26" display="H68521-000"/>
+    <hyperlink ref="A18" r:id="rId27" display="J35412-000"/>
+    <hyperlink ref="A19" r:id="rId28" display="J96321-000"/>
+    <hyperlink ref="A20" r:id="rId29" display="T58874-000"/>
+    <hyperlink ref="A21" r:id="rId30" display="R32159-000"/>
+    <hyperlink ref="A22" r:id="rId31" display="R32650-000"/>
+    <hyperlink ref="A23" r:id="rId32" display="R68752-000"/>
+    <hyperlink ref="A24" r:id="rId33" display="R69312-000"/>
+    <hyperlink ref="A25" r:id="rId34" display="R96882-000"/>
+    <hyperlink ref="A26" r:id="rId35" display="533999-000"/>
+    <hyperlink ref="A27" r:id="rId36" display="6M2898-000"/>
+    <hyperlink ref="A28" r:id="rId37" display="726774-000"/>
+    <hyperlink ref="A29" r:id="rId38" display="K98521-000"/>
+    <hyperlink ref="A30" r:id="rId39" display="L63215-000"/>
+    <hyperlink ref="A31" r:id="rId40" display="M63215-000"/>
+    <hyperlink ref="A32" r:id="rId41" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A33" r:id="rId42" display="C78825-000"/>
+    <hyperlink ref="A34" r:id="rId43" display="C96541-000"/>
+    <hyperlink ref="A35" r:id="rId44" display="CC5588-000"/>
+    <hyperlink ref="A36" r:id="rId45" display="CC9014-000"/>
+    <hyperlink ref="A37" r:id="rId46" display="956826-000"/>
+    <hyperlink ref="A38" r:id="rId47" display="B57410-000"/>
+    <hyperlink ref="A39" r:id="rId48" display="B35216-000"/>
+    <hyperlink ref="A40" r:id="rId49" display="892676-000"/>
+    <hyperlink ref="A41" r:id="rId50" display="789682-000"/>
+    <hyperlink ref="A42" r:id="rId51" display="D63214-000"/>
+    <hyperlink ref="A43" r:id="rId52" display="D38196-000"/>
+    <hyperlink ref="A44" r:id="rId53" display="E31478-000"/>
+    <hyperlink ref="A45" r:id="rId54" display="E85214-000"/>
+    <hyperlink ref="A46" r:id="rId55" display="CY7317-000"/>
+    <hyperlink ref="A47" r:id="rId56" display="CY7260-000"/>
+    <hyperlink ref="A48" r:id="rId57" display="316997-000"/>
+    <hyperlink ref="A49" r:id="rId58" display="256295-000"/>
+    <hyperlink ref="A50" r:id="rId59" display="296537-000"/>
+    <hyperlink ref="A51" r:id="rId60" display="446551-000"/>
+    <hyperlink ref="A52" r:id="rId61" display="376744-000"/>
+    <hyperlink ref="A53" r:id="rId62" display="394337-000"/>
+    <hyperlink ref="A54" r:id="rId63" display="518289-000"/>
+    <hyperlink ref="A55" r:id="rId64" display="552120-000"/>
+    <hyperlink ref="A56" r:id="rId65" display="413964-000"/>
+    <hyperlink ref="A57" r:id="rId66" display="652598-000"/>
+    <hyperlink ref="A58" r:id="rId67" display="V63332-000"/>
+    <hyperlink ref="A59" r:id="rId68" display="V68741-000"/>
+    <hyperlink ref="A60" r:id="rId69" display="R74125-000"/>
+    <hyperlink ref="A61" r:id="rId70" display="R74129-000"/>
+    <hyperlink ref="A62" r:id="rId71" display="T63574-000"/>
+    <hyperlink ref="A63" r:id="rId72" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C63" r:id="rId73" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A64" r:id="rId74" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C64" r:id="rId75" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A65" r:id="rId76" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C65" r:id="rId77" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A66" r:id="rId78" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C66" r:id="rId79" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A67" r:id="rId80" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C67" r:id="rId81" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A68" r:id="rId82" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C68" r:id="rId83" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A69" r:id="rId84" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C69" r:id="rId85" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A70" r:id="rId86" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C70" r:id="rId87" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A71" r:id="rId88" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C71" r:id="rId89" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A72" r:id="rId90" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C72" r:id="rId91" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A73" r:id="rId92" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C73" r:id="rId93" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A74" r:id="rId94" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C74" r:id="rId95" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A75" r:id="rId96" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C75" r:id="rId97" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A76" r:id="rId98" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C76" r:id="rId99" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A77" r:id="rId100" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C77" r:id="rId101" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A78" r:id="rId102" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C78" r:id="rId103" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A79" r:id="rId104" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C79" r:id="rId105" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A80" r:id="rId106" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C80" r:id="rId107" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A81" r:id="rId108" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C81" r:id="rId109" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A82" r:id="rId110" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C82" r:id="rId111" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A83" r:id="rId112" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C83" r:id="rId113" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A84" r:id="rId114" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C84" r:id="rId115" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A85" r:id="rId116" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C85" r:id="rId117" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A86" r:id="rId118" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C86" r:id="rId119" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A87" r:id="rId120" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C87" r:id="rId121" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A88" r:id="rId122" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C88" r:id="rId123" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A89" r:id="rId124" display="353364-000"/>
+    <hyperlink ref="A90" r:id="rId125" display="J63987-000"/>
+    <hyperlink ref="A91" r:id="rId126" display="J96345-000"/>
+    <hyperlink ref="A92" r:id="rId127" display="K69850-000"/>
+    <hyperlink ref="A93" r:id="rId128" display="JK9632-000"/>
+    <hyperlink ref="A94" r:id="rId129" display="CX5484-000"/>
+    <hyperlink ref="A95" r:id="rId130" display="CY2410-000"/>
     <hyperlink ref="A96" r:id="rId131" display="EH8724-000"/>
     <hyperlink ref="A97" r:id="rId132" display="EH8723-000"/>
-    <hyperlink ref="A98" r:id="rId133" display="J63987-000"/>
-[...14 lines deleted...]
-    <hyperlink ref="A113" r:id="rId148" display="413964-000"/>
+    <hyperlink ref="A98" r:id="rId133" display="F63215-000"/>
+    <hyperlink ref="A99" r:id="rId134" display="A68521-000"/>
+    <hyperlink ref="A100" r:id="rId135" display="B63339-000"/>
+    <hyperlink ref="A101" r:id="rId136" display="C63154-000"/>
+    <hyperlink ref="A102" r:id="rId137" display="CA9927-000"/>
+    <hyperlink ref="A103" r:id="rId138" display="CC7744-000"/>
+    <hyperlink ref="A104" r:id="rId139" display="CC8038-000"/>
+    <hyperlink ref="A105" r:id="rId140" display="CC8358-000"/>
+    <hyperlink ref="A106" r:id="rId141" display="CC8359-000"/>
+    <hyperlink ref="A107" r:id="rId142" display="835297-000"/>
+    <hyperlink ref="A108" r:id="rId143" display="860633530"/>
+    <hyperlink ref="A109" r:id="rId144" display="DC9926-000"/>
+    <hyperlink ref="A110" r:id="rId145" display="E33984-000"/>
+    <hyperlink ref="A111" r:id="rId146" display="CS9202-000"/>
+    <hyperlink ref="A112" r:id="rId147" display="EG9081-000"/>
+    <hyperlink ref="A113" r:id="rId148" display="973241-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId149"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 