--- v2 (2026-07-23)
+++ v3 (2026-09-20)
@@ -43,846 +43,909 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>M63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-440-NNNQF</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1542.14 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>OCC1D</t>
+  </si>
+  <si>
+    <t>DWDM component</t>
+  </si>
+  <si>
+    <t>H68521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-260-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1556.56 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J35412-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-250-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1557.36 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J96321-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-280-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>K98521-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-420-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1543.73 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>L63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-310-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1552.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>R32159-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-200-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1561.42 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R32650-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-350-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1549.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R68752-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-270-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1555.75 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R69312-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-380-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1546.92 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R96882-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-340-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1550.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T58874-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-410-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1544.53 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>T74441-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-500-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1537.40 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V95478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-390-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1546.12 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>296537-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2511L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>316997-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>511828-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-610-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1611 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1C</t>
+  </si>
+  <si>
+    <t>CWDM component</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>376744-000</t>
+  </si>
+  <si>
+    <t>OCC1C-B-43A-NNSEC-C01</t>
+  </si>
+  <si>
+    <t>OCC1C compact CWDM, 8 channels + upgrade port, single demux, 1431 nm starting wavelength, 0.9 mm cable</t>
+  </si>
+  <si>
+    <t>394337-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-590-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1591 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>446551-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>726774-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>789682-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-490-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1491 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>CY7317-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>CY7260-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2</t>
+  </si>
+  <si>
+    <t>D63214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1531.90 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>E31478-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-220-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1559.79 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E85214-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-600-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1529.55 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>256295-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-470-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1471 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>892676-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-610-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1528.77 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>956826-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>B57410-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-230-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1558.98 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>B35216-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-400-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1545.32 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C78825-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-560-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1532.68 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>C96541-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-550-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1533.47 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC9014-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-570-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1571 nm starting wavelength, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531</t>
   </si>
   <si>
     <t>860633531</t>
   </si>
   <si>
     <t>OCFPS1U-CYS311L2-SUB</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
   </si>
   <si>
-    <t>OCFPS</t>
-[...470 lines deleted...]
-    <t>OCC1C CWDM, double mux/demux, 1591 nm starting wavelength, 0.9 mm cable, field installable</t>
+    <t>413964-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-510-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1511 nm starting wavelength, 0.9 mm cable, field installable</t>
   </si>
   <si>
     <t>518289-000</t>
   </si>
   <si>
     <t>OCM1-CMB431L2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
   </si>
   <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
     <t>552120-000</t>
   </si>
   <si>
     <t>OCC1D-X-450-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1541.35 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
-    <t>413964-000</t>
-[...5 lines deleted...]
-    <t>OCC1C CWDM, double mux/demux, 1511 nm starting wavelength, 0.9 mm cable, field installable</t>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>835297-000</t>
+  </si>
+  <si>
+    <t>OCC1C-X-530-NNSEF</t>
+  </si>
+  <si>
+    <t>OCC1C CWDM, double mux/demux, 1531 nm starting wavelength, 0.9 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530</t>
+  </si>
+  <si>
+    <t>860633530</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2</t>
+  </si>
+  <si>
+    <t>CS9202-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>F63215-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-300-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1553.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V63332-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-510-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1536.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>V68741-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-370-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1547.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>T63574-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-210-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1560.61 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R74125-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-360-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1548.52 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>R74129-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-290-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1554.13 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J63987-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-330-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1550.92 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>J96345-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC47AL1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>K69850-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-320-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1551.72 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>JK9632-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-430-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1542.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>652598-000</t>
   </si>
   <si>
     <t>OCM1-CYC471L1</t>
   </si>
   <si>
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
-[...227 lines deleted...]
-    <t>OCC1D DWDM, 1 channel, double demux, 1542.94 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
   </si>
   <si>
     <t>CX5484-000</t>
   </si>
   <si>
     <t>OCM1-CCF471S2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
   </si>
   <si>
     <t>CY2410-000</t>
   </si>
   <si>
     <t>OCC1C-F-471-NNNQC</t>
   </si>
   <si>
     <t>OCC1C compact CWDM, 8 channels + 1310 nm port, single demux, 1471 nm starting wavelength, 0.250 mm cable</t>
   </si>
   <si>
-    <t>EH8724-000</t>
-[...23 lines deleted...]
-    <t>OCC1D DWDM, 1 channel, double demux, 1553.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+    <t>DC9926-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-590-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1530.33 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>E33984-000</t>
+  </si>
+  <si>
+    <t>OCC1D-X-530-NNNQF</t>
+  </si>
+  <si>
+    <t>OCC1D DWDM, 1 channel, double demux, 1535.04 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>973241-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>A68521-000</t>
   </si>
   <si>
     <t>OCC1D-X-240-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1558.17 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>B63339-000</t>
   </si>
   <si>
     <t>OCC1D-X-520-NNNQF</t>
   </si>
   <si>
     <t>OCC1D DWDM, 1 channel, double demux, 1535.82 nm starting wavelength, 0.250 mm cable, light duty housing, field installable</t>
   </si>
   <si>
     <t>C63154-000</t>
   </si>
   <si>
     <t>OCC1D-X-540-NNNQF</t>
   </si>
@@ -911,113 +974,50 @@
     <t>CC8038-000</t>
   </si>
   <si>
     <t>OCM1-CM8471S2</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
   </si>
   <si>
     <t>CC8358-000</t>
   </si>
   <si>
     <t>OCM1-CYA551L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
   </si>
   <si>
     <t>CC8359-000</t>
   </si>
   <si>
     <t>OCM1-CYA471L1</t>
   </si>
   <si>
     <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
-  </si>
-[...61 lines deleted...]
-    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1136,51 +1136,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J113" totalsRowShown="0">
   <autoFilter ref="A1:J113"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemm63215-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemh68521-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj35412-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96321-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk98521-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteml63215-000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32159-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr32650-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr68752-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr69312-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr96882-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt58874-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt74441-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv95478-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item511828-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item376744-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item394337-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item446551-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item789682-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd63214-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme31478-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme85214-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item256295-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item892676-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb57410-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb35216-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc78825-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc96541-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc9014-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item413964-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item552120-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item835297-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemf63215-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv63332-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemv68741-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemt63574-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74125-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemr74129-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj63987-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemk69850-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemjk9632-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcy2410-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemdc9926-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/iteme33984-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itema68521-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemb63339-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemc63154-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc7744-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J113"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="130" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1194,2551 +1194,2551 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:9" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" t="s">
+      <c r="B5" t="s">
         <v>25</v>
       </c>
-      <c r="H4" t="s">
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="J4" t="s">
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="B9" t="s">
         <v>37</v>
       </c>
-      <c r="G7" t="s">
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>38</v>
       </c>
-      <c r="H7" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
         <v>41</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" t="s">
         <v>43</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" t="s">
         <v>43</v>
       </c>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" t="s">
         <v>43</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" t="s">
         <v>43</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" t="s">
         <v>43</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" t="s">
         <v>43</v>
       </c>
-      <c r="G15" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="I17" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="G20" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="G21" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G22" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="G23" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G24" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="G25" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H25" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="G26" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="G27" t="s">
+        <v>85</v>
+      </c>
+      <c r="H27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" t="s">
         <v>92</v>
       </c>
-      <c r="B27" t="s">
+      <c r="H28" t="s">
         <v>93</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="J28" t="s">
         <v>94</v>
-      </c>
-[...24 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H29" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="G30" t="s">
+        <v>92</v>
+      </c>
+      <c r="H30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B31" t="s">
         <v>102</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
         <v>103</v>
       </c>
-      <c r="G30" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="G31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" t="s">
+        <v>93</v>
+      </c>
+      <c r="J31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" t="s">
         <v>105</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
         <v>106</v>
       </c>
-      <c r="G31" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>93</v>
+      </c>
+      <c r="J32" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" t="s">
+        <v>109</v>
+      </c>
+      <c r="G33" t="s">
+        <v>85</v>
+      </c>
+      <c r="H33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" t="s">
         <v>111</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D34" t="s">
         <v>112</v>
       </c>
-      <c r="C33" t="s">
+      <c r="G34" t="s">
         <v>13</v>
       </c>
-      <c r="D33" t="s">
+      <c r="H34" t="s">
         <v>113</v>
       </c>
-      <c r="G33" t="s">
-[...23 lines deleted...]
-        <v>39</v>
+      <c r="I34" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G36" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J36" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" t="s">
+        <v>125</v>
+      </c>
+      <c r="G38" t="s">
         <v>126</v>
       </c>
-      <c r="B38" t="s">
+      <c r="H38" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" t="s">
         <v>129</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="G39" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B40" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" t="s">
         <v>132</v>
       </c>
-      <c r="B40" t="s">
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
+      <c r="A41" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="B41" t="s">
         <v>134</v>
       </c>
-      <c r="G40" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="C41" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" t="s">
         <v>135</v>
       </c>
-      <c r="B41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" t="s">
         <v>138</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B43" t="s">
+        <v>140</v>
+      </c>
+      <c r="C43" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" t="s">
         <v>141</v>
       </c>
-      <c r="B43" t="s">
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="B44" t="s">
         <v>143</v>
       </c>
-      <c r="G43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
         <v>144</v>
       </c>
-      <c r="B44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="H44" t="s">
-        <v>39</v>
+        <v>93</v>
+      </c>
+      <c r="J44" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
         <v>147</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" t="s">
         <v>150</v>
       </c>
-      <c r="B46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" t="s">
         <v>153</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B48" t="s">
         <v>155</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" t="s">
         <v>156</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G48" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="B49" t="s">
         <v>158</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" t="s">
         <v>159</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H49" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" t="s">
         <v>161</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" t="s">
         <v>162</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="G50" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="B51" t="s">
         <v>164</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" t="s">
         <v>165</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="G51" t="s">
+        <v>85</v>
+      </c>
+      <c r="H51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G51" t="s">
-[...10 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="B52" t="s">
         <v>167</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" t="s">
         <v>168</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="H52" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>93</v>
+      </c>
+      <c r="J52" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B53" t="s">
         <v>171</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D53" t="s">
         <v>172</v>
       </c>
       <c r="G53" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="H53" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B54" t="s">
         <v>174</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D54" t="s">
         <v>175</v>
       </c>
       <c r="G54" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="H54" t="s">
-        <v>21</v>
+        <v>93</v>
+      </c>
+      <c r="J54" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B55" t="s">
         <v>177</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>178</v>
       </c>
       <c r="G55" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H55" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" t="s">
         <v>180</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" t="s">
+        <v>43</v>
+      </c>
+      <c r="H56" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G56" t="s">
-[...10 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="C57" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" t="s">
         <v>182</v>
       </c>
-      <c r="B57" t="s">
+      <c r="F57" t="s">
+        <v>42</v>
+      </c>
+      <c r="G57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H57" t="s">
+        <v>14</v>
+      </c>
+      <c r="I57" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="C58" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58" t="s">
         <v>184</v>
       </c>
-      <c r="G57" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="F58" t="s">
+        <v>42</v>
+      </c>
+      <c r="G58" t="s">
+        <v>43</v>
+      </c>
+      <c r="H58" t="s">
+        <v>14</v>
+      </c>
+      <c r="I58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C59" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" t="s">
         <v>186</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="F59" t="s">
+        <v>42</v>
+      </c>
+      <c r="G59" t="s">
+        <v>43</v>
+      </c>
+      <c r="H59" t="s">
+        <v>14</v>
+      </c>
+      <c r="I59" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="G58" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="C60" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60" t="s">
         <v>188</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F60" t="s">
+        <v>42</v>
+      </c>
+      <c r="G60" t="s">
+        <v>43</v>
+      </c>
+      <c r="H60" t="s">
+        <v>14</v>
+      </c>
+      <c r="I60" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="C61" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61" t="s">
         <v>190</v>
       </c>
-      <c r="G59" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="1" t="s">
+      <c r="F61" t="s">
+        <v>42</v>
+      </c>
+      <c r="G61" t="s">
+        <v>43</v>
+      </c>
+      <c r="H61" t="s">
+        <v>14</v>
+      </c>
+      <c r="I61" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C62" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" t="s">
         <v>192</v>
       </c>
-      <c r="C60" t="s">
-[...43 lines deleted...]
-        <v>199</v>
+      <c r="F62" t="s">
+        <v>42</v>
       </c>
       <c r="G62" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H62" t="s">
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="I62" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D63" t="s">
-        <v>34</v>
+        <v>194</v>
+      </c>
+      <c r="F63" t="s">
+        <v>42</v>
       </c>
       <c r="G63" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H63" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I63" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D64" t="s">
-        <v>202</v>
+        <v>196</v>
+      </c>
+      <c r="F64" t="s">
+        <v>42</v>
       </c>
       <c r="G64" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H64" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I64" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D65" t="s">
-        <v>34</v>
+        <v>198</v>
+      </c>
+      <c r="F65" t="s">
+        <v>42</v>
       </c>
       <c r="G65" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I65" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D66" t="s">
-        <v>34</v>
+        <v>200</v>
+      </c>
+      <c r="F66" t="s">
+        <v>42</v>
       </c>
       <c r="G66" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I66" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D67" t="s">
-        <v>30</v>
+        <v>202</v>
+      </c>
+      <c r="F67" t="s">
+        <v>42</v>
       </c>
       <c r="G67" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H67" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I67" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D68" t="s">
-        <v>30</v>
+        <v>204</v>
+      </c>
+      <c r="F68" t="s">
+        <v>42</v>
       </c>
       <c r="G68" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H68" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I68" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D69" t="s">
-        <v>30</v>
+        <v>206</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
       </c>
       <c r="G69" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H69" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I69" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D70" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="F70" t="s">
+        <v>42</v>
+      </c>
+      <c r="G70" t="s">
         <v>43</v>
       </c>
-      <c r="G70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I70" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D71" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F71" t="s">
+        <v>42</v>
+      </c>
+      <c r="G71" t="s">
         <v>43</v>
       </c>
-      <c r="G71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I71" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D72" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F72" t="s">
+        <v>42</v>
+      </c>
+      <c r="G72" t="s">
         <v>43</v>
       </c>
-      <c r="G72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I72" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D73" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="F73" t="s">
+        <v>42</v>
+      </c>
+      <c r="G73" t="s">
         <v>43</v>
       </c>
-      <c r="G73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I73" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74" t="s">
+        <v>216</v>
+      </c>
+      <c r="F74" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" t="s">
+        <v>43</v>
+      </c>
+      <c r="H74" t="s">
+        <v>14</v>
+      </c>
+      <c r="I74" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+      <c r="B75" t="s">
         <v>218</v>
       </c>
-      <c r="F74" t="s">
-[...13 lines deleted...]
-      <c r="A75" s="1" t="s">
+      <c r="C75" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" t="s">
         <v>219</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="F75" t="s">
-[...13 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="B76" t="s">
         <v>221</v>
       </c>
-      <c r="C76" s="1" t="s">
-        <v>41</v>
+      <c r="C76" t="s">
+        <v>20</v>
       </c>
       <c r="D76" t="s">
         <v>222</v>
       </c>
-      <c r="F76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="H76" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:9" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C77" s="1" t="s">
-        <v>41</v>
+      <c r="B77" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" t="s">
+        <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>225</v>
       </c>
       <c r="G77" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="H77" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:9" ht="12.75">
+        <v>93</v>
+      </c>
+      <c r="J77" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>227</v>
+      </c>
+      <c r="B78" t="s">
+        <v>228</v>
+      </c>
+      <c r="C78" t="s">
+        <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G78" t="s">
-        <v>44</v>
+        <v>126</v>
       </c>
       <c r="H78" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:9" ht="12.75">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>229</v>
+      </c>
+      <c r="B79" t="s">
+        <v>230</v>
+      </c>
+      <c r="C79" t="s">
+        <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>231</v>
       </c>
       <c r="G79" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="H79" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:9" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>232</v>
+      </c>
+      <c r="B80" t="s">
+        <v>233</v>
+      </c>
+      <c r="C80" t="s">
+        <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>234</v>
       </c>
       <c r="G80" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>235</v>
+      </c>
+      <c r="B81" t="s">
+        <v>236</v>
+      </c>
+      <c r="C81" t="s">
+        <v>20</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>237</v>
       </c>
       <c r="G81" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>238</v>
+      </c>
+      <c r="B82" t="s">
+        <v>239</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
       </c>
       <c r="D82" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>240</v>
       </c>
       <c r="G82" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G83" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I83" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>243</v>
       </c>
       <c r="G84" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H84" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I84" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
+      </c>
+      <c r="B85" t="s">
+        <v>245</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G85" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H85" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I85" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G86" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H86" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I86" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H87" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I87" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H88" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I88" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      <c r="C89" t="s">
+        <v>249</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" t="s">
         <v>13</v>
       </c>
-      <c r="D89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H89" t="s">
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="I89" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B90" t="s">
         <v>251</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D90" t="s">
         <v>252</v>
       </c>
       <c r="G90" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H90" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B91" t="s">
         <v>254</v>
       </c>
       <c r="C91" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>184</v>
+        <v>255</v>
       </c>
       <c r="G91" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H91" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C92" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G92" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H92" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C93" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G93" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H93" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C94" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G94" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H94" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C95" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G95" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H95" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G96" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H96" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="G97" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H97" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B98" t="s">
         <v>274</v>
       </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D98" t="s">
         <v>275</v>
       </c>
       <c r="G98" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H98" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B99" t="s">
         <v>277</v>
       </c>
       <c r="C99" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D99" t="s">
         <v>278</v>
       </c>
       <c r="G99" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H99" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>279</v>
       </c>
       <c r="B100" t="s">
         <v>280</v>
       </c>
       <c r="C100" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D100" t="s">
         <v>281</v>
       </c>
       <c r="G100" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H100" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B101" t="s">
         <v>283</v>
       </c>
       <c r="C101" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D101" t="s">
         <v>284</v>
       </c>
       <c r="G101" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H101" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B102" t="s">
         <v>286</v>
       </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
         <v>287</v>
       </c>
       <c r="G102" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="H102" t="s">
-        <v>21</v>
+        <v>93</v>
+      </c>
+      <c r="J102" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B103" t="s">
         <v>289</v>
       </c>
       <c r="C103" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D103" t="s">
         <v>290</v>
       </c>
       <c r="G103" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H103" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B104" t="s">
         <v>292</v>
       </c>
       <c r="C104" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D104" t="s">
         <v>293</v>
       </c>
       <c r="G104" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H104" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B105" t="s">
         <v>295</v>
       </c>
       <c r="C105" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D105" t="s">
         <v>296</v>
       </c>
       <c r="G105" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H105" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B106" t="s">
         <v>298</v>
       </c>
       <c r="C106" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D106" t="s">
         <v>299</v>
       </c>
       <c r="G106" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H106" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B107" t="s">
         <v>301</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D107" t="s">
         <v>302</v>
       </c>
       <c r="G107" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H107" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B108" t="s">
         <v>304</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108" t="s">
         <v>305</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G108" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B109" t="s">
         <v>307</v>
       </c>
       <c r="C109" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D109" t="s">
         <v>308</v>
       </c>
       <c r="G109" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H109" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B110" t="s">
         <v>310</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D110" t="s">
         <v>311</v>
       </c>
       <c r="G110" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H110" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B111" t="s">
         <v>313</v>
       </c>
       <c r="C111" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D111" t="s">
         <v>314</v>
       </c>
       <c r="G111" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H111" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B112" t="s">
         <v>316</v>
       </c>
       <c r="C112" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D112" t="s">
         <v>317</v>
       </c>
       <c r="G112" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H112" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B113" t="s">
         <v>319</v>
       </c>
       <c r="C113" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D113" t="s">
         <v>320</v>
       </c>
       <c r="G113" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H113" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860633531"/>
-[...146 lines deleted...]
-    <hyperlink ref="A113" r:id="rId148" display="973241-000"/>
+    <hyperlink ref="A2" r:id="rId1" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A3" r:id="rId3" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A4" r:id="rId5" display="M63215-000"/>
+    <hyperlink ref="A5" r:id="rId6" display="H68521-000"/>
+    <hyperlink ref="A6" r:id="rId7" display="J35412-000"/>
+    <hyperlink ref="A7" r:id="rId8" display="J96321-000"/>
+    <hyperlink ref="A8" r:id="rId9" display="K98521-000"/>
+    <hyperlink ref="A9" r:id="rId10" display="L63215-000"/>
+    <hyperlink ref="A10" r:id="rId11" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C10" r:id="rId12" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A11" r:id="rId13" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C11" r:id="rId14" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A12" r:id="rId15" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C12" r:id="rId16" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A13" r:id="rId17" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C13" r:id="rId18" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A14" r:id="rId19" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C14" r:id="rId20" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A15" r:id="rId21" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C15" r:id="rId22" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A16" r:id="rId23" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C16" r:id="rId24" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A17" r:id="rId25" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C17" r:id="rId26" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A18" r:id="rId27" display="R32159-000"/>
+    <hyperlink ref="A19" r:id="rId28" display="R32650-000"/>
+    <hyperlink ref="A20" r:id="rId29" display="R68752-000"/>
+    <hyperlink ref="A21" r:id="rId30" display="R69312-000"/>
+    <hyperlink ref="A22" r:id="rId31" display="R96882-000"/>
+    <hyperlink ref="A23" r:id="rId32" display="T58874-000"/>
+    <hyperlink ref="A24" r:id="rId33" display="T74441-000"/>
+    <hyperlink ref="A25" r:id="rId34" display="V95478-000"/>
+    <hyperlink ref="A26" r:id="rId35" display="296537-000"/>
+    <hyperlink ref="A27" r:id="rId36" display="316997-000"/>
+    <hyperlink ref="A28" r:id="rId37" display="511828-000"/>
+    <hyperlink ref="A29" r:id="rId38" display="533999-000"/>
+    <hyperlink ref="A30" r:id="rId39" display="376744-000"/>
+    <hyperlink ref="A31" r:id="rId40" display="394337-000"/>
+    <hyperlink ref="A32" r:id="rId41" display="446551-000"/>
+    <hyperlink ref="A33" r:id="rId42" display="6M2898-000"/>
+    <hyperlink ref="A34" r:id="rId43" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A35" r:id="rId44" display="726774-000"/>
+    <hyperlink ref="A36" r:id="rId45" display="789682-000"/>
+    <hyperlink ref="A37" r:id="rId46" display="881546-000"/>
+    <hyperlink ref="A38" r:id="rId47" display="CY7317-000"/>
+    <hyperlink ref="A39" r:id="rId48" display="CY7260-000"/>
+    <hyperlink ref="A40" r:id="rId49" display="D63214-000"/>
+    <hyperlink ref="A41" r:id="rId50" display="D38196-000"/>
+    <hyperlink ref="A42" r:id="rId51" display="E31478-000"/>
+    <hyperlink ref="A43" r:id="rId52" display="E85214-000"/>
+    <hyperlink ref="A44" r:id="rId53" display="256295-000"/>
+    <hyperlink ref="A45" r:id="rId54" display="892676-000"/>
+    <hyperlink ref="A46" r:id="rId55" display="956826-000"/>
+    <hyperlink ref="A47" r:id="rId56" display="B57410-000"/>
+    <hyperlink ref="A48" r:id="rId57" display="B35216-000"/>
+    <hyperlink ref="A49" r:id="rId58" display="C78825-000"/>
+    <hyperlink ref="A50" r:id="rId59" display="C96541-000"/>
+    <hyperlink ref="A51" r:id="rId60" display="CC5588-000"/>
+    <hyperlink ref="A52" r:id="rId61" display="CC9014-000"/>
+    <hyperlink ref="A53" r:id="rId62" display="860633531"/>
+    <hyperlink ref="A54" r:id="rId63" display="413964-000"/>
+    <hyperlink ref="A55" r:id="rId64" display="518289-000"/>
+    <hyperlink ref="A56" r:id="rId65" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C56" r:id="rId66" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A57" r:id="rId67" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C57" r:id="rId68" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A58" r:id="rId69" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C58" r:id="rId70" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A59" r:id="rId71" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C59" r:id="rId72" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A60" r:id="rId73" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C60" r:id="rId74" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A61" r:id="rId75" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C61" r:id="rId76" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A62" r:id="rId77" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C62" r:id="rId78" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A63" r:id="rId79" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C63" r:id="rId80" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A64" r:id="rId81" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C64" r:id="rId82" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A65" r:id="rId83" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C65" r:id="rId84" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A66" r:id="rId85" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C66" r:id="rId86" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A67" r:id="rId87" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C67" r:id="rId88" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A68" r:id="rId89" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C68" r:id="rId90" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A69" r:id="rId91" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C69" r:id="rId92" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A70" r:id="rId93" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C70" r:id="rId94" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A71" r:id="rId95" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C71" r:id="rId96" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A72" r:id="rId97" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C72" r:id="rId98" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A73" r:id="rId99" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C73" r:id="rId100" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A74" r:id="rId101" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C74" r:id="rId102" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A75" r:id="rId103" display="552120-000"/>
+    <hyperlink ref="A76" r:id="rId104" display="353364-000"/>
+    <hyperlink ref="A77" r:id="rId105" display="835297-000"/>
+    <hyperlink ref="A78" r:id="rId106" display="860633530"/>
+    <hyperlink ref="A79" r:id="rId107" display="CS9202-000"/>
+    <hyperlink ref="A80" r:id="rId108" display="F63215-000"/>
+    <hyperlink ref="A81" r:id="rId109" display="V63332-000"/>
+    <hyperlink ref="A82" r:id="rId110" display="V68741-000"/>
+    <hyperlink ref="A83" r:id="rId111" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C83" r:id="rId112" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A84" r:id="rId113" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C84" r:id="rId114" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A85" r:id="rId115" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C85" r:id="rId116" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A86" r:id="rId117" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C86" r:id="rId118" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A87" r:id="rId119" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C87" r:id="rId120" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A88" r:id="rId121" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C88" r:id="rId122" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A89" r:id="rId123" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C89" r:id="rId124" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A90" r:id="rId125" display="T63574-000"/>
+    <hyperlink ref="A91" r:id="rId126" display="R74125-000"/>
+    <hyperlink ref="A92" r:id="rId127" display="R74129-000"/>
+    <hyperlink ref="A93" r:id="rId128" display="J63987-000"/>
+    <hyperlink ref="A94" r:id="rId129" display="J96345-000"/>
+    <hyperlink ref="A95" r:id="rId130" display="K69850-000"/>
+    <hyperlink ref="A96" r:id="rId131" display="JK9632-000"/>
+    <hyperlink ref="A97" r:id="rId132" display="652598-000"/>
+    <hyperlink ref="A98" r:id="rId133" display="EG9081-000"/>
+    <hyperlink ref="A99" r:id="rId134" display="EH8724-000"/>
+    <hyperlink ref="A100" r:id="rId135" display="EH8723-000"/>
+    <hyperlink ref="A101" r:id="rId136" display="CX5484-000"/>
+    <hyperlink ref="A102" r:id="rId137" display="CY2410-000"/>
+    <hyperlink ref="A103" r:id="rId138" display="DC9926-000"/>
+    <hyperlink ref="A104" r:id="rId139" display="E33984-000"/>
+    <hyperlink ref="A105" r:id="rId140" display="973241-000"/>
+    <hyperlink ref="A106" r:id="rId141" display="A68521-000"/>
+    <hyperlink ref="A107" r:id="rId142" display="B63339-000"/>
+    <hyperlink ref="A108" r:id="rId143" display="C63154-000"/>
+    <hyperlink ref="A109" r:id="rId144" display="CA9927-000"/>
+    <hyperlink ref="A110" r:id="rId145" display="CC7744-000"/>
+    <hyperlink ref="A111" r:id="rId146" display="CC8038-000"/>
+    <hyperlink ref="A112" r:id="rId147" display="CC8358-000"/>
+    <hyperlink ref="A113" r:id="rId148" display="CC8359-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId149"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 