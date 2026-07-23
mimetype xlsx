--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -43,93 +43,93 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1777215-1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>1777215-2</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379</t>
   </si>
   <si>
     <t>760254379</t>
   </si>
   <si>
     <t>RMM-12UR-12UF-OM5-ULL</t>
   </si>
   <si>
     <t>Variant of FD-PANELS</t>
   </si>
   <si>
     <t>1RU rack mounted Multimode OM5 mesh module with 24, MPO12 inputs on the back from separate network enclaves and 24, MPO12 outputs to the desk top on the front with Ultra-Low Loss (ULL) performance</t>
   </si>
   <si>
     <t>CommScope®</t>
   </si>
   <si>
     <t>FD</t>
   </si>
   <si>
     <t>Fiber patch panel</t>
-  </si>
-[...19 lines deleted...]
-    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696</t>
   </si>
   <si>
     <t>760255696</t>
   </si>
   <si>
     <t>RMM-12AUF-12AUF-SM-ULL</t>
   </si>
   <si>
     <t>1RU rack mounted Singlemode mesh module with all front facing MPO12 ports. 24, 12f inputs from separate network enclaves to 24, 12f outputs to the desktop with Ultra-Low Loss (ULL) performance</t>
   </si>
   <si>
     <t>FD-PANELS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>FD Fiber  patch panel</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378</t>
   </si>
@@ -281,51 +281,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J7" totalsRowShown="0">
   <autoFilter ref="A1:J7"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="192" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
@@ -340,177 +340,177 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="E2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760254379"/>
-[...2 lines deleted...]
-    <hyperlink ref="A4" r:id="rId4" display="1777215-2"/>
+    <hyperlink ref="A2" r:id="rId1" display="1777215-1"/>
+    <hyperlink ref="A3" r:id="rId2" display="1777215-2"/>
+    <hyperlink ref="A4" r:id="rId3" display="760254379"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of FD-PANELS"/>
     <hyperlink ref="A5" r:id="rId5" display="760255696"/>
     <hyperlink ref="C5" r:id="rId6" display="Variant of FD-PANELS"/>
     <hyperlink ref="A6" r:id="rId7" display="FD-PANELS"/>
     <hyperlink ref="A7" r:id="rId8" display="760254378"/>
     <hyperlink ref="C7" r:id="rId9" display="Variant of FD-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId10"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>