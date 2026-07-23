--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -43,1206 +43,1590 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998</t>
+  </si>
+  <si>
+    <t>760158998</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KRD-HB</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Red/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>LazrSPEED®</t>
+  </si>
+  <si>
+    <t>KFA</t>
+  </si>
+  <si>
+    <t>Fiber adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923</t>
+  </si>
+  <si>
+    <t>760158923</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KRO-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Rose/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949</t>
+  </si>
+  <si>
+    <t>760158949</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KSL-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Slate/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956</t>
+  </si>
+  <si>
+    <t>760158956</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KVI-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Violet/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158964</t>
+  </si>
+  <si>
+    <t>760158964</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KOR-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Orange/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972</t>
+  </si>
+  <si>
+    <t>760158972</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KBL-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Blue/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980</t>
+  </si>
+  <si>
+    <t>760158980</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KGR-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Green/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-5</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Rose/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>1933285-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Aqua/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878</t>
+  </si>
+  <si>
+    <t>760245878</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBK</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Black</t>
+  </si>
+  <si>
+    <t>SECURE</t>
+  </si>
+  <si>
+    <t>Fiber connector</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147</t>
+  </si>
+  <si>
+    <t>760242147</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KRO</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Rose</t>
+  </si>
+  <si>
+    <t>TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148</t>
+  </si>
+  <si>
+    <t>760242148</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KAQ</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143</t>
+  </si>
+  <si>
+    <t>760242143</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KRD</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157</t>
+  </si>
+  <si>
+    <t>760242157</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KRO</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150</t>
+  </si>
+  <si>
+    <t>760242150</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KVI</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145</t>
+  </si>
+  <si>
+    <t>760242145</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KGR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158</t>
+  </si>
+  <si>
+    <t>760242158</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KAQ</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151</t>
+  </si>
+  <si>
+    <t>760242151</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KOR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152</t>
+  </si>
+  <si>
+    <t>760242152</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KSL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160</t>
+  </si>
+  <si>
+    <t>760242160</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KVI</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153</t>
+  </si>
+  <si>
+    <t>760242153</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KRD</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154</t>
+  </si>
+  <si>
+    <t>760242154</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KYL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155</t>
+  </si>
+  <si>
+    <t>760242155</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KGR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156</t>
+  </si>
+  <si>
+    <t>760242156</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584</t>
+  </si>
+  <si>
+    <t>760243584</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-AQ-NS</t>
+  </si>
+  <si>
+    <t>Variant of LGX/1000-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, aqua, no shutter</t>
+  </si>
+  <si>
+    <t>1000-style</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586</t>
+  </si>
+  <si>
+    <t>760243586</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-BR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, brown, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587</t>
+  </si>
+  <si>
+    <t>760243587</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-GR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, green, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589</t>
+  </si>
+  <si>
+    <t>760243589</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-RD-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, red, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591</t>
+  </si>
+  <si>
+    <t>760243591</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-SL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, slate, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592</t>
+  </si>
+  <si>
+    <t>760243592</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-VI-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, violet, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536</t>
+  </si>
+  <si>
+    <t>760087536</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>Variant of LGX/1000-MODULES</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, blue</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | ReadyPATCH®</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742</t>
+  </si>
+  <si>
+    <t>760087742</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866</t>
+  </si>
+  <si>
+    <t>760087866</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, blue</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062</t>
+  </si>
+  <si>
+    <t>760088062</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759</t>
+  </si>
+  <si>
+    <t>760087759</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882</t>
+  </si>
+  <si>
+    <t>760087882</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668</t>
+  </si>
+  <si>
+    <t>760087668</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890</t>
+  </si>
+  <si>
+    <t>760087890</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577</t>
+  </si>
+  <si>
+    <t>760087577</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684</t>
+  </si>
+  <si>
+    <t>760087684</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005</t>
+  </si>
+  <si>
+    <t>760088005</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783</t>
+  </si>
+  <si>
+    <t>760087783</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104</t>
+  </si>
+  <si>
+    <t>760088104</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013</t>
+  </si>
+  <si>
+    <t>760088013</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924</t>
+  </si>
+  <si>
+    <t>760087924</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593</t>
+  </si>
+  <si>
+    <t>760087593</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120</t>
+  </si>
+  <si>
+    <t>760088120</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726</t>
+  </si>
+  <si>
+    <t>760087726</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940</t>
+  </si>
+  <si>
+    <t>760087940</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138</t>
+  </si>
+  <si>
+    <t>760088138</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047</t>
+  </si>
+  <si>
+    <t>760088047</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759</t>
+  </si>
+  <si>
+    <t>760257759</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-RD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed red adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>ReadyPATCH®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758</t>
+  </si>
+  <si>
+    <t>760257758</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-GR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed green adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
     <t>1-1933285-0</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Slate/Black, Single Pack</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...5 lines deleted...]
-    <t>Fiber adapter</t>
+    <t>1-2111408-0</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, violet</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Adapter</t>
   </si>
   <si>
     <t>1933285-3</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Green/Black, Single Pack</t>
   </si>
   <si>
     <t>1933285-4</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Blue/Black, Single Pack</t>
   </si>
   <si>
     <t>1933285-9</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Orange/Black, Single Pack</t>
   </si>
   <si>
     <t>1933285-2</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Yellow/Black, Single Pack</t>
   </si>
   <si>
+    <t>1777215-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>1777215-2</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
+  </si>
+  <si>
     <t>2111407-8</t>
   </si>
   <si>
     <t>Fiber Optic Duplex Adapter, LC, Singlemode/Multimode, OM3/OM4, aqua</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...47 lines deleted...]
-    <t>Fiber connector</t>
+    <t>2111408-7</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, red</t>
+  </si>
+  <si>
+    <t>2111408-8</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, yellow</t>
   </si>
   <si>
     <t>1-2111408-3</t>
   </si>
   <si>
     <t>SL Series Fiber Optic Housing, LC, alpine white</t>
   </si>
   <si>
-    <t>Adapter</t>
-[...91 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477</t>
   </si>
   <si>
     <t>760248477</t>
   </si>
   <si>
     <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Orange</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478</t>
   </si>
   <si>
     <t>760248478</t>
   </si>
   <si>
     <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Blue</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481</t>
   </si>
   <si>
     <t>760248481</t>
   </si>
   <si>
     <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Yellow</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482</t>
   </si>
   <si>
     <t>760248482</t>
   </si>
   <si>
     <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Black</t>
   </si>
   <si>
-    <t>1777215-1</t>
-[...182 lines deleted...]
-    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Blue</t>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756</t>
+  </si>
+  <si>
+    <t>760256756</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-AQ-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, aqua, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752</t>
+  </si>
+  <si>
+    <t>760256752</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-OR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, orange, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749</t>
+  </si>
+  <si>
+    <t>760256749</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-SL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, slate, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379</t>
   </si>
   <si>
     <t>760254379</t>
   </si>
   <si>
     <t>RMM-12UR-12UF-OM5-ULL</t>
   </si>
   <si>
     <t>Variant of FD-PANELS</t>
   </si>
   <si>
     <t>1RU rack mounted Multimode OM5 mesh module with 24, MPO12 inputs on the back from separate network enclaves and 24, MPO12 outputs to the desk top on the front with Ultra-Low Loss (ULL) performance</t>
   </si>
   <si>
     <t>FD</t>
   </si>
   <si>
     <t>Fiber patch panel</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696</t>
   </si>
   <si>
     <t>760255696</t>
   </si>
   <si>
     <t>RMM-12AUF-12AUF-SM-ULL</t>
   </si>
   <si>
     <t>1RU rack mounted Singlemode mesh module with all front facing MPO12 ports. 24, 12f inputs from separate network enclaves to 24, 12f outputs to the desktop with Ultra-Low Loss (ULL) performance</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536</t>
-[...265 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500</t>
   </si>
   <si>
     <t>760256500</t>
   </si>
   <si>
     <t>RP-MOD-024-WB-MPO-LCO2-BEU-YL</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed yellow adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
-    <t>ReadyPATCH®</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501</t>
   </si>
   <si>
     <t>760256501</t>
   </si>
   <si>
     <t>RP-MOD-024-WB-MPO-LC02-BEU-RD</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed red adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503</t>
   </si>
   <si>
     <t>760256503</t>
   </si>
   <si>
     <t>RP-MOD-024-WB-MPO-LC02-BEU-BL</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed blue adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759</t>
-[...137 lines deleted...]
-    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, slate, no shutter</t>
+    <t>LGX/1000-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® modules for use with SD panels, EPX-PNL panels and WB2-PNL wall boxes</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>FD-PANELS</t>
+  </si>
+  <si>
+    <t>FD Fiber  patch panel</t>
   </si>
   <si>
     <t>CPCZZK1</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Patch cord, Cat6A, F/UTP, CMP, shielded Secure RJ-to-shielded Secure RJ plugs on both ends with 2 secure port blockers</t>
   </si>
   <si>
     <t>SYSTIMAX®</t>
   </si>
   <si>
     <t>GigaSPEED X10D®</t>
   </si>
   <si>
     <t>CPC</t>
   </si>
   <si>
     <t>Twisted pair patch cord</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755</t>
+  </si>
+  <si>
+    <t>760256755</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-BL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, blue, no shutter</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754</t>
+  </si>
+  <si>
+    <t>760256754</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-BR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, brown, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256753</t>
+  </si>
+  <si>
+    <t>760256753</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-GR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, green, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256751</t>
+  </si>
+  <si>
+    <t>760256751</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-RD-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, red, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256750</t>
+  </si>
+  <si>
+    <t>760256750</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-RO-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, rose, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748</t>
+  </si>
+  <si>
+    <t>760256748</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-VI-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, violet, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747</t>
+  </si>
+  <si>
+    <t>760256747</t>
+  </si>
+  <si>
+    <t>PNL-BK-012-KHB-LC02-YL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, yellow, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378</t>
+  </si>
+  <si>
+    <t>760254378</t>
+  </si>
+  <si>
+    <t>RMM-12UF-12UF-OM5-ULL</t>
+  </si>
+  <si>
+    <t>1RU rack mounted Multimode OM5 mesh module with all front facing MPO12 ports. 24, 12f inputs from separate network enclaves to 24, 12f outputs to the desktop with Ultra-Low Loss (ULL) performance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405</t>
+  </si>
+  <si>
+    <t>760254405</t>
+  </si>
+  <si>
+    <t>OM5 MPO12 Distribution Module, 6 duplex LC to 1X12f MPO non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475</t>
+  </si>
+  <si>
+    <t>760248475</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476</t>
+  </si>
+  <si>
+    <t>760248476</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480</t>
+  </si>
+  <si>
+    <t>760248480</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483</t>
+  </si>
+  <si>
+    <t>760248483</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484</t>
+  </si>
+  <si>
+    <t>760248484</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834</t>
+  </si>
+  <si>
+    <t>760248834</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Brown</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835</t>
+  </si>
+  <si>
+    <t>760248835</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149</t>
+  </si>
+  <si>
+    <t>760242149</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KBR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144</t>
+  </si>
+  <si>
+    <t>760242144</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KYL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146</t>
+  </si>
+  <si>
+    <t>760242146</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KBL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159</t>
+  </si>
+  <si>
+    <t>760242159</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161</t>
+  </si>
+  <si>
+    <t>760242161</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KOR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162</t>
+  </si>
+  <si>
+    <t>760242162</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KSL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760</t>
+  </si>
+  <si>
+    <t>760257760</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-AQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed aqua adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>2111407-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic Duplex Adapter, LC, Singlemode/Multimode, beige</t>
+  </si>
+  <si>
+    <t>2111408-9</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, green</t>
+  </si>
+  <si>
+    <t>1933285-1</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Red/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>2111408-2</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635</t>
+  </si>
+  <si>
+    <t>760087635</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858</t>
+  </si>
+  <si>
+    <t>760087858</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957</t>
+  </si>
+  <si>
+    <t>760087957</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544</t>
+  </si>
+  <si>
+    <t>760087544</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650</t>
+  </si>
+  <si>
+    <t>760087650</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973</t>
+  </si>
+  <si>
+    <t>760087973</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981</t>
+  </si>
+  <si>
+    <t>760087981</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070</t>
+  </si>
+  <si>
+    <t>760088070</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569</t>
+  </si>
+  <si>
+    <t>760087569</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775</t>
+  </si>
+  <si>
+    <t>760087775</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096</t>
+  </si>
+  <si>
+    <t>760088096</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916</t>
+  </si>
+  <si>
+    <t>760087916</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692</t>
+  </si>
+  <si>
+    <t>760087692</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809</t>
+  </si>
+  <si>
+    <t>760087809</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718</t>
+  </si>
+  <si>
+    <t>760087718</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601</t>
+  </si>
+  <si>
+    <t>760087601</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817</t>
+  </si>
+  <si>
+    <t>760087817</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039</t>
+  </si>
+  <si>
+    <t>760088039</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627</t>
+  </si>
+  <si>
+    <t>760087627</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004</t>
+  </si>
+  <si>
+    <t>760159004</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KYL-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Yellow/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915</t>
+  </si>
+  <si>
+    <t>760158915</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KAQ-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Aqua/Black, Single Pack</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931</t>
   </si>
   <si>
     <t>760158931</t>
   </si>
   <si>
     <t>KFA-LC02-KBR-HB</t>
   </si>
   <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Brown/Black, Single Pack</t>
   </si>
   <si>
     <t>1933285-7</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Brown/Black, Single Pack</t>
   </si>
   <si>
     <t>1933285-8</t>
   </si>
   <si>
     <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Violet/Black, Single Pack</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475</t>
-[...209 lines deleted...]
-    <t>LGX</t>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593</t>
+  </si>
+  <si>
+    <t>760243593</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-YL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, yellow, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585</t>
+  </si>
+  <si>
+    <t>760243585</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-BL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, blue, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588</t>
+  </si>
+  <si>
+    <t>760243588</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-OR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, orange, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590</t>
+  </si>
+  <si>
+    <t>760243590</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-RO-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, rose, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502</t>
   </si>
   <si>
     <t>760256502</t>
   </si>
   <si>
     <t>RP-MOD-024-WB-MPO-LC02-BEU-OR</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed orange adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512</t>
   </si>
   <si>
     <t>760256512</t>
   </si>
   <si>
     <t>RP-MOD-012-TS-MPO-LCO2-BEU-YL</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Singlemode MPO-12 Distribution Module, 6 duplex LC non-keyed yellow adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
@@ -1259,434 +1643,50 @@
     <t>ReadyPATCH® ULL Singlemode MPO-12 Distribution Module, 6 duplex LC non-keyed red adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256514</t>
   </si>
   <si>
     <t>760256514</t>
   </si>
   <si>
     <t>RP-MOD-012-TS-MPO-LCO2-BEU-OR</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Singlemode MPO-12 Distribution Module, 6 duplex LC non-keyed orange adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256515</t>
   </si>
   <si>
     <t>760256515</t>
   </si>
   <si>
     <t>RP-MOD-012-TS-MPO-LCO2-BEU-BL</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Singlemode MPO-12 Distribution Module, 6 duplex LC non-keyed blue adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
-  </si>
-[...382 lines deleted...]
-    <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, yellow, no shutter</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1805,51 +1805,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J141" totalsRowShown="0">
   <autoFilter ref="A1:J141"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-1933285-0" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-4" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-9" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-8" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-3" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-0" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-7" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158964" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-5" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/copper-secure-products/cpczzk1" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-7" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-8" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-9" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-6" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256513" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256514" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256515" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256753" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256751" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256750" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158964" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-5" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-1933285-0" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-0" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-4" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-9" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-8" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-7" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-8" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-3" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/copper-secure-products/cpczzk1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256753" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256751" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256750" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-6" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-9" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-7" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-8" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256513" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256514" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256515" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="192" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1865,3485 +1865,3485 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
         <v>18</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>15</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>46</v>
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>50</v>
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>58</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>53</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>72</v>
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>77</v>
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>97</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>80</v>
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>83</v>
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>105</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>86</v>
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>109</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>26</v>
+        <v>15</v>
+      </c>
+      <c r="G26" t="s">
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>15</v>
+      </c>
+      <c r="G27" t="s">
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>124</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
+      </c>
+      <c r="G28" t="s">
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>128</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
+      </c>
+      <c r="G29" t="s">
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>132</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
+      </c>
+      <c r="G30" t="s">
+        <v>116</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>136</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G31" t="s">
+        <v>116</v>
       </c>
       <c r="H31" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>140</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>97</v>
+        <v>143</v>
+      </c>
+      <c r="G32" t="s">
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>148</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>143</v>
+      </c>
+      <c r="G33" t="s">
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>152</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F34" t="s">
+        <v>154</v>
+      </c>
+      <c r="G34" t="s">
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>157</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
+        <v>158</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
+        <v>143</v>
+      </c>
+      <c r="G35" t="s">
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>161</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>97</v>
+        <v>154</v>
+      </c>
+      <c r="G36" t="s">
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>165</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="E37" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
+        <v>143</v>
+      </c>
+      <c r="G37" t="s">
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>135</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>169</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F38" t="s">
+        <v>154</v>
+      </c>
+      <c r="G38" t="s">
+        <v>144</v>
       </c>
       <c r="H38" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>173</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
+        <v>154</v>
+      </c>
+      <c r="G39" t="s">
+        <v>144</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
+        <v>177</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D40" t="s">
+        <v>178</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" t="s">
         <v>144</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="H40" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>147</v>
+        <v>180</v>
       </c>
       <c r="B41" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>181</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F41" t="s">
+        <v>143</v>
+      </c>
+      <c r="G41" t="s">
+        <v>144</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>186</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F42" t="s">
+        <v>143</v>
       </c>
       <c r="G42" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="H42" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D43" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F43" t="s">
+        <v>154</v>
       </c>
       <c r="G43" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="H43" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D44" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="E44" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G44" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H44" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>170</v>
+        <v>196</v>
       </c>
       <c r="B45" t="s">
-        <v>171</v>
+        <v>197</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>198</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G45" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H45" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="B46" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>202</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G46" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H46" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="B47" t="s">
-        <v>180</v>
+        <v>205</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D47" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G47" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H47" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="B48" t="s">
-        <v>184</v>
+        <v>209</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D48" t="s">
-        <v>185</v>
+        <v>210</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G48" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H48" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="B49" t="s">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>189</v>
+        <v>214</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G49" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H49" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="B50" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G50" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H50" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="B51" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G51" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H51" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="B52" t="s">
-        <v>200</v>
+        <v>225</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G52" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H52" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>229</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>205</v>
+        <v>230</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>231</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="B54" t="s">
-        <v>208</v>
+        <v>234</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>236</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H55" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>238</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="E56" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="G56" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H56" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>242</v>
+      </c>
+      <c r="C57" t="s">
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>221</v>
+        <v>243</v>
       </c>
       <c r="E57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H57" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>244</v>
+      </c>
+      <c r="C58" t="s">
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="E58" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H58" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>246</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="E59" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H59" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>248</v>
+      </c>
+      <c r="C60" t="s">
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="E60" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H60" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>250</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>240</v>
       </c>
       <c r="H61" t="s">
-        <v>168</v>
+        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B62" t="s">
+        <v>253</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
+        <v>254</v>
+      </c>
+      <c r="E62" t="s">
         <v>240</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>168</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>255</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="E63" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>240</v>
       </c>
       <c r="H63" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>257</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="G64" t="s">
-        <v>167</v>
+        <v>45</v>
       </c>
       <c r="H64" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>259</v>
+      </c>
+      <c r="C65" t="s">
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>240</v>
+      </c>
+      <c r="G65" t="s">
+        <v>45</v>
       </c>
       <c r="H65" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>261</v>
+      </c>
+      <c r="C66" t="s">
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>240</v>
+      </c>
+      <c r="G66" t="s">
+        <v>45</v>
       </c>
       <c r="H66" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>264</v>
+      </c>
+      <c r="C67" t="s">
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>267</v>
+      </c>
+      <c r="C68" t="s">
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>270</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="B70" t="s">
         <v>273</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
         <v>274</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B71" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F71" t="s">
+        <v>16</v>
       </c>
       <c r="G71" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H71" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B72" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D72" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
       </c>
       <c r="G72" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H72" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D73" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F73" t="s">
+        <v>16</v>
       </c>
       <c r="G73" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H73" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B74" t="s">
+        <v>289</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D74" t="s">
         <v>291</v>
       </c>
-      <c r="B74" t="s">
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" t="s">
         <v>292</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+      <c r="H74" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B75" t="s">
         <v>296</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="D75" t="s">
         <v>297</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="H75" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>300</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D76" t="s">
         <v>301</v>
       </c>
       <c r="E76" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H76" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B77" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D77" t="s">
         <v>305</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H77" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>308</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D78" t="s">
         <v>309</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H78" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" t="s">
         <v>313</v>
       </c>
-      <c r="F79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H79" t="s">
-        <v>316</v>
+        <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>311</v>
       </c>
       <c r="D80" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>32</v>
+        <v>292</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C81" t="s">
+        <v>311</v>
+      </c>
+      <c r="D81" t="s">
+        <v>317</v>
+      </c>
+      <c r="E81" t="s">
+        <v>318</v>
+      </c>
+      <c r="F81" t="s">
+        <v>319</v>
+      </c>
+      <c r="G81" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C82" t="s">
-        <v>11</v>
+      <c r="B82" t="s">
+        <v>324</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D82" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F82" t="s">
+        <v>326</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>329</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D83" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E83" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F83" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" t="s">
+        <v>116</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>332</v>
+      </c>
+      <c r="B84" t="s">
+        <v>333</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D84" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F84" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" t="s">
+        <v>116</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>336</v>
+      </c>
+      <c r="B85" t="s">
+        <v>337</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D85" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85" t="s">
+        <v>116</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>341</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F86" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86" t="s">
+        <v>116</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>345</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D87" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E87" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F87" t="s">
+        <v>16</v>
+      </c>
+      <c r="G87" t="s">
+        <v>116</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>349</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="D88" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="E88" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" t="s">
+        <v>116</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>117</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>353</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>290</v>
       </c>
       <c r="D89" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G89" t="s">
+        <v>292</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>293</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>356</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D90" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E92" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E93" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E95" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E96" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>45</v>
+        <v>18</v>
+      </c>
+      <c r="J96" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E97" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
+      </c>
+      <c r="B98" t="s">
+        <v>382</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="E98" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F98" t="s">
+        <v>58</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>377</v>
+        <v>385</v>
+      </c>
+      <c r="B99" t="s">
+        <v>386</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E99" t="s">
-        <v>26</v>
+        <v>15</v>
+      </c>
+      <c r="F99" t="s">
+        <v>58</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="B100" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="E100" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H100" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="B101" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>387</v>
+        <v>397</v>
+      </c>
+      <c r="B102" t="s">
+        <v>398</v>
       </c>
       <c r="C102" t="s">
-        <v>311</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="E102" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>156</v>
+        <v>53</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="B103" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>402</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="E103" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>156</v>
+        <v>53</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>405</v>
+      </c>
+      <c r="B104" t="s">
+        <v>406</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D104" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="E104" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
+        <v>231</v>
       </c>
       <c r="H104" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>408</v>
+      </c>
+      <c r="C105" t="s">
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="H105" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>410</v>
+      </c>
+      <c r="C106" t="s">
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="E106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>240</v>
+      </c>
+      <c r="G106" t="s">
+        <v>45</v>
       </c>
       <c r="H106" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>412</v>
+      </c>
+      <c r="C107" t="s">
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E107" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>15</v>
+      </c>
+      <c r="G107" t="s">
+        <v>45</v>
       </c>
       <c r="H107" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>414</v>
+      </c>
+      <c r="C108" t="s">
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E108" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>240</v>
+      </c>
+      <c r="G108" t="s">
+        <v>45</v>
       </c>
       <c r="H108" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B109" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>254</v>
+        <v>154</v>
+      </c>
+      <c r="G109" t="s">
+        <v>144</v>
       </c>
       <c r="H109" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B110" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D110" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>254</v>
+        <v>143</v>
+      </c>
+      <c r="G110" t="s">
+        <v>144</v>
       </c>
       <c r="H110" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B111" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D111" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G111" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H111" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B112" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D112" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G112" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H112" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B113" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D113" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G113" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H113" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B114" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D114" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E114" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G114" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H114" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B115" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D115" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G115" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H115" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B116" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D116" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E116" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G116" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H116" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B117" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D117" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G117" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H117" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B118" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D118" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G118" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H118" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B119" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D119" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G119" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H119" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B120" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D120" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F120" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G120" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H120" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B121" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D121" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E121" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F121" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G121" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H121" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B122" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D122" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F122" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G122" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H122" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B123" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D123" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E123" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F123" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G123" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H123" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B124" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D124" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E124" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G124" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H124" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B125" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D125" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F125" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G125" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H125" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B126" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D126" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G126" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H126" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B127" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="D127" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="G127" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="H127" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B128" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>494</v>
+      </c>
+      <c r="C128" t="s">
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="G128" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="H128" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B129" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>498</v>
+      </c>
+      <c r="C129" t="s">
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E129" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F129" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="H129" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>501</v>
+      </c>
+      <c r="B130" t="s">
+        <v>502</v>
+      </c>
+      <c r="C130" t="s">
+        <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F130" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
       </c>
       <c r="H130" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>504</v>
+      </c>
+      <c r="C131" t="s">
+        <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>276</v>
+        <v>45</v>
       </c>
       <c r="H131" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>506</v>
+      </c>
+      <c r="C132" t="s">
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G132" t="s">
-        <v>276</v>
+        <v>45</v>
       </c>
       <c r="H132" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B133" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D133" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E133" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H133" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B134" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D134" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E134" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G134" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H134" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B135" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D135" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E135" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>15</v>
       </c>
       <c r="G135" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H135" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B136" t="s">
         <v>522</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="D136" t="s">
         <v>523</v>
       </c>
       <c r="E136" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G136" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="H136" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B137" t="s">
         <v>526</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D137" t="s">
         <v>527</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H137" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B138" t="s">
         <v>530</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D138" t="s">
         <v>531</v>
       </c>
       <c r="E138" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F138" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H138" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>534</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D139" t="s">
         <v>535</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F139" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H139" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B140" t="s">
         <v>538</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D140" t="s">
         <v>539</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H140" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B141" t="s">
         <v>542</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>274</v>
+        <v>141</v>
       </c>
       <c r="D141" t="s">
         <v>543</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="H141" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="1-1933285-0"/>
-[...97 lines deleted...]
-    <hyperlink ref="A71" r:id="rId99" display="760243586"/>
+    <hyperlink ref="A2" r:id="rId1" display="760158998"/>
+    <hyperlink ref="A3" r:id="rId2" display="760158923"/>
+    <hyperlink ref="A4" r:id="rId3" display="760158949"/>
+    <hyperlink ref="A5" r:id="rId4" display="760158956"/>
+    <hyperlink ref="A6" r:id="rId5" display="760158964"/>
+    <hyperlink ref="A7" r:id="rId6" display="760158972"/>
+    <hyperlink ref="A8" r:id="rId7" display="760158980"/>
+    <hyperlink ref="A9" r:id="rId8" display="1933285-5"/>
+    <hyperlink ref="A10" r:id="rId9" display="1933285-6"/>
+    <hyperlink ref="A11" r:id="rId10" display="760245878"/>
+    <hyperlink ref="A12" r:id="rId11" display="760242147"/>
+    <hyperlink ref="A13" r:id="rId12" display="760242148"/>
+    <hyperlink ref="A14" r:id="rId13" display="760242143"/>
+    <hyperlink ref="A15" r:id="rId14" display="760242157"/>
+    <hyperlink ref="A16" r:id="rId15" display="760242150"/>
+    <hyperlink ref="A17" r:id="rId16" display="760242145"/>
+    <hyperlink ref="A18" r:id="rId17" display="760242158"/>
+    <hyperlink ref="A19" r:id="rId18" display="760242151"/>
+    <hyperlink ref="A20" r:id="rId19" display="760242152"/>
+    <hyperlink ref="A21" r:id="rId20" display="760242160"/>
+    <hyperlink ref="A22" r:id="rId21" display="760242153"/>
+    <hyperlink ref="A23" r:id="rId22" display="760242154"/>
+    <hyperlink ref="A24" r:id="rId23" display="760242155"/>
+    <hyperlink ref="A25" r:id="rId24" display="760242156"/>
+    <hyperlink ref="A26" r:id="rId25" display="760243584"/>
+    <hyperlink ref="C26" r:id="rId26" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A27" r:id="rId27" display="760243586"/>
+    <hyperlink ref="C27" r:id="rId28" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A28" r:id="rId29" display="760243587"/>
+    <hyperlink ref="C28" r:id="rId30" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A29" r:id="rId31" display="760243589"/>
+    <hyperlink ref="C29" r:id="rId32" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A30" r:id="rId33" display="760243591"/>
+    <hyperlink ref="C30" r:id="rId34" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A31" r:id="rId35" display="760243592"/>
+    <hyperlink ref="C31" r:id="rId36" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A32" r:id="rId37" display="760087536"/>
+    <hyperlink ref="C32" r:id="rId38" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A33" r:id="rId39" display="760087742"/>
+    <hyperlink ref="C33" r:id="rId40" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A34" r:id="rId41" display="760087866"/>
+    <hyperlink ref="C34" r:id="rId42" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A35" r:id="rId43" display="760088062"/>
+    <hyperlink ref="C35" r:id="rId44" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A36" r:id="rId45" display="760087759"/>
+    <hyperlink ref="C36" r:id="rId46" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A37" r:id="rId47" display="760087882"/>
+    <hyperlink ref="C37" r:id="rId48" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A38" r:id="rId49" display="760087668"/>
+    <hyperlink ref="C38" r:id="rId50" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A39" r:id="rId51" display="760087890"/>
+    <hyperlink ref="C39" r:id="rId52" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A40" r:id="rId53" display="760087577"/>
+    <hyperlink ref="C40" r:id="rId54" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A41" r:id="rId55" display="760087684"/>
+    <hyperlink ref="C41" r:id="rId56" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A42" r:id="rId57" display="760088005"/>
+    <hyperlink ref="C42" r:id="rId58" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A43" r:id="rId59" display="760087783"/>
+    <hyperlink ref="C43" r:id="rId60" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A44" r:id="rId61" display="760088104"/>
+    <hyperlink ref="C44" r:id="rId62" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A45" r:id="rId63" display="760088013"/>
+    <hyperlink ref="C45" r:id="rId64" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A46" r:id="rId65" display="760087924"/>
+    <hyperlink ref="C46" r:id="rId66" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A47" r:id="rId67" display="760087593"/>
+    <hyperlink ref="C47" r:id="rId68" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A48" r:id="rId69" display="760088120"/>
+    <hyperlink ref="C48" r:id="rId70" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A49" r:id="rId71" display="760087726"/>
+    <hyperlink ref="C49" r:id="rId72" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A50" r:id="rId73" display="760087940"/>
+    <hyperlink ref="C50" r:id="rId74" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A51" r:id="rId75" display="760088138"/>
+    <hyperlink ref="C51" r:id="rId76" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A52" r:id="rId77" display="760088047"/>
+    <hyperlink ref="C52" r:id="rId78" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A53" r:id="rId79" display="760257759"/>
+    <hyperlink ref="C53" r:id="rId80" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A54" r:id="rId81" display="760257758"/>
+    <hyperlink ref="C54" r:id="rId82" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A55" r:id="rId83" display="1-1933285-0"/>
+    <hyperlink ref="A56" r:id="rId84" display="1-2111408-0"/>
+    <hyperlink ref="A57" r:id="rId85" display="1933285-3"/>
+    <hyperlink ref="A58" r:id="rId86" display="1933285-4"/>
+    <hyperlink ref="A59" r:id="rId87" display="1933285-9"/>
+    <hyperlink ref="A60" r:id="rId88" display="1933285-2"/>
+    <hyperlink ref="A61" r:id="rId89" display="1777215-1"/>
+    <hyperlink ref="A62" r:id="rId90" display="1777215-2"/>
+    <hyperlink ref="A63" r:id="rId91" display="2111407-8"/>
+    <hyperlink ref="A64" r:id="rId92" display="2111408-7"/>
+    <hyperlink ref="A65" r:id="rId93" display="2111408-8"/>
+    <hyperlink ref="A66" r:id="rId94" display="1-2111408-3"/>
+    <hyperlink ref="A67" r:id="rId95" display="760248477"/>
+    <hyperlink ref="A68" r:id="rId96" display="760248478"/>
+    <hyperlink ref="A69" r:id="rId97" display="760248481"/>
+    <hyperlink ref="A70" r:id="rId98" display="760248482"/>
+    <hyperlink ref="A71" r:id="rId99" display="760256756"/>
     <hyperlink ref="C71" r:id="rId100" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A72" r:id="rId101" display="760243587"/>
+    <hyperlink ref="A72" r:id="rId101" display="760256752"/>
     <hyperlink ref="C72" r:id="rId102" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A73" r:id="rId103" display="760243589"/>
+    <hyperlink ref="A73" r:id="rId103" display="760256749"/>
     <hyperlink ref="C73" r:id="rId104" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A74" r:id="rId105" display="760243591"/>
-[...92 lines deleted...]
-    <hyperlink ref="A133" r:id="rId198" display="760243588"/>
+    <hyperlink ref="A74" r:id="rId105" display="760254379"/>
+    <hyperlink ref="C74" r:id="rId106" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A75" r:id="rId107" display="760255696"/>
+    <hyperlink ref="C75" r:id="rId108" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A76" r:id="rId109" display="760256500"/>
+    <hyperlink ref="C76" r:id="rId110" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A77" r:id="rId111" display="760256501"/>
+    <hyperlink ref="C77" r:id="rId112" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A78" r:id="rId113" display="760256503"/>
+    <hyperlink ref="C78" r:id="rId114" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A79" r:id="rId115" display="LGX/1000-MODULES"/>
+    <hyperlink ref="A80" r:id="rId116" display="FD-PANELS"/>
+    <hyperlink ref="A81" r:id="rId117" display="CPCZZK1"/>
+    <hyperlink ref="A82" r:id="rId118" display="760256755"/>
+    <hyperlink ref="C82" r:id="rId119" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A83" r:id="rId120" display="760256754"/>
+    <hyperlink ref="C83" r:id="rId121" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A84" r:id="rId122" display="760256753"/>
+    <hyperlink ref="C84" r:id="rId123" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A85" r:id="rId124" display="760256751"/>
+    <hyperlink ref="C85" r:id="rId125" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A86" r:id="rId126" display="760256750"/>
+    <hyperlink ref="C86" r:id="rId127" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A87" r:id="rId128" display="760256748"/>
+    <hyperlink ref="C87" r:id="rId129" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A88" r:id="rId130" display="760256747"/>
+    <hyperlink ref="C88" r:id="rId131" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A89" r:id="rId132" display="760254378"/>
+    <hyperlink ref="C89" r:id="rId133" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A90" r:id="rId134" display="760254405"/>
+    <hyperlink ref="C90" r:id="rId135" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A91" r:id="rId136" display="760248475"/>
+    <hyperlink ref="A92" r:id="rId137" display="760248476"/>
+    <hyperlink ref="A93" r:id="rId138" display="760248480"/>
+    <hyperlink ref="A94" r:id="rId139" display="760248483"/>
+    <hyperlink ref="A95" r:id="rId140" display="760248484"/>
+    <hyperlink ref="A96" r:id="rId141" display="760248834"/>
+    <hyperlink ref="A97" r:id="rId142" display="760248835"/>
+    <hyperlink ref="A98" r:id="rId143" display="760242149"/>
+    <hyperlink ref="A99" r:id="rId144" display="760242144"/>
+    <hyperlink ref="A100" r:id="rId145" display="760242146"/>
+    <hyperlink ref="A101" r:id="rId146" display="760242159"/>
+    <hyperlink ref="A102" r:id="rId147" display="760242161"/>
+    <hyperlink ref="A103" r:id="rId148" display="760242162"/>
+    <hyperlink ref="A104" r:id="rId149" display="760257760"/>
+    <hyperlink ref="C104" r:id="rId150" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A105" r:id="rId151" display="2111407-6"/>
+    <hyperlink ref="A106" r:id="rId152" display="2111408-9"/>
+    <hyperlink ref="A107" r:id="rId153" display="1933285-1"/>
+    <hyperlink ref="A108" r:id="rId154" display="2111408-2"/>
+    <hyperlink ref="A109" r:id="rId155" display="760087635"/>
+    <hyperlink ref="C109" r:id="rId156" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A110" r:id="rId157" display="760087858"/>
+    <hyperlink ref="C110" r:id="rId158" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A111" r:id="rId159" display="760087957"/>
+    <hyperlink ref="C111" r:id="rId160" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A112" r:id="rId161" display="760087544"/>
+    <hyperlink ref="C112" r:id="rId162" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A113" r:id="rId163" display="760087650"/>
+    <hyperlink ref="C113" r:id="rId164" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A114" r:id="rId165" display="760087973"/>
+    <hyperlink ref="C114" r:id="rId166" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A115" r:id="rId167" display="760087981"/>
+    <hyperlink ref="C115" r:id="rId168" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A116" r:id="rId169" display="760088070"/>
+    <hyperlink ref="C116" r:id="rId170" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A117" r:id="rId171" display="760087569"/>
+    <hyperlink ref="C117" r:id="rId172" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A118" r:id="rId173" display="760087775"/>
+    <hyperlink ref="C118" r:id="rId174" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A119" r:id="rId175" display="760088096"/>
+    <hyperlink ref="C119" r:id="rId176" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A120" r:id="rId177" display="760087916"/>
+    <hyperlink ref="C120" r:id="rId178" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A121" r:id="rId179" display="760087692"/>
+    <hyperlink ref="C121" r:id="rId180" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A122" r:id="rId181" display="760087809"/>
+    <hyperlink ref="C122" r:id="rId182" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A123" r:id="rId183" display="760087718"/>
+    <hyperlink ref="C123" r:id="rId184" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A124" r:id="rId185" display="760087601"/>
+    <hyperlink ref="C124" r:id="rId186" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A125" r:id="rId187" display="760087817"/>
+    <hyperlink ref="C125" r:id="rId188" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A126" r:id="rId189" display="760088039"/>
+    <hyperlink ref="C126" r:id="rId190" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A127" r:id="rId191" display="760087627"/>
+    <hyperlink ref="C127" r:id="rId192" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A128" r:id="rId193" display="760159004"/>
+    <hyperlink ref="A129" r:id="rId194" display="760158915"/>
+    <hyperlink ref="A130" r:id="rId195" display="760158931"/>
+    <hyperlink ref="A131" r:id="rId196" display="1933285-7"/>
+    <hyperlink ref="A132" r:id="rId197" display="1933285-8"/>
+    <hyperlink ref="A133" r:id="rId198" display="760243593"/>
     <hyperlink ref="C133" r:id="rId199" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A134" r:id="rId200" display="760243590"/>
+    <hyperlink ref="A134" r:id="rId200" display="760243585"/>
     <hyperlink ref="C134" r:id="rId201" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A135" r:id="rId202" display="760256755"/>
+    <hyperlink ref="A135" r:id="rId202" display="760243588"/>
     <hyperlink ref="C135" r:id="rId203" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A136" r:id="rId204" display="760256754"/>
+    <hyperlink ref="A136" r:id="rId204" display="760243590"/>
     <hyperlink ref="C136" r:id="rId205" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A137" r:id="rId206" display="760256753"/>
-[...8 lines deleted...]
-    <hyperlink ref="C141" r:id="rId215" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A137" r:id="rId206" display="760256502"/>
+    <hyperlink ref="C137" r:id="rId207" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A138" r:id="rId208" display="760256512"/>
+    <hyperlink ref="C138" r:id="rId209" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A139" r:id="rId210" display="760256513"/>
+    <hyperlink ref="C139" r:id="rId211" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A140" r:id="rId212" display="760256514"/>
+    <hyperlink ref="C140" r:id="rId213" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A141" r:id="rId214" display="760256515"/>
+    <hyperlink ref="C141" r:id="rId215" display="Variant of LGX/1000-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId216"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 