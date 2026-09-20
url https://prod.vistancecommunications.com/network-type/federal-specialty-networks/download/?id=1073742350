--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,77 +43,704 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1933285-3</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Green/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>Fiber adapter</t>
+  </si>
+  <si>
+    <t>1933285-4</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Blue/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-9</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Orange/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Yellow/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1-2111408-3</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, alpine white</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759</t>
+  </si>
+  <si>
+    <t>760257759</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-RD</t>
+  </si>
+  <si>
+    <t>Variant of LGX/1000-MODULES</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed red adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>ReadyPATCH®</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758</t>
+  </si>
+  <si>
+    <t>760257758</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-GR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed green adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>1-1933285-0</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Slate/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1-2111408-0</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147</t>
+  </si>
+  <si>
+    <t>760242147</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KRO</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Rose</t>
+  </si>
+  <si>
+    <t>TeraSPEED®</t>
+  </si>
+  <si>
+    <t>Fiber connector</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148</t>
+  </si>
+  <si>
+    <t>760242148</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KAQ</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143</t>
+  </si>
+  <si>
+    <t>760242143</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KRD</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157</t>
+  </si>
+  <si>
+    <t>760242157</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KRO</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150</t>
+  </si>
+  <si>
+    <t>760242150</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KVI</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145</t>
+  </si>
+  <si>
+    <t>760242145</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KGR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158</t>
+  </si>
+  <si>
+    <t>760242158</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KAQ</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151</t>
+  </si>
+  <si>
+    <t>760242151</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KOR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152</t>
+  </si>
+  <si>
+    <t>760242152</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KSL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160</t>
+  </si>
+  <si>
+    <t>760242160</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KVI</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153</t>
+  </si>
+  <si>
+    <t>760242153</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KRD</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154</t>
+  </si>
+  <si>
+    <t>760242154</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KYL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155</t>
+  </si>
+  <si>
+    <t>760242155</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KGR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156</t>
+  </si>
+  <si>
+    <t>760242156</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584</t>
+  </si>
+  <si>
+    <t>760243584</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-AQ-NS</t>
+  </si>
+  <si>
+    <t>Variant of LGX/1000-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, aqua, no shutter</t>
+  </si>
+  <si>
+    <t>1000-style</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586</t>
+  </si>
+  <si>
+    <t>760243586</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-BR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, brown, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587</t>
+  </si>
+  <si>
+    <t>760243587</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-GR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, green, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589</t>
+  </si>
+  <si>
+    <t>760243589</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-RD-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, red, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591</t>
+  </si>
+  <si>
+    <t>760243591</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-SL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, slate, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592</t>
+  </si>
+  <si>
+    <t>760243592</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-VI-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, violet, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878</t>
+  </si>
+  <si>
+    <t>760245878</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBK</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Black</t>
+  </si>
+  <si>
+    <t>SECURE</t>
+  </si>
+  <si>
+    <t>1933285-5</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Rose/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Aqua/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536</t>
+  </si>
+  <si>
+    <t>760087536</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, blue</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | ReadyPATCH®</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742</t>
+  </si>
+  <si>
+    <t>760087742</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866</t>
+  </si>
+  <si>
+    <t>760087866</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, blue</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062</t>
+  </si>
+  <si>
+    <t>760088062</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759</t>
+  </si>
+  <si>
+    <t>760087759</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882</t>
+  </si>
+  <si>
+    <t>760087882</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668</t>
+  </si>
+  <si>
+    <t>760087668</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890</t>
+  </si>
+  <si>
+    <t>760087890</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577</t>
+  </si>
+  <si>
+    <t>760087577</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684</t>
+  </si>
+  <si>
+    <t>760087684</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005</t>
+  </si>
+  <si>
+    <t>760088005</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783</t>
+  </si>
+  <si>
+    <t>760087783</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104</t>
+  </si>
+  <si>
+    <t>760088104</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013</t>
+  </si>
+  <si>
+    <t>760088013</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924</t>
+  </si>
+  <si>
+    <t>760087924</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593</t>
+  </si>
+  <si>
+    <t>760087593</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120</t>
+  </si>
+  <si>
+    <t>760088120</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726</t>
+  </si>
+  <si>
+    <t>760087726</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940</t>
+  </si>
+  <si>
+    <t>760087940</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138</t>
+  </si>
+  <si>
+    <t>760088138</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047</t>
+  </si>
+  <si>
+    <t>760088047</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, yellow</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998</t>
   </si>
   <si>
     <t>760158998</t>
   </si>
   <si>
     <t>KFA-LC02-KRD-HB</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Red/Black, Single Pack</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>LazrSPEED®</t>
   </si>
   <si>
     <t>KFA</t>
   </si>
   <si>
-    <t>Fiber adapter</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923</t>
   </si>
   <si>
     <t>760158923</t>
   </si>
   <si>
     <t>KFA-LC02-KRO-HB</t>
   </si>
   <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Rose/Black, Single Pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949</t>
   </si>
   <si>
     <t>760158949</t>
   </si>
   <si>
     <t>KFA-LC02-KSL-HB</t>
   </si>
   <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Slate/Black, Single Pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956</t>
@@ -142,885 +769,777 @@
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972</t>
   </si>
   <si>
     <t>760158972</t>
   </si>
   <si>
     <t>KFA-LC02-KBL-HB</t>
   </si>
   <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Blue/Black, Single Pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980</t>
   </si>
   <si>
     <t>760158980</t>
   </si>
   <si>
     <t>KFA-LC02-KGR-HB</t>
   </si>
   <si>
     <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Green/Black, Single Pack</t>
   </si>
   <si>
-    <t>1933285-5</t>
-[...617 lines deleted...]
-    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Yellow/Black, Single Pack</t>
+    <t>2111407-8</t>
+  </si>
+  <si>
+    <t>Fiber Optic Duplex Adapter, LC, Singlemode/Multimode, OM3/OM4, aqua</t>
+  </si>
+  <si>
+    <t>2111408-7</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, red</t>
+  </si>
+  <si>
+    <t>2111408-8</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477</t>
+  </si>
+  <si>
+    <t>760248477</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478</t>
+  </si>
+  <si>
+    <t>760248478</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481</t>
+  </si>
+  <si>
+    <t>760248481</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482</t>
+  </si>
+  <si>
+    <t>760248482</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Black</t>
   </si>
   <si>
     <t>1777215-1</t>
   </si>
   <si>
     <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
   </si>
   <si>
     <t>Enclosure</t>
   </si>
   <si>
     <t>1777215-2</t>
   </si>
   <si>
     <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
   </si>
   <si>
-    <t>2111407-8</t>
-[...56 lines deleted...]
-    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Black</t>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379</t>
+  </si>
+  <si>
+    <t>760254379</t>
+  </si>
+  <si>
+    <t>RMM-12UR-12UF-OM5-ULL</t>
+  </si>
+  <si>
+    <t>Variant of FD-PANELS</t>
+  </si>
+  <si>
+    <t>1RU rack mounted Multimode OM5 mesh module with 24, MPO12 inputs on the back from separate network enclaves and 24, MPO12 outputs to the desk top on the front with Ultra-Low Loss (ULL) performance</t>
+  </si>
+  <si>
+    <t>FD</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500</t>
+  </si>
+  <si>
+    <t>760256500</t>
+  </si>
+  <si>
+    <t>RP-MOD-024-WB-MPO-LCO2-BEU-YL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed yellow adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501</t>
+  </si>
+  <si>
+    <t>760256501</t>
+  </si>
+  <si>
+    <t>RP-MOD-024-WB-MPO-LC02-BEU-RD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed red adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503</t>
+  </si>
+  <si>
+    <t>760256503</t>
+  </si>
+  <si>
+    <t>RP-MOD-024-WB-MPO-LC02-BEU-BL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed blue adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756</t>
   </si>
   <si>
     <t>760256756</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-AQ-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, aqua, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752</t>
   </si>
   <si>
     <t>760256752</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-OR-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, orange, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749</t>
   </si>
   <si>
     <t>760256749</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-SL-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, slate, no shutter</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379</t>
-[...19 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696</t>
   </si>
   <si>
     <t>760255696</t>
   </si>
   <si>
     <t>RMM-12AUF-12AUF-SM-ULL</t>
   </si>
   <si>
     <t>1RU rack mounted Singlemode mesh module with all front facing MPO12 ports. 24, 12f inputs from separate network enclaves to 24, 12f outputs to the desktop with Ultra-Low Loss (ULL) performance</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500</t>
-[...32 lines deleted...]
-    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed blue adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
+    <t>FD-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FD Fiber  patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760</t>
+  </si>
+  <si>
+    <t>760257760</t>
+  </si>
+  <si>
+    <t>RP-MOD-012-WB-MPO-LCO2-BEU-AQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 6 duplex LC non-keyed aqua adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>CPCZZK1</t>
+  </si>
+  <si>
+    <t>Patch cord, Cat6A, F/UTP, CMP, shielded Secure RJ-to-shielded Secure RJ plugs on both ends with 2 secure port blockers</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>CPC</t>
+  </si>
+  <si>
+    <t>Twisted pair patch cord</t>
+  </si>
+  <si>
+    <t>2111408-2</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, black</t>
   </si>
   <si>
     <t>LGX/1000-MODULES</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>ReadyPATCH® modules for use with SD panels, EPX-PNL panels and WB2-PNL wall boxes</t>
   </si>
   <si>
     <t>LGX</t>
   </si>
   <si>
-    <t>FD-PANELS</t>
-[...20 lines deleted...]
-    <t>Twisted pair patch cord</t>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593</t>
+  </si>
+  <si>
+    <t>760243593</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-YL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, yellow, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585</t>
+  </si>
+  <si>
+    <t>760243585</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-BL-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, blue, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588</t>
+  </si>
+  <si>
+    <t>760243588</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-OR-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, orange, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590</t>
+  </si>
+  <si>
+    <t>760243590</t>
+  </si>
+  <si>
+    <t>PNL-BK-024-KHB-LC02-RO-NS</t>
+  </si>
+  <si>
+    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, rose, no shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635</t>
+  </si>
+  <si>
+    <t>760087635</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858</t>
+  </si>
+  <si>
+    <t>760087858</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957</t>
+  </si>
+  <si>
+    <t>760087957</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544</t>
+  </si>
+  <si>
+    <t>760087544</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KBL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650</t>
+  </si>
+  <si>
+    <t>760087650</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973</t>
+  </si>
+  <si>
+    <t>760087973</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981</t>
+  </si>
+  <si>
+    <t>760087981</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KSL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070</t>
+  </si>
+  <si>
+    <t>760088070</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-8W-MPO-LC02-KVI</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 12 LC ports, violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569</t>
+  </si>
+  <si>
+    <t>760087569</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KOR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775</t>
+  </si>
+  <si>
+    <t>760087775</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096</t>
+  </si>
+  <si>
+    <t>760088096</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KRO</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916</t>
+  </si>
+  <si>
+    <t>760087916</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692</t>
+  </si>
+  <si>
+    <t>760087692</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KRD</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809</t>
+  </si>
+  <si>
+    <t>760087809</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718</t>
+  </si>
+  <si>
+    <t>760087718</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601</t>
+  </si>
+  <si>
+    <t>760087601</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KGR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817</t>
+  </si>
+  <si>
+    <t>760087817</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-8W-MPO-LC02-KAQ</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Singlemode Keyed Module, 24 LC ports, aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039</t>
+  </si>
+  <si>
+    <t>760088039</t>
+  </si>
+  <si>
+    <t>RFE-MOD-012-5K-MPO-LC02-KYL</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 12 LC ports, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627</t>
+  </si>
+  <si>
+    <t>760087627</t>
+  </si>
+  <si>
+    <t>RFE-MOD-024-5K-MPO-LC02-KBR</t>
+  </si>
+  <si>
+    <t>ReadyPATCH® Multimode OM4 Keyed Module, 24 LC ports, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004</t>
+  </si>
+  <si>
+    <t>760159004</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KYL-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Yellow/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915</t>
+  </si>
+  <si>
+    <t>760158915</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KAQ-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Aqua/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931</t>
+  </si>
+  <si>
+    <t>760158931</t>
+  </si>
+  <si>
+    <t>KFA-LC02-KBR-HB</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED®, TeraSPEED®  LC Duplex Keyed Hybrid Adapter, Brown/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>2111407-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic Duplex Adapter, LC, Singlemode/Multimode, beige</t>
+  </si>
+  <si>
+    <t>2111408-9</t>
+  </si>
+  <si>
+    <t>SL Series Fiber Optic Housing, LC, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149</t>
+  </si>
+  <si>
+    <t>760242149</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KBR</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144</t>
+  </si>
+  <si>
+    <t>760242144</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KYL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146</t>
+  </si>
+  <si>
+    <t>760242146</t>
+  </si>
+  <si>
+    <t>SFC-LCR-KBL</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Pre-Radiused Keyed LC Connector for 900um &amp;1.6 mm fiber, simplex Singlemode, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159</t>
+  </si>
+  <si>
+    <t>760242159</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KBR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161</t>
+  </si>
+  <si>
+    <t>760242161</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KOR</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162</t>
+  </si>
+  <si>
+    <t>760242162</t>
+  </si>
+  <si>
+    <t>MFC-LCR-KSL</t>
+  </si>
+  <si>
+    <t>LazrSPEED®, OptiSPEED® Pre-Radiused Keyed LC Connector for 900um &amp; 1.6 mm fiber, simplex Multimode, Slate</t>
+  </si>
+  <si>
+    <t>1933285-7</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Brown/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-8</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Violet/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>1933285-1</t>
+  </si>
+  <si>
+    <t>Fiber Optic LC Duplex Keyed Hybrid Adapter, SL, Red/Black, Single Pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475</t>
+  </si>
+  <si>
+    <t>760248475</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Slate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476</t>
+  </si>
+  <si>
+    <t>760248476</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480</t>
+  </si>
+  <si>
+    <t>760248480</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483</t>
+  </si>
+  <si>
+    <t>760248483</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Aqua</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484</t>
+  </si>
+  <si>
+    <t>760248484</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Rose</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834</t>
+  </si>
+  <si>
+    <t>760248834</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Brown</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835</t>
+  </si>
+  <si>
+    <t>760248835</t>
+  </si>
+  <si>
+    <t>LC Duplex non-key Adpater, Flangeless with Metal Clip, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378</t>
+  </si>
+  <si>
+    <t>760254378</t>
+  </si>
+  <si>
+    <t>RMM-12UF-12UF-OM5-ULL</t>
+  </si>
+  <si>
+    <t>1RU rack mounted Multimode OM5 mesh module with all front facing MPO12 ports. 24, 12f inputs from separate network enclaves to 24, 12f outputs to the desktop with Ultra-Low Loss (ULL) performance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405</t>
+  </si>
+  <si>
+    <t>760254405</t>
+  </si>
+  <si>
+    <t>OM5 MPO12 Distribution Module, 6 duplex LC to 1X12f MPO non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755</t>
   </si>
   <si>
     <t>760256755</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-BL-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, blue, no shutter</t>
   </si>
   <si>
     <t>LazrSPEED® | TeraSPEED®</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754</t>
   </si>
   <si>
     <t>760256754</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-BR-NS</t>
   </si>
@@ -1064,569 +1583,50 @@
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, rose, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748</t>
   </si>
   <si>
     <t>760256748</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-VI-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, violet, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747</t>
   </si>
   <si>
     <t>760256747</t>
   </si>
   <si>
     <t>PNL-BK-012-KHB-LC02-YL-NS</t>
   </si>
   <si>
     <t>Adapter Pack 1000-Type, with 6 duplex keyed hybrid LC adapters, yellow, no shutter</t>
-  </si>
-[...517 lines deleted...]
-    <t>Adapter Pack, Black, 1000-Type, with 12 duplex keyed hybrid LC adapters, rose, no shutter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502</t>
   </si>
   <si>
     <t>760256502</t>
   </si>
   <si>
     <t>RP-MOD-024-WB-MPO-LC02-BEU-OR</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Multimode OM5 MPO-12 Distribution Module, 12 duplex LC non-keyed orange adapters to 2X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512</t>
   </si>
   <si>
     <t>760256512</t>
   </si>
   <si>
     <t>RP-MOD-012-TS-MPO-LCO2-BEU-YL</t>
   </si>
   <si>
     <t>ReadyPATCH® ULL Singlemode MPO-12 Distribution Module, 6 duplex LC non-keyed yellow adapters to 1X12f MPO/UPC non-pinned, Method B Enhanced</t>
   </si>
@@ -1805,51 +1805,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J141" totalsRowShown="0">
   <autoFilter ref="A1:J141"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158964" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-5" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-1933285-0" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-0" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-4" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-9" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-8" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-7" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-8" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-3" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/copper-secure-products/cpczzk1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256753" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256751" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256750" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-6" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-9" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-7" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-8" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256513" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256514" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256515" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-4" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-3" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257759" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257758" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-1933285-0" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1-2111408-0" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242147" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242148" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242143" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242157" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242150" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242145" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242158" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242151" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242152" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242160" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242153" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242154" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242155" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242156" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243584" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243586" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243587" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243589" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243591" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243592" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760245878" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-5" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087536" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087742" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087866" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088062" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087759" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087882" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087668" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087890" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087577" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087684" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088005" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087783" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088104" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088013" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087924" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087593" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088120" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087726" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087940" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088138" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088047" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158998" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158923" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158949" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158956" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158964" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158972" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158980" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-8" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-7" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-8" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248477" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248478" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248481" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248482" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-1" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item1777215-2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254379" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256500" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256501" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256503" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256756" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256752" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256749" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760255696" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760257760" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/copper-secure-products/cpczzk1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-2" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243593" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243585" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243588" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760243590" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087635" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087858" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087957" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087544" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087650" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087973" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087981" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088070" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087569" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087775" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088096" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087916" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087692" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087809" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087718" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087601" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087817" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760088039" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760087627" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760159004" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158915" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760158931" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111407-6" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item2111408-9" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242149" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242144" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242146" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242159" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242161" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760242162" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-7" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-8" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item1933285-1" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248475" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248476" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248480" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248483" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248484" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248834" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760248835" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/item760254378" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/mesh-solutions/fd-panels" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760254405" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256755" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256754" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256753" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256751" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256750" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256748" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256747" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-adapter-packs/lgx-1000-adapter-packs" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256502" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256512" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256513" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256514" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/item760256515" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/federal-specialty-networks/fiber-secure-products/lgx-1000-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="192" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1865,3474 +1865,3474 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>128</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="G31" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>117</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>131</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>133</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D35" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="G35" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D36" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G36" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D37" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G38" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H38" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G39" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D40" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H40" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G41" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H41" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="B42" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D42" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F42" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H42" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G43" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H43" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G44" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H44" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D45" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G45" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H45" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G46" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H46" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D47" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G47" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H47" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G48" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H48" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D49" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G49" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H49" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D50" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="G50" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H50" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D51" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G51" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H51" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D52" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G52" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H52" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D53" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>231</v>
+        <v>149</v>
+      </c>
+      <c r="G53" t="s">
+        <v>140</v>
       </c>
       <c r="H53" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D54" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>231</v>
+        <v>149</v>
+      </c>
+      <c r="G54" t="s">
+        <v>140</v>
       </c>
       <c r="H54" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>236</v>
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>224</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="E55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" t="s">
+        <v>226</v>
+      </c>
+      <c r="G55" t="s">
+        <v>227</v>
+      </c>
+      <c r="H55" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>238</v>
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>230</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="E56" t="s">
-        <v>240</v>
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>226</v>
       </c>
       <c r="G56" t="s">
-        <v>45</v>
+        <v>227</v>
       </c>
       <c r="H56" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>242</v>
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>234</v>
       </c>
       <c r="C57" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>226</v>
+      </c>
+      <c r="G57" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>238</v>
       </c>
       <c r="C58" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E58" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" t="s">
+        <v>226</v>
+      </c>
+      <c r="G58" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
+      </c>
+      <c r="B59" t="s">
+        <v>242</v>
       </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E59" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" t="s">
+        <v>226</v>
+      </c>
+      <c r="G59" t="s">
+        <v>227</v>
+      </c>
+      <c r="H59" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
+      </c>
+      <c r="B60" t="s">
+        <v>246</v>
       </c>
       <c r="C60" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" t="s">
+        <v>226</v>
+      </c>
+      <c r="G60" t="s">
+        <v>227</v>
+      </c>
+      <c r="H60" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
         <v>250</v>
       </c>
       <c r="C61" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>251</v>
       </c>
       <c r="E61" t="s">
-        <v>240</v>
+        <v>13</v>
+      </c>
+      <c r="F61" t="s">
+        <v>226</v>
+      </c>
+      <c r="G61" t="s">
+        <v>227</v>
       </c>
       <c r="H61" t="s">
-        <v>252</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
         <v>253</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
         <v>255</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>240</v>
+        <v>24</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
         <v>257</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="G64" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
         <v>260</v>
       </c>
       <c r="E65" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C66" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E66" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C67" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C68" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>271</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>274</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>277</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>114</v>
+        <v>278</v>
       </c>
       <c r="D71" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>116</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>117</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B72" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="D72" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="H72" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="D73" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="H73" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>290</v>
+        <v>29</v>
       </c>
       <c r="D74" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
+        <v>31</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B75" t="s">
         <v>296</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>290</v>
+        <v>102</v>
       </c>
       <c r="D75" t="s">
         <v>297</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F75" t="s">
+        <v>226</v>
       </c>
       <c r="G75" t="s">
-        <v>292</v>
+        <v>104</v>
       </c>
       <c r="H75" t="s">
-        <v>293</v>
+        <v>105</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>300</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="D76" t="s">
         <v>301</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>231</v>
+        <v>226</v>
+      </c>
+      <c r="G76" t="s">
+        <v>104</v>
       </c>
       <c r="H76" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B77" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="D77" t="s">
         <v>305</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>231</v>
+        <v>226</v>
+      </c>
+      <c r="G77" t="s">
+        <v>104</v>
       </c>
       <c r="H77" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>308</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>141</v>
+        <v>278</v>
       </c>
       <c r="D78" t="s">
         <v>309</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>280</v>
       </c>
       <c r="H78" t="s">
-        <v>145</v>
+        <v>281</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="H79" t="s">
-        <v>145</v>
+        <v>281</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="C80" t="s">
-        <v>311</v>
+      <c r="B80" t="s">
+        <v>315</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D80" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
       </c>
       <c r="H80" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C81" t="s">
         <v>311</v>
       </c>
       <c r="D81" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E81" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F81" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G81" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H81" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>324</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>24</v>
       </c>
       <c r="G82" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>117</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>325</v>
+      </c>
+      <c r="C83" t="s">
+        <v>311</v>
       </c>
       <c r="D83" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>116</v>
+        <v>327</v>
       </c>
       <c r="H83" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B84" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D84" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H84" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B85" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D85" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G85" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H85" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B86" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D86" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H86" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D87" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H87" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B88" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="D88" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
       <c r="G88" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="H88" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B89" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>290</v>
+        <v>29</v>
       </c>
       <c r="D89" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F89" t="s">
+        <v>139</v>
       </c>
       <c r="G89" t="s">
-        <v>292</v>
+        <v>140</v>
       </c>
       <c r="H89" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>353</v>
+      </c>
+      <c r="B90" t="s">
+        <v>354</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D90" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F90" t="s">
+        <v>149</v>
+      </c>
+      <c r="G90" t="s">
+        <v>140</v>
       </c>
       <c r="H90" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>358</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D91" t="s">
         <v>359</v>
       </c>
-      <c r="C91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F91" t="s">
+        <v>149</v>
+      </c>
+      <c r="G91" t="s">
+        <v>140</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B92" t="s">
         <v>362</v>
       </c>
-      <c r="C92" t="s">
-        <v>13</v>
+      <c r="C92" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D92" t="s">
         <v>363</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F92" t="s">
+        <v>139</v>
+      </c>
+      <c r="G92" t="s">
+        <v>140</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="C93" t="s">
-        <v>13</v>
+      <c r="B93" t="s">
+        <v>366</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D93" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F93" t="s">
+        <v>139</v>
+      </c>
+      <c r="G93" t="s">
+        <v>140</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>369</v>
+      </c>
+      <c r="B94" t="s">
+        <v>370</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D94" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F94" t="s">
+        <v>149</v>
+      </c>
+      <c r="G94" t="s">
+        <v>140</v>
       </c>
       <c r="H94" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>373</v>
+      </c>
+      <c r="B95" t="s">
+        <v>374</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D95" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F95" t="s">
+        <v>149</v>
+      </c>
+      <c r="G95" t="s">
+        <v>140</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>378</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D96" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F96" t="s">
+        <v>139</v>
+      </c>
+      <c r="G96" t="s">
+        <v>140</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>381</v>
+      </c>
+      <c r="B97" t="s">
+        <v>382</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D97" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>139</v>
+      </c>
+      <c r="G97" t="s">
+        <v>140</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B98" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>386</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D98" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>58</v>
+        <v>139</v>
+      </c>
+      <c r="G98" t="s">
+        <v>140</v>
       </c>
       <c r="H98" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B99" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>390</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D99" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>58</v>
+        <v>139</v>
+      </c>
+      <c r="G99" t="s">
+        <v>140</v>
       </c>
       <c r="H99" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B100" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>394</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D100" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>58</v>
+        <v>149</v>
+      </c>
+      <c r="G100" t="s">
+        <v>140</v>
       </c>
       <c r="H100" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>398</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D101" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F101" t="s">
+        <v>139</v>
+      </c>
+      <c r="G101" t="s">
+        <v>140</v>
       </c>
       <c r="H101" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B102" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>402</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D102" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F102" t="s">
+        <v>139</v>
+      </c>
+      <c r="G102" t="s">
+        <v>140</v>
       </c>
       <c r="H102" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>406</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F103" t="s">
+        <v>149</v>
+      </c>
+      <c r="G103" t="s">
+        <v>140</v>
       </c>
       <c r="H103" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B104" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D104" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>231</v>
+        <v>149</v>
+      </c>
+      <c r="G104" t="s">
+        <v>140</v>
       </c>
       <c r="H104" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>413</v>
+      </c>
+      <c r="B105" t="s">
+        <v>414</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D105" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E105" t="s">
-        <v>240</v>
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>139</v>
+      </c>
+      <c r="G105" t="s">
+        <v>140</v>
       </c>
       <c r="H105" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>417</v>
+      </c>
+      <c r="B106" t="s">
+        <v>418</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D106" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="E106" t="s">
-        <v>240</v>
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>139</v>
       </c>
       <c r="G106" t="s">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="H106" t="s">
-        <v>241</v>
+        <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>412</v>
+        <v>421</v>
+      </c>
+      <c r="B107" t="s">
+        <v>422</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" t="s">
+        <v>226</v>
+      </c>
+      <c r="G107" t="s">
+        <v>227</v>
+      </c>
+      <c r="H107" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>414</v>
+        <v>425</v>
+      </c>
+      <c r="B108" t="s">
+        <v>426</v>
       </c>
       <c r="C108" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="E108" t="s">
-        <v>240</v>
+        <v>13</v>
+      </c>
+      <c r="F108" t="s">
+        <v>226</v>
       </c>
       <c r="G108" t="s">
-        <v>45</v>
+        <v>227</v>
       </c>
       <c r="H108" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="B109" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>430</v>
+      </c>
+      <c r="C109" t="s">
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="E109" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" t="s">
+        <v>226</v>
+      </c>
+      <c r="G109" t="s">
+        <v>227</v>
+      </c>
+      <c r="H109" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>432</v>
+      </c>
+      <c r="C110" t="s">
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="E110" t="s">
+        <v>24</v>
+      </c>
+      <c r="H110" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>434</v>
+      </c>
+      <c r="C111" t="s">
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>24</v>
       </c>
       <c r="G111" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="H111" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B112" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>438</v>
+      </c>
+      <c r="C112" t="s">
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="H112" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="B113" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>442</v>
+      </c>
+      <c r="C113" t="s">
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="H113" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="B114" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>446</v>
+      </c>
+      <c r="C114" t="s">
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="H114" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B115" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>450</v>
+      </c>
+      <c r="C115" t="s">
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="H115" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B116" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>454</v>
+      </c>
+      <c r="C116" t="s">
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="H116" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="B117" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>458</v>
+      </c>
+      <c r="C117" t="s">
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="H117" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>460</v>
+      </c>
+      <c r="C118" t="s">
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="E118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>462</v>
+      </c>
+      <c r="C119" t="s">
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="E119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>464</v>
+      </c>
+      <c r="C120" t="s">
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>467</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E121" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="B122" t="s">
         <v>470</v>
       </c>
-      <c r="C122" s="1" t="s">
-        <v>141</v>
+      <c r="C122" t="s">
+        <v>11</v>
       </c>
       <c r="D122" t="s">
         <v>471</v>
       </c>
       <c r="E122" t="s">
+        <v>13</v>
+      </c>
+      <c r="H122" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
         <v>474</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" t="s">
+        <v>13</v>
+      </c>
+      <c r="H123" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
         <v>477</v>
       </c>
-      <c r="B124" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" t="s">
+        <v>13</v>
+      </c>
+      <c r="H124" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="B125" t="s">
+        <v>479</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
+        <v>480</v>
+      </c>
+      <c r="E125" t="s">
+        <v>13</v>
+      </c>
+      <c r="H125" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12.75">
+      <c r="A126" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
         <v>483</v>
       </c>
-      <c r="E125" t="s">
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="H126" t="s">
         <v>15</v>
       </c>
-      <c r="F125" t="s">
-[...32 lines deleted...]
-        <v>145</v>
+      <c r="J126" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>486</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E127" t="s">
+        <v>13</v>
+      </c>
+      <c r="H127" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B128" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>490</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>278</v>
       </c>
       <c r="D128" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G128" t="s">
-        <v>17</v>
+        <v>280</v>
       </c>
       <c r="H128" t="s">
-        <v>18</v>
+        <v>281</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>493</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="D129" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H129" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B130" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>497</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D130" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="H130" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>501</v>
+      </c>
+      <c r="B131" t="s">
+        <v>502</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D131" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F131" t="s">
+        <v>226</v>
       </c>
       <c r="G131" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="H131" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
         <v>506</v>
       </c>
-      <c r="C132" t="s">
-        <v>13</v>
+      <c r="C132" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D132" t="s">
         <v>507</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>226</v>
       </c>
       <c r="G132" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="H132" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B133" t="s">
         <v>510</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D133" t="s">
         <v>511</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F133" t="s">
+        <v>226</v>
       </c>
       <c r="G133" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H133" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B134" t="s">
         <v>514</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D134" t="s">
         <v>515</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F134" t="s">
+        <v>226</v>
       </c>
       <c r="G134" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H134" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B135" t="s">
         <v>518</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D135" t="s">
         <v>519</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F135" t="s">
+        <v>226</v>
       </c>
       <c r="G135" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H135" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B136" t="s">
         <v>522</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D136" t="s">
         <v>523</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F136" t="s">
+        <v>226</v>
       </c>
       <c r="G136" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H136" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B137" t="s">
         <v>526</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D137" t="s">
         <v>527</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="H137" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B138" t="s">
         <v>530</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D138" t="s">
         <v>531</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="H138" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>534</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D139" t="s">
         <v>535</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="H139" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B140" t="s">
         <v>538</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D140" t="s">
         <v>539</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="H140" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B141" t="s">
         <v>542</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D141" t="s">
         <v>543</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="H141" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760158998"/>
-[...39 lines deleted...]
-    <hyperlink ref="A34" r:id="rId41" display="760087866"/>
+    <hyperlink ref="A2" r:id="rId1" display="1933285-3"/>
+    <hyperlink ref="A3" r:id="rId2" display="1933285-4"/>
+    <hyperlink ref="A4" r:id="rId3" display="1933285-9"/>
+    <hyperlink ref="A5" r:id="rId4" display="1933285-2"/>
+    <hyperlink ref="A6" r:id="rId5" display="1-2111408-3"/>
+    <hyperlink ref="A7" r:id="rId6" display="760257759"/>
+    <hyperlink ref="C7" r:id="rId7" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A8" r:id="rId8" display="760257758"/>
+    <hyperlink ref="C8" r:id="rId9" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A9" r:id="rId10" display="1-1933285-0"/>
+    <hyperlink ref="A10" r:id="rId11" display="1-2111408-0"/>
+    <hyperlink ref="A11" r:id="rId12" display="760242147"/>
+    <hyperlink ref="A12" r:id="rId13" display="760242148"/>
+    <hyperlink ref="A13" r:id="rId14" display="760242143"/>
+    <hyperlink ref="A14" r:id="rId15" display="760242157"/>
+    <hyperlink ref="A15" r:id="rId16" display="760242150"/>
+    <hyperlink ref="A16" r:id="rId17" display="760242145"/>
+    <hyperlink ref="A17" r:id="rId18" display="760242158"/>
+    <hyperlink ref="A18" r:id="rId19" display="760242151"/>
+    <hyperlink ref="A19" r:id="rId20" display="760242152"/>
+    <hyperlink ref="A20" r:id="rId21" display="760242160"/>
+    <hyperlink ref="A21" r:id="rId22" display="760242153"/>
+    <hyperlink ref="A22" r:id="rId23" display="760242154"/>
+    <hyperlink ref="A23" r:id="rId24" display="760242155"/>
+    <hyperlink ref="A24" r:id="rId25" display="760242156"/>
+    <hyperlink ref="A25" r:id="rId26" display="760243584"/>
+    <hyperlink ref="C25" r:id="rId27" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A26" r:id="rId28" display="760243586"/>
+    <hyperlink ref="C26" r:id="rId29" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A27" r:id="rId30" display="760243587"/>
+    <hyperlink ref="C27" r:id="rId31" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A28" r:id="rId32" display="760243589"/>
+    <hyperlink ref="C28" r:id="rId33" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A29" r:id="rId34" display="760243591"/>
+    <hyperlink ref="C29" r:id="rId35" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A30" r:id="rId36" display="760243592"/>
+    <hyperlink ref="C30" r:id="rId37" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A31" r:id="rId38" display="760245878"/>
+    <hyperlink ref="A32" r:id="rId39" display="1933285-5"/>
+    <hyperlink ref="A33" r:id="rId40" display="1933285-6"/>
+    <hyperlink ref="A34" r:id="rId41" display="760087536"/>
     <hyperlink ref="C34" r:id="rId42" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A35" r:id="rId43" display="760088062"/>
+    <hyperlink ref="A35" r:id="rId43" display="760087742"/>
     <hyperlink ref="C35" r:id="rId44" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A36" r:id="rId45" display="760087759"/>
+    <hyperlink ref="A36" r:id="rId45" display="760087866"/>
     <hyperlink ref="C36" r:id="rId46" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A37" r:id="rId47" display="760087882"/>
+    <hyperlink ref="A37" r:id="rId47" display="760088062"/>
     <hyperlink ref="C37" r:id="rId48" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A38" r:id="rId49" display="760087668"/>
+    <hyperlink ref="A38" r:id="rId49" display="760087759"/>
     <hyperlink ref="C38" r:id="rId50" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A39" r:id="rId51" display="760087890"/>
+    <hyperlink ref="A39" r:id="rId51" display="760087882"/>
     <hyperlink ref="C39" r:id="rId52" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A40" r:id="rId53" display="760087577"/>
+    <hyperlink ref="A40" r:id="rId53" display="760087668"/>
     <hyperlink ref="C40" r:id="rId54" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A41" r:id="rId55" display="760087684"/>
+    <hyperlink ref="A41" r:id="rId55" display="760087890"/>
     <hyperlink ref="C41" r:id="rId56" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A42" r:id="rId57" display="760088005"/>
+    <hyperlink ref="A42" r:id="rId57" display="760087577"/>
     <hyperlink ref="C42" r:id="rId58" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A43" r:id="rId59" display="760087783"/>
+    <hyperlink ref="A43" r:id="rId59" display="760087684"/>
     <hyperlink ref="C43" r:id="rId60" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A44" r:id="rId61" display="760088104"/>
+    <hyperlink ref="A44" r:id="rId61" display="760088005"/>
     <hyperlink ref="C44" r:id="rId62" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A45" r:id="rId63" display="760088013"/>
+    <hyperlink ref="A45" r:id="rId63" display="760087783"/>
     <hyperlink ref="C45" r:id="rId64" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A46" r:id="rId65" display="760087924"/>
+    <hyperlink ref="A46" r:id="rId65" display="760088104"/>
     <hyperlink ref="C46" r:id="rId66" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A47" r:id="rId67" display="760087593"/>
+    <hyperlink ref="A47" r:id="rId67" display="760088013"/>
     <hyperlink ref="C47" r:id="rId68" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A48" r:id="rId69" display="760088120"/>
+    <hyperlink ref="A48" r:id="rId69" display="760087924"/>
     <hyperlink ref="C48" r:id="rId70" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A49" r:id="rId71" display="760087726"/>
+    <hyperlink ref="A49" r:id="rId71" display="760087593"/>
     <hyperlink ref="C49" r:id="rId72" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A50" r:id="rId73" display="760087940"/>
+    <hyperlink ref="A50" r:id="rId73" display="760088120"/>
     <hyperlink ref="C50" r:id="rId74" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A51" r:id="rId75" display="760088138"/>
+    <hyperlink ref="A51" r:id="rId75" display="760087726"/>
     <hyperlink ref="C51" r:id="rId76" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A52" r:id="rId77" display="760088047"/>
+    <hyperlink ref="A52" r:id="rId77" display="760087940"/>
     <hyperlink ref="C52" r:id="rId78" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A53" r:id="rId79" display="760257759"/>
+    <hyperlink ref="A53" r:id="rId79" display="760088138"/>
     <hyperlink ref="C53" r:id="rId80" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A54" r:id="rId81" display="760257758"/>
+    <hyperlink ref="A54" r:id="rId81" display="760088047"/>
     <hyperlink ref="C54" r:id="rId82" display="Variant of LGX/1000-MODULES"/>
-    <hyperlink ref="A55" r:id="rId83" display="1-1933285-0"/>
-[...114 lines deleted...]
-    <hyperlink ref="A133" r:id="rId198" display="760243593"/>
+    <hyperlink ref="A55" r:id="rId83" display="760158998"/>
+    <hyperlink ref="A56" r:id="rId84" display="760158923"/>
+    <hyperlink ref="A57" r:id="rId85" display="760158949"/>
+    <hyperlink ref="A58" r:id="rId86" display="760158956"/>
+    <hyperlink ref="A59" r:id="rId87" display="760158964"/>
+    <hyperlink ref="A60" r:id="rId88" display="760158972"/>
+    <hyperlink ref="A61" r:id="rId89" display="760158980"/>
+    <hyperlink ref="A62" r:id="rId90" display="2111407-8"/>
+    <hyperlink ref="A63" r:id="rId91" display="2111408-7"/>
+    <hyperlink ref="A64" r:id="rId92" display="2111408-8"/>
+    <hyperlink ref="A65" r:id="rId93" display="760248477"/>
+    <hyperlink ref="A66" r:id="rId94" display="760248478"/>
+    <hyperlink ref="A67" r:id="rId95" display="760248481"/>
+    <hyperlink ref="A68" r:id="rId96" display="760248482"/>
+    <hyperlink ref="A69" r:id="rId97" display="1777215-1"/>
+    <hyperlink ref="A70" r:id="rId98" display="1777215-2"/>
+    <hyperlink ref="A71" r:id="rId99" display="760254379"/>
+    <hyperlink ref="C71" r:id="rId100" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A72" r:id="rId101" display="760256500"/>
+    <hyperlink ref="C72" r:id="rId102" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A73" r:id="rId103" display="760256501"/>
+    <hyperlink ref="C73" r:id="rId104" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A74" r:id="rId105" display="760256503"/>
+    <hyperlink ref="C74" r:id="rId106" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A75" r:id="rId107" display="760256756"/>
+    <hyperlink ref="C75" r:id="rId108" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A76" r:id="rId109" display="760256752"/>
+    <hyperlink ref="C76" r:id="rId110" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A77" r:id="rId111" display="760256749"/>
+    <hyperlink ref="C77" r:id="rId112" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A78" r:id="rId113" display="760255696"/>
+    <hyperlink ref="C78" r:id="rId114" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A79" r:id="rId115" display="FD-PANELS"/>
+    <hyperlink ref="A80" r:id="rId116" display="760257760"/>
+    <hyperlink ref="C80" r:id="rId117" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A81" r:id="rId118" display="CPCZZK1"/>
+    <hyperlink ref="A82" r:id="rId119" display="2111408-2"/>
+    <hyperlink ref="A83" r:id="rId120" display="LGX/1000-MODULES"/>
+    <hyperlink ref="A84" r:id="rId121" display="760243593"/>
+    <hyperlink ref="C84" r:id="rId122" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A85" r:id="rId123" display="760243585"/>
+    <hyperlink ref="C85" r:id="rId124" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A86" r:id="rId125" display="760243588"/>
+    <hyperlink ref="C86" r:id="rId126" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A87" r:id="rId127" display="760243590"/>
+    <hyperlink ref="C87" r:id="rId128" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A88" r:id="rId129" display="760087635"/>
+    <hyperlink ref="C88" r:id="rId130" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A89" r:id="rId131" display="760087858"/>
+    <hyperlink ref="C89" r:id="rId132" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A90" r:id="rId133" display="760087957"/>
+    <hyperlink ref="C90" r:id="rId134" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A91" r:id="rId135" display="760087544"/>
+    <hyperlink ref="C91" r:id="rId136" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A92" r:id="rId137" display="760087650"/>
+    <hyperlink ref="C92" r:id="rId138" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A93" r:id="rId139" display="760087973"/>
+    <hyperlink ref="C93" r:id="rId140" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A94" r:id="rId141" display="760087981"/>
+    <hyperlink ref="C94" r:id="rId142" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A95" r:id="rId143" display="760088070"/>
+    <hyperlink ref="C95" r:id="rId144" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A96" r:id="rId145" display="760087569"/>
+    <hyperlink ref="C96" r:id="rId146" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A97" r:id="rId147" display="760087775"/>
+    <hyperlink ref="C97" r:id="rId148" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A98" r:id="rId149" display="760088096"/>
+    <hyperlink ref="C98" r:id="rId150" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A99" r:id="rId151" display="760087916"/>
+    <hyperlink ref="C99" r:id="rId152" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A100" r:id="rId153" display="760087692"/>
+    <hyperlink ref="C100" r:id="rId154" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A101" r:id="rId155" display="760087809"/>
+    <hyperlink ref="C101" r:id="rId156" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A102" r:id="rId157" display="760087718"/>
+    <hyperlink ref="C102" r:id="rId158" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A103" r:id="rId159" display="760087601"/>
+    <hyperlink ref="C103" r:id="rId160" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A104" r:id="rId161" display="760087817"/>
+    <hyperlink ref="C104" r:id="rId162" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A105" r:id="rId163" display="760088039"/>
+    <hyperlink ref="C105" r:id="rId164" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A106" r:id="rId165" display="760087627"/>
+    <hyperlink ref="C106" r:id="rId166" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A107" r:id="rId167" display="760159004"/>
+    <hyperlink ref="A108" r:id="rId168" display="760158915"/>
+    <hyperlink ref="A109" r:id="rId169" display="760158931"/>
+    <hyperlink ref="A110" r:id="rId170" display="2111407-6"/>
+    <hyperlink ref="A111" r:id="rId171" display="2111408-9"/>
+    <hyperlink ref="A112" r:id="rId172" display="760242149"/>
+    <hyperlink ref="A113" r:id="rId173" display="760242144"/>
+    <hyperlink ref="A114" r:id="rId174" display="760242146"/>
+    <hyperlink ref="A115" r:id="rId175" display="760242159"/>
+    <hyperlink ref="A116" r:id="rId176" display="760242161"/>
+    <hyperlink ref="A117" r:id="rId177" display="760242162"/>
+    <hyperlink ref="A118" r:id="rId178" display="1933285-7"/>
+    <hyperlink ref="A119" r:id="rId179" display="1933285-8"/>
+    <hyperlink ref="A120" r:id="rId180" display="1933285-1"/>
+    <hyperlink ref="A121" r:id="rId181" display="760248475"/>
+    <hyperlink ref="A122" r:id="rId182" display="760248476"/>
+    <hyperlink ref="A123" r:id="rId183" display="760248480"/>
+    <hyperlink ref="A124" r:id="rId184" display="760248483"/>
+    <hyperlink ref="A125" r:id="rId185" display="760248484"/>
+    <hyperlink ref="A126" r:id="rId186" display="760248834"/>
+    <hyperlink ref="A127" r:id="rId187" display="760248835"/>
+    <hyperlink ref="A128" r:id="rId188" display="760254378"/>
+    <hyperlink ref="C128" r:id="rId189" display="Variant of FD-PANELS"/>
+    <hyperlink ref="A129" r:id="rId190" display="760254405"/>
+    <hyperlink ref="C129" r:id="rId191" display="Variant of LGX/1000-MODULES"/>
+    <hyperlink ref="A130" r:id="rId192" display="760256755"/>
+    <hyperlink ref="C130" r:id="rId193" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A131" r:id="rId194" display="760256754"/>
+    <hyperlink ref="C131" r:id="rId195" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A132" r:id="rId196" display="760256753"/>
+    <hyperlink ref="C132" r:id="rId197" display="Variant of LGX/1000-ADAPTER-PACKS"/>
+    <hyperlink ref="A133" r:id="rId198" display="760256751"/>
     <hyperlink ref="C133" r:id="rId199" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A134" r:id="rId200" display="760243585"/>
+    <hyperlink ref="A134" r:id="rId200" display="760256750"/>
     <hyperlink ref="C134" r:id="rId201" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A135" r:id="rId202" display="760243588"/>
+    <hyperlink ref="A135" r:id="rId202" display="760256748"/>
     <hyperlink ref="C135" r:id="rId203" display="Variant of LGX/1000-ADAPTER-PACKS"/>
-    <hyperlink ref="A136" r:id="rId204" display="760243590"/>
+    <hyperlink ref="A136" r:id="rId204" display="760256747"/>
     <hyperlink ref="C136" r:id="rId205" display="Variant of LGX/1000-ADAPTER-PACKS"/>
     <hyperlink ref="A137" r:id="rId206" display="760256502"/>
     <hyperlink ref="C137" r:id="rId207" display="Variant of LGX/1000-MODULES"/>
     <hyperlink ref="A138" r:id="rId208" display="760256512"/>
     <hyperlink ref="C138" r:id="rId209" display="Variant of LGX/1000-MODULES"/>
     <hyperlink ref="A139" r:id="rId210" display="760256513"/>
     <hyperlink ref="C139" r:id="rId211" display="Variant of LGX/1000-MODULES"/>
     <hyperlink ref="A140" r:id="rId212" display="760256514"/>
     <hyperlink ref="C140" r:id="rId213" display="Variant of LGX/1000-MODULES"/>
     <hyperlink ref="A141" r:id="rId214" display="760256515"/>
     <hyperlink ref="C141" r:id="rId215" display="Variant of LGX/1000-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId216"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>