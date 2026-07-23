--- v1 (2026-07-23)
+++ v2 (2026-07-23)
@@ -100,50 +100,1844 @@
   <si>
     <t>FACT-MMDL5H-A</t>
   </si>
   <si>
     <t>Variant of FACT-MODULES</t>
   </si>
   <si>
     <t>FACT® MPO Module, left sided, LC at right side, 2x12 fiber MPO at left side, ULL multimode OM5, wiring method A straight, used in a Right Hand Patch frame</t>
   </si>
   <si>
     <t>Fiber module</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251230</t>
   </si>
   <si>
     <t>760251230</t>
   </si>
   <si>
     <t>FACT-MMDR5H-A</t>
   </si>
   <si>
     <t>FACT® MPO Module, right sided, LC at left side, 2x12 fiber MPO at right side, ULL multimode OM5, wiring method A straight, used in a Left Hand Patch frame</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262207</t>
+  </si>
+  <si>
+    <t>760262207</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1S-075CDX</t>
+  </si>
+  <si>
+    <t>Variant of FACT-CABLED-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, bottom tray loaded with 12 LC/APC Duplex adapters and 24 C-grade pigtails, SMOUV splice tray type, top tray pre-cabled with 75m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>Fiber patch chassis | with indoor cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262208</t>
+  </si>
+  <si>
+    <t>760262208</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1S-100CDX</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, bottom tray loaded with 12 LC/APC Duplex adapters and 24 C-grade pigtails, SMOUV splice tray type, top tray pre-cabled with 100m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262209</t>
+  </si>
+  <si>
+    <t>760262209</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1S-150CDX</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, bottom tray loaded with 12 LC/APC Duplex adapters and 24 C-grade pigtails, SMOUV splice tray type, top tray pre-cabled with 150m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239897</t>
+  </si>
+  <si>
+    <t>760239897</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTULLT</t>
+  </si>
+  <si>
+    <t>Variant of FACT-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for one cable with max. diameter of 15 mm or one flex tube of 12-16 mm (with transparent cover)</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239951</t>
+  </si>
+  <si>
+    <t>760239951</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTUSIFC</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for IFC-cables with max.diameter of 8.5mm, two units per kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239952</t>
+  </si>
+  <si>
+    <t>760239952</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTUSLT</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for one cable with max. diameter of 8.5 mm, two units per kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239958</t>
+  </si>
+  <si>
+    <t>760239958</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239970</t>
+  </si>
+  <si>
+    <t>760239970</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239959</t>
+  </si>
+  <si>
+    <t>760239959</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239980</t>
+  </si>
+  <si>
+    <t>760239980</t>
+  </si>
+  <si>
+    <t>FACT-1EPATS2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-PATCH-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 24-port, singlemode, holding 2 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>Fiber patch chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239990</t>
+  </si>
+  <si>
+    <t>760239990</t>
+  </si>
+  <si>
+    <t>FACT-3EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 144-port, multimode, OM4, holding 6 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240001</t>
+  </si>
+  <si>
+    <t>760240001</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL1S</t>
+  </si>
+  <si>
+    <t>Variant of FACT-PATCH-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>Fiber patch/splice chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239960</t>
+  </si>
+  <si>
+    <t>760239960</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 8 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239971</t>
+  </si>
+  <si>
+    <t>760239971</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239991</t>
+  </si>
+  <si>
+    <t>760239991</t>
+  </si>
+  <si>
+    <t>FACT-4EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 96-port, singlemode, holding 8 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239992</t>
+  </si>
+  <si>
+    <t>760239992</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS2S-030OD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 30m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>Fiber patch chassis | with indoor/outdoor cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239972</t>
+  </si>
+  <si>
+    <t>760239972</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239982</t>
+  </si>
+  <si>
+    <t>760239982</t>
+  </si>
+  <si>
+    <t>FACT-2EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 96-port, singlemode, holding 4 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239957</t>
+  </si>
+  <si>
+    <t>760239957</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239973</t>
+  </si>
+  <si>
+    <t>760239973</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239983</t>
+  </si>
+  <si>
+    <t>760239983</t>
+  </si>
+  <si>
+    <t>FACT-2EPATL2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 96-port, singlemode, holding 4 hinged trays loaded with LC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240022</t>
+  </si>
+  <si>
+    <t>760240022</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239963</t>
+  </si>
+  <si>
+    <t>760239963</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240005</t>
+  </si>
+  <si>
+    <t>760240005</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239984</t>
+  </si>
+  <si>
+    <t>760239984</t>
+  </si>
+  <si>
+    <t>FACT-2EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 96-port, multimode, OM4, holding 4 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239995</t>
+  </si>
+  <si>
+    <t>760239995</t>
+  </si>
+  <si>
+    <t>FACT-4EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 192-port, multimode, OM4, holding 8 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239964</t>
+  </si>
+  <si>
+    <t>760239964</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 16 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239986</t>
+  </si>
+  <si>
+    <t>760239986</t>
+  </si>
+  <si>
+    <t>FACT-3EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 72-port, singlemode, holding 6 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240055</t>
+  </si>
+  <si>
+    <t>760240055</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240008</t>
+  </si>
+  <si>
+    <t>760240008</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239998</t>
+  </si>
+  <si>
+    <t>760239998</t>
+  </si>
+  <si>
+    <t>FACT-6EPATL2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 288-port, singlemode, holding 10 hinged trays loaded with LC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240016</t>
+  </si>
+  <si>
+    <t>760240016</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240026</t>
+  </si>
+  <si>
+    <t>760240026</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPS2S-010OD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, 10m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240056</t>
+  </si>
+  <si>
+    <t>760240056</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240009</t>
+  </si>
+  <si>
+    <t>760240009</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239969</t>
+  </si>
+  <si>
+    <t>760239969</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240057</t>
+  </si>
+  <si>
+    <t>760240057</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240010</t>
+  </si>
+  <si>
+    <t>760240010</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239978</t>
+  </si>
+  <si>
+    <t>760239978</t>
+  </si>
+  <si>
+    <t>FACT-4ENG4</t>
+  </si>
+  <si>
+    <t>Variant of FACT-NG4-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Chassis, gray with 8 unloaded trays, 4E high, for holding 16 NG4 adapter packs or 16 NG4 MPO modules or 8 NG4 cabled LC/SC modules or 8 NG4 value added modules</t>
+  </si>
+  <si>
+    <t>Fiber VAM chassis | Fiber patch chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239988</t>
+  </si>
+  <si>
+    <t>760239988</t>
+  </si>
+  <si>
+    <t>FACT-3EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 144-port, singlemode, holding 6 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240061</t>
+  </si>
+  <si>
+    <t>760240061</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240058</t>
+  </si>
+  <si>
+    <t>760240058</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239979</t>
+  </si>
+  <si>
+    <t>760239979</t>
+  </si>
+  <si>
+    <t>FACT-1EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 24-port, singlemode, holding 2 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240018</t>
+  </si>
+  <si>
+    <t>760240018</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240062</t>
+  </si>
+  <si>
+    <t>760240062</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239989</t>
+  </si>
+  <si>
+    <t>760239989</t>
+  </si>
+  <si>
+    <t>FACT-3EPATL2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 144-port, singlemode, holding 6 hinged trays loaded with LC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240029</t>
+  </si>
+  <si>
+    <t>760240029</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240030</t>
+  </si>
+  <si>
+    <t>760240030</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240073</t>
+  </si>
+  <si>
+    <t>760240073</t>
+  </si>
+  <si>
+    <t>FACT-3EPATS2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 72-port, singlemode, holding 6 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240020</t>
+  </si>
+  <si>
+    <t>760240020</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240075</t>
+  </si>
+  <si>
+    <t>760240075</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240076</t>
+  </si>
+  <si>
+    <t>760240076</t>
+  </si>
+  <si>
+    <t>FACT-4EPATS2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 96-port, singlemode, holding 8 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240665</t>
+  </si>
+  <si>
+    <t>760240665</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240676</t>
+  </si>
+  <si>
+    <t>760240676</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240691</t>
+  </si>
+  <si>
+    <t>760240691</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240639</t>
+  </si>
+  <si>
+    <t>760240639</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240677</t>
+  </si>
+  <si>
+    <t>760240677</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240703</t>
+  </si>
+  <si>
+    <t>760240703</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240615</t>
+  </si>
+  <si>
+    <t>760240615</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240640</t>
+  </si>
+  <si>
+    <t>760240640</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240626</t>
+  </si>
+  <si>
+    <t>760240626</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240658</t>
+  </si>
+  <si>
+    <t>760240658</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240669</t>
+  </si>
+  <si>
+    <t>760240669</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240630</t>
+  </si>
+  <si>
+    <t>760240630</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240696</t>
+  </si>
+  <si>
+    <t>760240696</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240644</t>
+  </si>
+  <si>
+    <t>760240644</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240670</t>
+  </si>
+  <si>
+    <t>760240670</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240671</t>
+  </si>
+  <si>
+    <t>760240671</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240648</t>
+  </si>
+  <si>
+    <t>760240648</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240700</t>
+  </si>
+  <si>
+    <t>760240700</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240701</t>
+  </si>
+  <si>
+    <t>760240701</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240673</t>
+  </si>
+  <si>
+    <t>760240673</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240685</t>
+  </si>
+  <si>
+    <t>760240685</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240689</t>
+  </si>
+  <si>
+    <t>760240689</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243094</t>
+  </si>
+  <si>
+    <t>760243094</t>
+  </si>
+  <si>
+    <t>FACT-FRCCLHP22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Cross-connect frame, for patching on the left</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243095</t>
+  </si>
+  <si>
+    <t>760243095</t>
+  </si>
+  <si>
+    <t>FACT-FRCCRHP22</t>
+  </si>
+  <si>
+    <t>FACT® Cross-connect frame, for patching on the right</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240079</t>
+  </si>
+  <si>
+    <t>760240079</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240070</t>
+  </si>
+  <si>
+    <t>760240070</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL2S-010OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, 10m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240184</t>
+  </si>
+  <si>
+    <t>760240184</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPS2S-050OK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 50m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240446</t>
+  </si>
+  <si>
+    <t>760240446</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240186</t>
+  </si>
+  <si>
+    <t>760240186</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPS2S-050OK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 50m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240432</t>
+  </si>
+  <si>
+    <t>760240432</t>
+  </si>
+  <si>
+    <t>FACT-5EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 5E high, 240-port, singlemode, holding 10 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240187</t>
+  </si>
+  <si>
+    <t>760240187</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPS2S-50OG</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 50m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240450</t>
+  </si>
+  <si>
+    <t>760240450</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240434</t>
+  </si>
+  <si>
+    <t>760240434</t>
+  </si>
+  <si>
+    <t>FACT-5EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 5E high, 240-port, multimode, OM4, holding 10 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240459</t>
+  </si>
+  <si>
+    <t>760240459</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240453</t>
+  </si>
+  <si>
+    <t>760240453</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240463</t>
+  </si>
+  <si>
+    <t>760240463</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240475</t>
+  </si>
+  <si>
+    <t>760240475</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240438</t>
+  </si>
+  <si>
+    <t>760240438</t>
+  </si>
+  <si>
+    <t>FACT-6EPATS2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 144-port, singlemode, holding 10 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240487</t>
+  </si>
+  <si>
+    <t>760240487</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240500</t>
+  </si>
+  <si>
+    <t>760240500</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240457</t>
+  </si>
+  <si>
+    <t>760240457</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240488</t>
+  </si>
+  <si>
+    <t>760240488</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240441</t>
+  </si>
+  <si>
+    <t>760240441</t>
+  </si>
+  <si>
+    <t>FACT-6EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 288-port, singlemode, holding 10 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240416</t>
+  </si>
+  <si>
+    <t>760240416</t>
+  </si>
+  <si>
+    <t>FACT-1EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 48-port, multimode, OM4, holding 2 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240504</t>
+  </si>
+  <si>
+    <t>760240504</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240544</t>
+  </si>
+  <si>
+    <t>760240544</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240468</t>
+  </si>
+  <si>
+    <t>760240468</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPE9A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240518</t>
+  </si>
+  <si>
+    <t>760240518</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240545</t>
+  </si>
+  <si>
+    <t>760240545</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240469</t>
+  </si>
+  <si>
+    <t>760240469</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240494</t>
+  </si>
+  <si>
+    <t>760240494</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240470</t>
+  </si>
+  <si>
+    <t>760240470</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240485</t>
+  </si>
+  <si>
+    <t>760240485</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240521</t>
+  </si>
+  <si>
+    <t>760240521</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240571</t>
+  </si>
+  <si>
+    <t>760240571</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240550</t>
+  </si>
+  <si>
+    <t>760240550</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240572</t>
+  </si>
+  <si>
+    <t>760240572</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240587</t>
+  </si>
+  <si>
+    <t>760240587</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240551</t>
+  </si>
+  <si>
+    <t>760240551</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240575</t>
+  </si>
+  <si>
+    <t>760240575</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240588</t>
+  </si>
+  <si>
+    <t>760240588</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240564</t>
+  </si>
+  <si>
+    <t>760240564</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240552</t>
+  </si>
+  <si>
+    <t>760240552</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240539</t>
+  </si>
+  <si>
+    <t>760240539</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240515</t>
+  </si>
+  <si>
+    <t>760240515</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240589</t>
+  </si>
+  <si>
+    <t>760240589</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240577</t>
+  </si>
+  <si>
+    <t>760240577</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240565</t>
+  </si>
+  <si>
+    <t>760240565</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240601</t>
+  </si>
+  <si>
+    <t>760240601</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240527</t>
+  </si>
+  <si>
+    <t>760240527</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240578</t>
+  </si>
+  <si>
+    <t>760240578</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240566</t>
+  </si>
+  <si>
+    <t>760240566</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240593</t>
+  </si>
+  <si>
+    <t>760240593</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240620</t>
+  </si>
+  <si>
+    <t>760240620</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240649</t>
+  </si>
+  <si>
+    <t>760240649</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240605</t>
+  </si>
+  <si>
+    <t>760240605</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240594</t>
+  </si>
+  <si>
+    <t>760240594</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240663</t>
+  </si>
+  <si>
+    <t>760240663</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240585</t>
+  </si>
+  <si>
+    <t>760240585</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240595</t>
+  </si>
+  <si>
+    <t>760240595</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240622</t>
+  </si>
+  <si>
+    <t>760240622</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240652</t>
+  </si>
+  <si>
+    <t>760240652</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240635</t>
+  </si>
+  <si>
+    <t>760240635</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240664</t>
+  </si>
+  <si>
+    <t>760240664</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240636</t>
+  </si>
+  <si>
+    <t>760240636</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243102</t>
+  </si>
+  <si>
+    <t>760243102</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU1E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 1E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243104</t>
+  </si>
+  <si>
+    <t>760243104</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU3E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 3E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243105</t>
+  </si>
+  <si>
+    <t>760243105</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU4E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 4E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243107</t>
+  </si>
+  <si>
+    <t>760243107</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU6E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 6E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244652</t>
+  </si>
+  <si>
+    <t>760244652</t>
+  </si>
+  <si>
+    <t>FACT-MMDLC2-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC at right side, 1x24 fiber MPO at left side ULL multimode OM4, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244653</t>
+  </si>
+  <si>
+    <t>760244653</t>
+  </si>
+  <si>
+    <t>FACT-MMDRC2-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC at left side, 1x24 fiber MPO at right side, ULL multimode OM4, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244849</t>
+  </si>
+  <si>
+    <t>760244849</t>
+  </si>
+  <si>
+    <t>FACT-MMDL5H-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC at right side, 2x12 fiber MPO at left side, ULL multimode OM5, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244852</t>
+  </si>
+  <si>
+    <t>760244852</t>
+  </si>
+  <si>
+    <t>FACT-MMDR52-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC at left side, 1x24 fiber MPO at right side, ULL multimode OM5, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244851</t>
+  </si>
+  <si>
+    <t>760244851</t>
+  </si>
+  <si>
+    <t>FACT-MMDL52-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC at right side, 1x24 fiber MPO at left side, ULL multimode OM5, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244853</t>
   </si>
   <si>
     <t>760244853</t>
   </si>
   <si>
     <t>FACT-MMDLCH-A</t>
   </si>
   <si>
     <t>FACT® MPO Module, left sided, LC at right side, 2x12 fiber MPO at left side, ULL multimode OM4, wiring method A straight, used in a Right Hand Patch frame</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244855</t>
   </si>
   <si>
     <t>760244855</t>
   </si>
   <si>
     <t>FACT-MMDLC2-A</t>
   </si>
   <si>
     <t>FACT® MPO Module, left sided, LC at right side, 1x24 fiber MPO at left side, ULL multimode OM4, wiring method A, used in a Right Hand Patch frame</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244922</t>
@@ -160,182 +1954,1787 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244924</t>
   </si>
   <si>
     <t>760244924</t>
   </si>
   <si>
     <t>FACT-MMDRME-A</t>
   </si>
   <si>
     <t>FACT® MPO Module, right sided, LC/APC at left side, 2x12 fiber MPO at right side, singlemode, wiring method A straight, used in a Left Hand Patch frame</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244923</t>
   </si>
   <si>
     <t>760244923</t>
   </si>
   <si>
     <t>FACT-MMDLME-A</t>
   </si>
   <si>
     <t>FACT® MPO Module, left sided, LC/APC at right side, 2x12 fiber MPO at left side, singlemode, wiring method A straight, used in a Right Hand Patch frame</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243102</t>
-[...110 lines deleted...]
-    <t>FACT® MPO Module, left sided, LC at right side, 1x24 fiber MPO at left side, ULL multimode OM5, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+    <t>FACT-MMDC20R5UB-S</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, multimode, Ultra Low Loss (ULL), LC/UPC-MPO 24 fiber, MPO right exit, LC left exit, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240000</t>
+  </si>
+  <si>
+    <t>760240000</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/760262210-f6f37854</t>
+  </si>
+  <si>
+    <t>760262210</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1S-150CF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, pre-cabled with 75m indoor Micro-Tube cable, singlemode LC/UPC grade C, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254640</t>
+  </si>
+  <si>
+    <t>760254640</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 36 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4A</t>
+  </si>
+  <si>
+    <t>Variant of NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>Monitoring module</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258493</t>
+  </si>
+  <si>
+    <t>760258493</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357</t>
+  </si>
+  <si>
+    <t>760258357</t>
+  </si>
+  <si>
+    <t>PPL-FA-5U-VCM</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 5RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258349</t>
+  </si>
+  <si>
+    <t>760258349</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-KT-WDRS</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME</t>
+  </si>
+  <si>
+    <t>Propel XFrame with Doors. Includes Frame components with spools, back panels &amp; 2 locking doors with keys; no side panels, 40RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252318</t>
+  </si>
+  <si>
+    <t>760252318</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails ribbonized for splicing with 12f RR, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240495</t>
+  </si>
+  <si>
+    <t>760240495</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245377</t>
+  </si>
+  <si>
+    <t>760245377</t>
+  </si>
+  <si>
+    <t>FACT-FRCCD18</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Cross-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle is comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245378</t>
+  </si>
+  <si>
+    <t>760245378</t>
+  </si>
+  <si>
+    <t>FACT-FRCCP18</t>
+  </si>
+  <si>
+    <t>FACT® Cross-connect side panel kit (set of two panels)</t>
+  </si>
+  <si>
+    <t>Side panel kit</t>
+  </si>
+  <si>
+    <t>C77358-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-12/16</t>
+  </si>
+  <si>
+    <t>Variant of FIST-GR-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 1 cable with 12-16mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FACT | FIST-GR3</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254593</t>
+  </si>
+  <si>
+    <t>760254593</t>
+  </si>
+  <si>
+    <t>FACT-FRACC-CAP-HFC</t>
+  </si>
+  <si>
+    <t>FACT® cable attachment plate for large high fiber count cables, t for attaching up to five (ID) 17mm FIST flex tubes and/or up to five cables</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254594</t>
+  </si>
+  <si>
+    <t>760254594</t>
+  </si>
+  <si>
+    <t>FACT-FRACC-CAP-HFC-EXT</t>
+  </si>
+  <si>
+    <t>FACT®  cable attachement extension kit for FACT-FRACC-CAP-HFC for up to five extra (ID) 17mm FIST flex tubes and/or up to five cables</t>
+  </si>
+  <si>
+    <t>Attachment plate</t>
+  </si>
+  <si>
+    <t>C72308-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-12/16-5</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 1 cable with 12-16mm diameter, 5 pcs</t>
+  </si>
+  <si>
+    <t>EH6398-000</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-6-50</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 6mm inner diameter, 50 meters length</t>
+  </si>
+  <si>
+    <t>Protection tubing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258368</t>
+  </si>
+  <si>
+    <t>760258368</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-TROUGH-KT</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Propel XFrame Top Trough</t>
+  </si>
+  <si>
+    <t>Jumper trough</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258348</t>
+  </si>
+  <si>
+    <t>760258348</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-SPLC-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Splicing Kit</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252311</t>
+  </si>
+  <si>
+    <t>760252311</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259711</t>
+  </si>
+  <si>
+    <t>760259711</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259700</t>
+  </si>
+  <si>
+    <t>760259700</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256396</t>
+  </si>
+  <si>
+    <t>760256396</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259717</t>
+  </si>
+  <si>
+    <t>760259717</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259707</t>
+  </si>
+  <si>
+    <t>760259707</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256378</t>
+  </si>
+  <si>
+    <t>760256378</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256390</t>
+  </si>
+  <si>
+    <t>760256390</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259712</t>
+  </si>
+  <si>
+    <t>760259712</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256385</t>
+  </si>
+  <si>
+    <t>760256385</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256379</t>
+  </si>
+  <si>
+    <t>760256379</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256391</t>
+  </si>
+  <si>
+    <t>760256391</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252326</t>
+  </si>
+  <si>
+    <t>760252326</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259719</t>
+  </si>
+  <si>
+    <t>760259719</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259709</t>
+  </si>
+  <si>
+    <t>760259709</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252308</t>
+  </si>
+  <si>
+    <t>760252308</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252313</t>
+  </si>
+  <si>
+    <t>760252313</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256387</t>
+  </si>
+  <si>
+    <t>760256387</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259704</t>
+  </si>
+  <si>
+    <t>760259704</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249879</t>
+  </si>
+  <si>
+    <t>760249879</t>
+  </si>
+  <si>
+    <t>FACT-1EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 24-port, single mode, holding 2 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249880</t>
+  </si>
+  <si>
+    <t>760249880</t>
+  </si>
+  <si>
+    <t>FACT-3EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 3E high, 72-port, singlemode, holding 6 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249882</t>
+  </si>
+  <si>
+    <t>760249882</t>
+  </si>
+  <si>
+    <t>FACT-6EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 144-port, singlemode, holding 12 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249884</t>
+  </si>
+  <si>
+    <t>760249884</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPECA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249894</t>
+  </si>
+  <si>
+    <t>760249894</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249885</t>
+  </si>
+  <si>
+    <t>760249885</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249897</t>
+  </si>
+  <si>
+    <t>760249897</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249865</t>
+  </si>
+  <si>
+    <t>760249865</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249864</t>
+  </si>
+  <si>
+    <t>760249864</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249887</t>
+  </si>
+  <si>
+    <t>760249887</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, Smouv splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249888</t>
+  </si>
+  <si>
+    <t>760249888</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249900</t>
+  </si>
+  <si>
+    <t>760249900</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249891</t>
+  </si>
+  <si>
+    <t>760249891</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249901</t>
+  </si>
+  <si>
+    <t>760249901</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249893</t>
+  </si>
+  <si>
+    <t>760249893</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249866</t>
+  </si>
+  <si>
+    <t>760249866</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249903</t>
+  </si>
+  <si>
+    <t>760249903</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760260582</t>
+  </si>
+  <si>
+    <t>760260582</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259715</t>
+  </si>
+  <si>
+    <t>760259715</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252312</t>
+  </si>
+  <si>
+    <t>760252312</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256388</t>
+  </si>
+  <si>
+    <t>760256388</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259699</t>
+  </si>
+  <si>
+    <t>760259699</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252317</t>
+  </si>
+  <si>
+    <t>760252317</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256383</t>
+  </si>
+  <si>
+    <t>760256383</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256395</t>
+  </si>
+  <si>
+    <t>760256395</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259716</t>
+  </si>
+  <si>
+    <t>760259716</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>PROPEL-XFRAME-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Propel XFrame Accessories</t>
+  </si>
+  <si>
+    <t>NG4-APLC120000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>NG4access® Adapter Pack Universal Kit, 2 blocks with 12 LC Adapter positions each</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MBA20BA00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>DWDM module</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1DQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MDA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1DQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1DQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Demux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1MQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MGA500C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 12 channels, 100 GHz channel spacing, starting channel 50, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1MQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1MQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MQA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1DQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA20B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DDB211C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA250C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 25, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1DQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MDA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSB211C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 200 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF116</t>
+  </si>
+  <si>
+    <t>Variant of NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>Splitter module</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4</t>
+  </si>
+  <si>
+    <t>NG4-VDMR4B6A21BA4K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 6 channels, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MQA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF116</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, right, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2B</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 95/5, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Monitoring Module</t>
+  </si>
+  <si>
+    <t>FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Series Optical Splitter Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>Fiber splitter chassis</t>
+  </si>
+  <si>
+    <t>FACT-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® ODF Fiber Chassis Accessories</t>
+  </si>
+  <si>
+    <t>FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Optical Distribution Frame</t>
+  </si>
+  <si>
+    <t>NG4-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>NG4access® Adapter Pack Universal Kit</t>
+  </si>
+  <si>
+    <t>FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>FACT-PATCH-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Series Fiber Optic Patch Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Splitter Module</t>
+  </si>
+  <si>
+    <t>NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access xWDM Module</t>
+  </si>
+  <si>
+    <t>CWDM module | DWDM module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254297</t>
+  </si>
+  <si>
+    <t>760254297</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-075CK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 75m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254301</t>
+  </si>
+  <si>
+    <t>760254301</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-075CK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 75m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255781</t>
+  </si>
+  <si>
+    <t>760255781</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-075CK-HR04</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255787</t>
+  </si>
+  <si>
+    <t>760255787</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-100CK-HR04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 100m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255788</t>
+  </si>
+  <si>
+    <t>760255788</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-150CK-HR04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 150m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251885</t>
+  </si>
+  <si>
+    <t>760251885</t>
+  </si>
+  <si>
+    <t>FACT-FRICLHP22</t>
+  </si>
+  <si>
+    <t>FACT® Interconnect frame, for patching on the left</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253640</t>
+  </si>
+  <si>
+    <t>760253640</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP132000L2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x32 splitter, LC/APC, 2 circuits, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252886</t>
+  </si>
+  <si>
+    <t>760252886</t>
+  </si>
+  <si>
+    <t>FACT-1ESRHPP164A00L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x64 splitter, LC/APC, 1 circuit, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252887</t>
+  </si>
+  <si>
+    <t>760252887</t>
+  </si>
+  <si>
+    <t>FACT-1ESLHPP164A00L2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253969</t>
+  </si>
+  <si>
+    <t>760253969</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10400L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x4 splitters, LC/APC, 14 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254636</t>
+  </si>
+  <si>
+    <t>760254636</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254639</t>
+  </si>
+  <si>
+    <t>760254639</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 30 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>315826-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-PCBR-10</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Containment bracket kit, for holding patch cords together in side duct</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239954</t>
+  </si>
+  <si>
+    <t>760239954</t>
+  </si>
+  <si>
+    <t>FACT-ACCBPL2E</t>
+  </si>
+  <si>
+    <t>FACT® back plate, for mounting up to 2 FACT elements in GR3 frame</t>
+  </si>
+  <si>
+    <t>Back plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239955</t>
+  </si>
+  <si>
+    <t>760239955</t>
+  </si>
+  <si>
+    <t>FACT-ACCBPL4E</t>
+  </si>
+  <si>
+    <t>FACT® back plate, for mounting up to 4 FACT elements in GR3 frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239956</t>
+  </si>
+  <si>
+    <t>760239956</t>
+  </si>
+  <si>
+    <t>FACT-ACCBPL28E</t>
+  </si>
+  <si>
+    <t>FACT® back plate, for mounting up to 28 FACT elements in GR3 frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243097</t>
+  </si>
+  <si>
+    <t>760243097</t>
+  </si>
+  <si>
+    <t>FACT-FROLB22</t>
+  </si>
+  <si>
+    <t>FACT® Path cord overlength management bay</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243098</t>
+  </si>
+  <si>
+    <t>760243098</t>
+  </si>
+  <si>
+    <t>FACT-FRCCD22</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243100</t>
+  </si>
+  <si>
+    <t>760243100</t>
+  </si>
+  <si>
+    <t>FACT-FRICD22</t>
+  </si>
+  <si>
+    <t>FACT® Inter-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>882028-000</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-10-50</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 10mm inner diameter, 50 meters length</t>
+  </si>
+  <si>
+    <t>902710-000</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-17-50</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 17mm inner diameter, 50 meters length</t>
+  </si>
+  <si>
+    <t>C29771-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-2-16/22</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 2 cables with 16-22mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>C77537-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-28/34</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 1 cable with 28-34mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>CC9465-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-STS</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Side by side attachment bracket for installation of 2 racks side by side</t>
+  </si>
+  <si>
+    <t>CK8121-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-8/12</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer cable rack-mount C-clamp, for cable with 8 to 12mm outer diameter</t>
+  </si>
+  <si>
+    <t>CV7092-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-SB-300-22-2</t>
+  </si>
+  <si>
+    <t>FIST® GR3  Storage bay for patch cord overlength, 300 mm wide , 2200 mm high</t>
+  </si>
+  <si>
+    <t>Storage bay</t>
+  </si>
+  <si>
+    <t>CW8226-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-CAP-150-INT</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Internal extension cable attachment plate for 150mm side duct</t>
+  </si>
+  <si>
+    <t>CZ9825-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-D-300-22-2</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Door kit for 300mm side duct, 300mm wide, 2200mm high, Lock not included</t>
+  </si>
+  <si>
+    <t>E43826-000</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-12-50</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 12mm inner diameter, 50 meters length</t>
+  </si>
+  <si>
+    <t>EF7794-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-BD-150/215</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Extended base duct, 150mm wide,  for increased patch cord capacity at bottom of rack</t>
+  </si>
+  <si>
+    <t>Base duct</t>
+  </si>
+  <si>
+    <t>F55585-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-2-12/16</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 2 cables with 12-16mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243109</t>
+  </si>
+  <si>
+    <t>760243109</t>
+  </si>
+  <si>
+    <t>FACT-FRACCFOPL</t>
+  </si>
+  <si>
+    <t>FACT® fan out fixation plate for frame side duct &amp; Eight fan out fixation component sets</t>
+  </si>
+  <si>
+    <t>Mounting plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253213</t>
+  </si>
+  <si>
+    <t>760253213</t>
+  </si>
+  <si>
+    <t>FACT-1EPATHDSC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 1E high, 36-port, singlemode, holding 2 hinged trays loaded with SC adapterpacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253214</t>
+  </si>
+  <si>
+    <t>760253214</t>
+  </si>
+  <si>
+    <t>FACT-2EPATHDSC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 2E high, 72-port, singlemode, holding 4 hinged trays (2 per Element) loaded with SC adapterpacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253215</t>
+  </si>
+  <si>
+    <t>760253215</t>
+  </si>
+  <si>
+    <t>FACT-3EPATHDSC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 3E high, 108-port, singlemode, holding 6 hinged trays (2 per Element) loaded with SC adapterpacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253216</t>
+  </si>
+  <si>
+    <t>760253216</t>
+  </si>
+  <si>
+    <t>FACT-4EPATHDSC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 4E high, 144-port, singlemode, holding 8 hinged trays (2 per Element) loaded with SC adapterpacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253217</t>
+  </si>
+  <si>
+    <t>760253217</t>
+  </si>
+  <si>
+    <t>FACT-5EPATHDSC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 5E high, 180-port, singlemode, holding 10 hinged trays (2 per Element) loaded with SC adapterpacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253210</t>
+  </si>
+  <si>
+    <t>760253210</t>
+  </si>
+  <si>
+    <t>FACT-4EPATHDLCS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 4E high, 288-port, singlemode, holding 8 hinged trays (2 per Element) loaded with LC adapterpacks to be used with 1.2 mm simplex patch cords</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253363</t>
+  </si>
+  <si>
+    <t>760253363</t>
+  </si>
+  <si>
+    <t>FACT-2EPATHDLCD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 2E high, 144-port, singlemode, holding 4 hinged trays (2 per Element) loaded with LC adapterpacks to be used with 1.6 mm duplex patch cords</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256382</t>
+  </si>
+  <si>
+    <t>760256382</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, single mode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12f RR, left-hand patch  </t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4H</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245375</t>
+  </si>
+  <si>
+    <t>760245375</t>
+  </si>
+  <si>
+    <t>FACT-FRCCRHP18</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245374</t>
+  </si>
+  <si>
+    <t>760245374</t>
+  </si>
+  <si>
+    <t>FACT-FRCCLHP18</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249062</t>
+  </si>
+  <si>
+    <t>760249062</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTU6X7MM</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for 6 cables with max. diameter of 7 mm</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254306</t>
   </si>
   <si>
     <t>760254306</t>
   </si>
   <si>
     <t>FACT-3ERHPL1S-075CH</t>
   </si>
   <si>
-    <t>Variant of FACT-CABLED-CHASSIS</t>
-[...1 lines deleted...]
-  <si>
     <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and pre-cabled yellow indoor micro-tube cable, 75 meters</t>
   </si>
   <si>
-    <t>Fiber patch chassis | with indoor cable</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254307</t>
   </si>
   <si>
     <t>760254307</t>
   </si>
   <si>
     <t>FACT-3ERHPL1S-100CH</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and pre-cabled yellow indoor micro-tube cable, 100 meters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254311</t>
   </si>
   <si>
     <t>760254311</t>
   </si>
   <si>
     <t>FACT-3ERHPL2S-075CH</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and pre-cabled yellow indoor micro-tube cable, 75 meters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254312</t>
@@ -373,3447 +3772,2061 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244245</t>
   </si>
   <si>
     <t>760244245</t>
   </si>
   <si>
     <t>FACT-3ERHPL1S-100OH</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and pre-cabled black indoor/outdoor micro-sheath cable, 100 meters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245339</t>
   </si>
   <si>
     <t>760245339</t>
   </si>
   <si>
     <t>FACT-3ERHPL2S-150OH</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and pre-cabled black indoor/outdoor micro-sheath cable, 150 meters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240000</t>
-[...3395 lines deleted...]
-    <t>FACT® Interconnect frame, for patching on the left</t>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239999</t>
+  </si>
+  <si>
+    <t>760239999</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>PROPEL-XFRAME-PANELS</t>
+  </si>
+  <si>
+    <t>Front access fiber panels for Propel XFrame</t>
+  </si>
+  <si>
+    <t>PROPEL-XFRAME</t>
+  </si>
+  <si>
+    <t>Propel XFrame data center fiber frame for cross-connect or interconnect applications</t>
+  </si>
+  <si>
+    <t>FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Optical Distribution Frame (ODF) Accessories</t>
+  </si>
+  <si>
+    <t>Back plate | Door kit | End guard | Interbay management panel | Storage bay</t>
+  </si>
+  <si>
+    <t>FACT-PATCH-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch-Splice Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>FACT-CABLED-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>Fiber patch chassis | with indoor cable | Fiber patch chassis | with indoor/outdoor cable | Fiber patch chassis | with microsheet cable</t>
+  </si>
+  <si>
+    <t>FACT-NG4-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis for holding packs and modules in FACT or NG4 ODF</t>
+  </si>
+  <si>
+    <t>FACT-MODULES</t>
+  </si>
+  <si>
+    <t>FACT® MPO Fiber Panel Modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244558</t>
+  </si>
+  <si>
+    <t>760244558</t>
+  </si>
+  <si>
+    <t>FACT-MMDLKE-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC/UPC at right side, 2x12 fiber MPO at left side, singlemode, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244559</t>
+  </si>
+  <si>
+    <t>760244559</t>
+  </si>
+  <si>
+    <t>FACT-MMDRKE-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC/UPC at left side, 2x12 fiber MPO at right side, singlemode, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244560</t>
+  </si>
+  <si>
+    <t>760244560</t>
+  </si>
+  <si>
+    <t>FACT-MMDLME-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC/APC at right side, 2x12 fiber MPO at left side, singlemode, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243103</t>
+  </si>
+  <si>
+    <t>760243103</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU2E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 2E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243106</t>
+  </si>
+  <si>
+    <t>760243106</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTU5E</t>
+  </si>
+  <si>
+    <t>FACT® cable termination unit (CTU), kit for 5E FACT chassis, accomodates: 1 cable 2.5-14mm or 2 cables 2.5-8.5mm or 4 cables 2.5-5mm or 1 flex tube OD 16mm, only for use in FACT frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244561</t>
+  </si>
+  <si>
+    <t>760244561</t>
+  </si>
+  <si>
+    <t>FACT-MMDRME-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC/APC at left side, 2x12 fiber MPO at right side, singlemode, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254120</t>
+  </si>
+  <si>
+    <t>760254120</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLGS-075CF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and pre-cabled yellow indoor micro-tube cable, 75 meters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254308</t>
+  </si>
+  <si>
+    <t>760254308</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL1S-150CH</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and pre-cabled yellow indoor micro-tube cable, 150 meters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760250626</t>
+  </si>
+  <si>
+    <t>760250626</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL2S-075OH</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and pre-cabled black indoor/outdoor micro-sheath cable, 75 meters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244651</t>
+  </si>
+  <si>
+    <t>760244651</t>
+  </si>
+  <si>
+    <t>FACT-MMDRCH-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, Right sided, LC at left side, 2x12 fiber MPO at right side, ULL multimode OM4, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244650</t>
+  </si>
+  <si>
+    <t>760244650</t>
+  </si>
+  <si>
+    <t>FACT-MMDLCH-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC at right side, 2x12 fiber MPO at left side, ULL multimode OM4, wiring method B Enhanced, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244850</t>
+  </si>
+  <si>
+    <t>760244850</t>
+  </si>
+  <si>
+    <t>FACT-MMDR5H-B</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC at left side, 2x12 fiber MPO at right side, ULL multimode OM5, wiring method B Enhanced, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244854</t>
+  </si>
+  <si>
+    <t>760244854</t>
+  </si>
+  <si>
+    <t>FACT-MMDRCH-A</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC at left side, 2x12 fiber MPO at right side, ULL multimode OM4, wiring method A traight, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244856</t>
+  </si>
+  <si>
+    <t>760244856</t>
+  </si>
+  <si>
+    <t>FACT-MMDRC2-A</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, right sided, LC at left side, 1x24 fiber MPO at right side, ULL multimode OM4, wiring method A, used in a Left Hand Patch frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244921</t>
+  </si>
+  <si>
+    <t>760244921</t>
+  </si>
+  <si>
+    <t>FACT-MMDLKE-A</t>
+  </si>
+  <si>
+    <t>FACT® MPO Module, left sided, LC/UPC at right side, 2x12 fiber MPO at left side, singlemode, wiring method A straight, used in a Right Hand Patch frame</t>
+  </si>
+  <si>
+    <t>CC6994-000</t>
+  </si>
+  <si>
+    <t>FIST-SF-KTU-(100)</t>
+  </si>
+  <si>
+    <t>Variant of FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST® Small-form aramid yarn termination unit kit (100),  white termination units, capacity:  1 single fiber pigtail with diameter range 1.6-2.4 mm</t>
+  </si>
+  <si>
+    <t>FACT | FIST</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239898</t>
+  </si>
+  <si>
+    <t>760239898</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTUMLT</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for one cable with max. diameter of 15 mm or one flex tube of 12-16 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239899</t>
+  </si>
+  <si>
+    <t>760239899</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTUMIFC</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) for IFC-cables with max.diameter of 8.5mm for one or 6 mm for two cables</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239900</t>
+  </si>
+  <si>
+    <t>760239900</t>
+  </si>
+  <si>
+    <t>FACT-ACCCTUMP24</t>
+  </si>
+  <si>
+    <t>FACT® Cable Termination Unit (CTU) trumpet for 24 pigtails with diameter between 1.8 mm and 2.4 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239981</t>
+  </si>
+  <si>
+    <t>760239981</t>
+  </si>
+  <si>
+    <t>FACT-2EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 48-port, singlemode, holding 4 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240002</t>
+  </si>
+  <si>
+    <t>760240002</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239961</t>
+  </si>
+  <si>
+    <t>760239961</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240003</t>
+  </si>
+  <si>
+    <t>760240003</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239993</t>
+  </si>
+  <si>
+    <t>760239993</t>
+  </si>
+  <si>
+    <t>FACT-4EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 192-port, singlemode, holding 8 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240021</t>
+  </si>
+  <si>
+    <t>760240021</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239962</t>
+  </si>
+  <si>
+    <t>760239962</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240004</t>
+  </si>
+  <si>
+    <t>760240004</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239994</t>
+  </si>
+  <si>
+    <t>760239994</t>
+  </si>
+  <si>
+    <t>FACT-4EPATL2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 192-port, singlemode, holding 8 hinged trays loaded with LC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240013</t>
+  </si>
+  <si>
+    <t>760240013</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240052</t>
+  </si>
+  <si>
+    <t>760240052</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240023</t>
+  </si>
+  <si>
+    <t>760240023</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240014</t>
+  </si>
+  <si>
+    <t>760240014</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239975</t>
+  </si>
+  <si>
+    <t>760239975</t>
+  </si>
+  <si>
+    <t>FACT-1ENG4</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Chassis, gray with 2 unloaded trays, 1E high, for holding 4 NG4 adapter packs or 2 NG4 MPO modules or 2 NG4 cabled LC/SC modules or 2 NG4 value added modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240006</t>
+  </si>
+  <si>
+    <t>760240006</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240053</t>
+  </si>
+  <si>
+    <t>760240053</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPS2S-030OD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, 30m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240024</t>
+  </si>
+  <si>
+    <t>760240024</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240007</t>
+  </si>
+  <si>
+    <t>760240007</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240015</t>
+  </si>
+  <si>
+    <t>760240015</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239976</t>
+  </si>
+  <si>
+    <t>760239976</t>
+  </si>
+  <si>
+    <t>FACT-2ENG4</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Chassis, gray with 4 unloaded trays, 2E high, for holding 8 NG4 adapter packs or 4 NG4 MPO modules or 4 NG4 cabled LC/SC modules or 4 NG4 value added modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239997</t>
+  </si>
+  <si>
+    <t>760239997</t>
+  </si>
+  <si>
+    <t>FACT-5EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 5E high, 120-port, singlemode, holding 10 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239966</t>
+  </si>
+  <si>
+    <t>760239966</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240025</t>
+  </si>
+  <si>
+    <t>760240025</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239977</t>
+  </si>
+  <si>
+    <t>760239977</t>
+  </si>
+  <si>
+    <t>FACT-3ENG4</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Chassis, gray with 6 unloaded trays, 3E high, for holding 12 NG4 adapter packs or 6 NG4 MPO modules or 6 NG4 cabled LC/SC modules or 6 NG4 value added modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239968</t>
+  </si>
+  <si>
+    <t>760239968</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 24 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239987</t>
+  </si>
+  <si>
+    <t>760239987</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS2S-010OD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 10m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240027</t>
+  </si>
+  <si>
+    <t>760240027</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240017</t>
+  </si>
+  <si>
+    <t>760240017</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240028</t>
+  </si>
+  <si>
+    <t>760240028</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240071</t>
+  </si>
+  <si>
+    <t>760240071</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL2S-030OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, 30m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240059</t>
+  </si>
+  <si>
+    <t>760240059</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240019</t>
+  </si>
+  <si>
+    <t>760240019</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240072</t>
+  </si>
+  <si>
+    <t>760240072</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL2S-010OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, 10m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240060</t>
+  </si>
+  <si>
+    <t>760240060</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240074</t>
+  </si>
+  <si>
+    <t>760240074</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240065</t>
+  </si>
+  <si>
+    <t>760240065</t>
+  </si>
+  <si>
+    <t>FACT-2EPATS2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 48-port, singlemode, holding 4 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240066</t>
+  </si>
+  <si>
+    <t>760240066</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPS2S-010OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 10m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240067</t>
+  </si>
+  <si>
+    <t>760240067</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPS2S-010OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, 10m indoor/outdoor microsheath cable, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240069</t>
+  </si>
+  <si>
+    <t>760240069</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL2S-030OF</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, 30m indoor/outdoor microsheath cable, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240099</t>
+  </si>
+  <si>
+    <t>760240099</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF28</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF28</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x8, symmetrical split, singlemode, LC/APC, front, right, 2 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252389</t>
+  </si>
+  <si>
+    <t>760252389</t>
+  </si>
+  <si>
+    <t>EQP-2U-6X-MOD-NG4</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Equipment Chassis, 2U, 19-Inch, for holding up to 6 single high NG4 or right hand patch FACT modules</t>
+  </si>
+  <si>
+    <t>FACT® | NG4access®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240444</t>
+  </si>
+  <si>
+    <t>760240444</t>
+  </si>
+  <si>
+    <t>FACT-6EPATE9</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 144-port, singlemode, holding 10 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240429</t>
+  </si>
+  <si>
+    <t>760240429</t>
+  </si>
+  <si>
+    <t>FACT-5EPATS2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 5E high, 120-port, singlemode, holding 10 hinged trays loaded with SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240447</t>
+  </si>
+  <si>
+    <t>760240447</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240433</t>
+  </si>
+  <si>
+    <t>760240433</t>
+  </si>
+  <si>
+    <t>FACT-5EPATL2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240458</t>
+  </si>
+  <si>
+    <t>760240458</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240452</t>
+  </si>
+  <si>
+    <t>760240452</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240471</t>
+  </si>
+  <si>
+    <t>760240471</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240460</t>
+  </si>
+  <si>
+    <t>760240460</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240472</t>
+  </si>
+  <si>
+    <t>760240472</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240437</t>
+  </si>
+  <si>
+    <t>760240437</t>
+  </si>
+  <si>
+    <t>FACT-6EPATS1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 144-port, singlemode, holding 10 hinged trays loaded with SC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240486</t>
+  </si>
+  <si>
+    <t>760240486</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240454</t>
+  </si>
+  <si>
+    <t>760240454</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240414</t>
+  </si>
+  <si>
+    <t>760240414</t>
+  </si>
+  <si>
+    <t>FACT-1EPATL1</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 48-port, singlemode, holding 2 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240464</t>
+  </si>
+  <si>
+    <t>760240464</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240476</t>
+  </si>
+  <si>
+    <t>760240476</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240415</t>
+  </si>
+  <si>
+    <t>760240415</t>
+  </si>
+  <si>
+    <t>FACT-1EPATL2</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 1E high, 48-port, singlemode, holding 2 hinged trays loaded with LC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240501</t>
+  </si>
+  <si>
+    <t>760240501</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240465</t>
+  </si>
+  <si>
+    <t>760240465</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240466</t>
+  </si>
+  <si>
+    <t>760240466</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240530</t>
+  </si>
+  <si>
+    <t>760240530</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240479</t>
+  </si>
+  <si>
+    <t>760240479</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240442</t>
+  </si>
+  <si>
+    <t>760240442</t>
+  </si>
+  <si>
+    <t>FACT-6EPATL4</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 6E high, 288-port, multimode, OM4, holding 10 hinged trays loaded with LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240505</t>
+  </si>
+  <si>
+    <t>760240505</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240491</t>
+  </si>
+  <si>
+    <t>760240491</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240480</t>
+  </si>
+  <si>
+    <t>760240480</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240531</t>
+  </si>
+  <si>
+    <t>760240531</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240558</t>
+  </si>
+  <si>
+    <t>760240558</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240492</t>
+  </si>
+  <si>
+    <t>760240492</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240519</t>
+  </si>
+  <si>
+    <t>760240519</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240532</t>
+  </si>
+  <si>
+    <t>760240532</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240481</t>
+  </si>
+  <si>
+    <t>760240481</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240507</t>
+  </si>
+  <si>
+    <t>760240507</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240559</t>
+  </si>
+  <si>
+    <t>760240559</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240546</t>
+  </si>
+  <si>
+    <t>760240546</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240482</t>
+  </si>
+  <si>
+    <t>760240482</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240520</t>
+  </si>
+  <si>
+    <t>760240520</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240509</t>
+  </si>
+  <si>
+    <t>760240509</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240533</t>
+  </si>
+  <si>
+    <t>760240533</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240562</t>
+  </si>
+  <si>
+    <t>760240562</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240549</t>
+  </si>
+  <si>
+    <t>760240549</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240497</t>
+  </si>
+  <si>
+    <t>760240497</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPE9S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240510</t>
+  </si>
+  <si>
+    <t>760240510</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240536</t>
+  </si>
+  <si>
+    <t>760240536</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240498</t>
+  </si>
+  <si>
+    <t>760240498</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240563</t>
+  </si>
+  <si>
+    <t>760240563</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240511</t>
+  </si>
+  <si>
+    <t>760240511</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240524</t>
+  </si>
+  <si>
+    <t>760240524</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240538</t>
+  </si>
+  <si>
+    <t>760240538</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240499</t>
+  </si>
+  <si>
+    <t>760240499</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240514</t>
+  </si>
+  <si>
+    <t>760240514</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240525</t>
+  </si>
+  <si>
+    <t>760240525</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240600</t>
+  </si>
+  <si>
+    <t>760240600</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240526</t>
+  </si>
+  <si>
+    <t>760240526</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240540</t>
+  </si>
+  <si>
+    <t>760240540</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240616</t>
+  </si>
+  <si>
+    <t>760240616</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240556</t>
+  </si>
+  <si>
+    <t>760240556</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPS1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240602</t>
+  </si>
+  <si>
+    <t>760240602</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240592</t>
+  </si>
+  <si>
+    <t>760240592</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240617</t>
+  </si>
+  <si>
+    <t>760240617</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240557</t>
+  </si>
+  <si>
+    <t>760240557</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPS2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240581</t>
+  </si>
+  <si>
+    <t>760240581</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240543</t>
+  </si>
+  <si>
+    <t>760240543</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240633</t>
+  </si>
+  <si>
+    <t>760240633</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240582</t>
+  </si>
+  <si>
+    <t>760240582</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240569</t>
+  </si>
+  <si>
+    <t>760240569</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240621</t>
+  </si>
+  <si>
+    <t>760240621</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240634</t>
+  </si>
+  <si>
+    <t>760240634</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240607</t>
+  </si>
+  <si>
+    <t>760240607</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240570</t>
+  </si>
+  <si>
+    <t>760240570</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240610</t>
+  </si>
+  <si>
+    <t>760240610</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240586</t>
+  </si>
+  <si>
+    <t>760240586</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL2S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240598</t>
+  </si>
+  <si>
+    <t>760240598</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240611</t>
+  </si>
+  <si>
+    <t>760240611</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240653</t>
+  </si>
+  <si>
+    <t>760240653</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPS2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240690</t>
+  </si>
+  <si>
+    <t>760240690</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240599</t>
+  </si>
+  <si>
+    <t>760240599</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL2A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240654</t>
+  </si>
+  <si>
+    <t>760240654</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240614</t>
+  </si>
+  <si>
+    <t>760240614</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPS1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240625</t>
+  </si>
+  <si>
+    <t>760240625</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240666</t>
+  </si>
+  <si>
+    <t>760240666</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240655</t>
+  </si>
+  <si>
+    <t>760240655</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240694</t>
+  </si>
+  <si>
+    <t>760240694</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL1S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240706</t>
+  </si>
+  <si>
+    <t>760240706</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240678</t>
+  </si>
+  <si>
+    <t>760240678</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240695</t>
+  </si>
+  <si>
+    <t>760240695</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240707</t>
+  </si>
+  <si>
+    <t>760240707</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240642</t>
+  </si>
+  <si>
+    <t>760240642</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240659</t>
+  </si>
+  <si>
+    <t>760240659</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240708</t>
+  </si>
+  <si>
+    <t>760240708</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240660</t>
+  </si>
+  <si>
+    <t>760240660</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240679</t>
+  </si>
+  <si>
+    <t>760240679</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSGA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240697</t>
+  </si>
+  <si>
+    <t>760240697</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL4S</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240709</t>
+  </si>
+  <si>
+    <t>760240709</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240645</t>
+  </si>
+  <si>
+    <t>760240645</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240682</t>
+  </si>
+  <si>
+    <t>760240682</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL1A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240672</t>
+  </si>
+  <si>
+    <t>760240672</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLGS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240684</t>
+  </si>
+  <si>
+    <t>760240684</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240702</t>
+  </si>
+  <si>
+    <t>760240702</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSFA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240686</t>
+  </si>
+  <si>
+    <t>760240686</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL4A</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, multimode, OM4, loaded with LC/UPC adapters and pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760242087</t>
+  </si>
+  <si>
+    <t>760242087</t>
+  </si>
+  <si>
+    <t>FACT-6ENG4</t>
+  </si>
+  <si>
+    <t>FACT® NG4 Fiber Chassis, gray with 12 unloaded trays, 6E high, for holding 24 NG4 adapter packs or 24 NG4 MPO modules or 12 NG4 cabled LC/SC modules or 12 NG4 value added modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243096</t>
+  </si>
+  <si>
+    <t>760243096</t>
+  </si>
+  <si>
+    <t>FACT-FRICRHP22</t>
+  </si>
+  <si>
+    <t>FACT® Interconnect frame, for patching on the right</t>
   </si>
   <si>
     <t>NG4-APMP0400EB</t>
   </si>
   <si>
     <t>NG4access® Adapter Pack Universal Kit, 2 blocks with 4 MPO Adapter positions each, enhanced Method B (key up/up)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253638</t>
   </si>
   <si>
     <t>760253638</t>
   </si>
   <si>
     <t>FACT-1ESXHPP11600L2</t>
   </si>
   <si>
     <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x16 splitters, LC/APC, 4 circuits, symmetrical, planar</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253639</t>
   </si>
   <si>
     <t>760253639</t>
   </si>
@@ -3892,50 +5905,1640 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354</t>
   </si>
   <si>
     <t>760258354</t>
   </si>
   <si>
     <t>PPL-FA-3U-HCM</t>
   </si>
   <si>
     <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355</t>
   </si>
   <si>
     <t>760258355</t>
   </si>
   <si>
     <t>PPL-FA-4U-VCM</t>
   </si>
   <si>
     <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356</t>
+  </si>
+  <si>
+    <t>760258356</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258350</t>
+  </si>
+  <si>
+    <t>760258350</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame without Doors. Includes Frame components with spools &amp; back panels; no doors or side panels, 40RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259221</t>
+  </si>
+  <si>
+    <t>760259221</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL1S-100CK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 100m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253207</t>
+  </si>
+  <si>
+    <t>760253207</t>
+  </si>
+  <si>
+    <t>FACT-1EPATHDLCS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 1E high, 72-port, singlemode, holding 2 hinged trays loaded with LC adapterpacks to be used with 1.2 mm simplex patch cords</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253362</t>
+  </si>
+  <si>
+    <t>760253362</t>
+  </si>
+  <si>
+    <t>FACT-1EPATHDLCD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic High Density Patch Chassis, gray, 1E high, 72-port, singlemode, holding 2 hinged trays loaded with LC adapterpacks to be used with 1.6 mm duplex patch cords</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252459</t>
+  </si>
+  <si>
+    <t>760252459</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCAPLSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FACT® cable attachment plate for small cables </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262983</t>
+  </si>
+  <si>
+    <t>760262983</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPLFS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, SMOUV splice tray type, Right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760263942</t>
+  </si>
+  <si>
+    <t>760263942</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-DOOR-KIT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Doors (set of 2 doors for 1 frame)</t>
+  </si>
+  <si>
+    <t>NG4-VSKLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-APMP040000</t>
+  </si>
+  <si>
+    <t>NG4access® Adapter Pack Universal Kit, 2 blocks with 4 MPO Adapter positions each, Method A (key up/down)</t>
+  </si>
+  <si>
+    <t>NG4-APSC060000</t>
+  </si>
+  <si>
+    <t>NG4access® Adapter Pack Universal Kit, 2 blocks with 6 SC Adapter positions each</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MYA400C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 40, 1 circuit, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1DQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Demux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2BBA24BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2BDA24BB1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML4BAA21BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DBB211A2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1M8A23B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 23, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MBA20BA00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA250C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 25, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSB211C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 200 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1M8A23B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 23, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MGA500C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 12 channels, 100 GHz channel spacing, starting channel 50, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MYA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MYA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VSKRF132</t>
+  </si>
+  <si>
+    <t>NG4 VAM, 1 1X32 SPLITTERS, LC/UPC, RIGHT</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2BBA24BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2BDA24BB1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR4BAA21BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DBB211A2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 200 GHz channel spacing, starting channel 24, 2 circuits, Demux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA20B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7RF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, right, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DDB211C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, left, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4H</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244244</t>
+  </si>
+  <si>
+    <t>760244244</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-100OK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 100m in/outdoor Microsheath cable, G657A1, EN50575 CPR Cable EuroClass Dca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254298</t>
+  </si>
+  <si>
+    <t>760254298</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-100CK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 100m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254299</t>
+  </si>
+  <si>
+    <t>760254299</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-150CK</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Pre-cabled Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC Duplex adapters and C-grade pigtails, SMOUV splice tray type, 150m indoor Micro-Tube cable, G657A1, yellow jacket, CPR EuroClass Cca, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254303</t>
+  </si>
+  <si>
+    <t>760254303</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-150CK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254302</t>
+  </si>
+  <si>
+    <t>760254302</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-100CK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255786</t>
+  </si>
+  <si>
+    <t>760255786</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL2S-075CK-HR04</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255782</t>
+  </si>
+  <si>
+    <t>760255782</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-100CK-HR04</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255783</t>
+  </si>
+  <si>
+    <t>760255783</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1S-150CK-HR04</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252324</t>
+  </si>
+  <si>
+    <t>760252324</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails ribbonized for splicing with 12f RR, Right-hand patch</t>
+  </si>
+  <si>
+    <t>307152-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-22/28</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 1 cable with 22-28mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760248086</t>
+  </si>
+  <si>
+    <t>760248086</t>
+  </si>
+  <si>
+    <t>FACT-FRACCGR3CONKIT</t>
+  </si>
+  <si>
+    <t>FACT® Frame to GR3 transition kit</t>
+  </si>
+  <si>
+    <t>Transition kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245379</t>
+  </si>
+  <si>
+    <t>760245379</t>
+  </si>
+  <si>
+    <t>FACT-FROLBD18</t>
+  </si>
+  <si>
+    <t>FACT® Patch cord overlenght bay door with one handle, opening to the right. The door handle is comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245376</t>
+  </si>
+  <si>
+    <t>760245376</t>
+  </si>
+  <si>
+    <t>FACT-FROLB18</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244018</t>
+  </si>
+  <si>
+    <t>760244018</t>
+  </si>
+  <si>
+    <t>FACT-FRACCTRUMPET(25)</t>
+  </si>
+  <si>
+    <t>FACT® Trumpet Flare kit, 25 pcs</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>EG8116-000</t>
+  </si>
+  <si>
+    <t>FACT-BPLATE-19 W/ H 19/ETSI-4E-S</t>
+  </si>
+  <si>
+    <t>FACT® Back Plate, equals to 3HU, mounts 4 standard size FACT® elements</t>
+  </si>
+  <si>
+    <t>EG8117-000</t>
+  </si>
+  <si>
+    <t>FACT-BPLATE-19 W/ H ETSI-2E-S</t>
+  </si>
+  <si>
+    <t>FACT® Back Plate, fits 2HU, mounts 2 standard size FACT® elements</t>
+  </si>
+  <si>
+    <t>A69617-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-CAA-1-16/22</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Outer C-cable clamp, for 1 cable with 16-22mm diameter, 1 pce</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258759</t>
+  </si>
+  <si>
+    <t>760258759</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-12-10</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 12mm inner diameter, 10 meters length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258758</t>
+  </si>
+  <si>
+    <t>760258758</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-6-10</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 6mm inner diameter, 10 meters length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258367</t>
+  </si>
+  <si>
+    <t>760258367</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-SDPNL-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Side Panel Kit (set of two panels)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256377</t>
+  </si>
+  <si>
+    <t>760256377</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256389</t>
+  </si>
+  <si>
+    <t>760256389</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252328</t>
+  </si>
+  <si>
+    <t>760252328</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252316</t>
+  </si>
+  <si>
+    <t>760252316</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256384</t>
+  </si>
+  <si>
+    <t>760256384</t>
+  </si>
+  <si>
+    <t>FACT-3ELHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252322</t>
+  </si>
+  <si>
+    <t>760252322</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252310</t>
+  </si>
+  <si>
+    <t>760252310</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 144-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259701</t>
+  </si>
+  <si>
+    <t>760259701</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252327</t>
+  </si>
+  <si>
+    <t>760252327</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252315</t>
+  </si>
+  <si>
+    <t>760252315</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPL2R</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256397</t>
+  </si>
+  <si>
+    <t>760256397</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259708</t>
+  </si>
+  <si>
+    <t>760259708</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259718</t>
+  </si>
+  <si>
+    <t>760259718</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252309</t>
+  </si>
+  <si>
+    <t>760252309</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252321</t>
+  </si>
+  <si>
+    <t>760252321</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 192-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259713</t>
+  </si>
+  <si>
+    <t>760259713</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259702</t>
+  </si>
+  <si>
+    <t>760259702</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252314</t>
+  </si>
+  <si>
+    <t>760252314</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256386</t>
+  </si>
+  <si>
+    <t>760256386</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256398</t>
+  </si>
+  <si>
+    <t>760256398</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252320</t>
+  </si>
+  <si>
+    <t>760252320</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256380</t>
+  </si>
+  <si>
+    <t>760256380</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256392</t>
+  </si>
+  <si>
+    <t>760256392</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 240-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259714</t>
+  </si>
+  <si>
+    <t>760259714</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259703</t>
+  </si>
+  <si>
+    <t>760259703</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252325</t>
+  </si>
+  <si>
+    <t>760252325</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256399</t>
+  </si>
+  <si>
+    <t>760256399</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259720</t>
+  </si>
+  <si>
+    <t>760259720</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259710</t>
+  </si>
+  <si>
+    <t>760259710</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252307</t>
+  </si>
+  <si>
+    <t>760252307</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL2R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252319</t>
+  </si>
+  <si>
+    <t>760252319</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256381</t>
+  </si>
+  <si>
+    <t>760256381</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256393</t>
+  </si>
+  <si>
+    <t>760256393</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 288-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255747</t>
+  </si>
+  <si>
+    <t>760255747</t>
+  </si>
+  <si>
+    <t>FACT-6ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249862</t>
+  </si>
+  <si>
+    <t>760249862</t>
+  </si>
+  <si>
+    <t>FACT-2EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 2E high, 48-port, singlemode, holding 4 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249863</t>
+  </si>
+  <si>
+    <t>760249863</t>
+  </si>
+  <si>
+    <t>FACT-4EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 4E high, 96-port, singlemode, holding 8 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249881</t>
+  </si>
+  <si>
+    <t>760249881</t>
+  </si>
+  <si>
+    <t>FACT-5EPATEC</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, gray, 5E high, 120-port, singlemode, holding 10 hinged trays loaded with LSH/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249883</t>
+  </si>
+  <si>
+    <t>760249883</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249895</t>
+  </si>
+  <si>
+    <t>760249895</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249886</t>
+  </si>
+  <si>
+    <t>760249886</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249896</t>
+  </si>
+  <si>
+    <t>760249896</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, Smouv splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249898</t>
+  </si>
+  <si>
+    <t>760249898</t>
+  </si>
+  <si>
+    <t>FACT-3ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 3E high, 72-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249889</t>
+  </si>
+  <si>
+    <t>760249889</t>
+  </si>
+  <si>
+    <t>FACT-4ELHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249899</t>
+  </si>
+  <si>
+    <t>760249899</t>
+  </si>
+  <si>
+    <t>FACT-4ERHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 4E high, 96-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249890</t>
+  </si>
+  <si>
+    <t>760249890</t>
+  </si>
+  <si>
+    <t>FACT-5ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249902</t>
+  </si>
+  <si>
+    <t>760249902</t>
+  </si>
+  <si>
+    <t>FACT-5ERHPECA</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 5E high, 120-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, ANT splice tray type, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249892</t>
+  </si>
+  <si>
+    <t>760249892</t>
+  </si>
+  <si>
+    <t>FACT-6ELHPECS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 6E high, 144-port, singlemode, loaded with LSH/APC adapters and B-grade pigtails, SMOUV splice tray type, left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254941</t>
+  </si>
+  <si>
+    <t>760254941</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 60 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259878</t>
+  </si>
+  <si>
+    <t>760259878</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256394</t>
+  </si>
+  <si>
+    <t>760256394</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPLGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259705</t>
+  </si>
+  <si>
+    <t>760259705</t>
+  </si>
+  <si>
+    <t>FACT-1ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256376</t>
+  </si>
+  <si>
+    <t>760256376</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPLFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254451</t>
+  </si>
+  <si>
+    <t>760254451</t>
+  </si>
+  <si>
+    <t>FACT-1ERHPSFR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 24-port, singlemode, loaded with SC/UPC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252329</t>
+  </si>
+  <si>
+    <t>760252329</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259706</t>
+  </si>
+  <si>
+    <t>760259706</t>
+  </si>
+  <si>
+    <t>FACT-2ELHPSGR</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 48-port, singlemode, loaded with SC/APC adapters and B-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, Left-hand patch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252323</t>
+  </si>
+  <si>
+    <t>760252323</t>
+  </si>
+  <si>
+    <t>FACT-2ERHPL1R</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 2E high, 96-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails, ribbonized for splicing with 12F Rollable Ribbon, right-hand patch</t>
+  </si>
+  <si>
+    <t>EG9883-000</t>
+  </si>
+  <si>
+    <t>FACT-GPS-096L1AA-0NN</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Patch Chassis, 96-port, LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>EH9089-000</t>
+  </si>
+  <si>
+    <t>FACT-GPS-048L5AI-0NN</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Termination/Splice Chassis, 48-port, LC/UPC, multimode, with pigtails, right-sided patch cord exit of Chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239953</t>
+  </si>
+  <si>
+    <t>760239953</t>
+  </si>
+  <si>
+    <t>FACT-ACCBPL1E</t>
+  </si>
+  <si>
+    <t>FACT® back plate, for mounting up to 1 FACT element in GR3 frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243099</t>
+  </si>
+  <si>
+    <t>760243099</t>
+  </si>
+  <si>
+    <t>FACT-FRCCP22</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243101</t>
+  </si>
+  <si>
+    <t>760243101</t>
+  </si>
+  <si>
+    <t>FACT-FROLBD22</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243110</t>
+  </si>
+  <si>
+    <t>760243110</t>
+  </si>
+  <si>
+    <t>FACT-FRACCFGS</t>
+  </si>
+  <si>
+    <t>FACT® FiberGuide® fixation kit</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>847270-000</t>
+  </si>
+  <si>
+    <t>FIST-GS-FLEX-17-10</t>
+  </si>
+  <si>
+    <t>FIST® Loose tube protection/transportation tube, 17mm inner diameter, 10 meters length</t>
+  </si>
+  <si>
+    <t>CK8631-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-T-600</t>
+  </si>
+  <si>
+    <t>FIST® GR3  Top cover kit for 600mm wide and 300mm deep central section</t>
+  </si>
+  <si>
+    <t>Top cover</t>
+  </si>
+  <si>
+    <t>CS9084-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-P-300-22</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Set of 2 side/back panels, 2200mm high, 300mm wide, gray</t>
+  </si>
+  <si>
+    <t>Side/back panel</t>
+  </si>
+  <si>
+    <t>CW5887-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-T-300</t>
+  </si>
+  <si>
+    <t>FIST® GR3  Top cover kit for standard 300mm wide and 300mm deep side duct</t>
+  </si>
+  <si>
+    <t>CZ9821-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-D-150-22-2</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Door kit for 150mm side duct, 150mm wide, 2200mm high</t>
+  </si>
+  <si>
+    <t>CZ9047-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-T-150</t>
+  </si>
+  <si>
+    <t>FIST® GR3  Top cover kit for standard 150mm wide and 300mm deep side duct</t>
+  </si>
+  <si>
+    <t>CZ9827-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-D-600-22-2</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Door kit for 600mm central section, 600mm wide, 2200mm high, Lock included</t>
+  </si>
+  <si>
+    <t>D35100-000</t>
+  </si>
+  <si>
+    <t>FIST-GR2-BOIC-BPL</t>
+  </si>
+  <si>
+    <t>FIST® GR2/3 Back plate for 300mm side duct, accommodates up to 9 attachment plates</t>
+  </si>
+  <si>
+    <t>EF8196-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-BD-BTB-600/215</t>
+  </si>
+  <si>
+    <t>FIST® Kit to lead jumpers from front to back of rack, required when extended base ducts are used</t>
+  </si>
+  <si>
+    <t>Patch cord management</t>
+  </si>
+  <si>
+    <t>EG0850-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-CAP-300-INT</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Internal extension cable attachment plate for 300mm side duct</t>
+  </si>
+  <si>
+    <t>EF7793-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-BD-300/215</t>
+  </si>
+  <si>
+    <t>FIST® GR3 Extended base duct, 300mm wide,  for increased patch cord capacity at bottom of rack</t>
+  </si>
+  <si>
+    <t>EG5792-000</t>
+  </si>
+  <si>
+    <t>FIST-GR3-BOIC-LPL</t>
+  </si>
+  <si>
+    <t>FIST® Cable plate for IFC and breakout cable,  includes L cable attachment plate</t>
+  </si>
+  <si>
+    <t>Cable termination plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243108</t>
+  </si>
+  <si>
+    <t>760243108</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCAPL</t>
+  </si>
+  <si>
+    <t>FACT® cable attachment plate for frame side duct &amp; one cable to flex conversion component set</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243111</t>
+  </si>
+  <si>
+    <t>760243111</t>
+  </si>
+  <si>
+    <t>FACT-FRACCCTF</t>
+  </si>
+  <si>
+    <t>FACT® cable to flex conversion component set for cable fixation plate</t>
+  </si>
+  <si>
+    <t>Conversion kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243112</t>
+  </si>
+  <si>
+    <t>760243112</t>
+  </si>
+  <si>
+    <t>FACT-FRACCFOFK-8</t>
+  </si>
+  <si>
+    <t>FACT® 8-way fan out fixation component sets (for fan out fixation plate)</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252330</t>
   </si>
   <si>
     <t>760252330</t>
   </si>
   <si>
     <t>FACT-1ELHPL1R</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Patch/Splice Chassis, gray, 1E high, 48-port, singlemode, loaded with LC/UPC adapters and C-grade pigtails ribbonized for splicing with 12f RR, left-hand patch</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253218</t>
   </si>
   <si>
     <t>760253218</t>
   </si>
   <si>
     <t>FACT-6EPATHDSC</t>
   </si>
   <si>
     <t>FACT® Fiber Optic High Density Patch Chassis, gray, 6E high, 216-port, singlemode, holding 12 hinged trays (2 per Element) loaded with SC adapterpacks</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253208</t>
@@ -4012,3669 +7615,66 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253366</t>
   </si>
   <si>
     <t>760253366</t>
   </si>
   <si>
     <t>FACT-5EPATHDLCD</t>
   </si>
   <si>
     <t>FACT® Fiber Optic High Density Patch Chassis, gray, 5E high, 360-port, singlemode, holding 10 hinged trays (2 per Element) loaded with LC adapterpacks to be used with 1.6 mm duplex patch cords</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253367</t>
   </si>
   <si>
     <t>760253367</t>
   </si>
   <si>
     <t>FACT-6EPATHDLCD</t>
   </si>
   <si>
     <t>FACT® Fiber Optic High Density Patch Chassis, gray, 6E high, 432-port, singlemode, holding 12 hinged trays (2 per Element) loaded with LC adapterpacks to be used with 1.6 mm duplex patch cords</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252324</t>
-[...3550 lines deleted...]
-  <si>
     <t>FACT-MMDC20L5UB-S</t>
   </si>
   <si>
     <t>FACT® MPO Module, multimode, Ultra Low Loss (ULL), LC/UPC-MPO 24 fiber, MPO left exit, LC right exit, used in a Right Hand Patch frame</t>
   </si>
   <si>
     <t>FACT-MMDKE0L0UB-S</t>
   </si>
   <si>
     <t>FACT® MPO Module, singlemode, Ultra Low Loss (ULL), LC/UPC-MPO 24 fiber, MPO left exit, LC right exit, used in a Right Hand Patch frame</t>
   </si>
   <si>
     <t>FACT-MMDKE0R0UB-S</t>
   </si>
   <si>
     <t>FACT® MPO Module, singlemode, Ultra Low Loss (ULL), LC/UPC-MPO 24 fiber, MPO right exit, LC left exit, used in a Left Hand Patch frame</t>
-  </si>
-[...49 lines deleted...]
-    <t>FACT® | NG4access®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -7793,51 +7793,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J702" totalsRowShown="0">
   <autoFilter ref="A1:J702"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239965" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251229" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251230" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244853" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244855" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244922" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244924" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244923" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243102" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243104" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243105" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243107" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244652" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244653" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244849" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244852" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244851" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254306" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254307" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254311" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254312" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760250548" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254119" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244245" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245339" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/760262210-f6f37854" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249879" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249880" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249882" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249884" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249894" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249885" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249897" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249865" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249864" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249887" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249888" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249900" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249891" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249901" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249893" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249866" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249903" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760260582" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259715" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252312" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256388" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259699" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252317" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256383" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256395" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259716" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252311" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259711" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259700" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256396" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259717" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259707" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256378" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256390" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259712" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256385" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256379" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256391" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252326" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259719" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259709" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252308" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252313" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256387" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259704" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245377" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245378" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc77358-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254593" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254594" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc72308-000" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeh6398-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258368" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258348" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253640" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252886" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252887" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253969" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254636" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262207" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262208" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262209" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-aplc120000" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mba20ba00" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1dqa20001l" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mda200c2k" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1dqa20001l" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1dqa21001l" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1mqa20001l" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mga500c2k" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda280c1k" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1mqa20001l" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1mqa21001l" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mqa200c2k" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1dqa200c00" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda440c1k" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2dda200c1k" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa200c2k" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda520c1k" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa20b000" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2ddb211c1k" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa250c2k" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1dqa200c00" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda360c1k" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mda200c2k" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda440c1k" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msb211c2k" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda440c1k" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda520c1k" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245375" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245374" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249062" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr4b6a21ba4k" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mqa200c2k" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa200c2k" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2dda200c1k" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda280c1k" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdc20r5ub-s" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240572" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240587" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240551" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240575" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240588" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240564" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240552" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240539" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240515" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240589" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240577" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240565" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240601" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240527" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240578" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240566" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240593" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240620" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240649" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240605" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240594" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240663" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240585" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240595" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240622" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240652" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240635" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240664" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240636" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240665" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240676" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240691" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240639" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240677" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240703" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240615" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240640" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240626" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240658" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240669" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240630" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240696" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240644" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240670" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240671" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240648" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240700" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240701" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240673" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240685" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240689" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243094" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243095" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239897" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239951" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239952" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239958" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239970" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239959" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239980" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239990" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240001" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239960" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239971" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239991" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239992" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239972" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239982" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239957" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239973" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239983" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240022" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239963" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240005" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239984" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239995" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239964" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239986" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240055" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240008" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239998" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240016" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240026" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240056" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240009" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239969" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240057" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240010" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239978" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239988" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240061" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240058" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239979" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240018" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240062" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239989" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240029" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240030" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240073" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240020" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240075" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240076" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240079" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240070" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240184" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240446" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240186" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240432" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240187" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240450" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240434" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240459" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240453" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240463" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240475" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240438" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240487" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240500" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240457" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240488" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240441" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240416" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240504" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240544" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240468" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240518" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240545" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240469" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240494" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240470" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240485" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240521" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240571" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240550" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item315826-000" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239954" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239955" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239956" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243097" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243098" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243100" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item882028-000" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item902710-000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc29771-000" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc77537-000" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcc9465-000" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemck8121-000" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcv7092-000" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcw8226-000" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9825-000" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/iteme43826-000" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef7794-000" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemf55585-000" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243109" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254639" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254640" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254297" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254301" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255781" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255787" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255788" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252318" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240495" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253213" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256382" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253214" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253215" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253216" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253217" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253210" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253363" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258493" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258349" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251885" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apmp0400eb" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253638" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253639" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239967" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254635" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254637" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254638" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253816" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252330" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253218" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253208" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253209" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253211" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253212" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253364" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253365" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253366" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253367" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252324" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249862" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249863" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249881" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249883" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249895" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249886" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249896" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249898" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249889" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249899" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249890" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249902" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249892" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254941" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259878" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256394" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259705" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256376" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254451" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252329" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259706" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252323" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256377" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256389" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252328" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252316" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256384" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252322" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252310" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259701" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252327" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252315" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256397" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259708" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259718" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252309" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252321" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259713" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259702" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252314" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256386" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256398" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252320" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256380" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256392" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259714" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259703" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252325" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256399" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259720" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259710" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252307" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252319" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256381" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256393" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255747" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760263942" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252459" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262983" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239953" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243099" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243101" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243110" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item847270-000" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemck8631-000" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcs9084-000" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcw5887-000" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9821-000" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9047-000" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9827-000" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemd35100-000" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef8196-000" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg0850-000" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef7793-000" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg5792-000" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243108" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243111" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243112" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258350" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259221" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253207" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253362" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item307152-000" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760248086" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245379" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245376" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244018" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg8116-000" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg8117-000" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itema69617-000" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258759" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258758" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258367" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244244" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254298" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254299" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254303" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254302" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255786" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255782" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255783" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apmp040000" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apsc060000" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda520c1k" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mya400c1k" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1dqa21001l" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2bba24ba1k" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2bda24bb1k" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml4baa21ba1k" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mqa200c00" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda360c1k" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2dbb211a2k" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda200c1k" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1m8a23b000" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda280c1k" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mba20ba00" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda200c1k" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa250c2k" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda360c1k" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msb211c2k" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1m8a23b000" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda360c1k" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mga500c2k" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mya200c1k" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda440c1k" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mya200c1k" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mqa200c00" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2bba24ba1k" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda520c1k" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2bda24bb1k" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr4baa21ba1k" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2dbb211a2k" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa20b000" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2ddb211c1k" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda200c1k" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760242087" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239999" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244651" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244854" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244856" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244921" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240465" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240466" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240530" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240479" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240442" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240505" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240491" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240480" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240531" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240558" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240492" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240519" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240532" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240481" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240507" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240559" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240546" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240482" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240520" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240509" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240533" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240562" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240549" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240497" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240510" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240536" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240498" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240563" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240511" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240524" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240538" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240499" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240514" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240525" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240600" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240526" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240540" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240616" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240556" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240602" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240592" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240617" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240557" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240581" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240543" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240633" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240582" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240569" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240621" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240634" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240607" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240570" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240610" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240586" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240598" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240611" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240653" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240690" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240599" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240654" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240614" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240625" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240666" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240655" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240694" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240706" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240678" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240695" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240707" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240642" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240659" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240708" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240660" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240679" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240697" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240709" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240645" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240682" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240672" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240684" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240702" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240686" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeh9089-000" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243096" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcc6994-000" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239981" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240002" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239961" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240003" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239993" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240021" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239962" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240004" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239994" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240013" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240052" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240023" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240014" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239975" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240006" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240053" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240024" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240007" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240015" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239976" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239997" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239966" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240025" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239977" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239968" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239987" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240027" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240017" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240028" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240071" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240059" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240019" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240072" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240060" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240074" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240065" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240066" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240067" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240069" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240099" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240444" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240429" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240447" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240433" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240458" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240452" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240471" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240460" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240472" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240437" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240486" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240454" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240414" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240464" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240476" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240415" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240501" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244558" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244559" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244560" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243103" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243106" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244561" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244650" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244850" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg9883-000" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254120" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254308" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760250626" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdc20l5ub-s" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdke0l0ub-s" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdke0r0ub-s" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239898" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239899" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239900" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252389" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239965" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251229" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251230" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262207" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262208" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262209" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239897" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239951" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239952" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239958" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239970" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239959" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239980" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239990" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239960" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239971" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239991" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239992" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239972" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239982" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239957" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239973" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239983" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240022" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239963" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240005" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239984" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239995" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239964" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239986" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240055" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239998" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240016" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240026" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240056" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240009" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239969" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240057" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240010" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239978" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239988" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240061" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240058" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239979" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240018" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240062" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239989" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240029" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240030" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240073" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240020" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240075" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240076" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240665" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240676" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240691" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240639" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240677" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240703" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240615" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240640" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240626" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240658" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240669" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240630" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240696" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240644" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240670" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240671" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240648" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240700" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240701" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240673" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240685" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240689" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243094" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243095" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240079" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240070" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240184" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240446" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240186" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240432" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240187" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240450" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240434" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240459" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240453" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240463" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240475" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240438" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240487" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240500" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240457" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240488" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240441" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240416" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240504" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240544" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240468" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240518" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240545" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240469" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240494" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240470" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240485" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240521" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240571" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240550" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240572" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240587" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240551" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240575" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240588" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240564" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240552" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240539" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240515" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240589" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240577" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240565" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240601" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240527" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240578" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240566" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240593" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240620" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240649" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240605" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240594" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240663" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240585" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240595" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240622" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240652" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240635" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240664" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240636" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243102" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243104" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243105" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243107" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244652" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244653" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244849" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244852" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244851" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244853" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244855" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244922" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244924" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244923" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdc20r5ub-s" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/760262210-f6f37854" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254640" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258493" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258349" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252318" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240495" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245377" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245378" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc77358-000" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254593" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254594" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc72308-000" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeh6398-000" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258368" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258348" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252311" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259711" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259700" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256396" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259717" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259707" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256378" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256390" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259712" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256385" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256379" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256391" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252326" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259719" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259709" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252308" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252313" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256387" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259704" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249879" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249880" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249882" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249884" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249894" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249885" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249897" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249865" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249864" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249887" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249888" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249900" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249891" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249901" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249893" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249866" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249903" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760260582" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259715" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252312" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256388" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259699" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252317" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256383" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256395" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259716" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-aplc120000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mba20ba00" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1dqa20001l" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mda200c2k" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1dqa20001l" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1dqa21001l" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1mqa20001l" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mga500c2k" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda280c1k" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1mqa20001l" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl1mqa21001l" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mqa200c2k" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1dqa200c00" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda440c1k" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2dda200c1k" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa200c2k" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda520c1k" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa20b000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2ddb211c1k" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa250c2k" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1dqa200c00" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda360c1k" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mda200c2k" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda440c1k" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msb211c2k" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda440c1k" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda520c1k" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr4b6a21ba4k" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mqa200c2k" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa200c2k" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2dda200c1k" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254297" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254301" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255781" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255787" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255788" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda280c1k" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760251885" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253640" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252886" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252887" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253969" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254636" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254639" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item315826-000" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239954" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239955" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239956" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243097" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243098" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243100" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item882028-000" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item902710-000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc29771-000" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemc77537-000" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcc9465-000" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemck8121-000" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcv7092-000" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcw8226-000" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9825-000" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/iteme43826-000" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef7794-000" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemf55585-000" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243109" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253213" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253214" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253215" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253216" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253217" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253210" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253363" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256382" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245375" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245374" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249062" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254306" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254307" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254311" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254312" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760250548" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254119" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244245" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245339" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239999" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244558" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244559" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244560" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243103" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243106" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244561" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254120" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254308" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760250626" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244651" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244650" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244850" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244854" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244856" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244921" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcc6994-000" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239898" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239899" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239900" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-chassis-accessories" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239981" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240002" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239961" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240003" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239993" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240021" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239962" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240004" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239994" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240013" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240052" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240023" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240014" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239975" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240006" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240053" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240024" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240007" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240015" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239976" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239997" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239966" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240025" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239977" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239968" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239987" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240027" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240017" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240028" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240071" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240059" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240019" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240072" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240060" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240074" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240065" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240066" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240067" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240069" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240099" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252389" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240444" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240429" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240447" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240433" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240458" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240452" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240471" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240460" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240472" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240437" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240486" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240454" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240414" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240464" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240476" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240415" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240501" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240465" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240466" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240530" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240479" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240442" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240505" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240491" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240480" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240531" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240558" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240492" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240519" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240532" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240481" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240507" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240559" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240546" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240482" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240520" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240509" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240533" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240562" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240549" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240497" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240510" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240536" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240498" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240563" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240511" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240524" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240538" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240499" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240514" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240525" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240600" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240526" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240540" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240616" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240556" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240602" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240592" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240617" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240557" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240581" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240543" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240633" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240582" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240569" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240621" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240634" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240607" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240570" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240610" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240586" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240598" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240611" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240653" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240690" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240599" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240654" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240614" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240625" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240666" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240655" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240694" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240706" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240678" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240695" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240707" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240642" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240659" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240708" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240660" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240679" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240697" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240709" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240645" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240682" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240672" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240684" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240702" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760240686" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760242087" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-ng4-chassis" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243096" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apmp0400eb" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253638" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253639" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239967" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254635" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254637" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254638" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253816" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258350" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259221" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253207" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253362" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252459" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760262983" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760263942" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apmp040000" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-apsc060000" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-adapter-packs" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda520c1k" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mya400c1k" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr1dqa21001l" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2bba24ba1k" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2bda24bb1k" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml4baa21ba1k" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mqa200c00" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkr2mda360c1k" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2dbb211a2k" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda200c1k" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1m8a23b000" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdkl2mda280c1k" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mba20ba00" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda200c1k" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1msa250c2k" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda360c1k" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msb211c2k" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1m8a23b000" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda360c1k" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mga500c2k" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mya200c1k" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda440c1k" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml1mya200c1k" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1mqa200c00" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2bba24ba1k" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdml2mda520c1k" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2bda24bb1k" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr4baa21ba1k" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2dbb211a2k" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr1msa20b000" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2ddb211c1k" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vdmr2mda200c1k" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244244" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254298" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254299" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254303" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254302" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255786" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255782" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255783" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-cabled-chassis" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252324" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item307152-000" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760248086" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245379" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760245376" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760244018" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg8116-000" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg8117-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itema69617-000" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258759" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258758" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760258367" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256377" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256389" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252328" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252316" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256384" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252322" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252310" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259701" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252327" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252315" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256397" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259708" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259718" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252309" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252321" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259713" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259702" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252314" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256386" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256398" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252320" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256380" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256392" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259714" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259703" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252325" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256399" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259720" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259710" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252307" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252319" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256381" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256393" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760255747" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249862" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249863" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249881" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249883" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249895" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249886" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249896" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249898" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249889" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249899" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249890" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249902" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760249892" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254941" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259878" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256394" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259705" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760256376" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760254451" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252329" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760259706" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252323" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg9883-000" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeh9089-000" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760239953" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243099" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243101" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243110" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item847270-000" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemck8631-000" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcs9084-000" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcw5887-000" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9821-000" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9047-000" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemcz9827-000" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemd35100-000" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef8196-000" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg0850-000" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemef7793-000" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemeg5792-000" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fist-gr-accessories" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243108" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243111" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760243112" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760252330" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-splice-chassis" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253218" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253208" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253209" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253211" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253212" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253364" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253365" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253366" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/item760253367" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-patch-chassis" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdc20l5ub-s" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdke0l0ub-s" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/itemfact-mmdke0r0ub-s" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/fact/fact-modules" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J702"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="255" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.41796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.41796875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -7937,18866 +7937,18866 @@
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>60</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>66</v>
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="D16" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B26" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B28" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>136</v>
+      </c>
+      <c r="B29" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G29" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>140</v>
+      </c>
+      <c r="B30" t="s">
+        <v>141</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
+        <v>142</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
       </c>
       <c r="F30" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H30" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>144</v>
+      </c>
+      <c r="B31" t="s">
+        <v>145</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
+        <v>146</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="H31" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>148</v>
+      </c>
+      <c r="B32" t="s">
+        <v>149</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>152</v>
+      </c>
+      <c r="B33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>156</v>
+      </c>
+      <c r="B34" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
+        <v>158</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>160</v>
+      </c>
+      <c r="B35" t="s">
+        <v>161</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>153</v>
+        <v>162</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:9" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
+      </c>
+      <c r="B36" t="s">
+        <v>165</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
+        <v>166</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H36" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>158</v>
+        <v>168</v>
+      </c>
+      <c r="B37" t="s">
+        <v>169</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>159</v>
+        <v>170</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:9" ht="12.75">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>160</v>
+        <v>172</v>
+      </c>
+      <c r="B38" t="s">
+        <v>173</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D38" t="s">
-        <v>161</v>
+        <v>174</v>
+      </c>
+      <c r="E38" t="s">
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H38" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B39" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D39" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B40" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="B41" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D41" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="B42" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D42" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="B43" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B44" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D44" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B45" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D45" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="B46" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D46" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B47" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D47" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="H47" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B48" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D48" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B49" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B50" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D50" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B51" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D51" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="H51" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="B52" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D52" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="B53" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D53" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B54" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D54" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B55" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D55" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="B56" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="D56" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="B57" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D57" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="B58" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D58" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>16</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="B59" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D59" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B60" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B61" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D61" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="B62" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D62" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="B63" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D63" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="B64" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D64" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>16</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B65" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D65" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B66" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D66" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="B67" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D67" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>16</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="B68" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D68" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="B69" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D69" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>16</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="B70" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D70" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="H70" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="B71" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D71" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="H71" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="B72" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D72" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>16</v>
       </c>
       <c r="G72" t="s">
         <v>17</v>
       </c>
       <c r="H72" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="B73" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D73" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="H73" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="B74" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D74" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="B75" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D75" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
         <v>16</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="H75" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="B76" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D76" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="H76" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B77" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D77" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="H77" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="B78" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D78" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="H78" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B79" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>123</v>
+        <v>340</v>
       </c>
       <c r="D79" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="H79" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="B80" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>123</v>
+        <v>340</v>
       </c>
       <c r="D80" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="H80" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="B81" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D81" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="H81" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="B82" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D82" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="H82" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="B83" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D83" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="H83" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="B84" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D84" t="s">
-        <v>347</v>
+        <v>362</v>
+      </c>
+      <c r="E84" t="s">
+        <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="H84" t="s">
-        <v>348</v>
+        <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="B85" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>346</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
-        <v>352</v>
+        <v>366</v>
+      </c>
+      <c r="E85" t="s">
+        <v>15</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="H85" t="s">
-        <v>353</v>
+        <v>101</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="B86" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>356</v>
+        <v>72</v>
       </c>
       <c r="D86" t="s">
-        <v>357</v>
+        <v>370</v>
+      </c>
+      <c r="E86" t="s">
+        <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G86" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H86" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="B87" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>32</v>
       </c>
       <c r="D87" t="s">
-        <v>364</v>
+        <v>374</v>
+      </c>
+      <c r="E87" t="s">
+        <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="H87" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="B88" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D88" t="s">
-        <v>368</v>
+        <v>378</v>
+      </c>
+      <c r="E88" t="s">
+        <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
-        <v>369</v>
+        <v>84</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="B89" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>356</v>
+        <v>72</v>
       </c>
       <c r="D89" t="s">
-        <v>372</v>
+        <v>382</v>
+      </c>
+      <c r="E89" t="s">
+        <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G89" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H89" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="B90" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D90" t="s">
-        <v>375</v>
+        <v>386</v>
+      </c>
+      <c r="E90" t="s">
+        <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G90" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H90" t="s">
-        <v>376</v>
+        <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="B91" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>380</v>
+        <v>82</v>
       </c>
       <c r="D91" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G91" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H91" t="s">
-        <v>382</v>
+        <v>84</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B92" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>380</v>
+        <v>82</v>
       </c>
       <c r="D92" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G92" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H92" t="s">
-        <v>387</v>
+        <v>84</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="B93" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>391</v>
+        <v>82</v>
       </c>
       <c r="D93" t="s">
-        <v>392</v>
+        <v>398</v>
+      </c>
+      <c r="E93" t="s">
+        <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="H93" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B94" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>391</v>
+        <v>72</v>
       </c>
       <c r="D94" t="s">
-        <v>396</v>
+        <v>402</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B95" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>391</v>
+        <v>82</v>
       </c>
       <c r="D95" t="s">
-        <v>396</v>
+        <v>406</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="H95" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B96" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>391</v>
+        <v>82</v>
       </c>
       <c r="D96" t="s">
-        <v>403</v>
+        <v>410</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B97" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D97" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B98" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D98" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="H98" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B99" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D99" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="B100" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D100" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="H100" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>420</v>
+        <v>428</v>
+      </c>
+      <c r="B101" t="s">
+        <v>429</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>421</v>
+        <v>82</v>
       </c>
       <c r="D101" t="s">
-        <v>422</v>
+        <v>430</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G101" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H101" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>424</v>
+        <v>432</v>
+      </c>
+      <c r="B102" t="s">
+        <v>433</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D102" t="s">
-        <v>426</v>
+        <v>434</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G102" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H102" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>428</v>
+        <v>436</v>
+      </c>
+      <c r="B103" t="s">
+        <v>437</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D103" t="s">
-        <v>429</v>
+        <v>438</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H103" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="104" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>431</v>
+        <v>440</v>
+      </c>
+      <c r="B104" t="s">
+        <v>441</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D104" t="s">
-        <v>432</v>
+        <v>442</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
       </c>
       <c r="F104" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G104" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H104" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>433</v>
+        <v>444</v>
+      </c>
+      <c r="B105" t="s">
+        <v>445</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D105" t="s">
-        <v>434</v>
+        <v>446</v>
+      </c>
+      <c r="E105" t="s">
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G105" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="106" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>435</v>
+        <v>448</v>
+      </c>
+      <c r="B106" t="s">
+        <v>449</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D106" t="s">
-        <v>436</v>
+        <v>450</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G106" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H106" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>437</v>
+        <v>452</v>
+      </c>
+      <c r="B107" t="s">
+        <v>453</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D107" t="s">
-        <v>438</v>
+        <v>454</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G107" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H107" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>439</v>
+        <v>456</v>
+      </c>
+      <c r="B108" t="s">
+        <v>457</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D108" t="s">
-        <v>440</v>
+        <v>458</v>
+      </c>
+      <c r="E108" t="s">
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>441</v>
+        <v>460</v>
+      </c>
+      <c r="B109" t="s">
+        <v>461</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D109" t="s">
-        <v>442</v>
+        <v>462</v>
+      </c>
+      <c r="E109" t="s">
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G109" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H109" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>443</v>
+        <v>464</v>
+      </c>
+      <c r="B110" t="s">
+        <v>465</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D110" t="s">
-        <v>444</v>
+        <v>466</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G110" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H110" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>445</v>
+        <v>468</v>
+      </c>
+      <c r="B111" t="s">
+        <v>469</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D111" t="s">
-        <v>446</v>
+        <v>470</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G111" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>447</v>
+        <v>472</v>
+      </c>
+      <c r="B112" t="s">
+        <v>473</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D112" t="s">
-        <v>448</v>
+        <v>474</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G112" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H112" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>449</v>
+        <v>476</v>
+      </c>
+      <c r="B113" t="s">
+        <v>477</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D113" t="s">
-        <v>450</v>
+        <v>478</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G113" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H113" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>451</v>
+        <v>480</v>
+      </c>
+      <c r="B114" t="s">
+        <v>481</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D114" t="s">
-        <v>452</v>
+        <v>482</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G114" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H114" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>453</v>
+        <v>484</v>
+      </c>
+      <c r="B115" t="s">
+        <v>485</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D115" t="s">
-        <v>454</v>
+        <v>486</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G115" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H115" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>455</v>
+        <v>488</v>
+      </c>
+      <c r="B116" t="s">
+        <v>489</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D116" t="s">
-        <v>456</v>
+        <v>490</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H116" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>457</v>
+        <v>492</v>
+      </c>
+      <c r="B117" t="s">
+        <v>493</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D117" t="s">
-        <v>458</v>
+        <v>494</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G117" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H117" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>459</v>
+        <v>496</v>
+      </c>
+      <c r="B118" t="s">
+        <v>497</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D118" t="s">
-        <v>460</v>
+        <v>498</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G118" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H118" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>461</v>
+        <v>500</v>
+      </c>
+      <c r="B119" t="s">
+        <v>501</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D119" t="s">
-        <v>462</v>
+        <v>502</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G119" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H119" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>463</v>
+        <v>504</v>
+      </c>
+      <c r="B120" t="s">
+        <v>505</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D120" t="s">
-        <v>464</v>
+        <v>506</v>
+      </c>
+      <c r="E120" t="s">
+        <v>15</v>
       </c>
       <c r="F120" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H120" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>465</v>
+        <v>508</v>
+      </c>
+      <c r="B121" t="s">
+        <v>509</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D121" t="s">
-        <v>466</v>
+        <v>510</v>
+      </c>
+      <c r="E121" t="s">
+        <v>15</v>
       </c>
       <c r="F121" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G121" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H121" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>467</v>
+        <v>512</v>
+      </c>
+      <c r="B122" t="s">
+        <v>513</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D122" t="s">
-        <v>468</v>
+        <v>514</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
       </c>
       <c r="F122" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H122" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="123" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>469</v>
+        <v>516</v>
+      </c>
+      <c r="B123" t="s">
+        <v>517</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D123" t="s">
-        <v>470</v>
+        <v>518</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
       </c>
       <c r="F123" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G123" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H123" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="124" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>471</v>
+        <v>520</v>
+      </c>
+      <c r="B124" t="s">
+        <v>521</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D124" t="s">
-        <v>472</v>
+        <v>522</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G124" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H124" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="125" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>473</v>
+        <v>524</v>
+      </c>
+      <c r="B125" t="s">
+        <v>525</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D125" t="s">
-        <v>474</v>
+        <v>526</v>
+      </c>
+      <c r="E125" t="s">
+        <v>15</v>
       </c>
       <c r="F125" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H125" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="126" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>475</v>
+        <v>528</v>
+      </c>
+      <c r="B126" t="s">
+        <v>529</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D126" t="s">
-        <v>476</v>
+        <v>530</v>
+      </c>
+      <c r="E126" t="s">
+        <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G126" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H126" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>477</v>
+        <v>532</v>
+      </c>
+      <c r="B127" t="s">
+        <v>533</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D127" t="s">
-        <v>478</v>
+        <v>534</v>
+      </c>
+      <c r="E127" t="s">
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H127" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>479</v>
+        <v>536</v>
+      </c>
+      <c r="B128" t="s">
+        <v>537</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D128" t="s">
-        <v>480</v>
+        <v>538</v>
+      </c>
+      <c r="E128" t="s">
+        <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G128" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H128" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>481</v>
+        <v>540</v>
+      </c>
+      <c r="B129" t="s">
+        <v>541</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D129" t="s">
-        <v>482</v>
+        <v>542</v>
+      </c>
+      <c r="E129" t="s">
+        <v>15</v>
       </c>
       <c r="F129" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H129" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="130" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>483</v>
+        <v>544</v>
+      </c>
+      <c r="B130" t="s">
+        <v>545</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D130" t="s">
-        <v>484</v>
+        <v>546</v>
+      </c>
+      <c r="E130" t="s">
+        <v>15</v>
       </c>
       <c r="F130" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G130" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H130" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="131" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>485</v>
+        <v>548</v>
+      </c>
+      <c r="B131" t="s">
+        <v>549</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D131" t="s">
-        <v>486</v>
+        <v>550</v>
+      </c>
+      <c r="E131" t="s">
+        <v>15</v>
       </c>
       <c r="F131" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G131" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H131" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>487</v>
+        <v>552</v>
+      </c>
+      <c r="B132" t="s">
+        <v>553</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D132" t="s">
-        <v>488</v>
+        <v>554</v>
+      </c>
+      <c r="E132" t="s">
+        <v>15</v>
       </c>
       <c r="F132" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G132" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H132" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="133" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>489</v>
+        <v>556</v>
+      </c>
+      <c r="B133" t="s">
+        <v>557</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D133" t="s">
-        <v>490</v>
+        <v>558</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
       </c>
       <c r="F133" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G133" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H133" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>491</v>
+        <v>560</v>
+      </c>
+      <c r="B134" t="s">
+        <v>561</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D134" t="s">
-        <v>492</v>
+        <v>562</v>
+      </c>
+      <c r="E134" t="s">
+        <v>15</v>
       </c>
       <c r="F134" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G134" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H134" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="135" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>493</v>
+        <v>564</v>
+      </c>
+      <c r="B135" t="s">
+        <v>565</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>494</v>
+        <v>82</v>
       </c>
       <c r="D135" t="s">
-        <v>495</v>
+        <v>566</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G135" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H135" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="136" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>496</v>
+        <v>568</v>
+      </c>
+      <c r="B136" t="s">
+        <v>569</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D136" t="s">
-        <v>497</v>
+        <v>570</v>
+      </c>
+      <c r="E136" t="s">
+        <v>15</v>
       </c>
       <c r="F136" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H136" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>84</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>499</v>
+        <v>572</v>
       </c>
       <c r="B137" t="s">
-        <v>500</v>
+        <v>573</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>501</v>
+        <v>82</v>
       </c>
       <c r="D137" t="s">
-        <v>502</v>
+        <v>574</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>505</v>
+        <v>576</v>
       </c>
       <c r="B138" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>501</v>
+        <v>82</v>
       </c>
       <c r="D138" t="s">
-        <v>507</v>
+        <v>578</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>509</v>
+        <v>580</v>
       </c>
       <c r="B139" t="s">
-        <v>510</v>
+        <v>581</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D139" t="s">
-        <v>511</v>
+        <v>582</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>512</v>
+        <v>584</v>
+      </c>
+      <c r="B140" t="s">
+        <v>585</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D140" t="s">
-        <v>513</v>
+        <v>586</v>
+      </c>
+      <c r="E140" t="s">
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G140" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H140" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="141" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>515</v>
+        <v>588</v>
+      </c>
+      <c r="B141" t="s">
+        <v>589</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D141" t="s">
-        <v>516</v>
+        <v>590</v>
+      </c>
+      <c r="E141" t="s">
+        <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G141" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H141" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>517</v>
+        <v>592</v>
+      </c>
+      <c r="B142" t="s">
+        <v>593</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>425</v>
+        <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>518</v>
+        <v>594</v>
       </c>
       <c r="F142" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G142" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H142" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:9" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>519</v>
+        <v>596</v>
+      </c>
+      <c r="B143" t="s">
+        <v>597</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>156</v>
+        <v>46</v>
       </c>
       <c r="D143" t="s">
-        <v>520</v>
+        <v>598</v>
       </c>
       <c r="F143" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G143" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H143" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:9" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>521</v>
+        <v>600</v>
+      </c>
+      <c r="B144" t="s">
+        <v>601</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>494</v>
+        <v>46</v>
       </c>
       <c r="D144" t="s">
-        <v>522</v>
+        <v>602</v>
       </c>
       <c r="F144" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G144" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H144" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:9" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>523</v>
+        <v>604</v>
+      </c>
+      <c r="B145" t="s">
+        <v>605</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>494</v>
+        <v>46</v>
       </c>
       <c r="D145" t="s">
-        <v>524</v>
+        <v>606</v>
       </c>
       <c r="F145" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G145" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H145" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:9" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>525</v>
+        <v>608</v>
+      </c>
+      <c r="B146" t="s">
+        <v>609</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>425</v>
+        <v>22</v>
       </c>
       <c r="D146" t="s">
-        <v>526</v>
+        <v>610</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
       </c>
       <c r="F146" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G146" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="147" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>527</v>
+        <v>612</v>
+      </c>
+      <c r="B147" t="s">
+        <v>613</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="D147" t="s">
-        <v>528</v>
+        <v>614</v>
+      </c>
+      <c r="E147" t="s">
+        <v>15</v>
       </c>
       <c r="F147" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G147" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="148" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>529</v>
+        <v>616</v>
+      </c>
+      <c r="B148" t="s">
+        <v>617</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>494</v>
+        <v>22</v>
       </c>
       <c r="D148" t="s">
-        <v>530</v>
+        <v>618</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
       </c>
       <c r="F148" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G148" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H148" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="149" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>531</v>
+        <v>620</v>
+      </c>
+      <c r="B149" t="s">
+        <v>621</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>494</v>
+        <v>22</v>
       </c>
       <c r="D149" t="s">
-        <v>532</v>
+        <v>622</v>
+      </c>
+      <c r="E149" t="s">
+        <v>15</v>
       </c>
       <c r="F149" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G149" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H149" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="150" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>533</v>
+        <v>624</v>
+      </c>
+      <c r="B150" t="s">
+        <v>625</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>494</v>
+        <v>22</v>
       </c>
       <c r="D150" t="s">
-        <v>534</v>
+        <v>626</v>
+      </c>
+      <c r="E150" t="s">
+        <v>15</v>
       </c>
       <c r="F150" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G150" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H150" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="151" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>535</v>
+        <v>628</v>
+      </c>
+      <c r="B151" t="s">
+        <v>629</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="D151" t="s">
-        <v>536</v>
+        <v>630</v>
+      </c>
+      <c r="E151" t="s">
+        <v>15</v>
       </c>
       <c r="F151" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G151" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H151" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="152" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>537</v>
+        <v>632</v>
+      </c>
+      <c r="B152" t="s">
+        <v>633</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>425</v>
+        <v>22</v>
       </c>
       <c r="D152" t="s">
-        <v>538</v>
+        <v>634</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G152" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H152" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="153" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>539</v>
+        <v>636</v>
+      </c>
+      <c r="B153" t="s">
+        <v>637</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="D153" t="s">
-        <v>540</v>
+        <v>638</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G153" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H153" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="154" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>541</v>
+        <v>640</v>
+      </c>
+      <c r="B154" t="s">
+        <v>641</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="D154" t="s">
-        <v>542</v>
+        <v>642</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G154" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H154" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="155" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>543</v>
+        <v>644</v>
+      </c>
+      <c r="B155" t="s">
+        <v>645</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="D155" t="s">
-        <v>544</v>
+        <v>646</v>
+      </c>
+      <c r="E155" t="s">
+        <v>15</v>
       </c>
       <c r="F155" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G155" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>545</v>
+        <v>647</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>425</v>
+        <v>22</v>
       </c>
       <c r="D156" t="s">
-        <v>546</v>
+        <v>648</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G156" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="157" spans="1:9" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>547</v>
+        <v>650</v>
+      </c>
+      <c r="B157" t="s">
+        <v>651</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D157" t="s">
-        <v>548</v>
+        <v>652</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G157" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H157" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>84</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>654</v>
+      </c>
+      <c r="B158" t="s">
+        <v>655</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="D158" t="s">
-        <v>550</v>
+        <v>656</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="H158" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>658</v>
+      </c>
+      <c r="B159" t="s">
+        <v>659</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>552</v>
+        <v>660</v>
+      </c>
+      <c r="E159" t="s">
+        <v>15</v>
       </c>
       <c r="F159" t="s">
         <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>661</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>662</v>
       </c>
       <c r="D160" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>663</v>
       </c>
       <c r="F160" t="s">
-        <v>137</v>
+        <v>664</v>
       </c>
       <c r="G160" t="s">
-        <v>138</v>
+        <v>665</v>
       </c>
       <c r="H160" t="s">
-        <v>423</v>
+        <v>666</v>
+      </c>
+      <c r="I160" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>555</v>
+        <v>669</v>
+      </c>
+      <c r="B161" t="s">
+        <v>670</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>556</v>
+        <v>671</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>558</v>
+        <v>673</v>
       </c>
       <c r="B162" t="s">
-        <v>559</v>
+        <v>674</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>123</v>
+        <v>675</v>
       </c>
       <c r="D162" t="s">
-        <v>560</v>
+        <v>676</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="F162" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H162" t="s">
-        <v>125</v>
+        <v>679</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>562</v>
+        <v>681</v>
       </c>
       <c r="B163" t="s">
-        <v>563</v>
+        <v>682</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>123</v>
+        <v>683</v>
       </c>
       <c r="D163" t="s">
-        <v>564</v>
+        <v>684</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G163" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H163" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>566</v>
+        <v>686</v>
       </c>
       <c r="B164" t="s">
-        <v>567</v>
+        <v>687</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D164" t="s">
-        <v>568</v>
+        <v>688</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>570</v>
+        <v>690</v>
       </c>
       <c r="B165" t="s">
-        <v>571</v>
+        <v>691</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D165" t="s">
-        <v>572</v>
+        <v>692</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="F165" t="s">
         <v>16</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>574</v>
+        <v>694</v>
       </c>
       <c r="B166" t="s">
-        <v>575</v>
+        <v>695</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D166" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>697</v>
       </c>
       <c r="F166" t="s">
         <v>16</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166" t="s">
-        <v>125</v>
+        <v>698</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>578</v>
+        <v>700</v>
       </c>
       <c r="B167" t="s">
-        <v>579</v>
+        <v>701</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D167" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>702</v>
       </c>
       <c r="F167" t="s">
         <v>16</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167" t="s">
-        <v>125</v>
+        <v>703</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>582</v>
+        <v>704</v>
       </c>
       <c r="B168" t="s">
-        <v>583</v>
+        <v>705</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D168" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>707</v>
       </c>
       <c r="F168" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G168" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H168" t="s">
-        <v>125</v>
+        <v>710</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>586</v>
+        <v>712</v>
       </c>
       <c r="B169" t="s">
-        <v>587</v>
+        <v>713</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D169" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="H169" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>590</v>
+        <v>716</v>
       </c>
       <c r="B170" t="s">
-        <v>591</v>
+        <v>717</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D170" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>718</v>
       </c>
       <c r="F170" t="s">
         <v>16</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170" t="s">
-        <v>125</v>
+        <v>719</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>594</v>
+        <v>720</v>
       </c>
       <c r="B171" t="s">
-        <v>595</v>
+        <v>721</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D171" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>722</v>
       </c>
       <c r="F171" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G171" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H171" t="s">
-        <v>125</v>
+        <v>710</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>598</v>
+        <v>723</v>
       </c>
       <c r="B172" t="s">
-        <v>599</v>
+        <v>724</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D172" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>725</v>
       </c>
       <c r="F172" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G172" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H172" t="s">
-        <v>125</v>
+        <v>726</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>602</v>
+        <v>728</v>
       </c>
       <c r="B173" t="s">
-        <v>603</v>
+        <v>729</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>123</v>
+        <v>730</v>
       </c>
       <c r="D173" t="s">
-        <v>604</v>
+        <v>731</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G173" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H173" t="s">
-        <v>125</v>
+        <v>732</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>606</v>
+        <v>734</v>
       </c>
       <c r="B174" t="s">
-        <v>607</v>
+        <v>735</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>123</v>
+        <v>730</v>
       </c>
       <c r="D174" t="s">
-        <v>608</v>
+        <v>736</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="F174" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G174" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H174" t="s">
-        <v>125</v>
+        <v>737</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>610</v>
+        <v>739</v>
       </c>
       <c r="B175" t="s">
-        <v>611</v>
+        <v>740</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D175" t="s">
-        <v>612</v>
+        <v>741</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175" t="s">
         <v>16</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>614</v>
+        <v>743</v>
       </c>
       <c r="B176" t="s">
-        <v>615</v>
+        <v>744</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D176" t="s">
-        <v>616</v>
+        <v>745</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>618</v>
+        <v>747</v>
       </c>
       <c r="B177" t="s">
-        <v>619</v>
+        <v>748</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D177" t="s">
-        <v>620</v>
+        <v>749</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>622</v>
+        <v>751</v>
       </c>
       <c r="B178" t="s">
-        <v>623</v>
+        <v>752</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D178" t="s">
-        <v>624</v>
+        <v>753</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>626</v>
+        <v>755</v>
       </c>
       <c r="B179" t="s">
-        <v>627</v>
+        <v>756</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D179" t="s">
-        <v>628</v>
+        <v>757</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="F179" t="s">
         <v>16</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>630</v>
+        <v>759</v>
       </c>
       <c r="B180" t="s">
-        <v>631</v>
+        <v>760</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D180" t="s">
-        <v>632</v>
+        <v>761</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="F180" t="s">
         <v>16</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>634</v>
+        <v>763</v>
       </c>
       <c r="B181" t="s">
-        <v>635</v>
+        <v>764</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D181" t="s">
-        <v>636</v>
+        <v>765</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="F181" t="s">
         <v>16</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>638</v>
+        <v>767</v>
       </c>
       <c r="B182" t="s">
-        <v>639</v>
+        <v>768</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D182" t="s">
-        <v>640</v>
+        <v>769</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>642</v>
+        <v>771</v>
       </c>
       <c r="B183" t="s">
-        <v>643</v>
+        <v>772</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D183" t="s">
-        <v>644</v>
+        <v>773</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>646</v>
+        <v>775</v>
       </c>
       <c r="B184" t="s">
-        <v>647</v>
+        <v>776</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D184" t="s">
-        <v>648</v>
+        <v>777</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>650</v>
+        <v>779</v>
       </c>
       <c r="B185" t="s">
-        <v>651</v>
+        <v>780</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D185" t="s">
-        <v>652</v>
+        <v>781</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>654</v>
+        <v>783</v>
       </c>
       <c r="B186" t="s">
-        <v>655</v>
+        <v>784</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D186" t="s">
-        <v>656</v>
+        <v>785</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>658</v>
+        <v>787</v>
       </c>
       <c r="B187" t="s">
-        <v>659</v>
+        <v>788</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D187" t="s">
-        <v>660</v>
+        <v>789</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>662</v>
+        <v>791</v>
       </c>
       <c r="B188" t="s">
-        <v>663</v>
+        <v>792</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D188" t="s">
-        <v>664</v>
+        <v>793</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>666</v>
+        <v>795</v>
       </c>
       <c r="B189" t="s">
-        <v>667</v>
+        <v>796</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D189" t="s">
-        <v>668</v>
+        <v>797</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>670</v>
+        <v>799</v>
       </c>
       <c r="B190" t="s">
-        <v>671</v>
+        <v>800</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D190" t="s">
-        <v>672</v>
+        <v>801</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>674</v>
+        <v>803</v>
       </c>
       <c r="B191" t="s">
-        <v>675</v>
+        <v>804</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D191" t="s">
-        <v>676</v>
+        <v>805</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>678</v>
+        <v>807</v>
       </c>
       <c r="B192" t="s">
-        <v>679</v>
+        <v>808</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D192" t="s">
-        <v>680</v>
+        <v>809</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>682</v>
+        <v>811</v>
       </c>
       <c r="B193" t="s">
-        <v>683</v>
+        <v>812</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D193" t="s">
-        <v>684</v>
+        <v>813</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>686</v>
+        <v>815</v>
       </c>
       <c r="B194" t="s">
-        <v>687</v>
+        <v>816</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D194" t="s">
-        <v>688</v>
+        <v>817</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="H194" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>690</v>
+        <v>819</v>
       </c>
       <c r="B195" t="s">
-        <v>691</v>
+        <v>820</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D195" t="s">
-        <v>692</v>
+        <v>821</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>694</v>
+        <v>823</v>
       </c>
       <c r="B196" t="s">
-        <v>695</v>
+        <v>824</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D196" t="s">
-        <v>696</v>
+        <v>825</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>698</v>
+        <v>827</v>
       </c>
       <c r="B197" t="s">
-        <v>699</v>
+        <v>828</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D197" t="s">
-        <v>700</v>
+        <v>438</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>702</v>
+        <v>830</v>
       </c>
       <c r="B198" t="s">
-        <v>703</v>
+        <v>831</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D198" t="s">
-        <v>704</v>
+        <v>832</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>706</v>
+        <v>834</v>
       </c>
       <c r="B199" t="s">
-        <v>707</v>
+        <v>835</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D199" t="s">
-        <v>708</v>
+        <v>836</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>710</v>
+        <v>838</v>
       </c>
       <c r="B200" t="s">
-        <v>711</v>
+        <v>839</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D200" t="s">
-        <v>712</v>
+        <v>840</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>714</v>
+        <v>842</v>
       </c>
       <c r="B201" t="s">
-        <v>715</v>
+        <v>843</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D201" t="s">
-        <v>716</v>
+        <v>844</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>718</v>
+        <v>846</v>
       </c>
       <c r="B202" t="s">
-        <v>719</v>
+        <v>847</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D202" t="s">
-        <v>720</v>
+        <v>848</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>722</v>
+        <v>850</v>
       </c>
       <c r="B203" t="s">
-        <v>723</v>
+        <v>851</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D203" t="s">
-        <v>724</v>
+        <v>852</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>726</v>
+        <v>854</v>
       </c>
       <c r="B204" t="s">
-        <v>727</v>
+        <v>855</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D204" t="s">
-        <v>728</v>
+        <v>856</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>730</v>
+        <v>858</v>
       </c>
       <c r="B205" t="s">
-        <v>731</v>
+        <v>859</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D205" t="s">
-        <v>732</v>
+        <v>860</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>734</v>
+        <v>862</v>
       </c>
       <c r="B206" t="s">
-        <v>735</v>
+        <v>863</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D206" t="s">
-        <v>736</v>
+        <v>864</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="H206" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>738</v>
+        <v>866</v>
       </c>
       <c r="B207" t="s">
-        <v>739</v>
+        <v>867</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D207" t="s">
-        <v>740</v>
+        <v>868</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>742</v>
+        <v>870</v>
       </c>
       <c r="B208" t="s">
-        <v>743</v>
+        <v>871</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D208" t="s">
-        <v>744</v>
+        <v>872</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>746</v>
+        <v>874</v>
       </c>
       <c r="B209" t="s">
-        <v>747</v>
+        <v>875</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D209" t="s">
-        <v>748</v>
+        <v>876</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>750</v>
+        <v>878</v>
       </c>
       <c r="B210" t="s">
-        <v>751</v>
+        <v>879</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D210" t="s">
-        <v>752</v>
+        <v>880</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>754</v>
+        <v>882</v>
       </c>
       <c r="B211" t="s">
-        <v>755</v>
+        <v>883</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>756</v>
+        <v>884</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>758</v>
+        <v>886</v>
       </c>
       <c r="B212" t="s">
-        <v>759</v>
+        <v>887</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D212" t="s">
-        <v>760</v>
+        <v>888</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>762</v>
+        <v>890</v>
       </c>
       <c r="B213" t="s">
-        <v>763</v>
+        <v>891</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>501</v>
+        <v>82</v>
       </c>
       <c r="D213" t="s">
-        <v>507</v>
+        <v>892</v>
+      </c>
+      <c r="E213" t="s">
+        <v>15</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>765</v>
+        <v>894</v>
       </c>
       <c r="B214" t="s">
-        <v>766</v>
+        <v>895</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>501</v>
+        <v>82</v>
       </c>
       <c r="D214" t="s">
-        <v>502</v>
+        <v>896</v>
+      </c>
+      <c r="E214" t="s">
+        <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>768</v>
+        <v>898</v>
       </c>
       <c r="B215" t="s">
-        <v>769</v>
+        <v>899</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D215" t="s">
-        <v>770</v>
+        <v>900</v>
+      </c>
+      <c r="E215" t="s">
+        <v>15</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>772</v>
+        <v>902</v>
       </c>
       <c r="B216" t="s">
-        <v>773</v>
+        <v>903</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D216" t="s">
-        <v>774</v>
+        <v>904</v>
+      </c>
+      <c r="E216" t="s">
+        <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>776</v>
+        <v>906</v>
       </c>
       <c r="B217" t="s">
-        <v>777</v>
+        <v>907</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D217" t="s">
-        <v>778</v>
+        <v>908</v>
+      </c>
+      <c r="E217" t="s">
+        <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>780</v>
+        <v>910</v>
       </c>
       <c r="B218" t="s">
-        <v>781</v>
+        <v>911</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D218" t="s">
-        <v>782</v>
+        <v>912</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>784</v>
+        <v>914</v>
       </c>
       <c r="B219" t="s">
-        <v>785</v>
+        <v>915</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D219" t="s">
-        <v>786</v>
+        <v>916</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:8" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>788</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>917</v>
+      </c>
+      <c r="C220" t="s">
+        <v>918</v>
       </c>
       <c r="D220" t="s">
-        <v>790</v>
+        <v>919</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G220" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>678</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>920</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>165</v>
+        <v>921</v>
       </c>
       <c r="D221" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>922</v>
       </c>
       <c r="F221" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G221" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H221" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:8" ht="12.75">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>924</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D222" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>926</v>
       </c>
       <c r="F222" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G222" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H222" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I222" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>928</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D223" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>929</v>
       </c>
       <c r="F223" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G223" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H223" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I223" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>931</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D224" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>932</v>
       </c>
       <c r="F224" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G224" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H224" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I224" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>933</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D225" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>934</v>
       </c>
       <c r="F225" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G225" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H225" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I225" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>935</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D226" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>936</v>
       </c>
       <c r="F226" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G226" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H226" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I226" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>937</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>90</v>
+        <v>925</v>
       </c>
       <c r="D227" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>938</v>
       </c>
       <c r="F227" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G227" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H227" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I227" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>939</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D228" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>940</v>
       </c>
       <c r="F228" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G228" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H228" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I228" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>941</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D229" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>942</v>
       </c>
       <c r="F229" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G229" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H229" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I229" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>943</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D230" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>944</v>
       </c>
       <c r="F230" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G230" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H230" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I230" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>945</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D231" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F231" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G231" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H231" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I231" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>947</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D232" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>948</v>
       </c>
       <c r="F232" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G232" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H232" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I232" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>949</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D233" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>950</v>
       </c>
       <c r="F233" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G233" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H233" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I233" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>951</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D234" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>952</v>
       </c>
       <c r="F234" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G234" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H234" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I234" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>953</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D235" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>954</v>
       </c>
       <c r="F235" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G235" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H235" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I235" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>955</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D236" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>956</v>
       </c>
       <c r="F236" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G236" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H236" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I236" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>957</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D237" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>958</v>
       </c>
       <c r="F237" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G237" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H237" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I237" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>959</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D238" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>960</v>
       </c>
       <c r="F238" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G238" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H238" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I238" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>961</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D239" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>962</v>
       </c>
       <c r="F239" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G239" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H239" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I239" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>963</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D240" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>964</v>
       </c>
       <c r="F240" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G240" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H240" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I240" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>965</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D241" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>966</v>
       </c>
       <c r="F241" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G241" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H241" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I241" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>967</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D242" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>968</v>
       </c>
       <c r="F242" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G242" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H242" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I242" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>969</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D243" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>970</v>
       </c>
       <c r="F243" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G243" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H243" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I243" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>971</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>90</v>
+        <v>925</v>
       </c>
       <c r="D244" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>972</v>
       </c>
       <c r="F244" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G244" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H244" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I244" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>973</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D245" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>974</v>
       </c>
       <c r="F245" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G245" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H245" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I245" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>975</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D246" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>976</v>
       </c>
       <c r="F246" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G246" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H246" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I246" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>977</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="D247" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>978</v>
       </c>
       <c r="F247" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G247" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H247" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I247" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>979</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D248" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>980</v>
       </c>
       <c r="F248" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G248" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H248" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I248" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>981</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D249" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>982</v>
       </c>
       <c r="F249" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G249" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H249" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I249" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>911</v>
+        <v>983</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="D250" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>984</v>
       </c>
       <c r="F250" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G250" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H250" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I250" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>985</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D251" t="s">
+        <v>986</v>
+      </c>
+      <c r="F251" t="s">
+        <v>664</v>
+      </c>
+      <c r="G251" t="s">
+        <v>665</v>
+      </c>
+      <c r="H251" t="s">
+        <v>930</v>
+      </c>
+      <c r="I251" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="12.75">
+      <c r="A252" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D252" t="s">
+        <v>988</v>
+      </c>
+      <c r="F252" t="s">
+        <v>664</v>
+      </c>
+      <c r="G252" t="s">
+        <v>665</v>
+      </c>
+      <c r="H252" t="s">
+        <v>930</v>
+      </c>
+      <c r="I252" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="12.75">
+      <c r="A253" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D253" t="s">
+        <v>990</v>
+      </c>
+      <c r="F253" t="s">
+        <v>664</v>
+      </c>
+      <c r="G253" t="s">
+        <v>665</v>
+      </c>
+      <c r="H253" t="s">
+        <v>930</v>
+      </c>
+      <c r="I253" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="12.75">
+      <c r="A254" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D254" t="s">
+        <v>992</v>
+      </c>
+      <c r="F254" t="s">
+        <v>664</v>
+      </c>
+      <c r="G254" t="s">
+        <v>665</v>
+      </c>
+      <c r="H254" t="s">
+        <v>930</v>
+      </c>
+      <c r="I254" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="12.75">
+      <c r="A255" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D255" t="s">
+        <v>995</v>
+      </c>
+      <c r="F255" t="s">
+        <v>664</v>
+      </c>
+      <c r="G255" t="s">
+        <v>665</v>
+      </c>
+      <c r="H255" t="s">
+        <v>996</v>
+      </c>
+      <c r="I255" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="12.75">
+      <c r="A256" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D256" t="s">
+        <v>998</v>
+      </c>
+      <c r="F256" t="s">
+        <v>664</v>
+      </c>
+      <c r="G256" t="s">
+        <v>665</v>
+      </c>
+      <c r="H256" t="s">
+        <v>930</v>
+      </c>
+      <c r="I256" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="12.75">
+      <c r="A257" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F257" t="s">
+        <v>664</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H257" t="s">
+        <v>666</v>
+      </c>
+      <c r="I257" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="12.75">
+      <c r="A258" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F258" t="s">
+        <v>664</v>
+      </c>
+      <c r="G258" t="s">
+        <v>665</v>
+      </c>
+      <c r="H258" t="s">
+        <v>930</v>
+      </c>
+      <c r="I258" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="12.75">
+      <c r="A259" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F259" t="s">
+        <v>664</v>
+      </c>
+      <c r="G259" t="s">
+        <v>665</v>
+      </c>
+      <c r="H259" t="s">
+        <v>930</v>
+      </c>
+      <c r="I259" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="12.75">
+      <c r="A260" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F260" t="s">
+        <v>664</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H260" t="s">
+        <v>666</v>
+      </c>
+      <c r="I260" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="12.75">
+      <c r="A261" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F261" t="s">
+        <v>664</v>
+      </c>
+      <c r="G261" t="s">
+        <v>665</v>
+      </c>
+      <c r="H261" t="s">
+        <v>996</v>
+      </c>
+      <c r="I261" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="12.75">
+      <c r="A262" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F262" t="s">
+        <v>664</v>
+      </c>
+      <c r="G262" t="s">
+        <v>665</v>
+      </c>
+      <c r="H262" t="s">
+        <v>996</v>
+      </c>
+      <c r="I262" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="12.75">
+      <c r="A263" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F263" t="s">
+        <v>664</v>
+      </c>
+      <c r="G263" t="s">
+        <v>665</v>
+      </c>
+      <c r="H263" t="s">
+        <v>930</v>
+      </c>
+      <c r="I263" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="12.75">
+      <c r="A264" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F264" t="s">
+        <v>664</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H264" t="s">
+        <v>666</v>
+      </c>
+      <c r="I264" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" ht="12.75">
+      <c r="A265" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F265" t="s">
+        <v>664</v>
+      </c>
+      <c r="G265" t="s">
+        <v>665</v>
+      </c>
+      <c r="H265" t="s">
+        <v>996</v>
+      </c>
+      <c r="I265" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" ht="12.75">
+      <c r="A266" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F266" t="s">
+        <v>664</v>
+      </c>
+      <c r="G266" t="s">
+        <v>665</v>
+      </c>
+      <c r="H266" t="s">
+        <v>996</v>
+      </c>
+      <c r="I266" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" ht="12.75">
+      <c r="A267" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F267" t="s">
+        <v>664</v>
+      </c>
+      <c r="G267" t="s">
+        <v>665</v>
+      </c>
+      <c r="H267" t="s">
+        <v>996</v>
+      </c>
+      <c r="I267" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="12.75">
+      <c r="A268" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F268" t="s">
+        <v>664</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H268" t="s">
+        <v>666</v>
+      </c>
+      <c r="I268" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="12.75">
+      <c r="A269" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F269" t="s">
+        <v>664</v>
+      </c>
+      <c r="G269" t="s">
+        <v>665</v>
+      </c>
+      <c r="H269" t="s">
+        <v>930</v>
+      </c>
+      <c r="I269" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" ht="12.75">
+      <c r="A270" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F270" t="s">
+        <v>664</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H270" t="s">
+        <v>666</v>
+      </c>
+      <c r="I270" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="12.75">
+      <c r="A271" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F271" t="s">
+        <v>664</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H271" t="s">
+        <v>666</v>
+      </c>
+      <c r="I271" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="12.75">
+      <c r="A272" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F272" t="s">
+        <v>664</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H272" t="s">
+        <v>666</v>
+      </c>
+      <c r="I272" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" ht="12.75">
+      <c r="A273" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C273" t="s">
         <v>918</v>
       </c>
-      <c r="E251" t="s">
-[...567 lines deleted...]
-      </c>
       <c r="D273" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1033</v>
       </c>
       <c r="F273" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G273" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H273" t="s">
-        <v>125</v>
+        <v>666</v>
+      </c>
+      <c r="I273" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>1008</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1034</v>
+      </c>
+      <c r="C274" t="s">
+        <v>918</v>
       </c>
       <c r="D274" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1035</v>
       </c>
       <c r="F274" t="s">
         <v>16</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="H274" t="s">
-        <v>125</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>1012</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1037</v>
+      </c>
+      <c r="C275" t="s">
+        <v>918</v>
       </c>
       <c r="D275" t="s">
-        <v>1014</v>
+        <v>1038</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="H275" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>1016</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1039</v>
+      </c>
+      <c r="C276" t="s">
+        <v>918</v>
       </c>
       <c r="D276" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1040</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
         <v>17</v>
       </c>
       <c r="H276" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>1041</v>
+      </c>
+      <c r="C277" t="s">
+        <v>918</v>
       </c>
       <c r="D277" t="s">
-        <v>1022</v>
+        <v>1042</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G277" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H277" t="s">
-        <v>148</v>
+        <v>923</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1043</v>
+      </c>
+      <c r="C278" t="s">
+        <v>918</v>
       </c>
       <c r="D278" t="s">
-        <v>1026</v>
+        <v>1044</v>
       </c>
       <c r="E278" t="s">
         <v>15</v>
       </c>
       <c r="F278" t="s">
         <v>16</v>
       </c>
       <c r="G278" t="s">
         <v>17</v>
       </c>
       <c r="H278" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>1028</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1045</v>
+      </c>
+      <c r="C279" t="s">
+        <v>918</v>
       </c>
       <c r="D279" t="s">
-        <v>1030</v>
+        <v>1046</v>
       </c>
       <c r="E279" t="s">
         <v>15</v>
       </c>
       <c r="F279" t="s">
         <v>16</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="H279" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>1032</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1047</v>
+      </c>
+      <c r="C280" t="s">
+        <v>918</v>
       </c>
       <c r="D280" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1048</v>
       </c>
       <c r="F280" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G280" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H280" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:8" ht="12.75">
+        <v>996</v>
+      </c>
+      <c r="I280" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>1049</v>
+      </c>
+      <c r="C281" t="s">
+        <v>918</v>
       </c>
       <c r="D281" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1050</v>
       </c>
       <c r="F281" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G281" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H281" t="s">
-        <v>125</v>
+        <v>1051</v>
+      </c>
+      <c r="I281" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>1040</v>
+        <v>1053</v>
       </c>
       <c r="B282" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D282" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282" t="s">
         <v>16</v>
       </c>
       <c r="G282" t="s">
         <v>17</v>
       </c>
       <c r="H282" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="B283" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D283" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283" t="s">
         <v>16</v>
       </c>
       <c r="G283" t="s">
         <v>17</v>
       </c>
       <c r="H283" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B284" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D284" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284" t="s">
         <v>16</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="H284" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="B285" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D285" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="F285" t="s">
         <v>16</v>
       </c>
       <c r="G285" t="s">
         <v>17</v>
       </c>
       <c r="H285" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="B286" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D286" t="s">
-        <v>178</v>
+        <v>1070</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
       <c r="G286" t="s">
         <v>17</v>
       </c>
       <c r="H286" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D287" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1072</v>
       </c>
       <c r="F287" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G287" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H287" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I287" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D288" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1074</v>
       </c>
       <c r="F288" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G288" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H288" t="s">
-        <v>125</v>
+        <v>666</v>
+      </c>
+      <c r="I288" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="B289" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>123</v>
+        <v>340</v>
       </c>
       <c r="D289" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1078</v>
       </c>
       <c r="F289" t="s">
         <v>16</v>
       </c>
       <c r="G289" t="s">
         <v>17</v>
       </c>
       <c r="H289" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="B290" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>123</v>
+        <v>1082</v>
       </c>
       <c r="D290" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1083</v>
       </c>
       <c r="F290" t="s">
         <v>16</v>
       </c>
       <c r="G290" t="s">
         <v>17</v>
       </c>
       <c r="H290" t="s">
-        <v>125</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>1075</v>
+        <v>1085</v>
       </c>
       <c r="B291" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>123</v>
+        <v>1082</v>
       </c>
       <c r="D291" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1087</v>
       </c>
       <c r="F291" t="s">
         <v>16</v>
       </c>
       <c r="G291" t="s">
         <v>17</v>
       </c>
       <c r="H291" t="s">
-        <v>125</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
       <c r="B292" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>123</v>
+        <v>1082</v>
       </c>
       <c r="D292" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1087</v>
       </c>
       <c r="F292" t="s">
         <v>16</v>
       </c>
       <c r="G292" t="s">
         <v>17</v>
       </c>
       <c r="H292" t="s">
-        <v>125</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="B293" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>123</v>
+        <v>1082</v>
       </c>
       <c r="D293" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1094</v>
       </c>
       <c r="F293" t="s">
         <v>16</v>
       </c>
       <c r="G293" t="s">
         <v>17</v>
       </c>
       <c r="H293" t="s">
-        <v>125</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="B294" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="E294" t="s">
         <v>15</v>
       </c>
       <c r="F294" t="s">
         <v>16</v>
       </c>
       <c r="G294" t="s">
         <v>17</v>
       </c>
       <c r="H294" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="B295" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
       <c r="E295" t="s">
         <v>15</v>
       </c>
       <c r="F295" t="s">
         <v>16</v>
       </c>
       <c r="G295" t="s">
         <v>17</v>
       </c>
       <c r="H295" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
       <c r="B296" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D296" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="F296" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G296" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H296" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="B297" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D297" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="F297" t="s">
         <v>16</v>
       </c>
       <c r="G297" t="s">
         <v>17</v>
       </c>
       <c r="H297" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="B298" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D298" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="F298" t="s">
         <v>16</v>
       </c>
       <c r="G298" t="s">
         <v>17</v>
       </c>
       <c r="H298" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="B299" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D299" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="F299" t="s">
         <v>16</v>
       </c>
       <c r="G299" t="s">
         <v>17</v>
       </c>
       <c r="H299" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="B300" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D300" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="F300" t="s">
         <v>16</v>
       </c>
       <c r="G300" t="s">
         <v>17</v>
       </c>
       <c r="H300" t="s">
-        <v>503</v>
+        <v>342</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="B301" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D301" t="s">
-        <v>347</v>
+        <v>697</v>
       </c>
       <c r="F301" t="s">
         <v>16</v>
       </c>
       <c r="G301" t="s">
         <v>17</v>
       </c>
       <c r="H301" t="s">
-        <v>348</v>
+        <v>698</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
       <c r="B302" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D302" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="F302" t="s">
         <v>16</v>
       </c>
       <c r="G302" t="s">
         <v>17</v>
       </c>
       <c r="H302" t="s">
-        <v>348</v>
+        <v>698</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="B303" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D303" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
       <c r="F303" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G303" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H303" t="s">
-        <v>376</v>
+        <v>726</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="B304" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D304" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="F304" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G304" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H304" t="s">
-        <v>376</v>
+        <v>726</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="B305" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D305" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="F305" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G305" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H305" t="s">
-        <v>360</v>
+        <v>710</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="B306" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D306" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="F306" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G306" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H306" t="s">
-        <v>360</v>
+        <v>710</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="B307" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D307" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="F307" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G307" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H307" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="B308" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D308" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="F308" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G308" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H308" t="s">
-        <v>360</v>
+        <v>710</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="B309" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D309" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="F309" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G309" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H309" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
       <c r="B310" t="s">
-        <v>1145</v>
+        <v>1154</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D310" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="F310" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G310" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H310" t="s">
-        <v>369</v>
+        <v>719</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="B311" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D311" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F311" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G311" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H311" t="s">
-        <v>348</v>
+        <v>698</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="B312" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D312" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="F312" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G312" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H312" t="s">
-        <v>376</v>
+        <v>726</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="B313" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D313" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="F313" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G313" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H313" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="B314" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>356</v>
+        <v>706</v>
       </c>
       <c r="D314" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="F314" t="s">
-        <v>358</v>
+        <v>708</v>
       </c>
       <c r="G314" t="s">
-        <v>359</v>
+        <v>709</v>
       </c>
       <c r="H314" t="s">
-        <v>360</v>
+        <v>710</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="B315" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>346</v>
+        <v>696</v>
       </c>
       <c r="D315" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="F315" t="s">
         <v>16</v>
       </c>
       <c r="G315" t="s">
         <v>17</v>
       </c>
       <c r="H315" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="B316" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="D316" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="E316" t="s">
         <v>15</v>
       </c>
       <c r="F316" t="s">
         <v>16</v>
       </c>
       <c r="G316" t="s">
         <v>17</v>
       </c>
       <c r="H316" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="B317" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="D317" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="E317" t="s">
         <v>15</v>
       </c>
       <c r="F317" t="s">
         <v>16</v>
       </c>
       <c r="G317" t="s">
         <v>17</v>
       </c>
       <c r="H317" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:9" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1184</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="D318" t="s">
-        <v>1174</v>
+        <v>1185</v>
+      </c>
+      <c r="E318" t="s">
+        <v>15</v>
       </c>
       <c r="F318" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G318" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H318" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>74</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="B319" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D319" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="F319" t="s">
         <v>16</v>
       </c>
       <c r="G319" t="s">
         <v>17</v>
       </c>
       <c r="H319" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="B320" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D320" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="F320" t="s">
         <v>16</v>
       </c>
       <c r="G320" t="s">
         <v>17</v>
       </c>
       <c r="H320" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="B321" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D321" t="s">
-        <v>1178</v>
+        <v>1197</v>
       </c>
       <c r="E321" t="s">
         <v>15</v>
       </c>
       <c r="F321" t="s">
         <v>16</v>
       </c>
       <c r="G321" t="s">
         <v>17</v>
       </c>
       <c r="H321" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="B322" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D322" t="s">
-        <v>1189</v>
+        <v>1201</v>
       </c>
       <c r="E322" t="s">
         <v>15</v>
       </c>
       <c r="F322" t="s">
         <v>16</v>
       </c>
       <c r="G322" t="s">
         <v>17</v>
       </c>
       <c r="H322" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="B323" t="s">
-        <v>1192</v>
+        <v>1204</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D323" t="s">
-        <v>1193</v>
+        <v>1205</v>
       </c>
       <c r="E323" t="s">
         <v>15</v>
       </c>
       <c r="F323" t="s">
         <v>16</v>
       </c>
       <c r="G323" t="s">
         <v>17</v>
       </c>
       <c r="H323" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:8" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1206</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D324" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1207</v>
       </c>
       <c r="F324" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G324" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H324" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:8" ht="12.75">
+        <v>666</v>
+      </c>
+      <c r="I324" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D325" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1209</v>
       </c>
       <c r="F325" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G325" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H325" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" ht="12.75">
+        <v>666</v>
+      </c>
+      <c r="I325" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>165</v>
+        <v>662</v>
       </c>
       <c r="D326" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1211</v>
       </c>
       <c r="F326" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G326" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H326" t="s">
-        <v>148</v>
+        <v>666</v>
+      </c>
+      <c r="I326" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="B327" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>123</v>
+        <v>340</v>
       </c>
       <c r="D327" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="F327" t="s">
         <v>16</v>
       </c>
       <c r="G327" t="s">
         <v>17</v>
       </c>
       <c r="H327" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="B328" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>165</v>
+        <v>340</v>
       </c>
       <c r="D328" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="F328" t="s">
         <v>16</v>
       </c>
       <c r="G328" t="s">
         <v>17</v>
       </c>
       <c r="H328" t="s">
-        <v>148</v>
+        <v>342</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="B329" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D329" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1221</v>
       </c>
       <c r="F329" t="s">
         <v>16</v>
       </c>
       <c r="G329" t="s">
         <v>17</v>
       </c>
       <c r="H329" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B330" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D330" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="E330" t="s">
         <v>15</v>
       </c>
       <c r="F330" t="s">
         <v>16</v>
       </c>
       <c r="G330" t="s">
         <v>17</v>
       </c>
       <c r="H330" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="B331" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D331" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="E331" t="s">
         <v>15</v>
       </c>
       <c r="F331" t="s">
         <v>16</v>
       </c>
       <c r="G331" t="s">
         <v>17</v>
       </c>
       <c r="H331" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="B332" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D332" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="F332" t="s">
         <v>16</v>
       </c>
       <c r="G332" t="s">
         <v>17</v>
       </c>
       <c r="H332" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="B333" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D333" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="F333" t="s">
         <v>16</v>
       </c>
       <c r="G333" t="s">
         <v>17</v>
       </c>
       <c r="H333" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="B334" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D334" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="F334" t="s">
         <v>16</v>
       </c>
       <c r="G334" t="s">
         <v>17</v>
       </c>
       <c r="H334" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="B335" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1241</v>
+        <v>32</v>
       </c>
       <c r="D335" t="s">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="E335" t="s">
         <v>15</v>
       </c>
       <c r="F335" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G335" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H335" t="s">
-        <v>1243</v>
+        <v>34</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B336" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1247</v>
+        <v>32</v>
       </c>
       <c r="D336" t="s">
         <v>1248</v>
       </c>
       <c r="E336" t="s">
         <v>15</v>
       </c>
       <c r="F336" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G336" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H336" t="s">
-        <v>503</v>
+        <v>34</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="B337" t="s">
         <v>1251</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>501</v>
+        <v>32</v>
       </c>
       <c r="D337" t="s">
         <v>1252</v>
       </c>
+      <c r="E337" t="s">
+        <v>15</v>
+      </c>
       <c r="F337" t="s">
         <v>16</v>
       </c>
       <c r="G337" t="s">
         <v>17</v>
       </c>
       <c r="H337" t="s">
-        <v>503</v>
+        <v>34</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1255</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>421</v>
+        <v>82</v>
       </c>
       <c r="D338" t="s">
-        <v>1254</v>
+        <v>1256</v>
+      </c>
+      <c r="E338" t="s">
+        <v>15</v>
       </c>
       <c r="F338" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G338" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H338" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1256</v>
-[...1 lines deleted...]
-      <c r="B339" t="s">
         <v>1257</v>
       </c>
-      <c r="C339" s="1" t="s">
-        <v>391</v>
+      <c r="C339" t="s">
+        <v>918</v>
       </c>
       <c r="D339" t="s">
         <v>1258</v>
       </c>
+      <c r="E339" t="s">
+        <v>15</v>
+      </c>
       <c r="F339" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G339" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>678</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C340" t="s">
+        <v>918</v>
+      </c>
+      <c r="D340" t="s">
         <v>1260</v>
       </c>
-      <c r="B340" t="s">
-[...6 lines deleted...]
-        <v>1262</v>
+      <c r="E340" t="s">
+        <v>15</v>
       </c>
       <c r="F340" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G340" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H340" t="s">
-        <v>143</v>
+        <v>342</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1264</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>1261</v>
+      </c>
+      <c r="C341" t="s">
+        <v>918</v>
       </c>
       <c r="D341" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="E341" t="s">
         <v>15</v>
       </c>
       <c r="F341" t="s">
         <v>16</v>
       </c>
       <c r="G341" t="s">
         <v>17</v>
       </c>
       <c r="H341" t="s">
-        <v>18</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1268</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>1264</v>
+      </c>
+      <c r="C342" t="s">
+        <v>918</v>
       </c>
       <c r="D342" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="E342" t="s">
         <v>15</v>
       </c>
       <c r="F342" t="s">
         <v>16</v>
       </c>
       <c r="G342" t="s">
         <v>17</v>
       </c>
       <c r="H342" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>1266</v>
+      </c>
+      <c r="C343" t="s">
+        <v>918</v>
       </c>
       <c r="D343" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="F343" t="s">
         <v>16</v>
       </c>
       <c r="G343" t="s">
         <v>17</v>
       </c>
       <c r="H343" t="s">
-        <v>18</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>1269</v>
+      </c>
+      <c r="C344" t="s">
+        <v>918</v>
       </c>
       <c r="D344" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="E344" t="s">
         <v>15</v>
       </c>
       <c r="F344" t="s">
         <v>16</v>
       </c>
       <c r="G344" t="s">
         <v>17</v>
       </c>
       <c r="H344" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:9" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>1271</v>
+      </c>
+      <c r="C345" t="s">
+        <v>918</v>
       </c>
       <c r="D345" t="s">
-        <v>1280</v>
+        <v>1272</v>
+      </c>
+      <c r="E345" t="s">
+        <v>15</v>
       </c>
       <c r="F345" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G345" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H345" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1282</v>
+        <v>1274</v>
       </c>
       <c r="B346" t="s">
-        <v>1283</v>
+        <v>1275</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>501</v>
+        <v>22</v>
       </c>
       <c r="D346" t="s">
-        <v>1284</v>
+        <v>1276</v>
+      </c>
+      <c r="E346" t="s">
+        <v>15</v>
       </c>
       <c r="F346" t="s">
         <v>16</v>
       </c>
       <c r="G346" t="s">
         <v>17</v>
       </c>
       <c r="H346" t="s">
-        <v>503</v>
+        <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1286</v>
+        <v>1278</v>
       </c>
       <c r="B347" t="s">
-        <v>1287</v>
+        <v>1279</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1241</v>
+        <v>22</v>
       </c>
       <c r="D347" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="E347" t="s">
         <v>15</v>
       </c>
       <c r="F347" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G347" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H347" t="s">
-        <v>1243</v>
+        <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1290</v>
+        <v>1282</v>
       </c>
       <c r="B348" t="s">
-        <v>1291</v>
+        <v>1283</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1241</v>
+        <v>22</v>
       </c>
       <c r="D348" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
       <c r="E348" t="s">
         <v>15</v>
       </c>
       <c r="F348" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G348" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H348" t="s">
-        <v>1243</v>
+        <v>24</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="B349" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D349" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1288</v>
       </c>
       <c r="F349" t="s">
         <v>16</v>
       </c>
       <c r="G349" t="s">
         <v>17</v>
       </c>
       <c r="H349" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="B350" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D350" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1292</v>
       </c>
       <c r="F350" t="s">
         <v>16</v>
       </c>
       <c r="G350" t="s">
         <v>17</v>
       </c>
       <c r="H350" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
       <c r="B351" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D351" t="s">
-        <v>1304</v>
+        <v>1296</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="F351" t="s">
         <v>16</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="H351" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
       <c r="B352" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D352" t="s">
-        <v>1308</v>
+        <v>1300</v>
       </c>
       <c r="E352" t="s">
         <v>15</v>
       </c>
       <c r="F352" t="s">
         <v>16</v>
       </c>
       <c r="G352" t="s">
         <v>17</v>
       </c>
       <c r="H352" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1310</v>
+        <v>1302</v>
       </c>
       <c r="B353" t="s">
-        <v>1311</v>
+        <v>1303</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D353" t="s">
-        <v>1312</v>
+        <v>1304</v>
       </c>
       <c r="E353" t="s">
         <v>15</v>
       </c>
       <c r="F353" t="s">
         <v>16</v>
       </c>
       <c r="G353" t="s">
         <v>17</v>
       </c>
       <c r="H353" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1314</v>
+        <v>1306</v>
       </c>
       <c r="B354" t="s">
-        <v>1315</v>
+        <v>1307</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D354" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="F354" t="s">
         <v>16</v>
       </c>
       <c r="G354" t="s">
         <v>17</v>
       </c>
       <c r="H354" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="B355" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D355" t="s">
-        <v>1320</v>
+        <v>1312</v>
       </c>
       <c r="E355" t="s">
         <v>15</v>
       </c>
       <c r="F355" t="s">
         <v>16</v>
       </c>
       <c r="G355" t="s">
         <v>17</v>
       </c>
       <c r="H355" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1322</v>
+        <v>1314</v>
       </c>
       <c r="B356" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D356" t="s">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="E356" t="s">
         <v>15</v>
       </c>
       <c r="F356" t="s">
         <v>16</v>
       </c>
       <c r="G356" t="s">
         <v>17</v>
       </c>
       <c r="H356" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1326</v>
+        <v>1318</v>
       </c>
       <c r="B357" t="s">
-        <v>1327</v>
+        <v>1319</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D357" t="s">
-        <v>1328</v>
+        <v>1320</v>
       </c>
       <c r="E357" t="s">
         <v>15</v>
       </c>
       <c r="F357" t="s">
         <v>16</v>
       </c>
       <c r="G357" t="s">
         <v>17</v>
       </c>
       <c r="H357" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="B358" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D358" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="F358" t="s">
         <v>16</v>
       </c>
       <c r="G358" t="s">
         <v>17</v>
       </c>
       <c r="H358" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="B359" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="D359" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="E359" t="s">
         <v>15</v>
       </c>
       <c r="F359" t="s">
         <v>16</v>
       </c>
       <c r="G359" t="s">
         <v>17</v>
       </c>
       <c r="H359" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="B360" t="s">
-        <v>1339</v>
+        <v>1331</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="D360" t="s">
-        <v>1340</v>
+        <v>1332</v>
       </c>
       <c r="E360" t="s">
         <v>15</v>
       </c>
       <c r="F360" t="s">
         <v>16</v>
       </c>
       <c r="G360" t="s">
         <v>17</v>
       </c>
       <c r="H360" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1342</v>
+        <v>1333</v>
       </c>
       <c r="B361" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>165</v>
+        <v>1335</v>
       </c>
       <c r="D361" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1336</v>
       </c>
       <c r="F361" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G361" t="s">
-        <v>17</v>
+        <v>1337</v>
       </c>
       <c r="H361" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="B362" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D362" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1341</v>
       </c>
       <c r="F362" t="s">
         <v>16</v>
       </c>
       <c r="G362" t="s">
         <v>17</v>
       </c>
       <c r="H362" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="B363" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D363" t="s">
-        <v>1352</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1345</v>
       </c>
       <c r="F363" t="s">
         <v>16</v>
       </c>
       <c r="G363" t="s">
         <v>17</v>
       </c>
       <c r="H363" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="B364" t="s">
-        <v>1355</v>
+        <v>1348</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D364" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1349</v>
       </c>
       <c r="F364" t="s">
         <v>16</v>
       </c>
       <c r="G364" t="s">
         <v>17</v>
       </c>
       <c r="H364" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1358</v>
+        <v>1351</v>
       </c>
       <c r="B365" t="s">
-        <v>1359</v>
+        <v>1352</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D365" t="s">
-        <v>1360</v>
+        <v>1353</v>
       </c>
       <c r="E365" t="s">
         <v>15</v>
       </c>
       <c r="F365" t="s">
         <v>16</v>
       </c>
       <c r="G365" t="s">
         <v>17</v>
       </c>
       <c r="H365" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1362</v>
+        <v>1355</v>
       </c>
       <c r="B366" t="s">
-        <v>1363</v>
+        <v>1356</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D366" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="E366" t="s">
         <v>15</v>
       </c>
       <c r="F366" t="s">
         <v>16</v>
       </c>
       <c r="G366" t="s">
         <v>17</v>
       </c>
       <c r="H366" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="B367" t="s">
-        <v>1367</v>
+        <v>1360</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D367" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="E367" t="s">
         <v>15</v>
       </c>
       <c r="F367" t="s">
         <v>16</v>
       </c>
       <c r="G367" t="s">
         <v>17</v>
       </c>
       <c r="H367" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1370</v>
+        <v>1363</v>
       </c>
       <c r="B368" t="s">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D368" t="s">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="E368" t="s">
         <v>15</v>
       </c>
       <c r="F368" t="s">
         <v>16</v>
       </c>
       <c r="G368" t="s">
         <v>17</v>
       </c>
       <c r="H368" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="B369" t="s">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D369" t="s">
-        <v>1376</v>
+        <v>1369</v>
       </c>
       <c r="E369" t="s">
         <v>15</v>
       </c>
       <c r="F369" t="s">
         <v>16</v>
       </c>
       <c r="G369" t="s">
         <v>17</v>
       </c>
       <c r="H369" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="B370" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D370" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
       <c r="E370" t="s">
         <v>15</v>
       </c>
       <c r="F370" t="s">
         <v>16</v>
       </c>
       <c r="G370" t="s">
         <v>17</v>
       </c>
       <c r="H370" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="B371" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D371" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="E371" t="s">
         <v>15</v>
       </c>
       <c r="F371" t="s">
         <v>16</v>
       </c>
       <c r="G371" t="s">
         <v>17</v>
       </c>
       <c r="H371" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1386</v>
+        <v>1379</v>
       </c>
       <c r="B372" t="s">
-        <v>1387</v>
+        <v>1380</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D372" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="E372" t="s">
         <v>15</v>
       </c>
       <c r="F372" t="s">
         <v>16</v>
       </c>
       <c r="G372" t="s">
         <v>17</v>
       </c>
       <c r="H372" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1390</v>
+        <v>1383</v>
       </c>
       <c r="B373" t="s">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="D373" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="E373" t="s">
         <v>15</v>
       </c>
       <c r="F373" t="s">
         <v>16</v>
       </c>
       <c r="G373" t="s">
         <v>17</v>
       </c>
       <c r="H373" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="B374" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D374" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
         <v>17</v>
       </c>
       <c r="H374" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="B375" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D375" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="E375" t="s">
         <v>15</v>
       </c>
       <c r="F375" t="s">
         <v>16</v>
       </c>
       <c r="G375" t="s">
         <v>17</v>
       </c>
       <c r="H375" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="B376" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D376" t="s">
-        <v>1404</v>
+        <v>1397</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="F376" t="s">
         <v>16</v>
       </c>
       <c r="G376" t="s">
         <v>17</v>
       </c>
       <c r="H376" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="B377" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D377" t="s">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="E377" t="s">
         <v>15</v>
       </c>
       <c r="F377" t="s">
         <v>16</v>
       </c>
       <c r="G377" t="s">
         <v>17</v>
       </c>
       <c r="H377" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="B378" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="D378" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="E378" t="s">
         <v>15</v>
       </c>
       <c r="F378" t="s">
         <v>16</v>
       </c>
       <c r="G378" t="s">
         <v>17</v>
       </c>
       <c r="H378" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="B379" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D379" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="E379" t="s">
         <v>15</v>
       </c>
       <c r="F379" t="s">
         <v>16</v>
       </c>
       <c r="G379" t="s">
         <v>17</v>
       </c>
       <c r="H379" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="B380" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D380" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="E380" t="s">
         <v>15</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380" t="s">
         <v>17</v>
       </c>
       <c r="H380" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="B381" t="s">
-        <v>1423</v>
+        <v>1416</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D381" t="s">
-        <v>1424</v>
+        <v>1417</v>
       </c>
       <c r="E381" t="s">
         <v>15</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381" t="s">
         <v>17</v>
       </c>
       <c r="H381" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1426</v>
+        <v>1419</v>
       </c>
       <c r="B382" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D382" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
       <c r="E382" t="s">
         <v>15</v>
       </c>
       <c r="F382" t="s">
         <v>16</v>
       </c>
       <c r="G382" t="s">
         <v>17</v>
       </c>
       <c r="H382" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="B383" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D383" t="s">
-        <v>1432</v>
+        <v>1425</v>
       </c>
       <c r="E383" t="s">
         <v>15</v>
       </c>
       <c r="F383" t="s">
         <v>16</v>
       </c>
       <c r="G383" t="s">
         <v>17</v>
       </c>
       <c r="H383" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1434</v>
+        <v>1427</v>
       </c>
       <c r="B384" t="s">
-        <v>1435</v>
+        <v>1428</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="D384" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="F384" t="s">
         <v>16</v>
       </c>
       <c r="G384" t="s">
         <v>17</v>
       </c>
       <c r="H384" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="B385" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D385" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="E385" t="s">
         <v>15</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
       <c r="G385" t="s">
         <v>17</v>
       </c>
       <c r="H385" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="B386" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D386" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="F386" t="s">
         <v>16</v>
       </c>
       <c r="G386" t="s">
         <v>17</v>
       </c>
       <c r="H386" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="B387" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D387" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="E387" t="s">
         <v>15</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
         <v>17</v>
       </c>
       <c r="H387" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
       <c r="B388" t="s">
-        <v>1451</v>
+        <v>1444</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="D388" t="s">
-        <v>1452</v>
+        <v>1445</v>
       </c>
       <c r="E388" t="s">
         <v>15</v>
       </c>
       <c r="F388" t="s">
         <v>16</v>
       </c>
       <c r="G388" t="s">
         <v>17</v>
       </c>
       <c r="H388" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
       <c r="B389" t="s">
-        <v>1455</v>
+        <v>1448</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D389" t="s">
-        <v>1456</v>
+        <v>1449</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="F389" t="s">
         <v>16</v>
       </c>
       <c r="G389" t="s">
         <v>17</v>
       </c>
       <c r="H389" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1458</v>
+        <v>1451</v>
       </c>
       <c r="B390" t="s">
-        <v>1459</v>
+        <v>1452</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D390" t="s">
-        <v>1460</v>
+        <v>1453</v>
       </c>
       <c r="E390" t="s">
         <v>15</v>
       </c>
       <c r="F390" t="s">
         <v>16</v>
       </c>
       <c r="G390" t="s">
         <v>17</v>
       </c>
       <c r="H390" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1462</v>
+        <v>1455</v>
       </c>
       <c r="B391" t="s">
-        <v>1463</v>
+        <v>1456</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D391" t="s">
-        <v>1460</v>
+        <v>1457</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="F391" t="s">
         <v>16</v>
       </c>
       <c r="G391" t="s">
         <v>17</v>
       </c>
       <c r="H391" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
       <c r="B392" t="s">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D392" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392" t="s">
         <v>16</v>
       </c>
       <c r="G392" t="s">
         <v>17</v>
       </c>
       <c r="H392" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="B393" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D393" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="F393" t="s">
         <v>16</v>
       </c>
       <c r="G393" t="s">
         <v>17</v>
       </c>
       <c r="H393" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="B394" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D394" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="F394" t="s">
         <v>16</v>
       </c>
       <c r="G394" t="s">
         <v>17</v>
       </c>
       <c r="H394" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="B395" t="s">
-        <v>1478</v>
+        <v>1472</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D395" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="E395" t="s">
         <v>15</v>
       </c>
       <c r="F395" t="s">
         <v>16</v>
       </c>
       <c r="G395" t="s">
         <v>17</v>
       </c>
       <c r="H395" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1481</v>
+        <v>1475</v>
       </c>
       <c r="B396" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D396" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="F396" t="s">
         <v>16</v>
       </c>
       <c r="G396" t="s">
         <v>17</v>
       </c>
       <c r="H396" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
       <c r="B397" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D397" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="F397" t="s">
         <v>16</v>
       </c>
       <c r="G397" t="s">
         <v>17</v>
       </c>
       <c r="H397" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1489</v>
+        <v>1483</v>
       </c>
       <c r="B398" t="s">
-        <v>1490</v>
+        <v>1484</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D398" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="F398" t="s">
         <v>16</v>
       </c>
       <c r="G398" t="s">
         <v>17</v>
       </c>
       <c r="H398" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1493</v>
+        <v>1487</v>
       </c>
       <c r="B399" t="s">
-        <v>1494</v>
+        <v>1488</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D399" t="s">
-        <v>1495</v>
+        <v>1489</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="F399" t="s">
         <v>16</v>
       </c>
       <c r="G399" t="s">
         <v>17</v>
       </c>
       <c r="H399" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="B400" t="s">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D400" t="s">
-        <v>1499</v>
+        <v>1493</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="F400" t="s">
         <v>16</v>
       </c>
       <c r="G400" t="s">
         <v>17</v>
       </c>
       <c r="H400" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1501</v>
+        <v>1495</v>
       </c>
       <c r="B401" t="s">
-        <v>1502</v>
+        <v>1496</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D401" t="s">
-        <v>1503</v>
+        <v>1497</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="F401" t="s">
         <v>16</v>
       </c>
       <c r="G401" t="s">
         <v>17</v>
       </c>
       <c r="H401" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1505</v>
+        <v>1499</v>
       </c>
       <c r="B402" t="s">
-        <v>1506</v>
+        <v>1500</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D402" t="s">
-        <v>1507</v>
+        <v>1501</v>
       </c>
       <c r="E402" t="s">
         <v>15</v>
       </c>
       <c r="F402" t="s">
         <v>16</v>
       </c>
       <c r="G402" t="s">
         <v>17</v>
       </c>
       <c r="H402" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="B403" t="s">
-        <v>1510</v>
+        <v>1504</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D403" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="F403" t="s">
         <v>16</v>
       </c>
       <c r="G403" t="s">
         <v>17</v>
       </c>
       <c r="H403" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E404" t="s">
+        <v>15</v>
+      </c>
+      <c r="F404" t="s">
+        <v>16</v>
+      </c>
+      <c r="G404" t="s">
+        <v>17</v>
+      </c>
+      <c r="H404" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" ht="12.75">
+      <c r="A405" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F405" t="s">
+        <v>664</v>
+      </c>
+      <c r="G405" t="s">
+        <v>665</v>
+      </c>
+      <c r="H405" t="s">
+        <v>666</v>
+      </c>
+      <c r="I405" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" ht="12.75">
+      <c r="A406" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D406" t="s">
         <v>1513</v>
       </c>
-      <c r="B404" t="s">
+      <c r="F406" t="s">
+        <v>664</v>
+      </c>
+      <c r="G406" t="s">
+        <v>665</v>
+      </c>
+      <c r="H406" t="s">
+        <v>996</v>
+      </c>
+      <c r="I406" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" ht="12.75">
+      <c r="A407" s="1" t="s">
         <v>1514</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D404" t="s">
+      <c r="C407" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D407" t="s">
         <v>1515</v>
       </c>
-      <c r="E404" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="F407" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G407" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H407" t="s">
-        <v>125</v>
+        <v>996</v>
+      </c>
+      <c r="I407" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1529</v>
+        <v>1517</v>
       </c>
       <c r="B408" t="s">
-        <v>1530</v>
+        <v>1518</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="D408" t="s">
-        <v>1531</v>
+        <v>1519</v>
       </c>
       <c r="E408" t="s">
         <v>15</v>
       </c>
       <c r="F408" t="s">
-        <v>16</v>
+        <v>1520</v>
       </c>
       <c r="G408" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H408" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1533</v>
+        <v>1522</v>
       </c>
       <c r="B409" t="s">
-        <v>1534</v>
+        <v>1523</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D409" t="s">
-        <v>1535</v>
+        <v>1524</v>
       </c>
       <c r="E409" t="s">
         <v>15</v>
       </c>
       <c r="F409" t="s">
         <v>16</v>
       </c>
       <c r="G409" t="s">
         <v>17</v>
       </c>
       <c r="H409" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1537</v>
+        <v>1526</v>
       </c>
       <c r="B410" t="s">
-        <v>1538</v>
+        <v>1527</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D410" t="s">
-        <v>1539</v>
+        <v>1528</v>
       </c>
       <c r="E410" t="s">
         <v>15</v>
       </c>
       <c r="F410" t="s">
         <v>16</v>
       </c>
       <c r="G410" t="s">
         <v>17</v>
       </c>
       <c r="H410" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1541</v>
+        <v>1530</v>
       </c>
       <c r="B411" t="s">
-        <v>1542</v>
+        <v>1531</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D411" t="s">
-        <v>1543</v>
+        <v>1532</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="F411" t="s">
         <v>16</v>
       </c>
       <c r="G411" t="s">
         <v>17</v>
       </c>
       <c r="H411" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1545</v>
+        <v>1534</v>
       </c>
       <c r="B412" t="s">
-        <v>1546</v>
+        <v>1535</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D412" t="s">
-        <v>1547</v>
+        <v>370</v>
       </c>
       <c r="E412" t="s">
         <v>15</v>
       </c>
       <c r="F412" t="s">
         <v>16</v>
       </c>
       <c r="G412" t="s">
         <v>17</v>
       </c>
       <c r="H412" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1549</v>
+        <v>1537</v>
       </c>
       <c r="B413" t="s">
-        <v>1550</v>
+        <v>1538</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D413" t="s">
-        <v>1551</v>
+        <v>1539</v>
       </c>
       <c r="E413" t="s">
         <v>15</v>
       </c>
       <c r="F413" t="s">
         <v>16</v>
       </c>
       <c r="G413" t="s">
         <v>17</v>
       </c>
       <c r="H413" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1553</v>
+        <v>1541</v>
       </c>
       <c r="B414" t="s">
-        <v>1554</v>
+        <v>1542</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D414" t="s">
-        <v>1555</v>
+        <v>1543</v>
       </c>
       <c r="E414" t="s">
         <v>15</v>
       </c>
       <c r="F414" t="s">
         <v>16</v>
       </c>
       <c r="G414" t="s">
         <v>17</v>
       </c>
       <c r="H414" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1557</v>
+        <v>1545</v>
       </c>
       <c r="B415" t="s">
-        <v>1558</v>
+        <v>1546</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D415" t="s">
-        <v>1559</v>
+        <v>1547</v>
       </c>
       <c r="E415" t="s">
         <v>15</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
         <v>17</v>
       </c>
       <c r="H415" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1561</v>
+        <v>1549</v>
       </c>
       <c r="B416" t="s">
-        <v>1562</v>
+        <v>1550</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>380</v>
+        <v>82</v>
       </c>
       <c r="D416" t="s">
-        <v>1563</v>
+        <v>1551</v>
       </c>
       <c r="E416" t="s">
         <v>15</v>
       </c>
       <c r="F416" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G416" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H416" t="s">
-        <v>348</v>
+        <v>84</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1565</v>
+        <v>1553</v>
       </c>
       <c r="B417" t="s">
-        <v>1566</v>
+        <v>1554</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D417" t="s">
-        <v>1567</v>
+        <v>1555</v>
+      </c>
+      <c r="E417" t="s">
+        <v>15</v>
       </c>
       <c r="F417" t="s">
         <v>16</v>
       </c>
       <c r="G417" t="s">
         <v>17</v>
       </c>
       <c r="H417" t="s">
-        <v>369</v>
+        <v>84</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1569</v>
+        <v>1557</v>
       </c>
       <c r="B418" t="s">
-        <v>1570</v>
+        <v>1558</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D418" t="s">
-        <v>1571</v>
+        <v>1559</v>
       </c>
       <c r="E418" t="s">
         <v>15</v>
       </c>
       <c r="F418" t="s">
         <v>16</v>
       </c>
       <c r="G418" t="s">
         <v>17</v>
       </c>
       <c r="H418" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:9" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1572</v>
+        <v>1561</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1562</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D419" t="s">
-        <v>1573</v>
+        <v>1563</v>
+      </c>
+      <c r="E419" t="s">
+        <v>15</v>
       </c>
       <c r="F419" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G419" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H419" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>84</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1575</v>
+        <v>1565</v>
       </c>
       <c r="B420" t="s">
-        <v>1576</v>
+        <v>1566</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D420" t="s">
-        <v>1577</v>
+        <v>1567</v>
+      </c>
+      <c r="E420" t="s">
+        <v>15</v>
       </c>
       <c r="F420" t="s">
         <v>16</v>
       </c>
       <c r="G420" t="s">
         <v>17</v>
       </c>
       <c r="H420" t="s">
-        <v>1102</v>
+        <v>84</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="B421" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>346</v>
+        <v>72</v>
       </c>
       <c r="D421" t="s">
-        <v>352</v>
+        <v>1571</v>
+      </c>
+      <c r="E421" t="s">
+        <v>15</v>
       </c>
       <c r="F421" t="s">
         <v>16</v>
       </c>
       <c r="G421" t="s">
         <v>17</v>
       </c>
       <c r="H421" t="s">
-        <v>353</v>
+        <v>74</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1582</v>
+        <v>1573</v>
       </c>
       <c r="B422" t="s">
-        <v>1583</v>
+        <v>1574</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D422" t="s">
-        <v>1584</v>
+        <v>1575</v>
+      </c>
+      <c r="E422" t="s">
+        <v>15</v>
       </c>
       <c r="F422" t="s">
         <v>16</v>
       </c>
       <c r="G422" t="s">
         <v>17</v>
       </c>
       <c r="H422" t="s">
-        <v>348</v>
+        <v>84</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1586</v>
+        <v>1577</v>
       </c>
       <c r="B423" t="s">
-        <v>1587</v>
+        <v>1578</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D423" t="s">
-        <v>1588</v>
+        <v>1579</v>
+      </c>
+      <c r="E423" t="s">
+        <v>15</v>
       </c>
       <c r="F423" t="s">
         <v>16</v>
       </c>
       <c r="G423" t="s">
         <v>17</v>
       </c>
       <c r="H423" t="s">
-        <v>1589</v>
+        <v>84</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1590</v>
+        <v>1581</v>
       </c>
       <c r="B424" t="s">
-        <v>1591</v>
+        <v>1582</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>356</v>
+        <v>72</v>
       </c>
       <c r="D424" t="s">
-        <v>1592</v>
+        <v>1583</v>
+      </c>
+      <c r="E424" t="s">
+        <v>15</v>
       </c>
       <c r="F424" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G424" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H424" t="s">
-        <v>376</v>
+        <v>74</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1593</v>
+        <v>1585</v>
       </c>
       <c r="B425" t="s">
-        <v>1594</v>
+        <v>1586</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D425" t="s">
-        <v>1595</v>
+        <v>1587</v>
+      </c>
+      <c r="E425" t="s">
+        <v>15</v>
       </c>
       <c r="F425" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G425" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H425" t="s">
-        <v>1596</v>
+        <v>84</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1597</v>
+        <v>1589</v>
       </c>
       <c r="B426" t="s">
-        <v>1598</v>
+        <v>1590</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D426" t="s">
-        <v>1599</v>
+        <v>1591</v>
+      </c>
+      <c r="E426" t="s">
+        <v>15</v>
       </c>
       <c r="F426" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G426" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H426" t="s">
-        <v>1600</v>
+        <v>84</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1601</v>
+        <v>1593</v>
       </c>
       <c r="B427" t="s">
-        <v>1602</v>
+        <v>1594</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D427" t="s">
-        <v>1603</v>
+        <v>1595</v>
+      </c>
+      <c r="E427" t="s">
+        <v>15</v>
       </c>
       <c r="F427" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G427" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H427" t="s">
-        <v>1596</v>
+        <v>84</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
       <c r="B428" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D428" t="s">
-        <v>1606</v>
+        <v>1599</v>
+      </c>
+      <c r="E428" t="s">
+        <v>15</v>
       </c>
       <c r="F428" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G428" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H428" t="s">
-        <v>348</v>
+        <v>84</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1607</v>
+        <v>1601</v>
       </c>
       <c r="B429" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D429" t="s">
-        <v>1609</v>
+        <v>1603</v>
+      </c>
+      <c r="E429" t="s">
+        <v>15</v>
       </c>
       <c r="F429" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G429" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H429" t="s">
-        <v>1596</v>
+        <v>84</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1610</v>
+        <v>1605</v>
       </c>
       <c r="B430" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>356</v>
+        <v>72</v>
       </c>
       <c r="D430" t="s">
-        <v>1612</v>
+        <v>1607</v>
+      </c>
+      <c r="E430" t="s">
+        <v>15</v>
       </c>
       <c r="F430" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G430" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H430" t="s">
-        <v>348</v>
+        <v>74</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1613</v>
+        <v>1609</v>
       </c>
       <c r="B431" t="s">
-        <v>1614</v>
+        <v>1610</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D431" t="s">
-        <v>1615</v>
+        <v>1611</v>
+      </c>
+      <c r="E431" t="s">
+        <v>15</v>
       </c>
       <c r="F431" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G431" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H431" t="s">
-        <v>1102</v>
+        <v>84</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="B432" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D432" t="s">
-        <v>1618</v>
+        <v>1615</v>
+      </c>
+      <c r="E432" t="s">
+        <v>15</v>
       </c>
       <c r="F432" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G432" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H432" t="s">
-        <v>1619</v>
+        <v>84</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="B433" t="s">
-        <v>1621</v>
+        <v>1618</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D433" t="s">
-        <v>1622</v>
+        <v>1619</v>
+      </c>
+      <c r="E433" t="s">
+        <v>15</v>
       </c>
       <c r="F433" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G433" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H433" t="s">
-        <v>369</v>
+        <v>84</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D434" t="s">
         <v>1623</v>
       </c>
-      <c r="B434" t="s">
-[...6 lines deleted...]
-        <v>1625</v>
+      <c r="E434" t="s">
+        <v>15</v>
       </c>
       <c r="F434" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G434" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H434" t="s">
-        <v>1156</v>
+        <v>84</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B435" t="s">
         <v>1626</v>
       </c>
-      <c r="B435" t="s">
+      <c r="C435" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D435" t="s">
         <v>1627</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...3 lines deleted...]
-        <v>1628</v>
+      <c r="E435" t="s">
+        <v>15</v>
       </c>
       <c r="F435" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G435" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H435" t="s">
-        <v>1629</v>
+        <v>84</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D436" t="s">
         <v>1631</v>
       </c>
-      <c r="B436" t="s">
-[...6 lines deleted...]
-        <v>1633</v>
+      <c r="E436" t="s">
+        <v>15</v>
       </c>
       <c r="F436" t="s">
         <v>16</v>
       </c>
       <c r="G436" t="s">
         <v>17</v>
       </c>
       <c r="H436" t="s">
-        <v>369</v>
+        <v>84</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D437" t="s">
         <v>1635</v>
       </c>
-      <c r="B437" t="s">
-[...6 lines deleted...]
-        <v>1637</v>
+      <c r="E437" t="s">
+        <v>15</v>
       </c>
       <c r="F437" t="s">
         <v>16</v>
       </c>
       <c r="G437" t="s">
         <v>17</v>
       </c>
       <c r="H437" t="s">
-        <v>1638</v>
+        <v>84</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1640</v>
+        <v>1637</v>
       </c>
       <c r="B438" t="s">
-        <v>1641</v>
+        <v>1638</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D438" t="s">
-        <v>1642</v>
+        <v>1639</v>
+      </c>
+      <c r="E438" t="s">
+        <v>15</v>
       </c>
       <c r="F438" t="s">
         <v>16</v>
       </c>
       <c r="G438" t="s">
         <v>17</v>
       </c>
       <c r="H438" t="s">
-        <v>1589</v>
+        <v>84</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1644</v>
+        <v>1641</v>
       </c>
       <c r="B439" t="s">
-        <v>1645</v>
+        <v>1642</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1241</v>
+        <v>82</v>
       </c>
       <c r="D439" t="s">
-        <v>1646</v>
+        <v>1643</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G439" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H439" t="s">
-        <v>1243</v>
+        <v>84</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1648</v>
+        <v>1645</v>
       </c>
       <c r="B440" t="s">
-        <v>1649</v>
+        <v>1646</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1247</v>
+        <v>82</v>
       </c>
       <c r="D440" t="s">
-        <v>1650</v>
+        <v>1647</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G440" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H440" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="B441" t="s">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D441" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="E441" t="s">
         <v>15</v>
       </c>
       <c r="F441" t="s">
         <v>16</v>
       </c>
       <c r="G441" t="s">
         <v>17</v>
       </c>
       <c r="H441" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="B442" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D442" t="s">
-        <v>1658</v>
+        <v>1655</v>
       </c>
       <c r="E442" t="s">
         <v>15</v>
       </c>
       <c r="F442" t="s">
         <v>16</v>
       </c>
       <c r="G442" t="s">
         <v>17</v>
       </c>
       <c r="H442" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1660</v>
+        <v>1657</v>
       </c>
       <c r="B443" t="s">
-        <v>1661</v>
+        <v>1658</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D443" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="E443" t="s">
         <v>15</v>
       </c>
       <c r="F443" t="s">
         <v>16</v>
       </c>
       <c r="G443" t="s">
         <v>17</v>
       </c>
       <c r="H443" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D444" t="s">
         <v>1663</v>
       </c>
-      <c r="B444" t="s">
-[...6 lines deleted...]
-        <v>1665</v>
+      <c r="E444" t="s">
+        <v>15</v>
       </c>
       <c r="F444" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G444" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H444" t="s">
-        <v>360</v>
+        <v>84</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D445" t="s">
         <v>1667</v>
       </c>
-      <c r="B445" t="s">
-[...6 lines deleted...]
-        <v>1669</v>
+      <c r="E445" t="s">
+        <v>15</v>
       </c>
       <c r="F445" t="s">
         <v>16</v>
       </c>
       <c r="G445" t="s">
         <v>17</v>
       </c>
       <c r="H445" t="s">
-        <v>1670</v>
+        <v>84</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="B446" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D446" t="s">
-        <v>1584</v>
+        <v>1671</v>
+      </c>
+      <c r="E446" t="s">
+        <v>15</v>
       </c>
       <c r="F446" t="s">
         <v>16</v>
       </c>
       <c r="G446" t="s">
         <v>17</v>
       </c>
       <c r="H446" t="s">
-        <v>348</v>
+        <v>84</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D447" t="s">
         <v>1675</v>
       </c>
-      <c r="B447" t="s">
-[...6 lines deleted...]
-        <v>1114</v>
+      <c r="E447" t="s">
+        <v>15</v>
       </c>
       <c r="F447" t="s">
         <v>16</v>
       </c>
       <c r="G447" t="s">
         <v>17</v>
       </c>
       <c r="H447" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B448" t="s">
         <v>1678</v>
       </c>
-      <c r="B448" t="s">
+      <c r="C448" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D448" t="s">
         <v>1679</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...3 lines deleted...]
-        <v>1680</v>
+      <c r="E448" t="s">
+        <v>15</v>
       </c>
       <c r="F448" t="s">
         <v>16</v>
       </c>
       <c r="G448" t="s">
         <v>17</v>
       </c>
       <c r="H448" t="s">
-        <v>1681</v>
+        <v>84</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B449" t="s">
         <v>1682</v>
       </c>
-      <c r="B449" t="s">
+      <c r="C449" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D449" t="s">
         <v>1683</v>
       </c>
-      <c r="C449" s="1" t="s">
-[...3 lines deleted...]
-        <v>1684</v>
+      <c r="E449" t="s">
+        <v>15</v>
       </c>
       <c r="F449" t="s">
         <v>16</v>
       </c>
       <c r="G449" t="s">
         <v>17</v>
       </c>
       <c r="H449" t="s">
-        <v>1102</v>
+        <v>84</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="B450" t="s">
         <v>1686</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="D450" t="s">
         <v>1687</v>
       </c>
+      <c r="E450" t="s">
+        <v>15</v>
+      </c>
       <c r="F450" t="s">
         <v>16</v>
       </c>
       <c r="G450" t="s">
         <v>17</v>
       </c>
       <c r="H450" t="s">
-        <v>1102</v>
+        <v>84</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B451" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D451" t="s">
-        <v>1690</v>
+        <v>1691</v>
+      </c>
+      <c r="E451" t="s">
+        <v>15</v>
       </c>
       <c r="F451" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G451" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H451" t="s">
-        <v>360</v>
+        <v>84</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B452" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D452" t="s">
-        <v>1694</v>
+        <v>1695</v>
+      </c>
+      <c r="E452" t="s">
+        <v>15</v>
       </c>
       <c r="F452" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G452" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H452" t="s">
-        <v>376</v>
+        <v>84</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B453" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>356</v>
+        <v>82</v>
       </c>
       <c r="D453" t="s">
-        <v>1698</v>
+        <v>1699</v>
+      </c>
+      <c r="E453" t="s">
+        <v>15</v>
       </c>
       <c r="F453" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G453" t="s">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="H453" t="s">
-        <v>376</v>
+        <v>84</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B454" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>380</v>
+        <v>82</v>
       </c>
       <c r="D454" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E454" t="s">
         <v>15</v>
       </c>
       <c r="F454" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="G454" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="H454" t="s">
-        <v>353</v>
+        <v>84</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B455" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D455" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="F455" t="s">
         <v>16</v>
       </c>
       <c r="G455" t="s">
         <v>17</v>
       </c>
       <c r="H455" t="s">
-        <v>819</v>
+        <v>84</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B456" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D456" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="E456" t="s">
         <v>15</v>
       </c>
       <c r="F456" t="s">
         <v>16</v>
       </c>
       <c r="G456" t="s">
         <v>17</v>
       </c>
       <c r="H456" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B457" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D457" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="E457" t="s">
         <v>15</v>
       </c>
       <c r="F457" t="s">
         <v>16</v>
       </c>
       <c r="G457" t="s">
         <v>17</v>
       </c>
       <c r="H457" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B458" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D458" t="s">
-        <v>1193</v>
+        <v>1719</v>
       </c>
       <c r="E458" t="s">
         <v>15</v>
       </c>
       <c r="F458" t="s">
         <v>16</v>
       </c>
       <c r="G458" t="s">
         <v>17</v>
       </c>
       <c r="H458" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B459" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D459" t="s">
-        <v>1189</v>
+        <v>1723</v>
       </c>
       <c r="E459" t="s">
         <v>15</v>
       </c>
       <c r="F459" t="s">
         <v>16</v>
       </c>
       <c r="G459" t="s">
         <v>17</v>
       </c>
       <c r="H459" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="B460" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D460" t="s">
-        <v>1182</v>
+        <v>1727</v>
       </c>
       <c r="E460" t="s">
         <v>15</v>
       </c>
       <c r="F460" t="s">
         <v>16</v>
       </c>
       <c r="G460" t="s">
         <v>17</v>
       </c>
       <c r="H460" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="B461" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D461" t="s">
-        <v>1710</v>
+        <v>1731</v>
       </c>
       <c r="E461" t="s">
         <v>15</v>
       </c>
       <c r="F461" t="s">
         <v>16</v>
       </c>
       <c r="G461" t="s">
         <v>17</v>
       </c>
       <c r="H461" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="B462" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D462" t="s">
-        <v>1714</v>
+        <v>1735</v>
       </c>
       <c r="E462" t="s">
         <v>15</v>
       </c>
       <c r="F462" t="s">
         <v>16</v>
       </c>
       <c r="G462" t="s">
         <v>17</v>
       </c>
       <c r="H462" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1730</v>
+        <v>1737</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1738</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>421</v>
+        <v>82</v>
       </c>
       <c r="D463" t="s">
-        <v>1731</v>
+        <v>1739</v>
+      </c>
+      <c r="E463" t="s">
+        <v>15</v>
       </c>
       <c r="F463" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G463" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H463" t="s">
-        <v>423</v>
+        <v>84</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1732</v>
+        <v>1741</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1742</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>421</v>
+        <v>82</v>
       </c>
       <c r="D464" t="s">
-        <v>1733</v>
+        <v>1743</v>
+      </c>
+      <c r="E464" t="s">
+        <v>15</v>
       </c>
       <c r="F464" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G464" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H464" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1746</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D465" t="s">
-        <v>1735</v>
+        <v>1747</v>
+      </c>
+      <c r="E465" t="s">
+        <v>15</v>
       </c>
       <c r="F465" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G465" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H465" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="466" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1736</v>
+        <v>1749</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1750</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D466" t="s">
-        <v>1737</v>
+        <v>1751</v>
+      </c>
+      <c r="E466" t="s">
+        <v>15</v>
       </c>
       <c r="F466" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G466" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H466" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="467" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1738</v>
+        <v>1753</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1754</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D467" t="s">
-        <v>1739</v>
+        <v>1755</v>
+      </c>
+      <c r="E467" t="s">
+        <v>15</v>
       </c>
       <c r="F467" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G467" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H467" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="468" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1740</v>
+        <v>1757</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1758</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D468" t="s">
-        <v>1741</v>
+        <v>1759</v>
+      </c>
+      <c r="E468" t="s">
+        <v>15</v>
       </c>
       <c r="F468" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G468" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H468" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="469" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1742</v>
+        <v>1761</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1762</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D469" t="s">
-        <v>1743</v>
+        <v>1763</v>
+      </c>
+      <c r="E469" t="s">
+        <v>15</v>
       </c>
       <c r="F469" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G469" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H469" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="470" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1744</v>
+        <v>1765</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1766</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D470" t="s">
-        <v>1745</v>
+        <v>1767</v>
+      </c>
+      <c r="E470" t="s">
+        <v>15</v>
       </c>
       <c r="F470" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G470" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H470" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="471" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1746</v>
+        <v>1769</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1770</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D471" t="s">
-        <v>1747</v>
+        <v>1771</v>
+      </c>
+      <c r="E471" t="s">
+        <v>15</v>
       </c>
       <c r="F471" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G471" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H471" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="472" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1748</v>
+        <v>1773</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1774</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D472" t="s">
-        <v>1749</v>
+        <v>1775</v>
+      </c>
+      <c r="E472" t="s">
+        <v>15</v>
       </c>
       <c r="F472" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G472" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H472" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="473" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1750</v>
+        <v>1777</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1778</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D473" t="s">
-        <v>1751</v>
+        <v>1779</v>
+      </c>
+      <c r="E473" t="s">
+        <v>15</v>
       </c>
       <c r="F473" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G473" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H473" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="474" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1752</v>
+        <v>1781</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1782</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D474" t="s">
-        <v>1753</v>
+        <v>1783</v>
+      </c>
+      <c r="E474" t="s">
+        <v>15</v>
       </c>
       <c r="F474" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G474" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H474" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="475" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1754</v>
+        <v>1785</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1786</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D475" t="s">
-        <v>1755</v>
+        <v>1787</v>
+      </c>
+      <c r="E475" t="s">
+        <v>15</v>
       </c>
       <c r="F475" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G475" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H475" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="476" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1756</v>
+        <v>1789</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1790</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D476" t="s">
-        <v>1757</v>
+        <v>1791</v>
+      </c>
+      <c r="E476" t="s">
+        <v>15</v>
       </c>
       <c r="F476" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G476" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H476" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="477" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1758</v>
+        <v>1793</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1794</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D477" t="s">
-        <v>1759</v>
+        <v>1795</v>
+      </c>
+      <c r="E477" t="s">
+        <v>15</v>
       </c>
       <c r="F477" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G477" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H477" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="478" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1760</v>
+        <v>1797</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1798</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D478" t="s">
-        <v>1761</v>
+        <v>1799</v>
+      </c>
+      <c r="E478" t="s">
+        <v>15</v>
       </c>
       <c r="F478" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G478" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H478" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="479" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1762</v>
+        <v>1801</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1802</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D479" t="s">
-        <v>1763</v>
+        <v>1803</v>
+      </c>
+      <c r="E479" t="s">
+        <v>15</v>
       </c>
       <c r="F479" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G479" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H479" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="480" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1764</v>
+        <v>1805</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1806</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D480" t="s">
-        <v>1765</v>
+        <v>1807</v>
+      </c>
+      <c r="E480" t="s">
+        <v>15</v>
       </c>
       <c r="F480" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G480" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H480" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="481" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1766</v>
+        <v>1809</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1810</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D481" t="s">
-        <v>1767</v>
+        <v>1811</v>
+      </c>
+      <c r="E481" t="s">
+        <v>15</v>
       </c>
       <c r="F481" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G481" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H481" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="482" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1768</v>
+        <v>1813</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1814</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D482" t="s">
-        <v>1769</v>
+        <v>1815</v>
+      </c>
+      <c r="E482" t="s">
+        <v>15</v>
       </c>
       <c r="F482" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G482" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H482" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="483" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1770</v>
+        <v>1817</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1818</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D483" t="s">
-        <v>1771</v>
+        <v>1819</v>
+      </c>
+      <c r="E483" t="s">
+        <v>15</v>
       </c>
       <c r="F483" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G483" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H483" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="484" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1772</v>
+        <v>1821</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1822</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D484" t="s">
-        <v>1773</v>
+        <v>1823</v>
+      </c>
+      <c r="E484" t="s">
+        <v>15</v>
       </c>
       <c r="F484" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G484" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H484" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="485" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1774</v>
+        <v>1825</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1826</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D485" t="s">
-        <v>1775</v>
+        <v>1827</v>
+      </c>
+      <c r="E485" t="s">
+        <v>15</v>
       </c>
       <c r="F485" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G485" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H485" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="486" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1776</v>
+        <v>1829</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1830</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D486" t="s">
-        <v>1777</v>
+        <v>1831</v>
+      </c>
+      <c r="E486" t="s">
+        <v>15</v>
       </c>
       <c r="F486" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G486" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H486" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="487" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1778</v>
+        <v>1833</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1834</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D487" t="s">
-        <v>1779</v>
+        <v>1835</v>
+      </c>
+      <c r="E487" t="s">
+        <v>15</v>
       </c>
       <c r="F487" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G487" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H487" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="488" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1780</v>
+        <v>1837</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1838</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D488" t="s">
-        <v>1781</v>
+        <v>1839</v>
+      </c>
+      <c r="E488" t="s">
+        <v>15</v>
       </c>
       <c r="F488" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G488" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H488" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="489" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1782</v>
+        <v>1841</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1842</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D489" t="s">
-        <v>1783</v>
+        <v>1843</v>
+      </c>
+      <c r="E489" t="s">
+        <v>15</v>
       </c>
       <c r="F489" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G489" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H489" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="490" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1784</v>
+        <v>1845</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1846</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D490" t="s">
-        <v>1785</v>
+        <v>1847</v>
+      </c>
+      <c r="E490" t="s">
+        <v>15</v>
       </c>
       <c r="F490" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G490" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H490" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="491" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1786</v>
+        <v>1849</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1850</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D491" t="s">
-        <v>1787</v>
+        <v>1851</v>
+      </c>
+      <c r="E491" t="s">
+        <v>15</v>
       </c>
       <c r="F491" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G491" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H491" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="492" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1788</v>
+        <v>1853</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1854</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D492" t="s">
-        <v>1789</v>
+        <v>1855</v>
+      </c>
+      <c r="E492" t="s">
+        <v>15</v>
       </c>
       <c r="F492" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G492" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H492" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="493" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1790</v>
+        <v>1857</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1858</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D493" t="s">
-        <v>1791</v>
+        <v>1859</v>
+      </c>
+      <c r="E493" t="s">
+        <v>15</v>
       </c>
       <c r="F493" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G493" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H493" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="494" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1792</v>
+        <v>1861</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1862</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D494" t="s">
-        <v>1793</v>
+        <v>1863</v>
+      </c>
+      <c r="E494" t="s">
+        <v>15</v>
       </c>
       <c r="F494" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G494" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H494" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="495" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1794</v>
+        <v>1865</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1866</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D495" t="s">
-        <v>1795</v>
+        <v>1867</v>
+      </c>
+      <c r="E495" t="s">
+        <v>15</v>
       </c>
       <c r="F495" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G495" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H495" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="496" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1796</v>
+        <v>1869</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1870</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D496" t="s">
-        <v>1797</v>
+        <v>1871</v>
+      </c>
+      <c r="E496" t="s">
+        <v>15</v>
       </c>
       <c r="F496" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G496" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H496" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="497" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1798</v>
+        <v>1873</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1874</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D497" t="s">
-        <v>1799</v>
+        <v>1875</v>
+      </c>
+      <c r="E497" t="s">
+        <v>15</v>
       </c>
       <c r="F497" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G497" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H497" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-    <row r="498" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1800</v>
+        <v>1877</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1878</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D498" t="s">
-        <v>1801</v>
+        <v>1879</v>
+      </c>
+      <c r="E498" t="s">
+        <v>15</v>
       </c>
       <c r="F498" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G498" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H498" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="499" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1802</v>
+        <v>1881</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1882</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D499" t="s">
-        <v>1803</v>
+        <v>1883</v>
+      </c>
+      <c r="E499" t="s">
+        <v>15</v>
       </c>
       <c r="F499" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G499" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H499" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="500" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1804</v>
+        <v>1885</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1886</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D500" t="s">
-        <v>1805</v>
+        <v>1887</v>
+      </c>
+      <c r="E500" t="s">
+        <v>15</v>
       </c>
       <c r="F500" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G500" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H500" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="501" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1806</v>
+        <v>1889</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1890</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D501" t="s">
-        <v>1807</v>
+        <v>1891</v>
+      </c>
+      <c r="E501" t="s">
+        <v>15</v>
       </c>
       <c r="F501" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G501" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H501" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="502" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1808</v>
+        <v>1893</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1894</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D502" t="s">
-        <v>1809</v>
+        <v>1895</v>
+      </c>
+      <c r="E502" t="s">
+        <v>15</v>
       </c>
       <c r="F502" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G502" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H502" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="503" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1810</v>
+        <v>1897</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1898</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="D503" t="s">
-        <v>1811</v>
+        <v>1899</v>
+      </c>
+      <c r="E503" t="s">
+        <v>15</v>
       </c>
       <c r="F503" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G503" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H503" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="504" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1812</v>
+        <v>1901</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1902</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D504" t="s">
-        <v>1813</v>
+        <v>1903</v>
+      </c>
+      <c r="E504" t="s">
+        <v>15</v>
       </c>
       <c r="F504" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G504" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H504" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="505" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1814</v>
+        <v>1905</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1906</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D505" t="s">
-        <v>1815</v>
+        <v>1907</v>
+      </c>
+      <c r="E505" t="s">
+        <v>15</v>
       </c>
       <c r="F505" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G505" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H505" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="506" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1816</v>
+        <v>1909</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1910</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D506" t="s">
-        <v>1817</v>
+        <v>1911</v>
+      </c>
+      <c r="E506" t="s">
+        <v>15</v>
       </c>
       <c r="F506" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G506" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H506" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="507" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1818</v>
+        <v>1913</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1914</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>425</v>
+        <v>82</v>
       </c>
       <c r="D507" t="s">
-        <v>1819</v>
+        <v>1915</v>
+      </c>
+      <c r="E507" t="s">
+        <v>15</v>
       </c>
       <c r="F507" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G507" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H507" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="508" spans="1:9" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1820</v>
+        <v>1917</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1918</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>425</v>
+        <v>194</v>
       </c>
       <c r="D508" t="s">
-        <v>1821</v>
+        <v>1919</v>
+      </c>
+      <c r="E508" t="s">
+        <v>15</v>
       </c>
       <c r="F508" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G508" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H508" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="509" spans="1:9" ht="12.75">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1822</v>
+        <v>1921</v>
       </c>
       <c r="B509" t="s">
-        <v>1823</v>
+        <v>1922</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>494</v>
+        <v>340</v>
       </c>
       <c r="D509" t="s">
-        <v>1824</v>
+        <v>1923</v>
       </c>
       <c r="F509" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G509" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H509" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="510" spans="1:9" ht="12.75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1825</v>
+        <v>1924</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>425</v>
+        <v>921</v>
       </c>
       <c r="D510" t="s">
-        <v>1826</v>
+        <v>1925</v>
       </c>
       <c r="F510" t="s">
-        <v>137</v>
+        <v>664</v>
       </c>
       <c r="G510" t="s">
-        <v>138</v>
+        <v>665</v>
       </c>
       <c r="H510" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="511" spans="1:9" ht="12.75">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1827</v>
+        <v>1927</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1928</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>425</v>
+        <v>1082</v>
       </c>
       <c r="D511" t="s">
-        <v>1828</v>
+        <v>1929</v>
       </c>
       <c r="F511" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G511" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H511" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="512" spans="1:9" ht="12.75">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1829</v>
+        <v>1931</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1932</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>494</v>
+        <v>1082</v>
       </c>
       <c r="D512" t="s">
-        <v>1830</v>
+        <v>1933</v>
       </c>
       <c r="F512" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G512" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H512" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="513" spans="1:9" ht="12.75">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1831</v>
+        <v>1935</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1936</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>425</v>
+        <v>13</v>
       </c>
       <c r="D513" t="s">
-        <v>1832</v>
+        <v>1937</v>
+      </c>
+      <c r="E513" t="s">
+        <v>15</v>
       </c>
       <c r="F513" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G513" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H513" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="514" spans="1:9" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1833</v>
+        <v>1939</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1940</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>425</v>
+        <v>13</v>
       </c>
       <c r="D514" t="s">
-        <v>1834</v>
+        <v>1941</v>
+      </c>
+      <c r="E514" t="s">
+        <v>15</v>
       </c>
       <c r="F514" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G514" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H514" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="515" spans="1:9" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1835</v>
+        <v>1943</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1944</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>425</v>
+        <v>13</v>
       </c>
       <c r="D515" t="s">
-        <v>1836</v>
+        <v>1945</v>
+      </c>
+      <c r="E515" t="s">
+        <v>15</v>
       </c>
       <c r="F515" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G515" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H515" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="516" spans="1:9" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1837</v>
+        <v>1947</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1948</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="D516" t="s">
-        <v>1838</v>
+        <v>1949</v>
+      </c>
+      <c r="E516" t="s">
+        <v>15</v>
       </c>
       <c r="F516" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G516" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H516" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>18</v>
       </c>
     </row>
     <row r="517" spans="1:9" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1839</v>
+        <v>1950</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>156</v>
+        <v>662</v>
       </c>
       <c r="D517" t="s">
-        <v>1840</v>
+        <v>1951</v>
       </c>
       <c r="F517" t="s">
-        <v>137</v>
+        <v>664</v>
       </c>
       <c r="G517" t="s">
-        <v>514</v>
+        <v>665</v>
       </c>
       <c r="H517" t="s">
-        <v>139</v>
+        <v>666</v>
       </c>
       <c r="I517" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:9" ht="12.75">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1841</v>
+        <v>1953</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1954</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>425</v>
+        <v>340</v>
       </c>
       <c r="D518" t="s">
-        <v>1842</v>
+        <v>1955</v>
       </c>
       <c r="F518" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G518" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H518" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="519" spans="1:9" ht="12.75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1843</v>
+        <v>1957</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1958</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>156</v>
+        <v>675</v>
       </c>
       <c r="D519" t="s">
-        <v>1844</v>
+        <v>1959</v>
+      </c>
+      <c r="E519" t="s">
+        <v>15</v>
       </c>
       <c r="F519" t="s">
-        <v>137</v>
+        <v>677</v>
       </c>
       <c r="G519" t="s">
-        <v>514</v>
+        <v>678</v>
       </c>
       <c r="H519" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="520" spans="1:9" ht="12.75">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1845</v>
+        <v>1961</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1962</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>156</v>
+        <v>675</v>
       </c>
       <c r="D520" t="s">
-        <v>1846</v>
+        <v>1963</v>
+      </c>
+      <c r="E520" t="s">
+        <v>15</v>
       </c>
       <c r="F520" t="s">
-        <v>137</v>
+        <v>677</v>
       </c>
       <c r="G520" t="s">
-        <v>514</v>
+        <v>678</v>
       </c>
       <c r="H520" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="521" spans="1:9" ht="12.75">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1847</v>
+        <v>1965</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1966</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>425</v>
+        <v>675</v>
       </c>
       <c r="D521" t="s">
-        <v>1848</v>
+        <v>1967</v>
+      </c>
+      <c r="E521" t="s">
+        <v>15</v>
       </c>
       <c r="F521" t="s">
-        <v>137</v>
+        <v>677</v>
       </c>
       <c r="G521" t="s">
-        <v>138</v>
+        <v>678</v>
       </c>
       <c r="H521" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="522" spans="1:9" ht="12.75">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1849</v>
+        <v>1969</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1970</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>494</v>
+        <v>683</v>
       </c>
       <c r="D522" t="s">
-        <v>1850</v>
+        <v>1971</v>
+      </c>
+      <c r="E522" t="s">
+        <v>15</v>
       </c>
       <c r="F522" t="s">
-        <v>137</v>
+        <v>677</v>
       </c>
       <c r="G522" t="s">
-        <v>138</v>
+        <v>678</v>
       </c>
       <c r="H522" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="523" spans="1:9" ht="12.75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1851</v>
+        <v>1973</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1974</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>425</v>
+        <v>32</v>
       </c>
       <c r="D523" t="s">
-        <v>1852</v>
+        <v>1975</v>
+      </c>
+      <c r="E523" t="s">
+        <v>15</v>
       </c>
       <c r="F523" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G523" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H523" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-    <row r="524" spans="1:9" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1853</v>
+        <v>1977</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1978</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="D524" t="s">
-        <v>1811</v>
+        <v>1979</v>
+      </c>
+      <c r="E524" t="s">
+        <v>15</v>
       </c>
       <c r="F524" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G524" t="s">
-        <v>514</v>
+        <v>17</v>
       </c>
       <c r="H524" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>74</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1855</v>
+        <v>1981</v>
       </c>
       <c r="B525" t="s">
-        <v>1856</v>
+        <v>1982</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>912</v>
+        <v>72</v>
       </c>
       <c r="D525" t="s">
-        <v>1857</v>
+        <v>1983</v>
       </c>
       <c r="E525" t="s">
         <v>15</v>
       </c>
       <c r="F525" t="s">
         <v>16</v>
       </c>
       <c r="G525" t="s">
         <v>17</v>
       </c>
       <c r="H525" t="s">
-        <v>914</v>
+        <v>74</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1859</v>
+        <v>1985</v>
       </c>
       <c r="B526" t="s">
-        <v>1860</v>
+        <v>1986</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D526" t="s">
-        <v>1861</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1987</v>
       </c>
       <c r="F526" t="s">
         <v>16</v>
       </c>
       <c r="G526" t="s">
         <v>17</v>
       </c>
       <c r="H526" t="s">
-        <v>125</v>
+        <v>719</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1862</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1989</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D527" t="s">
-        <v>1863</v>
+        <v>1991</v>
       </c>
       <c r="E527" t="s">
         <v>15</v>
       </c>
       <c r="F527" t="s">
         <v>16</v>
       </c>
       <c r="G527" t="s">
         <v>17</v>
       </c>
       <c r="H527" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:7" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1864</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1993</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>730</v>
       </c>
       <c r="D528" t="s">
-        <v>1865</v>
+        <v>1995</v>
       </c>
       <c r="E528" t="s">
         <v>15</v>
       </c>
       <c r="F528" t="s">
-        <v>133</v>
+        <v>677</v>
       </c>
       <c r="G528" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:8" ht="12.75">
+        <v>678</v>
+      </c>
+      <c r="H528" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1866</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1996</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>994</v>
       </c>
       <c r="D529" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1997</v>
       </c>
       <c r="F529" t="s">
-        <v>133</v>
+        <v>664</v>
       </c>
       <c r="G529" t="s">
-        <v>134</v>
+        <v>1001</v>
       </c>
       <c r="H529" t="s">
-        <v>503</v>
+        <v>996</v>
+      </c>
+      <c r="I529" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1868</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1998</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>921</v>
       </c>
       <c r="D530" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1999</v>
       </c>
       <c r="F530" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G530" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H530" t="s">
-        <v>1870</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:9" ht="12.75">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1871</v>
+        <v>2000</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>494</v>
+        <v>921</v>
       </c>
       <c r="D531" t="s">
-        <v>1872</v>
+        <v>2001</v>
       </c>
       <c r="F531" t="s">
-        <v>137</v>
+        <v>664</v>
       </c>
       <c r="G531" t="s">
-        <v>514</v>
+        <v>665</v>
       </c>
       <c r="H531" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>2002</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>925</v>
       </c>
       <c r="D532" t="s">
-        <v>1874</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2003</v>
       </c>
       <c r="F532" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G532" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H532" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I532" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>2004</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>925</v>
       </c>
       <c r="D533" t="s">
-        <v>1876</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2005</v>
       </c>
       <c r="F533" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G533" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H533" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I533" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1878</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>2006</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>925</v>
       </c>
       <c r="D534" t="s">
-        <v>1879</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2007</v>
       </c>
       <c r="F534" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G534" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H534" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I534" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1881</v>
-[...2 lines deleted...]
-        <v>1882</v>
+        <v>2008</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>22</v>
+        <v>925</v>
       </c>
       <c r="D535" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2009</v>
       </c>
       <c r="F535" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G535" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H535" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I535" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1885</v>
-[...2 lines deleted...]
-        <v>1886</v>
+        <v>2010</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>22</v>
+        <v>925</v>
       </c>
       <c r="D536" t="s">
-        <v>1887</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2011</v>
       </c>
       <c r="F536" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G536" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H536" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I536" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>2012</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>22</v>
+        <v>925</v>
       </c>
       <c r="D537" t="s">
-        <v>1891</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2013</v>
       </c>
       <c r="F537" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G537" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H537" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I537" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1893</v>
-[...2 lines deleted...]
-        <v>1894</v>
+        <v>2014</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>22</v>
+        <v>925</v>
       </c>
       <c r="D538" t="s">
-        <v>1895</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2015</v>
       </c>
       <c r="F538" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G538" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H538" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I538" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1897</v>
-[...2 lines deleted...]
-        <v>1898</v>
+        <v>2016</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D539" t="s">
-        <v>1899</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2017</v>
       </c>
       <c r="F539" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G539" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H539" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I539" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1901</v>
-[...2 lines deleted...]
-        <v>1902</v>
+        <v>2018</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D540" t="s">
-        <v>1903</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
       </c>
       <c r="F540" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G540" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H540" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I540" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1905</v>
-[...2 lines deleted...]
-        <v>1906</v>
+        <v>2020</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D541" t="s">
-        <v>1907</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2021</v>
       </c>
       <c r="F541" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G541" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H541" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I541" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1909</v>
-[...2 lines deleted...]
-        <v>1910</v>
+        <v>2022</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D542" t="s">
-        <v>1911</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
       </c>
       <c r="F542" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G542" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H542" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I542" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1913</v>
-[...2 lines deleted...]
-        <v>1914</v>
+        <v>2024</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>165</v>
+        <v>925</v>
       </c>
       <c r="D543" t="s">
-        <v>1915</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2025</v>
       </c>
       <c r="F543" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G543" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H543" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I543" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1917</v>
-[...2 lines deleted...]
-        <v>1918</v>
+        <v>2026</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D544" t="s">
-        <v>1919</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2027</v>
       </c>
       <c r="F544" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G544" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H544" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I544" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1921</v>
-[...2 lines deleted...]
-        <v>1922</v>
+        <v>2028</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D545" t="s">
-        <v>1923</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2029</v>
       </c>
       <c r="F545" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G545" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H545" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I545" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1925</v>
-[...2 lines deleted...]
-        <v>1926</v>
+        <v>2030</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D546" t="s">
-        <v>1927</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2031</v>
       </c>
       <c r="F546" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G546" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H546" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I546" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>1930</v>
+        <v>2032</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D547" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2033</v>
       </c>
       <c r="F547" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G547" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H547" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I547" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1933</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>2034</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D548" t="s">
-        <v>1935</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2035</v>
       </c>
       <c r="F548" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G548" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H548" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I548" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1937</v>
-[...2 lines deleted...]
-        <v>1938</v>
+        <v>2036</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D549" t="s">
-        <v>1939</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2037</v>
       </c>
       <c r="F549" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G549" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H549" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I549" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1941</v>
-[...2 lines deleted...]
-        <v>1942</v>
+        <v>2038</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D550" t="s">
-        <v>1943</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2039</v>
       </c>
       <c r="F550" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G550" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H550" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I550" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>1946</v>
+        <v>2040</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D551" t="s">
-        <v>1947</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2041</v>
       </c>
       <c r="F551" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G551" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H551" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I551" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>2042</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D552" t="s">
-        <v>1951</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2043</v>
       </c>
       <c r="F552" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G552" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H552" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I552" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>1954</v>
+        <v>2044</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D553" t="s">
-        <v>1955</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2045</v>
       </c>
       <c r="F553" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G553" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H553" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I553" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1957</v>
-[...2 lines deleted...]
-        <v>1958</v>
+        <v>2046</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D554" t="s">
-        <v>1959</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2047</v>
       </c>
       <c r="F554" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G554" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H554" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I554" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>2048</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D555" t="s">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2049</v>
       </c>
       <c r="F555" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G555" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H555" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I555" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>1966</v>
+        <v>2050</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D556" t="s">
-        <v>1967</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2051</v>
       </c>
       <c r="F556" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G556" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H556" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I556" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1969</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>2052</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D557" t="s">
-        <v>1971</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2053</v>
       </c>
       <c r="F557" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G557" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H557" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I557" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1974</v>
+        <v>2054</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D558" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2055</v>
       </c>
       <c r="F558" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G558" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H558" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I558" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1977</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>2056</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D559" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2057</v>
       </c>
       <c r="F559" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G559" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H559" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I559" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1981</v>
-[...2 lines deleted...]
-        <v>1982</v>
+        <v>2058</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D560" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2059</v>
       </c>
       <c r="F560" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G560" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H560" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I560" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1985</v>
-[...2 lines deleted...]
-        <v>1986</v>
+        <v>2060</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D561" t="s">
-        <v>1987</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2061</v>
       </c>
       <c r="F561" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G561" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H561" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I561" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>2062</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D562" t="s">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2063</v>
       </c>
       <c r="F562" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G562" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H562" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I562" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1993</v>
-[...2 lines deleted...]
-        <v>1994</v>
+        <v>2064</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D563" t="s">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2065</v>
       </c>
       <c r="F563" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G563" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H563" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I563" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>2066</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D564" t="s">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2067</v>
       </c>
       <c r="F564" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G564" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H564" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:8" ht="12.75">
+        <v>927</v>
+      </c>
+      <c r="I564" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2002</v>
+        <v>2068</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D565" t="s">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2069</v>
       </c>
       <c r="F565" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G565" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H565" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I565" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>2070</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D566" t="s">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2071</v>
       </c>
       <c r="F566" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G566" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H566" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I566" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2072</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D567" t="s">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2073</v>
       </c>
       <c r="F567" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G567" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H567" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I567" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2074</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D568" t="s">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2075</v>
       </c>
       <c r="F568" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G568" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H568" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I568" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2076</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D569" t="s">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2077</v>
       </c>
       <c r="F569" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G569" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H569" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I569" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2078</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D570" t="s">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2079</v>
       </c>
       <c r="F570" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G570" t="s">
-        <v>17</v>
+        <v>1001</v>
       </c>
       <c r="H570" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:8" ht="12.75">
+        <v>666</v>
+      </c>
+      <c r="I570" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>2080</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D571" t="s">
-        <v>2027</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2081</v>
       </c>
       <c r="F571" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G571" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H571" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I571" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>2029</v>
-[...2 lines deleted...]
-        <v>2030</v>
+        <v>2082</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D572" t="s">
-        <v>2031</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2083</v>
       </c>
       <c r="F572" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G572" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H572" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I572" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>2034</v>
+        <v>2084</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D573" t="s">
-        <v>2035</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2085</v>
       </c>
       <c r="F573" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G573" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H573" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I573" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>2037</v>
-[...2 lines deleted...]
-        <v>2038</v>
+        <v>2086</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D574" t="s">
-        <v>2039</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2087</v>
       </c>
       <c r="F574" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G574" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H574" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I574" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>2041</v>
-[...2 lines deleted...]
-        <v>2042</v>
+        <v>2088</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D575" t="s">
-        <v>2043</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2089</v>
       </c>
       <c r="F575" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G575" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H575" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I575" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>2045</v>
+        <v>2090</v>
       </c>
       <c r="B576" t="s">
-        <v>2046</v>
+        <v>2091</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>123</v>
+        <v>994</v>
       </c>
       <c r="D576" t="s">
-        <v>2047</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2092</v>
       </c>
       <c r="F576" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G576" t="s">
-        <v>17</v>
+        <v>1001</v>
       </c>
       <c r="H576" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>996</v>
+      </c>
+      <c r="I576" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>2049</v>
-[...2 lines deleted...]
-        <v>2050</v>
+        <v>2093</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D577" t="s">
-        <v>2051</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2094</v>
       </c>
       <c r="F577" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G577" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H577" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I577" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>2053</v>
-[...2 lines deleted...]
-        <v>2054</v>
+        <v>2095</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D578" t="s">
-        <v>2055</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2096</v>
       </c>
       <c r="F578" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G578" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H578" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I578" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>2057</v>
-[...2 lines deleted...]
-        <v>2058</v>
+        <v>2097</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>123</v>
+        <v>994</v>
       </c>
       <c r="D579" t="s">
-        <v>2059</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2098</v>
       </c>
       <c r="F579" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G579" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H579" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:8" ht="12.75">
+        <v>996</v>
+      </c>
+      <c r="I579" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>2061</v>
-[...2 lines deleted...]
-        <v>2062</v>
+        <v>2099</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D580" t="s">
-        <v>2063</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2100</v>
       </c>
       <c r="F580" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G580" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H580" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I580" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>2065</v>
-[...2 lines deleted...]
-        <v>2066</v>
+        <v>2101</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D581" t="s">
-        <v>2067</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2102</v>
       </c>
       <c r="F581" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G581" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H581" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I581" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>2069</v>
-[...2 lines deleted...]
-        <v>2070</v>
+        <v>2103</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D582" t="s">
-        <v>2071</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2104</v>
       </c>
       <c r="F582" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G582" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H582" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+      <c r="I582" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>2073</v>
-[...2 lines deleted...]
-        <v>2074</v>
+        <v>2105</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D583" t="s">
-        <v>2075</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2106</v>
       </c>
       <c r="F583" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G583" t="s">
-        <v>17</v>
+        <v>1001</v>
       </c>
       <c r="H583" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:8" ht="12.75">
+        <v>666</v>
+      </c>
+      <c r="I583" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>2077</v>
-[...2 lines deleted...]
-        <v>2078</v>
+        <v>2107</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D584" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F584" t="s">
+        <v>664</v>
+      </c>
+      <c r="G584" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H584" t="s">
+        <v>666</v>
+      </c>
+      <c r="I584" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9" ht="12.75">
+      <c r="A585" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F585" t="s">
+        <v>664</v>
+      </c>
+      <c r="G585" t="s">
+        <v>665</v>
+      </c>
+      <c r="H585" t="s">
+        <v>930</v>
+      </c>
+      <c r="I585" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9" ht="12.75">
+      <c r="A586" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F586" t="s">
+        <v>664</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H586" t="s">
+        <v>666</v>
+      </c>
+      <c r="I586" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9" ht="12.75">
+      <c r="A587" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F587" t="s">
+        <v>664</v>
+      </c>
+      <c r="G587" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H587" t="s">
+        <v>666</v>
+      </c>
+      <c r="I587" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9" ht="12.75">
+      <c r="A588" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F588" t="s">
+        <v>664</v>
+      </c>
+      <c r="G588" t="s">
+        <v>665</v>
+      </c>
+      <c r="H588" t="s">
+        <v>930</v>
+      </c>
+      <c r="I588" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" ht="12.75">
+      <c r="A589" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F589" t="s">
+        <v>664</v>
+      </c>
+      <c r="G589" t="s">
+        <v>665</v>
+      </c>
+      <c r="H589" t="s">
+        <v>996</v>
+      </c>
+      <c r="I589" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" ht="12.75">
+      <c r="A590" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F590" t="s">
+        <v>664</v>
+      </c>
+      <c r="G590" t="s">
+        <v>665</v>
+      </c>
+      <c r="H590" t="s">
+        <v>930</v>
+      </c>
+      <c r="I590" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" ht="12.75">
+      <c r="A591" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D591" t="s">
         <v>2079</v>
       </c>
-      <c r="E584" t="s">
-[...183 lines deleted...]
-      </c>
       <c r="F591" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G591" t="s">
-        <v>17</v>
+        <v>1001</v>
       </c>
       <c r="H591" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:8" ht="12.75">
+        <v>666</v>
+      </c>
+      <c r="I591" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>2109</v>
-[...2 lines deleted...]
-        <v>2110</v>
+        <v>2122</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>123</v>
+        <v>662</v>
       </c>
       <c r="D592" t="s">
-        <v>2111</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2123</v>
       </c>
       <c r="F592" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="G592" t="s">
-        <v>17</v>
+        <v>665</v>
       </c>
       <c r="H592" t="s">
-        <v>125</v>
+        <v>666</v>
+      </c>
+      <c r="I592" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>2113</v>
+        <v>2125</v>
       </c>
       <c r="B593" t="s">
-        <v>2114</v>
+        <v>2126</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D593" t="s">
-        <v>2115</v>
+        <v>2127</v>
       </c>
       <c r="E593" t="s">
         <v>15</v>
       </c>
       <c r="F593" t="s">
         <v>16</v>
       </c>
       <c r="G593" t="s">
         <v>17</v>
       </c>
       <c r="H593" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>2117</v>
+        <v>2129</v>
       </c>
       <c r="B594" t="s">
-        <v>2118</v>
+        <v>2130</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D594" t="s">
-        <v>2119</v>
+        <v>2131</v>
       </c>
       <c r="E594" t="s">
         <v>15</v>
       </c>
       <c r="F594" t="s">
         <v>16</v>
       </c>
       <c r="G594" t="s">
         <v>17</v>
       </c>
       <c r="H594" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>2121</v>
+        <v>2133</v>
       </c>
       <c r="B595" t="s">
-        <v>2122</v>
+        <v>2134</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D595" t="s">
-        <v>2123</v>
+        <v>2135</v>
       </c>
       <c r="E595" t="s">
         <v>15</v>
       </c>
       <c r="F595" t="s">
         <v>16</v>
       </c>
       <c r="G595" t="s">
         <v>17</v>
       </c>
       <c r="H595" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>2125</v>
+        <v>2137</v>
       </c>
       <c r="B596" t="s">
-        <v>2126</v>
+        <v>2138</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D596" t="s">
-        <v>2127</v>
+        <v>1070</v>
       </c>
       <c r="E596" t="s">
         <v>15</v>
       </c>
       <c r="F596" t="s">
         <v>16</v>
       </c>
       <c r="G596" t="s">
         <v>17</v>
       </c>
       <c r="H596" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>2129</v>
+        <v>2140</v>
       </c>
       <c r="B597" t="s">
-        <v>2130</v>
+        <v>2141</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D597" t="s">
-        <v>2131</v>
+        <v>1066</v>
       </c>
       <c r="E597" t="s">
         <v>15</v>
       </c>
       <c r="F597" t="s">
         <v>16</v>
       </c>
       <c r="G597" t="s">
         <v>17</v>
       </c>
       <c r="H597" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>2133</v>
+        <v>2143</v>
       </c>
       <c r="B598" t="s">
-        <v>2134</v>
+        <v>2144</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D598" t="s">
-        <v>2135</v>
+        <v>1059</v>
       </c>
       <c r="E598" t="s">
         <v>15</v>
       </c>
       <c r="F598" t="s">
         <v>16</v>
       </c>
       <c r="G598" t="s">
         <v>17</v>
       </c>
       <c r="H598" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>2137</v>
+        <v>2146</v>
       </c>
       <c r="B599" t="s">
-        <v>2138</v>
+        <v>2147</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D599" t="s">
-        <v>2139</v>
+        <v>2131</v>
       </c>
       <c r="E599" t="s">
         <v>15</v>
       </c>
       <c r="F599" t="s">
         <v>16</v>
       </c>
       <c r="G599" t="s">
         <v>17</v>
       </c>
       <c r="H599" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
       <c r="B600" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D600" t="s">
-        <v>2143</v>
+        <v>2135</v>
       </c>
       <c r="E600" t="s">
         <v>15</v>
       </c>
       <c r="F600" t="s">
         <v>16</v>
       </c>
       <c r="G600" t="s">
         <v>17</v>
       </c>
       <c r="H600" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>2145</v>
+        <v>2152</v>
       </c>
       <c r="B601" t="s">
-        <v>2146</v>
+        <v>2153</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D601" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="E601" t="s">
         <v>15</v>
       </c>
       <c r="F601" t="s">
         <v>16</v>
       </c>
       <c r="G601" t="s">
         <v>17</v>
       </c>
       <c r="H601" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
       <c r="B602" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D602" t="s">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2157</v>
       </c>
       <c r="F602" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G602" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H602" t="s">
-        <v>125</v>
+        <v>710</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
       <c r="B603" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D603" t="s">
-        <v>2155</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2161</v>
       </c>
       <c r="F603" t="s">
         <v>16</v>
       </c>
       <c r="G603" t="s">
         <v>17</v>
       </c>
       <c r="H603" t="s">
-        <v>125</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>2157</v>
+        <v>2164</v>
       </c>
       <c r="B604" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D604" t="s">
-        <v>2159</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2166</v>
       </c>
       <c r="F604" t="s">
         <v>16</v>
       </c>
       <c r="G604" t="s">
         <v>17</v>
       </c>
       <c r="H604" t="s">
-        <v>125</v>
+        <v>698</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="B605" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D605" t="s">
-        <v>2163</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1123</v>
       </c>
       <c r="F605" t="s">
         <v>16</v>
       </c>
       <c r="G605" t="s">
         <v>17</v>
       </c>
       <c r="H605" t="s">
-        <v>125</v>
+        <v>342</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>2165</v>
+        <v>2171</v>
       </c>
       <c r="B606" t="s">
-        <v>2166</v>
+        <v>2172</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D606" t="s">
-        <v>2167</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2173</v>
       </c>
       <c r="F606" t="s">
         <v>16</v>
       </c>
       <c r="G606" t="s">
         <v>17</v>
       </c>
       <c r="H606" t="s">
-        <v>125</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="B607" t="s">
-        <v>2170</v>
+        <v>2176</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D607" t="s">
-        <v>2171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2177</v>
       </c>
       <c r="F607" t="s">
         <v>16</v>
       </c>
       <c r="G607" t="s">
         <v>17</v>
       </c>
       <c r="H607" t="s">
-        <v>125</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>2173</v>
+        <v>2178</v>
       </c>
       <c r="B608" t="s">
-        <v>2174</v>
+        <v>2179</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D608" t="s">
-        <v>2175</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2180</v>
       </c>
       <c r="F608" t="s">
         <v>16</v>
       </c>
       <c r="G608" t="s">
         <v>17</v>
       </c>
       <c r="H608" t="s">
-        <v>125</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="B609" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D609" t="s">
-        <v>2179</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2183</v>
       </c>
       <c r="F609" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G609" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H609" t="s">
-        <v>125</v>
+        <v>710</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="B610" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D610" t="s">
-        <v>2183</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2187</v>
       </c>
       <c r="F610" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G610" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H610" t="s">
-        <v>125</v>
+        <v>726</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B611" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D611" t="s">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2191</v>
       </c>
       <c r="F611" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G611" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H611" t="s">
-        <v>125</v>
+        <v>726</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="B612" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>123</v>
+        <v>730</v>
       </c>
       <c r="D612" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E612" t="s">
         <v>15</v>
       </c>
       <c r="F612" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="G612" t="s">
-        <v>17</v>
+        <v>678</v>
       </c>
       <c r="H612" t="s">
-        <v>125</v>
+        <v>703</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="B613" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D613" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="F613" t="s">
         <v>16</v>
       </c>
       <c r="G613" t="s">
         <v>17</v>
       </c>
       <c r="H613" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="B614" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D614" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="E614" t="s">
         <v>15</v>
       </c>
       <c r="F614" t="s">
         <v>16</v>
       </c>
       <c r="G614" t="s">
         <v>17</v>
       </c>
       <c r="H614" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B615" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D615" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="F615" t="s">
         <v>16</v>
       </c>
       <c r="G615" t="s">
         <v>17</v>
       </c>
       <c r="H615" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="B616" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D616" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="E616" t="s">
         <v>15</v>
       </c>
       <c r="F616" t="s">
         <v>16</v>
       </c>
       <c r="G616" t="s">
         <v>17</v>
       </c>
       <c r="H616" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="B617" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D617" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="F617" t="s">
         <v>16</v>
       </c>
       <c r="G617" t="s">
         <v>17</v>
       </c>
       <c r="H617" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="B618" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D618" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="F618" t="s">
         <v>16</v>
       </c>
       <c r="G618" t="s">
         <v>17</v>
       </c>
       <c r="H618" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="B619" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D619" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="E619" t="s">
         <v>15</v>
       </c>
       <c r="F619" t="s">
         <v>16</v>
       </c>
       <c r="G619" t="s">
         <v>17</v>
       </c>
       <c r="H619" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="B620" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D620" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="F620" t="s">
         <v>16</v>
       </c>
       <c r="G620" t="s">
         <v>17</v>
       </c>
       <c r="H620" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:10" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>2224</v>
+        <v>2229</v>
       </c>
       <c r="B621" t="s">
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D621" t="s">
-        <v>2226</v>
+        <v>2231</v>
       </c>
       <c r="E621" t="s">
         <v>15</v>
       </c>
       <c r="F621" t="s">
         <v>16</v>
       </c>
       <c r="G621" t="s">
         <v>17</v>
       </c>
       <c r="H621" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>2227</v>
+        <v>84</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
       <c r="B622" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>501</v>
+        <v>82</v>
       </c>
       <c r="D622" t="s">
         <v>2231</v>
       </c>
+      <c r="E622" t="s">
+        <v>15</v>
+      </c>
       <c r="F622" t="s">
         <v>16</v>
       </c>
       <c r="G622" t="s">
         <v>17</v>
       </c>
       <c r="H622" t="s">
-        <v>503</v>
+        <v>84</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>2232</v>
+        <v>2236</v>
       </c>
       <c r="B623" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>2234</v>
+        <v>82</v>
       </c>
       <c r="D623" t="s">
-        <v>2235</v>
+        <v>2238</v>
+      </c>
+      <c r="E623" t="s">
+        <v>15</v>
       </c>
       <c r="F623" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G623" t="s">
-        <v>2236</v>
+        <v>17</v>
       </c>
       <c r="H623" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="B624" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D624" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="F624" t="s">
         <v>16</v>
       </c>
       <c r="G624" t="s">
         <v>17</v>
       </c>
       <c r="H624" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="B625" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D625" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="E625" t="s">
         <v>15</v>
       </c>
       <c r="F625" t="s">
         <v>16</v>
       </c>
       <c r="G625" t="s">
         <v>17</v>
       </c>
       <c r="H625" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="B626" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D626" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="F626" t="s">
         <v>16</v>
       </c>
       <c r="G626" t="s">
         <v>17</v>
       </c>
       <c r="H626" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="B627" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D627" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="E627" t="s">
         <v>15</v>
       </c>
       <c r="F627" t="s">
         <v>16</v>
       </c>
       <c r="G627" t="s">
         <v>17</v>
       </c>
       <c r="H627" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="B628" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D628" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="E628" t="s">
         <v>15</v>
       </c>
       <c r="F628" t="s">
         <v>16</v>
       </c>
       <c r="G628" t="s">
         <v>17</v>
       </c>
       <c r="H628" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="B629" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D629" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="E629" t="s">
         <v>15</v>
       </c>
       <c r="F629" t="s">
         <v>16</v>
       </c>
       <c r="G629" t="s">
         <v>17</v>
       </c>
       <c r="H629" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="B630" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D630" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="E630" t="s">
         <v>15</v>
       </c>
       <c r="F630" t="s">
         <v>16</v>
       </c>
       <c r="G630" t="s">
         <v>17</v>
       </c>
       <c r="H630" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="B631" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D631" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="E631" t="s">
         <v>15</v>
       </c>
       <c r="F631" t="s">
         <v>16</v>
       </c>
       <c r="G631" t="s">
         <v>17</v>
       </c>
       <c r="H631" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="B632" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D632" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="E632" t="s">
         <v>15</v>
       </c>
       <c r="F632" t="s">
         <v>16</v>
       </c>
       <c r="G632" t="s">
         <v>17</v>
       </c>
       <c r="H632" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="B633" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D633" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="E633" t="s">
         <v>15</v>
       </c>
       <c r="F633" t="s">
         <v>16</v>
       </c>
       <c r="G633" t="s">
         <v>17</v>
       </c>
       <c r="H633" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="B634" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D634" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="E634" t="s">
         <v>15</v>
       </c>
       <c r="F634" t="s">
         <v>16</v>
       </c>
       <c r="G634" t="s">
         <v>17</v>
       </c>
       <c r="H634" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="B635" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D635" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="E635" t="s">
         <v>15</v>
       </c>
       <c r="F635" t="s">
         <v>16</v>
       </c>
       <c r="G635" t="s">
         <v>17</v>
       </c>
       <c r="H635" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="B636" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D636" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="E636" t="s">
         <v>15</v>
       </c>
       <c r="F636" t="s">
         <v>16</v>
       </c>
       <c r="G636" t="s">
         <v>17</v>
       </c>
       <c r="H636" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="B637" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>912</v>
+        <v>82</v>
       </c>
       <c r="D637" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="F637" t="s">
         <v>16</v>
       </c>
       <c r="G637" t="s">
         <v>17</v>
       </c>
       <c r="H637" t="s">
-        <v>914</v>
+        <v>84</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="B638" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D638" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="E638" t="s">
         <v>15</v>
       </c>
       <c r="F638" t="s">
         <v>16</v>
       </c>
       <c r="G638" t="s">
         <v>17</v>
       </c>
       <c r="H638" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="B639" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D639" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="F639" t="s">
         <v>16</v>
       </c>
       <c r="G639" t="s">
         <v>17</v>
       </c>
       <c r="H639" t="s">
-        <v>819</v>
+        <v>84</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B640" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D640" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="E640" t="s">
         <v>15</v>
       </c>
       <c r="F640" t="s">
         <v>16</v>
       </c>
       <c r="G640" t="s">
         <v>17</v>
       </c>
       <c r="H640" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="B641" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D641" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="F641" t="s">
         <v>16</v>
       </c>
       <c r="G641" t="s">
         <v>17</v>
       </c>
       <c r="H641" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B642" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D642" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="E642" t="s">
         <v>15</v>
       </c>
       <c r="F642" t="s">
         <v>16</v>
       </c>
       <c r="G642" t="s">
         <v>17</v>
       </c>
       <c r="H642" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="B643" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>912</v>
+        <v>82</v>
       </c>
       <c r="D643" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="E643" t="s">
         <v>15</v>
       </c>
       <c r="F643" t="s">
         <v>16</v>
       </c>
       <c r="G643" t="s">
         <v>17</v>
       </c>
       <c r="H643" t="s">
-        <v>914</v>
+        <v>84</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="B644" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D644" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="E644" t="s">
         <v>15</v>
       </c>
       <c r="F644" t="s">
         <v>16</v>
       </c>
       <c r="G644" t="s">
         <v>17</v>
       </c>
       <c r="H644" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B645" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D645" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="E645" t="s">
         <v>15</v>
       </c>
       <c r="F645" t="s">
         <v>16</v>
       </c>
       <c r="G645" t="s">
         <v>17</v>
       </c>
       <c r="H645" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B646" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D646" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="E646" t="s">
         <v>15</v>
       </c>
       <c r="F646" t="s">
         <v>16</v>
       </c>
       <c r="G646" t="s">
         <v>17</v>
       </c>
       <c r="H646" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B647" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>912</v>
+        <v>72</v>
       </c>
       <c r="D647" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="E647" t="s">
         <v>15</v>
       </c>
       <c r="F647" t="s">
         <v>16</v>
       </c>
       <c r="G647" t="s">
         <v>17</v>
       </c>
       <c r="H647" t="s">
-        <v>914</v>
+        <v>74</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B648" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="D648" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="E648" t="s">
         <v>15</v>
       </c>
       <c r="F648" t="s">
         <v>16</v>
       </c>
       <c r="G648" t="s">
         <v>17</v>
       </c>
       <c r="H648" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="B649" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D649" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="E649" t="s">
         <v>15</v>
       </c>
       <c r="F649" t="s">
         <v>16</v>
       </c>
       <c r="G649" t="s">
         <v>17</v>
       </c>
       <c r="H649" t="s">
-        <v>819</v>
+        <v>74</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="B650" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D650" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="E650" t="s">
         <v>15</v>
       </c>
       <c r="F650" t="s">
         <v>16</v>
       </c>
       <c r="G650" t="s">
         <v>17</v>
       </c>
       <c r="H650" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="B651" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D651" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="E651" t="s">
         <v>15</v>
       </c>
       <c r="F651" t="s">
         <v>16</v>
       </c>
       <c r="G651" t="s">
         <v>17</v>
       </c>
       <c r="H651" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="B652" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D652" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="E652" t="s">
         <v>15</v>
       </c>
       <c r="F652" t="s">
         <v>16</v>
       </c>
       <c r="G652" t="s">
         <v>17</v>
       </c>
       <c r="H652" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="B653" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D653" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="E653" t="s">
         <v>15</v>
       </c>
       <c r="F653" t="s">
         <v>16</v>
       </c>
       <c r="G653" t="s">
         <v>17</v>
       </c>
       <c r="H653" t="s">
-        <v>819</v>
+        <v>84</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="B654" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D654" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="E654" t="s">
         <v>15</v>
       </c>
       <c r="F654" t="s">
         <v>16</v>
       </c>
       <c r="G654" t="s">
         <v>17</v>
       </c>
       <c r="H654" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="B655" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D655" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="E655" t="s">
         <v>15</v>
       </c>
       <c r="F655" t="s">
         <v>16</v>
       </c>
       <c r="G655" t="s">
         <v>17</v>
       </c>
       <c r="H655" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="B656" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D656" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="E656" t="s">
         <v>15</v>
       </c>
       <c r="F656" t="s">
         <v>16</v>
       </c>
       <c r="G656" t="s">
         <v>17</v>
       </c>
       <c r="H656" t="s">
-        <v>819</v>
+        <v>84</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="B657" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D657" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="E657" t="s">
         <v>15</v>
       </c>
       <c r="F657" t="s">
         <v>16</v>
       </c>
       <c r="G657" t="s">
         <v>17</v>
       </c>
       <c r="H657" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="B658" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D658" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="E658" t="s">
         <v>15</v>
       </c>
       <c r="F658" t="s">
         <v>16</v>
       </c>
       <c r="G658" t="s">
         <v>17</v>
       </c>
       <c r="H658" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="B659" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D659" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="E659" t="s">
         <v>15</v>
       </c>
       <c r="F659" t="s">
         <v>16</v>
       </c>
       <c r="G659" t="s">
         <v>17</v>
       </c>
       <c r="H659" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="B660" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="D660" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="E660" t="s">
         <v>15</v>
       </c>
       <c r="F660" t="s">
         <v>16</v>
       </c>
       <c r="G660" t="s">
         <v>17</v>
       </c>
       <c r="H660" t="s">
-        <v>819</v>
+        <v>18</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B661" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="D661" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="E661" t="s">
         <v>15</v>
       </c>
       <c r="F661" t="s">
         <v>16</v>
       </c>
       <c r="G661" t="s">
         <v>17</v>
       </c>
       <c r="H661" t="s">
-        <v>819</v>
+        <v>18</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B662" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D662" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="E662" t="s">
         <v>15</v>
       </c>
       <c r="F662" t="s">
         <v>16</v>
       </c>
       <c r="G662" t="s">
         <v>17</v>
       </c>
       <c r="H662" t="s">
-        <v>819</v>
+        <v>84</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="B663" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D663" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="E663" t="s">
         <v>15</v>
       </c>
       <c r="F663" t="s">
         <v>16</v>
       </c>
       <c r="G663" t="s">
         <v>17</v>
       </c>
       <c r="H663" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="B664" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D664" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="E664" t="s">
         <v>15</v>
       </c>
       <c r="F664" t="s">
         <v>16</v>
       </c>
       <c r="G664" t="s">
         <v>17</v>
       </c>
       <c r="H664" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="B665" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D665" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="F665" t="s">
         <v>16</v>
       </c>
       <c r="G665" t="s">
         <v>17</v>
       </c>
       <c r="H665" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="B666" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D666" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="F666" t="s">
         <v>16</v>
       </c>
       <c r="G666" t="s">
         <v>17</v>
       </c>
       <c r="H666" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="B667" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="D667" t="s">
-        <v>990</v>
+        <v>2414</v>
       </c>
       <c r="E667" t="s">
         <v>15</v>
       </c>
       <c r="F667" t="s">
         <v>16</v>
       </c>
       <c r="G667" t="s">
         <v>17</v>
       </c>
       <c r="H667" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="B668" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D668" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="E668" t="s">
         <v>15</v>
       </c>
       <c r="F668" t="s">
         <v>16</v>
       </c>
       <c r="G668" t="s">
         <v>17</v>
       </c>
       <c r="H668" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="669" spans="1:8" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="B669" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="D669" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="E669" t="s">
         <v>15</v>
       </c>
       <c r="F669" t="s">
         <v>16</v>
       </c>
       <c r="G669" t="s">
         <v>17</v>
       </c>
       <c r="H669" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="670" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J669" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="B670" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E670" t="s">
+        <v>15</v>
+      </c>
+      <c r="F670" t="s">
+        <v>16</v>
+      </c>
+      <c r="G670" t="s">
+        <v>17</v>
+      </c>
+      <c r="H670" t="s">
+        <v>84</v>
+      </c>
+      <c r="J670" t="s">
         <v>2422</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="B671" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D671" t="s">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2429</v>
       </c>
       <c r="F671" t="s">
         <v>16</v>
       </c>
       <c r="G671" t="s">
         <v>17</v>
       </c>
       <c r="H671" t="s">
-        <v>125</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B672" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D672" t="s">
-        <v>2431</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>702</v>
       </c>
       <c r="F672" t="s">
         <v>16</v>
       </c>
       <c r="G672" t="s">
         <v>17</v>
       </c>
       <c r="H672" t="s">
-        <v>125</v>
+        <v>703</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="B673" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>165</v>
+        <v>696</v>
       </c>
       <c r="D673" t="s">
-        <v>2435</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2166</v>
       </c>
       <c r="F673" t="s">
         <v>16</v>
       </c>
       <c r="G673" t="s">
         <v>17</v>
       </c>
       <c r="H673" t="s">
-        <v>148</v>
+        <v>698</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="B674" t="s">
         <v>2438</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>123</v>
+        <v>696</v>
       </c>
       <c r="D674" t="s">
         <v>2439</v>
       </c>
-      <c r="E674" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F674" t="s">
         <v>16</v>
       </c>
       <c r="G674" t="s">
         <v>17</v>
       </c>
       <c r="H674" t="s">
-        <v>125</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="B675" t="s">
         <v>2442</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D675" t="s">
         <v>2443</v>
       </c>
-      <c r="E675" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F675" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G675" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H675" t="s">
-        <v>125</v>
+        <v>726</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B676" t="s">
         <v>2445</v>
       </c>
-      <c r="B676" t="s">
+      <c r="C676" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D676" t="s">
         <v>2446</v>
       </c>
-      <c r="C676" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D676" t="s">
+      <c r="F676" t="s">
+        <v>708</v>
+      </c>
+      <c r="G676" t="s">
+        <v>709</v>
+      </c>
+      <c r="H676" t="s">
         <v>2447</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B677" t="s">
         <v>2449</v>
       </c>
-      <c r="B677" t="s">
+      <c r="C677" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D677" t="s">
         <v>2450</v>
       </c>
-      <c r="C677" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D677" t="s">
+      <c r="F677" t="s">
+        <v>708</v>
+      </c>
+      <c r="G677" t="s">
+        <v>709</v>
+      </c>
+      <c r="H677" t="s">
         <v>2451</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B678" t="s">
         <v>2453</v>
       </c>
-      <c r="B678" t="s">
+      <c r="C678" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D678" t="s">
         <v>2454</v>
       </c>
-      <c r="C678" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F678" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G678" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H678" t="s">
-        <v>125</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D679" t="s">
         <v>2457</v>
       </c>
-      <c r="B679" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F679" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G679" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H679" t="s">
-        <v>148</v>
+        <v>698</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>2461</v>
+        <v>2458</v>
       </c>
       <c r="B680" t="s">
-        <v>2462</v>
+        <v>2459</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>123</v>
+        <v>706</v>
       </c>
       <c r="D680" t="s">
-        <v>2463</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2460</v>
       </c>
       <c r="F680" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G680" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H680" t="s">
-        <v>125</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>2465</v>
+        <v>2461</v>
       </c>
       <c r="B681" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>22</v>
+        <v>706</v>
       </c>
       <c r="D681" t="s">
-        <v>2467</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2463</v>
       </c>
       <c r="F681" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G681" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H681" t="s">
-        <v>24</v>
+        <v>698</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>2469</v>
+        <v>2464</v>
       </c>
       <c r="B682" t="s">
-        <v>2470</v>
+        <v>2465</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>22</v>
+        <v>706</v>
       </c>
       <c r="D682" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2466</v>
       </c>
       <c r="F682" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G682" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H682" t="s">
-        <v>24</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>2473</v>
+        <v>2467</v>
       </c>
       <c r="B683" t="s">
-        <v>2474</v>
+        <v>2468</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>22</v>
+        <v>706</v>
       </c>
       <c r="D683" t="s">
-        <v>2475</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2469</v>
       </c>
       <c r="F683" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G683" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H683" t="s">
-        <v>24</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>2477</v>
+        <v>2471</v>
       </c>
       <c r="B684" t="s">
-        <v>2478</v>
+        <v>2472</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>52</v>
+        <v>706</v>
       </c>
       <c r="D684" t="s">
-        <v>2479</v>
+        <v>2473</v>
       </c>
       <c r="F684" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G684" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H684" t="s">
-        <v>54</v>
+        <v>719</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>2481</v>
+        <v>2474</v>
       </c>
       <c r="B685" t="s">
-        <v>2482</v>
+        <v>2475</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>52</v>
+        <v>706</v>
       </c>
       <c r="D685" t="s">
-        <v>2483</v>
+        <v>2476</v>
       </c>
       <c r="F685" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G685" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H685" t="s">
-        <v>54</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>2485</v>
+        <v>2477</v>
       </c>
       <c r="B686" t="s">
-        <v>2486</v>
+        <v>2478</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>22</v>
+        <v>706</v>
       </c>
       <c r="D686" t="s">
-        <v>2487</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2479</v>
       </c>
       <c r="F686" t="s">
-        <v>16</v>
+        <v>708</v>
       </c>
       <c r="G686" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
       <c r="H686" t="s">
-        <v>24</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>2489</v>
+        <v>2482</v>
       </c>
       <c r="B687" t="s">
-        <v>2490</v>
+        <v>2483</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>22</v>
+        <v>696</v>
       </c>
       <c r="D687" t="s">
-        <v>2491</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2484</v>
       </c>
       <c r="F687" t="s">
         <v>16</v>
       </c>
       <c r="G687" t="s">
         <v>17</v>
       </c>
       <c r="H687" t="s">
-        <v>24</v>
+        <v>719</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F688" t="s">
+        <v>16</v>
+      </c>
+      <c r="G688" t="s">
+        <v>17</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8" ht="12.75">
+      <c r="A689" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D689" t="s">
         <v>2493</v>
       </c>
-      <c r="B688" t="s">
-[...5 lines deleted...]
-      <c r="D688" t="s">
+      <c r="F689" t="s">
+        <v>16</v>
+      </c>
+      <c r="G689" t="s">
+        <v>17</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8" ht="12.75">
+      <c r="A690" s="1" t="s">
         <v>2495</v>
       </c>
-      <c r="E688" t="s">
-[...13 lines deleted...]
-      <c r="A689" s="1" t="s">
+      <c r="B690" t="s">
         <v>2496</v>
       </c>
-      <c r="B689" t="s">
+      <c r="C690" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D690" t="s">
         <v>2497</v>
       </c>
-      <c r="C689" s="1" t="s">
-[...29 lines deleted...]
-        <v>2500</v>
+      <c r="E690" t="s">
+        <v>15</v>
       </c>
       <c r="F690" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G690" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H690" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>84</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>2502</v>
+        <v>2499</v>
       </c>
       <c r="B691" t="s">
-        <v>2503</v>
+        <v>2500</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D691" t="s">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="E691" t="s">
         <v>15</v>
       </c>
       <c r="F691" t="s">
         <v>16</v>
       </c>
       <c r="G691" t="s">
         <v>17</v>
       </c>
       <c r="H691" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>2506</v>
+        <v>2503</v>
       </c>
       <c r="B692" t="s">
-        <v>2507</v>
+        <v>2504</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D692" t="s">
-        <v>2508</v>
+        <v>2505</v>
       </c>
       <c r="E692" t="s">
         <v>15</v>
       </c>
       <c r="F692" t="s">
         <v>16</v>
       </c>
       <c r="G692" t="s">
         <v>17</v>
       </c>
       <c r="H692" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>2510</v>
+        <v>2507</v>
       </c>
       <c r="B693" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E693" t="s">
+        <v>15</v>
+      </c>
+      <c r="F693" t="s">
+        <v>16</v>
+      </c>
+      <c r="G693" t="s">
+        <v>17</v>
+      </c>
+      <c r="H693" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8" ht="12.75">
+      <c r="A694" s="1" t="s">
         <v>2511</v>
       </c>
-      <c r="C693" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D693" t="s">
+      <c r="B694" t="s">
         <v>2512</v>
       </c>
-      <c r="E693" t="s">
-[...13 lines deleted...]
-      <c r="A694" s="1" t="s">
+      <c r="C694" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D694" t="s">
         <v>2513</v>
       </c>
-      <c r="C694" s="1" t="s">
-[...3 lines deleted...]
-        <v>2514</v>
+      <c r="E694" t="s">
+        <v>15</v>
       </c>
       <c r="F694" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G694" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H694" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-    <row r="695" spans="1:9" ht="12.75">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
         <v>2515</v>
       </c>
+      <c r="B695" t="s">
+        <v>2516</v>
+      </c>
       <c r="C695" s="1" t="s">
-        <v>494</v>
+        <v>72</v>
       </c>
       <c r="D695" t="s">
-        <v>2516</v>
+        <v>2517</v>
+      </c>
+      <c r="E695" t="s">
+        <v>15</v>
       </c>
       <c r="F695" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G695" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H695" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>74</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2520</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D696" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="E696" t="s">
         <v>15</v>
       </c>
       <c r="F696" t="s">
         <v>16</v>
       </c>
       <c r="G696" t="s">
         <v>17</v>
       </c>
       <c r="H696" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>2519</v>
+        <v>2523</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2524</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D697" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="E697" t="s">
         <v>15</v>
       </c>
       <c r="F697" t="s">
         <v>16</v>
       </c>
       <c r="G697" t="s">
         <v>17</v>
       </c>
       <c r="H697" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>2521</v>
+        <v>2527</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2528</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="D698" t="s">
-        <v>2522</v>
+        <v>2529</v>
       </c>
       <c r="E698" t="s">
         <v>15</v>
       </c>
       <c r="F698" t="s">
         <v>16</v>
       </c>
       <c r="G698" t="s">
         <v>17</v>
       </c>
       <c r="H698" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>2524</v>
+        <v>2531</v>
       </c>
       <c r="B699" t="s">
-        <v>2525</v>
+        <v>2532</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="D699" t="s">
-        <v>2526</v>
+        <v>2533</v>
+      </c>
+      <c r="E699" t="s">
+        <v>15</v>
       </c>
       <c r="F699" t="s">
         <v>16</v>
       </c>
       <c r="G699" t="s">
         <v>17</v>
       </c>
       <c r="H699" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>2528</v>
-[...2 lines deleted...]
-        <v>2529</v>
+        <v>2534</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="D700" t="s">
-        <v>2530</v>
+        <v>2535</v>
+      </c>
+      <c r="E700" t="s">
+        <v>15</v>
       </c>
       <c r="F700" t="s">
         <v>16</v>
       </c>
       <c r="G700" t="s">
         <v>17</v>
       </c>
       <c r="H700" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2532</v>
-[...2 lines deleted...]
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="D701" t="s">
-        <v>2534</v>
+        <v>2537</v>
+      </c>
+      <c r="E701" t="s">
+        <v>15</v>
       </c>
       <c r="F701" t="s">
         <v>16</v>
       </c>
       <c r="G701" t="s">
         <v>17</v>
       </c>
       <c r="H701" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2536</v>
-[...2 lines deleted...]
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>912</v>
+        <v>22</v>
       </c>
       <c r="D702" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="E702" t="s">
         <v>15</v>
       </c>
       <c r="F702" t="s">
-        <v>2539</v>
+        <v>16</v>
       </c>
       <c r="G702" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="H702" t="s">
-        <v>914</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760239965"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of FACT-SPLICE-CHASSIS"/>
     <hyperlink ref="A3" r:id="rId3" display="760251229"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FACT-MODULES"/>
     <hyperlink ref="A4" r:id="rId5" display="760251230"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FACT-MODULES"/>
-    <hyperlink ref="A5" r:id="rId7" display="760244853"/>
-[...9 lines deleted...]
-    <hyperlink ref="A10" r:id="rId17" display="760243102"/>
+    <hyperlink ref="A5" r:id="rId7" display="760262207"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760262208"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760262209"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760239897"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="760239951"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="760239952"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
-    <hyperlink ref="A11" r:id="rId19" display="760243104"/>
-[...17 lines deleted...]
-    <hyperlink ref="A20" r:id="rId37" display="760254307"/>
+    <hyperlink ref="A11" r:id="rId19" display="760239958"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A12" r:id="rId21" display="760239970"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A13" r:id="rId23" display="760239959"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A14" r:id="rId25" display="760239980"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A15" r:id="rId27" display="760239990"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A16" r:id="rId29" display="760240001"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A17" r:id="rId31" display="760239960"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A18" r:id="rId33" display="760239971"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A19" r:id="rId35" display="760239991"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A20" r:id="rId37" display="760239992"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of FACT-CABLED-CHASSIS"/>
-    <hyperlink ref="A21" r:id="rId39" display="760254311"/>
-[...538 lines deleted...]
-    <hyperlink ref="C295" r:id="rId578" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A21" r:id="rId39" display="760239972"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A22" r:id="rId41" display="760239982"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A23" r:id="rId43" display="760239957"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A24" r:id="rId45" display="760239973"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A25" r:id="rId47" display="760239983"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A26" r:id="rId49" display="760240022"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A27" r:id="rId51" display="760239963"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A28" r:id="rId53" display="760240005"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A29" r:id="rId55" display="760239984"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A30" r:id="rId57" display="760239995"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A31" r:id="rId59" display="760239964"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A32" r:id="rId61" display="760239986"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A33" r:id="rId63" display="760240055"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A34" r:id="rId65" display="760240008"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A35" r:id="rId67" display="760239998"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A36" r:id="rId69" display="760240016"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A37" r:id="rId71" display="760240026"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A38" r:id="rId73" display="760240056"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A39" r:id="rId75" display="760240009"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A40" r:id="rId77" display="760239969"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A41" r:id="rId79" display="760240057"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A42" r:id="rId81" display="760240010"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A43" r:id="rId83" display="760239978"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A44" r:id="rId85" display="760239988"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A45" r:id="rId87" display="760240061"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A46" r:id="rId89" display="760240058"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A47" r:id="rId91" display="760239979"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A48" r:id="rId93" display="760240018"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A49" r:id="rId95" display="760240062"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A50" r:id="rId97" display="760239989"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A51" r:id="rId99" display="760240029"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A52" r:id="rId101" display="760240030"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A53" r:id="rId103" display="760240073"/>
+    <hyperlink ref="C53" r:id="rId104" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A54" r:id="rId105" display="760240020"/>
+    <hyperlink ref="C54" r:id="rId106" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A55" r:id="rId107" display="760240075"/>
+    <hyperlink ref="C55" r:id="rId108" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A56" r:id="rId109" display="760240076"/>
+    <hyperlink ref="C56" r:id="rId110" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A57" r:id="rId111" display="760240665"/>
+    <hyperlink ref="C57" r:id="rId112" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A58" r:id="rId113" display="760240676"/>
+    <hyperlink ref="C58" r:id="rId114" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A59" r:id="rId115" display="760240691"/>
+    <hyperlink ref="C59" r:id="rId116" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A60" r:id="rId117" display="760240639"/>
+    <hyperlink ref="C60" r:id="rId118" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A61" r:id="rId119" display="760240677"/>
+    <hyperlink ref="C61" r:id="rId120" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A62" r:id="rId121" display="760240703"/>
+    <hyperlink ref="C62" r:id="rId122" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A63" r:id="rId123" display="760240615"/>
+    <hyperlink ref="C63" r:id="rId124" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A64" r:id="rId125" display="760240640"/>
+    <hyperlink ref="C64" r:id="rId126" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A65" r:id="rId127" display="760240626"/>
+    <hyperlink ref="C65" r:id="rId128" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A66" r:id="rId129" display="760240658"/>
+    <hyperlink ref="C66" r:id="rId130" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A67" r:id="rId131" display="760240669"/>
+    <hyperlink ref="C67" r:id="rId132" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A68" r:id="rId133" display="760240630"/>
+    <hyperlink ref="C68" r:id="rId134" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A69" r:id="rId135" display="760240696"/>
+    <hyperlink ref="C69" r:id="rId136" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A70" r:id="rId137" display="760240644"/>
+    <hyperlink ref="C70" r:id="rId138" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A71" r:id="rId139" display="760240670"/>
+    <hyperlink ref="C71" r:id="rId140" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A72" r:id="rId141" display="760240671"/>
+    <hyperlink ref="C72" r:id="rId142" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A73" r:id="rId143" display="760240648"/>
+    <hyperlink ref="C73" r:id="rId144" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A74" r:id="rId145" display="760240700"/>
+    <hyperlink ref="C74" r:id="rId146" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A75" r:id="rId147" display="760240701"/>
+    <hyperlink ref="C75" r:id="rId148" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A76" r:id="rId149" display="760240673"/>
+    <hyperlink ref="C76" r:id="rId150" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A77" r:id="rId151" display="760240685"/>
+    <hyperlink ref="C77" r:id="rId152" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A78" r:id="rId153" display="760240689"/>
+    <hyperlink ref="C78" r:id="rId154" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A79" r:id="rId155" display="760243094"/>
+    <hyperlink ref="C79" r:id="rId156" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A80" r:id="rId157" display="760243095"/>
+    <hyperlink ref="C80" r:id="rId158" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A81" r:id="rId159" display="760240079"/>
+    <hyperlink ref="C81" r:id="rId160" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A82" r:id="rId161" display="760240070"/>
+    <hyperlink ref="C82" r:id="rId162" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A83" r:id="rId163" display="760240184"/>
+    <hyperlink ref="C83" r:id="rId164" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A84" r:id="rId165" display="760240446"/>
+    <hyperlink ref="C84" r:id="rId166" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A85" r:id="rId167" display="760240186"/>
+    <hyperlink ref="C85" r:id="rId168" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A86" r:id="rId169" display="760240432"/>
+    <hyperlink ref="C86" r:id="rId170" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A87" r:id="rId171" display="760240187"/>
+    <hyperlink ref="C87" r:id="rId172" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A88" r:id="rId173" display="760240450"/>
+    <hyperlink ref="C88" r:id="rId174" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A89" r:id="rId175" display="760240434"/>
+    <hyperlink ref="C89" r:id="rId176" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A90" r:id="rId177" display="760240459"/>
+    <hyperlink ref="C90" r:id="rId178" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A91" r:id="rId179" display="760240453"/>
+    <hyperlink ref="C91" r:id="rId180" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A92" r:id="rId181" display="760240463"/>
+    <hyperlink ref="C92" r:id="rId182" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A93" r:id="rId183" display="760240475"/>
+    <hyperlink ref="C93" r:id="rId184" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A94" r:id="rId185" display="760240438"/>
+    <hyperlink ref="C94" r:id="rId186" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A95" r:id="rId187" display="760240487"/>
+    <hyperlink ref="C95" r:id="rId188" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A96" r:id="rId189" display="760240500"/>
+    <hyperlink ref="C96" r:id="rId190" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A97" r:id="rId191" display="760240457"/>
+    <hyperlink ref="C97" r:id="rId192" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A98" r:id="rId193" display="760240488"/>
+    <hyperlink ref="C98" r:id="rId194" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A99" r:id="rId195" display="760240441"/>
+    <hyperlink ref="C99" r:id="rId196" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A100" r:id="rId197" display="760240416"/>
+    <hyperlink ref="C100" r:id="rId198" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A101" r:id="rId199" display="760240504"/>
+    <hyperlink ref="C101" r:id="rId200" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A102" r:id="rId201" display="760240544"/>
+    <hyperlink ref="C102" r:id="rId202" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A103" r:id="rId203" display="760240468"/>
+    <hyperlink ref="C103" r:id="rId204" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A104" r:id="rId205" display="760240518"/>
+    <hyperlink ref="C104" r:id="rId206" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A105" r:id="rId207" display="760240545"/>
+    <hyperlink ref="C105" r:id="rId208" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A106" r:id="rId209" display="760240469"/>
+    <hyperlink ref="C106" r:id="rId210" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A107" r:id="rId211" display="760240494"/>
+    <hyperlink ref="C107" r:id="rId212" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A108" r:id="rId213" display="760240470"/>
+    <hyperlink ref="C108" r:id="rId214" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A109" r:id="rId215" display="760240485"/>
+    <hyperlink ref="C109" r:id="rId216" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A110" r:id="rId217" display="760240521"/>
+    <hyperlink ref="C110" r:id="rId218" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A111" r:id="rId219" display="760240571"/>
+    <hyperlink ref="C111" r:id="rId220" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A112" r:id="rId221" display="760240550"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A113" r:id="rId223" display="760240572"/>
+    <hyperlink ref="C113" r:id="rId224" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A114" r:id="rId225" display="760240587"/>
+    <hyperlink ref="C114" r:id="rId226" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A115" r:id="rId227" display="760240551"/>
+    <hyperlink ref="C115" r:id="rId228" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A116" r:id="rId229" display="760240575"/>
+    <hyperlink ref="C116" r:id="rId230" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A117" r:id="rId231" display="760240588"/>
+    <hyperlink ref="C117" r:id="rId232" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A118" r:id="rId233" display="760240564"/>
+    <hyperlink ref="C118" r:id="rId234" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A119" r:id="rId235" display="760240552"/>
+    <hyperlink ref="C119" r:id="rId236" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A120" r:id="rId237" display="760240539"/>
+    <hyperlink ref="C120" r:id="rId238" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A121" r:id="rId239" display="760240515"/>
+    <hyperlink ref="C121" r:id="rId240" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A122" r:id="rId241" display="760240589"/>
+    <hyperlink ref="C122" r:id="rId242" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A123" r:id="rId243" display="760240577"/>
+    <hyperlink ref="C123" r:id="rId244" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A124" r:id="rId245" display="760240565"/>
+    <hyperlink ref="C124" r:id="rId246" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A125" r:id="rId247" display="760240601"/>
+    <hyperlink ref="C125" r:id="rId248" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A126" r:id="rId249" display="760240527"/>
+    <hyperlink ref="C126" r:id="rId250" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A127" r:id="rId251" display="760240578"/>
+    <hyperlink ref="C127" r:id="rId252" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A128" r:id="rId253" display="760240566"/>
+    <hyperlink ref="C128" r:id="rId254" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A129" r:id="rId255" display="760240593"/>
+    <hyperlink ref="C129" r:id="rId256" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A130" r:id="rId257" display="760240620"/>
+    <hyperlink ref="C130" r:id="rId258" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A131" r:id="rId259" display="760240649"/>
+    <hyperlink ref="C131" r:id="rId260" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A132" r:id="rId261" display="760240605"/>
+    <hyperlink ref="C132" r:id="rId262" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A133" r:id="rId263" display="760240594"/>
+    <hyperlink ref="C133" r:id="rId264" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A134" r:id="rId265" display="760240663"/>
+    <hyperlink ref="C134" r:id="rId266" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A135" r:id="rId267" display="760240585"/>
+    <hyperlink ref="C135" r:id="rId268" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A136" r:id="rId269" display="760240595"/>
+    <hyperlink ref="C136" r:id="rId270" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A137" r:id="rId271" display="760240622"/>
+    <hyperlink ref="C137" r:id="rId272" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A138" r:id="rId273" display="760240652"/>
+    <hyperlink ref="C138" r:id="rId274" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A139" r:id="rId275" display="760240635"/>
+    <hyperlink ref="C139" r:id="rId276" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A140" r:id="rId277" display="760240664"/>
+    <hyperlink ref="C140" r:id="rId278" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A141" r:id="rId279" display="760240636"/>
+    <hyperlink ref="C141" r:id="rId280" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A142" r:id="rId281" display="760243102"/>
+    <hyperlink ref="C142" r:id="rId282" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A143" r:id="rId283" display="760243104"/>
+    <hyperlink ref="C143" r:id="rId284" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A144" r:id="rId285" display="760243105"/>
+    <hyperlink ref="C144" r:id="rId286" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A145" r:id="rId287" display="760243107"/>
+    <hyperlink ref="C145" r:id="rId288" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A146" r:id="rId289" display="760244652"/>
+    <hyperlink ref="C146" r:id="rId290" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A147" r:id="rId291" display="760244653"/>
+    <hyperlink ref="C147" r:id="rId292" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A148" r:id="rId293" display="760244849"/>
+    <hyperlink ref="C148" r:id="rId294" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A149" r:id="rId295" display="760244852"/>
+    <hyperlink ref="C149" r:id="rId296" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A150" r:id="rId297" display="760244851"/>
+    <hyperlink ref="C150" r:id="rId298" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A151" r:id="rId299" display="760244853"/>
+    <hyperlink ref="C151" r:id="rId300" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A152" r:id="rId301" display="760244855"/>
+    <hyperlink ref="C152" r:id="rId302" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A153" r:id="rId303" display="760244922"/>
+    <hyperlink ref="C153" r:id="rId304" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A154" r:id="rId305" display="760244924"/>
+    <hyperlink ref="C154" r:id="rId306" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A155" r:id="rId307" display="760244923"/>
+    <hyperlink ref="C155" r:id="rId308" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A156" r:id="rId309" display="FACT-MMDC20R5UB-S"/>
+    <hyperlink ref="C156" r:id="rId310" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A157" r:id="rId311" display="760240000"/>
+    <hyperlink ref="C157" r:id="rId312" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A158" r:id="rId313" display="760262210"/>
+    <hyperlink ref="C158" r:id="rId314" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A159" r:id="rId315" display="760254640"/>
+    <hyperlink ref="C159" r:id="rId316" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A160" r:id="rId317" display="NG4-VMKLF4A"/>
+    <hyperlink ref="C160" r:id="rId318" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A161" r:id="rId319" display="760258493"/>
+    <hyperlink ref="C161" r:id="rId320" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A162" r:id="rId321" display="760258357"/>
+    <hyperlink ref="C162" r:id="rId322" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A163" r:id="rId323" display="760258349"/>
+    <hyperlink ref="C163" r:id="rId324" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A164" r:id="rId325" display="760252318"/>
+    <hyperlink ref="C164" r:id="rId326" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A165" r:id="rId327" display="760240495"/>
+    <hyperlink ref="C165" r:id="rId328" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A166" r:id="rId329" display="760245377"/>
+    <hyperlink ref="C166" r:id="rId330" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A167" r:id="rId331" display="760245378"/>
+    <hyperlink ref="C167" r:id="rId332" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A168" r:id="rId333" display="C77358-000"/>
+    <hyperlink ref="C168" r:id="rId334" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A169" r:id="rId335" display="760254593"/>
+    <hyperlink ref="C169" r:id="rId336" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A170" r:id="rId337" display="760254594"/>
+    <hyperlink ref="C170" r:id="rId338" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A171" r:id="rId339" display="C72308-000"/>
+    <hyperlink ref="C171" r:id="rId340" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A172" r:id="rId341" display="EH6398-000"/>
+    <hyperlink ref="C172" r:id="rId342" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A173" r:id="rId343" display="760258368"/>
+    <hyperlink ref="C173" r:id="rId344" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A174" r:id="rId345" display="760258348"/>
+    <hyperlink ref="C174" r:id="rId346" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A175" r:id="rId347" display="760252311"/>
+    <hyperlink ref="C175" r:id="rId348" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A176" r:id="rId349" display="760259711"/>
+    <hyperlink ref="C176" r:id="rId350" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A177" r:id="rId351" display="760259700"/>
+    <hyperlink ref="C177" r:id="rId352" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A178" r:id="rId353" display="760256396"/>
+    <hyperlink ref="C178" r:id="rId354" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A179" r:id="rId355" display="760259717"/>
+    <hyperlink ref="C179" r:id="rId356" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A180" r:id="rId357" display="760259707"/>
+    <hyperlink ref="C180" r:id="rId358" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A181" r:id="rId359" display="760256378"/>
+    <hyperlink ref="C181" r:id="rId360" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A182" r:id="rId361" display="760256390"/>
+    <hyperlink ref="C182" r:id="rId362" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A183" r:id="rId363" display="760259712"/>
+    <hyperlink ref="C183" r:id="rId364" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A184" r:id="rId365" display="760256385"/>
+    <hyperlink ref="C184" r:id="rId366" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A185" r:id="rId367" display="760256379"/>
+    <hyperlink ref="C185" r:id="rId368" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A186" r:id="rId369" display="760256391"/>
+    <hyperlink ref="C186" r:id="rId370" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A187" r:id="rId371" display="760252326"/>
+    <hyperlink ref="C187" r:id="rId372" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A188" r:id="rId373" display="760259719"/>
+    <hyperlink ref="C188" r:id="rId374" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A189" r:id="rId375" display="760259709"/>
+    <hyperlink ref="C189" r:id="rId376" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A190" r:id="rId377" display="760252308"/>
+    <hyperlink ref="C190" r:id="rId378" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A191" r:id="rId379" display="760252313"/>
+    <hyperlink ref="C191" r:id="rId380" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A192" r:id="rId381" display="760256387"/>
+    <hyperlink ref="C192" r:id="rId382" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A193" r:id="rId383" display="760259704"/>
+    <hyperlink ref="C193" r:id="rId384" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A194" r:id="rId385" display="760249879"/>
+    <hyperlink ref="C194" r:id="rId386" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A195" r:id="rId387" display="760249880"/>
+    <hyperlink ref="C195" r:id="rId388" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A196" r:id="rId389" display="760249882"/>
+    <hyperlink ref="C196" r:id="rId390" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A197" r:id="rId391" display="760249884"/>
+    <hyperlink ref="C197" r:id="rId392" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A198" r:id="rId393" display="760249894"/>
+    <hyperlink ref="C198" r:id="rId394" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A199" r:id="rId395" display="760249885"/>
+    <hyperlink ref="C199" r:id="rId396" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A200" r:id="rId397" display="760249897"/>
+    <hyperlink ref="C200" r:id="rId398" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A201" r:id="rId399" display="760249865"/>
+    <hyperlink ref="C201" r:id="rId400" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A202" r:id="rId401" display="760249864"/>
+    <hyperlink ref="C202" r:id="rId402" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A203" r:id="rId403" display="760249887"/>
+    <hyperlink ref="C203" r:id="rId404" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A204" r:id="rId405" display="760249888"/>
+    <hyperlink ref="C204" r:id="rId406" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A205" r:id="rId407" display="760249900"/>
+    <hyperlink ref="C205" r:id="rId408" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A206" r:id="rId409" display="760249891"/>
+    <hyperlink ref="C206" r:id="rId410" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A207" r:id="rId411" display="760249901"/>
+    <hyperlink ref="C207" r:id="rId412" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A208" r:id="rId413" display="760249893"/>
+    <hyperlink ref="C208" r:id="rId414" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A209" r:id="rId415" display="760249866"/>
+    <hyperlink ref="C209" r:id="rId416" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A210" r:id="rId417" display="760249903"/>
+    <hyperlink ref="C210" r:id="rId418" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A211" r:id="rId419" display="760260582"/>
+    <hyperlink ref="C211" r:id="rId420" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A212" r:id="rId421" display="760259715"/>
+    <hyperlink ref="C212" r:id="rId422" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A213" r:id="rId423" display="760252312"/>
+    <hyperlink ref="C213" r:id="rId424" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A214" r:id="rId425" display="760256388"/>
+    <hyperlink ref="C214" r:id="rId426" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A215" r:id="rId427" display="760259699"/>
+    <hyperlink ref="C215" r:id="rId428" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A216" r:id="rId429" display="760252317"/>
+    <hyperlink ref="C216" r:id="rId430" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A217" r:id="rId431" display="760256383"/>
+    <hyperlink ref="C217" r:id="rId432" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A218" r:id="rId433" display="760256395"/>
+    <hyperlink ref="C218" r:id="rId434" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A219" r:id="rId435" display="760259716"/>
+    <hyperlink ref="C219" r:id="rId436" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A220" r:id="rId437" display="PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A221" r:id="rId438" display="NG4-APLC120000"/>
+    <hyperlink ref="C221" r:id="rId439" display="Variant of NG4-ADAPTER-PACKS"/>
+    <hyperlink ref="A222" r:id="rId440" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C222" r:id="rId441" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A223" r:id="rId442" display="NG4-VDML1MBA20BA00"/>
+    <hyperlink ref="C223" r:id="rId443" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A224" r:id="rId444" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C224" r:id="rId445" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A225" r:id="rId446" display="NG4-VDKR1DQA20001L"/>
+    <hyperlink ref="C225" r:id="rId447" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A226" r:id="rId448" display="NG4-VDML1MDA200C2K"/>
+    <hyperlink ref="C226" r:id="rId449" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A227" r:id="rId450" display="NG4-VDKL1DQA20001L"/>
+    <hyperlink ref="C227" r:id="rId451" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A228" r:id="rId452" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C228" r:id="rId453" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A229" r:id="rId454" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C229" r:id="rId455" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A230" r:id="rId456" display="NG4-VDKL1DQA21001L"/>
+    <hyperlink ref="C230" r:id="rId457" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A231" r:id="rId458" display="NG4-VDKR1MQA20001L"/>
+    <hyperlink ref="C231" r:id="rId459" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A232" r:id="rId460" display="NG4-VDML1MGA500C2K"/>
+    <hyperlink ref="C232" r:id="rId461" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A233" r:id="rId462" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C233" r:id="rId463" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A234" r:id="rId464" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C234" r:id="rId465" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A235" r:id="rId466" display="NG4-VDKR2MDA280C1K"/>
+    <hyperlink ref="C235" r:id="rId467" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A236" r:id="rId468" display="NG4-VDKL1MQA20001L"/>
+    <hyperlink ref="C236" r:id="rId469" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A237" r:id="rId470" display="NG4-VDKL1MQA21001L"/>
+    <hyperlink ref="C237" r:id="rId471" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A238" r:id="rId472" display="NG4-VDML1MQA200C2K"/>
+    <hyperlink ref="C238" r:id="rId473" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A239" r:id="rId474" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C239" r:id="rId475" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A240" r:id="rId476" display="NG4-VDMR1DQA200C00"/>
+    <hyperlink ref="C240" r:id="rId477" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A241" r:id="rId478" display="NG4-VDKR2MDA440C1K"/>
+    <hyperlink ref="C241" r:id="rId479" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A242" r:id="rId480" display="NG4-VDML2DDA200C1K"/>
+    <hyperlink ref="C242" r:id="rId481" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A243" r:id="rId482" display="NG4-VDML1MSA200C2K"/>
+    <hyperlink ref="C243" r:id="rId483" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A244" r:id="rId484" display="NG4-VDKR2MDA520C1K"/>
+    <hyperlink ref="C244" r:id="rId485" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A245" r:id="rId486" display="NG4-VDML1MSA20B000"/>
+    <hyperlink ref="C245" r:id="rId487" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A246" r:id="rId488" display="NG4-VDML2DDB211C1K"/>
+    <hyperlink ref="C246" r:id="rId489" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A247" r:id="rId490" display="NG4-VDMR1MSA250C2K"/>
+    <hyperlink ref="C247" r:id="rId491" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A248" r:id="rId492" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C248" r:id="rId493" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A249" r:id="rId494" display="NG4-VDML1DQA200C00"/>
+    <hyperlink ref="C249" r:id="rId495" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A250" r:id="rId496" display="NG4-VDKL2MDA360C1K"/>
+    <hyperlink ref="C250" r:id="rId497" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A251" r:id="rId498" display="NG4-VDMR1MDA200C2K"/>
+    <hyperlink ref="C251" r:id="rId499" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A252" r:id="rId500" display="NG4-VDKL2MDA440C1K"/>
+    <hyperlink ref="C252" r:id="rId501" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A253" r:id="rId502" display="NG4-VDML1MSB211C2K"/>
+    <hyperlink ref="C253" r:id="rId503" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A254" r:id="rId504" display="NG4-VDMR2MDA440C1K"/>
+    <hyperlink ref="C254" r:id="rId505" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A255" r:id="rId506" display="NG4-VSMRF116"/>
+    <hyperlink ref="C255" r:id="rId507" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A256" r:id="rId508" display="NG4-VDMR2MDA520C1K"/>
+    <hyperlink ref="C256" r:id="rId509" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A257" r:id="rId510" display="NG4-VMKNLF4J010GM"/>
+    <hyperlink ref="C257" r:id="rId511" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A258" r:id="rId512" display="NG4-VDMR4B6A21BA4K"/>
+    <hyperlink ref="C258" r:id="rId513" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A259" r:id="rId514" display="NG4-VDMR1MQA200C2K"/>
+    <hyperlink ref="C259" r:id="rId515" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A260" r:id="rId516" display="NG4-VMKNRF4C010GM"/>
+    <hyperlink ref="C260" r:id="rId517" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A261" r:id="rId518" display="NG4-VSMRF44"/>
+    <hyperlink ref="C261" r:id="rId519" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A262" r:id="rId520" display="NG4-VSMLF116"/>
+    <hyperlink ref="C262" r:id="rId521" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A263" r:id="rId522" display="NG4-VDMR1MSA200C2K"/>
+    <hyperlink ref="C263" r:id="rId523" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A264" r:id="rId524" display="NG4-VMKNRF4H010GM"/>
+    <hyperlink ref="C264" r:id="rId525" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A265" r:id="rId526" display="NG4-VSMLF132"/>
+    <hyperlink ref="C265" r:id="rId527" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A266" r:id="rId528" display="NG4-VSMRF8C"/>
+    <hyperlink ref="C266" r:id="rId529" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A267" r:id="rId530" display="NG4-VSMLF44"/>
+    <hyperlink ref="C267" r:id="rId531" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A268" r:id="rId532" display="NG4-VM7LF2B"/>
+    <hyperlink ref="C268" r:id="rId533" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A269" r:id="rId534" display="NG4-VDMR2DDA200C1K"/>
+    <hyperlink ref="C269" r:id="rId535" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A270" r:id="rId536" display="NG4-VMKRF4C"/>
+    <hyperlink ref="C270" r:id="rId537" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A271" r:id="rId538" display="NG4-VMKLF4J"/>
+    <hyperlink ref="C271" r:id="rId539" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A272" r:id="rId540" display="NG4-VMKRF4J"/>
+    <hyperlink ref="C272" r:id="rId541" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A273" r:id="rId542" display="NG4-MON-MODULES"/>
+    <hyperlink ref="A274" r:id="rId543" display="FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A275" r:id="rId544" display="FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A276" r:id="rId545" display="FACT-ODF"/>
+    <hyperlink ref="A277" r:id="rId546" display="NG4-ADAPTER-PACKS"/>
+    <hyperlink ref="A278" r:id="rId547" display="FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A279" r:id="rId548" display="FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A280" r:id="rId549" display="NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A281" r:id="rId550" display="NG4-WDM-MODULES"/>
+    <hyperlink ref="A282" r:id="rId551" display="760254297"/>
+    <hyperlink ref="C282" r:id="rId552" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A283" r:id="rId553" display="760254301"/>
+    <hyperlink ref="C283" r:id="rId554" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A284" r:id="rId555" display="760255781"/>
+    <hyperlink ref="C284" r:id="rId556" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A285" r:id="rId557" display="760255787"/>
+    <hyperlink ref="C285" r:id="rId558" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A286" r:id="rId559" display="760255788"/>
+    <hyperlink ref="C286" r:id="rId560" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A287" r:id="rId561" display="NG4-VDMR2MDA280C1K"/>
+    <hyperlink ref="C287" r:id="rId562" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A288" r:id="rId563" display="NG4-VMMLF4A"/>
+    <hyperlink ref="C288" r:id="rId564" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A289" r:id="rId565" display="760251885"/>
+    <hyperlink ref="C289" r:id="rId566" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A290" r:id="rId567" display="760253640"/>
+    <hyperlink ref="C290" r:id="rId568" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A291" r:id="rId569" display="760252886"/>
+    <hyperlink ref="C291" r:id="rId570" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A292" r:id="rId571" display="760252887"/>
+    <hyperlink ref="C292" r:id="rId572" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A293" r:id="rId573" display="760253969"/>
+    <hyperlink ref="C293" r:id="rId574" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A294" r:id="rId575" display="760254636"/>
+    <hyperlink ref="C294" r:id="rId576" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A295" r:id="rId577" display="760254639"/>
+    <hyperlink ref="C295" r:id="rId578" display="Variant of FACT-SPLICE-CHASSIS"/>
     <hyperlink ref="A296" r:id="rId579" display="315826-000"/>
     <hyperlink ref="C296" r:id="rId580" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A297" r:id="rId581" display="760239954"/>
     <hyperlink ref="C297" r:id="rId582" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A298" r:id="rId583" display="760239955"/>
     <hyperlink ref="C298" r:id="rId584" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A299" r:id="rId585" display="760239956"/>
     <hyperlink ref="C299" r:id="rId586" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A300" r:id="rId587" display="760243097"/>
     <hyperlink ref="C300" r:id="rId588" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A301" r:id="rId589" display="760243098"/>
     <hyperlink ref="C301" r:id="rId590" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A302" r:id="rId591" display="760243100"/>
     <hyperlink ref="C302" r:id="rId592" display="Variant of FACT-ODF-ACCESSORIES"/>
     <hyperlink ref="A303" r:id="rId593" display="882028-000"/>
     <hyperlink ref="C303" r:id="rId594" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A304" r:id="rId595" display="902710-000"/>
     <hyperlink ref="C304" r:id="rId596" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A305" r:id="rId597" display="C29771-000"/>
     <hyperlink ref="C305" r:id="rId598" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A306" r:id="rId599" display="C77537-000"/>
     <hyperlink ref="C306" r:id="rId600" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A307" r:id="rId601" display="CC9465-000"/>
     <hyperlink ref="C307" r:id="rId602" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A308" r:id="rId603" display="CK8121-000"/>
     <hyperlink ref="C308" r:id="rId604" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A309" r:id="rId605" display="CV7092-000"/>
     <hyperlink ref="C309" r:id="rId606" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A310" r:id="rId607" display="CW8226-000"/>
     <hyperlink ref="C310" r:id="rId608" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A311" r:id="rId609" display="CZ9825-000"/>
     <hyperlink ref="C311" r:id="rId610" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A312" r:id="rId611" display="E43826-000"/>
     <hyperlink ref="C312" r:id="rId612" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A313" r:id="rId613" display="EF7794-000"/>
     <hyperlink ref="C313" r:id="rId614" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A314" r:id="rId615" display="F55585-000"/>
     <hyperlink ref="C314" r:id="rId616" display="Variant of FIST-GR-ACCESSORIES"/>
     <hyperlink ref="A315" r:id="rId617" display="760243109"/>
     <hyperlink ref="C315" r:id="rId618" display="Variant of FACT-ODF-ACCESSORIES"/>
-    <hyperlink ref="A316" r:id="rId619" display="760254639"/>
-[...562 lines deleted...]
-    <hyperlink ref="A601" r:id="rId1182" display="760240666"/>
+    <hyperlink ref="A316" r:id="rId619" display="760253213"/>
+    <hyperlink ref="C316" r:id="rId620" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A317" r:id="rId621" display="760253214"/>
+    <hyperlink ref="C317" r:id="rId622" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A318" r:id="rId623" display="760253215"/>
+    <hyperlink ref="C318" r:id="rId624" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A319" r:id="rId625" display="760253216"/>
+    <hyperlink ref="C319" r:id="rId626" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A320" r:id="rId627" display="760253217"/>
+    <hyperlink ref="C320" r:id="rId628" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A321" r:id="rId629" display="760253210"/>
+    <hyperlink ref="C321" r:id="rId630" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A322" r:id="rId631" display="760253363"/>
+    <hyperlink ref="C322" r:id="rId632" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A323" r:id="rId633" display="760256382"/>
+    <hyperlink ref="C323" r:id="rId634" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A324" r:id="rId635" display="NG4-VMMLF4J"/>
+    <hyperlink ref="C324" r:id="rId636" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A325" r:id="rId637" display="NG4-VMMRF4J"/>
+    <hyperlink ref="C325" r:id="rId638" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A326" r:id="rId639" display="NG4-VMMRF4H"/>
+    <hyperlink ref="C326" r:id="rId640" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A327" r:id="rId641" display="760245375"/>
+    <hyperlink ref="C327" r:id="rId642" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A328" r:id="rId643" display="760245374"/>
+    <hyperlink ref="C328" r:id="rId644" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A329" r:id="rId645" display="760249062"/>
+    <hyperlink ref="C329" r:id="rId646" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A330" r:id="rId647" display="760254306"/>
+    <hyperlink ref="C330" r:id="rId648" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A331" r:id="rId649" display="760254307"/>
+    <hyperlink ref="C331" r:id="rId650" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A332" r:id="rId651" display="760254311"/>
+    <hyperlink ref="C332" r:id="rId652" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A333" r:id="rId653" display="760254312"/>
+    <hyperlink ref="C333" r:id="rId654" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A334" r:id="rId655" display="760250548"/>
+    <hyperlink ref="C334" r:id="rId656" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A335" r:id="rId657" display="760254119"/>
+    <hyperlink ref="C335" r:id="rId658" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A336" r:id="rId659" display="760244245"/>
+    <hyperlink ref="C336" r:id="rId660" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A337" r:id="rId661" display="760245339"/>
+    <hyperlink ref="C337" r:id="rId662" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A338" r:id="rId663" display="760239999"/>
+    <hyperlink ref="C338" r:id="rId664" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A339" r:id="rId665" display="PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A340" r:id="rId666" display="PROPEL-XFRAME"/>
+    <hyperlink ref="A341" r:id="rId667" display="FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A342" r:id="rId668" display="FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A343" r:id="rId669" display="FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A344" r:id="rId670" display="FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A345" r:id="rId671" display="FACT-MODULES"/>
+    <hyperlink ref="A346" r:id="rId672" display="760244558"/>
+    <hyperlink ref="C346" r:id="rId673" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A347" r:id="rId674" display="760244559"/>
+    <hyperlink ref="C347" r:id="rId675" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A348" r:id="rId676" display="760244560"/>
+    <hyperlink ref="C348" r:id="rId677" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A349" r:id="rId678" display="760243103"/>
+    <hyperlink ref="C349" r:id="rId679" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A350" r:id="rId680" display="760243106"/>
+    <hyperlink ref="C350" r:id="rId681" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A351" r:id="rId682" display="760244561"/>
+    <hyperlink ref="C351" r:id="rId683" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A352" r:id="rId684" display="760254120"/>
+    <hyperlink ref="C352" r:id="rId685" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A353" r:id="rId686" display="760254308"/>
+    <hyperlink ref="C353" r:id="rId687" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A354" r:id="rId688" display="760250626"/>
+    <hyperlink ref="C354" r:id="rId689" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A355" r:id="rId690" display="760244651"/>
+    <hyperlink ref="C355" r:id="rId691" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A356" r:id="rId692" display="760244650"/>
+    <hyperlink ref="C356" r:id="rId693" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A357" r:id="rId694" display="760244850"/>
+    <hyperlink ref="C357" r:id="rId695" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A358" r:id="rId696" display="760244854"/>
+    <hyperlink ref="C358" r:id="rId697" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A359" r:id="rId698" display="760244856"/>
+    <hyperlink ref="C359" r:id="rId699" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A360" r:id="rId700" display="760244921"/>
+    <hyperlink ref="C360" r:id="rId701" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A361" r:id="rId702" display="CC6994-000"/>
+    <hyperlink ref="C361" r:id="rId703" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A362" r:id="rId704" display="760239898"/>
+    <hyperlink ref="C362" r:id="rId705" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A363" r:id="rId706" display="760239899"/>
+    <hyperlink ref="C363" r:id="rId707" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A364" r:id="rId708" display="760239900"/>
+    <hyperlink ref="C364" r:id="rId709" display="Variant of FACT-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A365" r:id="rId710" display="760239981"/>
+    <hyperlink ref="C365" r:id="rId711" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A366" r:id="rId712" display="760240002"/>
+    <hyperlink ref="C366" r:id="rId713" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A367" r:id="rId714" display="760239961"/>
+    <hyperlink ref="C367" r:id="rId715" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A368" r:id="rId716" display="760240003"/>
+    <hyperlink ref="C368" r:id="rId717" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A369" r:id="rId718" display="760239993"/>
+    <hyperlink ref="C369" r:id="rId719" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A370" r:id="rId720" display="760240021"/>
+    <hyperlink ref="C370" r:id="rId721" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A371" r:id="rId722" display="760239962"/>
+    <hyperlink ref="C371" r:id="rId723" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A372" r:id="rId724" display="760240004"/>
+    <hyperlink ref="C372" r:id="rId725" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A373" r:id="rId726" display="760239994"/>
+    <hyperlink ref="C373" r:id="rId727" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A374" r:id="rId728" display="760240013"/>
+    <hyperlink ref="C374" r:id="rId729" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A375" r:id="rId730" display="760240052"/>
+    <hyperlink ref="C375" r:id="rId731" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A376" r:id="rId732" display="760240023"/>
+    <hyperlink ref="C376" r:id="rId733" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A377" r:id="rId734" display="760240014"/>
+    <hyperlink ref="C377" r:id="rId735" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A378" r:id="rId736" display="760239975"/>
+    <hyperlink ref="C378" r:id="rId737" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A379" r:id="rId738" display="760240006"/>
+    <hyperlink ref="C379" r:id="rId739" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A380" r:id="rId740" display="760240053"/>
+    <hyperlink ref="C380" r:id="rId741" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A381" r:id="rId742" display="760240024"/>
+    <hyperlink ref="C381" r:id="rId743" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A382" r:id="rId744" display="760240007"/>
+    <hyperlink ref="C382" r:id="rId745" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A383" r:id="rId746" display="760240015"/>
+    <hyperlink ref="C383" r:id="rId747" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A384" r:id="rId748" display="760239976"/>
+    <hyperlink ref="C384" r:id="rId749" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A385" r:id="rId750" display="760239997"/>
+    <hyperlink ref="C385" r:id="rId751" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A386" r:id="rId752" display="760239966"/>
+    <hyperlink ref="C386" r:id="rId753" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A387" r:id="rId754" display="760240025"/>
+    <hyperlink ref="C387" r:id="rId755" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A388" r:id="rId756" display="760239977"/>
+    <hyperlink ref="C388" r:id="rId757" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A389" r:id="rId758" display="760239968"/>
+    <hyperlink ref="C389" r:id="rId759" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A390" r:id="rId760" display="760239987"/>
+    <hyperlink ref="C390" r:id="rId761" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A391" r:id="rId762" display="760240027"/>
+    <hyperlink ref="C391" r:id="rId763" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A392" r:id="rId764" display="760240017"/>
+    <hyperlink ref="C392" r:id="rId765" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A393" r:id="rId766" display="760240028"/>
+    <hyperlink ref="C393" r:id="rId767" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A394" r:id="rId768" display="760240071"/>
+    <hyperlink ref="C394" r:id="rId769" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A395" r:id="rId770" display="760240059"/>
+    <hyperlink ref="C395" r:id="rId771" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A396" r:id="rId772" display="760240019"/>
+    <hyperlink ref="C396" r:id="rId773" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A397" r:id="rId774" display="760240072"/>
+    <hyperlink ref="C397" r:id="rId775" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A398" r:id="rId776" display="760240060"/>
+    <hyperlink ref="C398" r:id="rId777" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A399" r:id="rId778" display="760240074"/>
+    <hyperlink ref="C399" r:id="rId779" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A400" r:id="rId780" display="760240065"/>
+    <hyperlink ref="C400" r:id="rId781" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A401" r:id="rId782" display="760240066"/>
+    <hyperlink ref="C401" r:id="rId783" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A402" r:id="rId784" display="760240067"/>
+    <hyperlink ref="C402" r:id="rId785" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A403" r:id="rId786" display="760240069"/>
+    <hyperlink ref="C403" r:id="rId787" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A404" r:id="rId788" display="760240099"/>
+    <hyperlink ref="C404" r:id="rId789" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A405" r:id="rId790" display="NG4-VMMRF4A"/>
+    <hyperlink ref="C405" r:id="rId791" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A406" r:id="rId792" display="NG4-VSMLF28"/>
+    <hyperlink ref="C406" r:id="rId793" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A407" r:id="rId794" display="NG4-VSMRF28"/>
+    <hyperlink ref="C407" r:id="rId795" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A408" r:id="rId796" display="760252389"/>
+    <hyperlink ref="C408" r:id="rId797" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A409" r:id="rId798" display="760240444"/>
+    <hyperlink ref="C409" r:id="rId799" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A410" r:id="rId800" display="760240429"/>
+    <hyperlink ref="C410" r:id="rId801" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A411" r:id="rId802" display="760240447"/>
+    <hyperlink ref="C411" r:id="rId803" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A412" r:id="rId804" display="760240433"/>
+    <hyperlink ref="C412" r:id="rId805" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A413" r:id="rId806" display="760240458"/>
+    <hyperlink ref="C413" r:id="rId807" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A414" r:id="rId808" display="760240452"/>
+    <hyperlink ref="C414" r:id="rId809" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A415" r:id="rId810" display="760240471"/>
+    <hyperlink ref="C415" r:id="rId811" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A416" r:id="rId812" display="760240460"/>
+    <hyperlink ref="C416" r:id="rId813" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A417" r:id="rId814" display="760240472"/>
+    <hyperlink ref="C417" r:id="rId815" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A418" r:id="rId816" display="760240437"/>
+    <hyperlink ref="C418" r:id="rId817" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A419" r:id="rId818" display="760240486"/>
+    <hyperlink ref="C419" r:id="rId819" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A420" r:id="rId820" display="760240454"/>
+    <hyperlink ref="C420" r:id="rId821" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A421" r:id="rId822" display="760240414"/>
+    <hyperlink ref="C421" r:id="rId823" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A422" r:id="rId824" display="760240464"/>
+    <hyperlink ref="C422" r:id="rId825" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A423" r:id="rId826" display="760240476"/>
+    <hyperlink ref="C423" r:id="rId827" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A424" r:id="rId828" display="760240415"/>
+    <hyperlink ref="C424" r:id="rId829" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A425" r:id="rId830" display="760240501"/>
+    <hyperlink ref="C425" r:id="rId831" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A426" r:id="rId832" display="760240465"/>
+    <hyperlink ref="C426" r:id="rId833" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A427" r:id="rId834" display="760240466"/>
+    <hyperlink ref="C427" r:id="rId835" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A428" r:id="rId836" display="760240530"/>
+    <hyperlink ref="C428" r:id="rId837" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A429" r:id="rId838" display="760240479"/>
+    <hyperlink ref="C429" r:id="rId839" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A430" r:id="rId840" display="760240442"/>
+    <hyperlink ref="C430" r:id="rId841" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A431" r:id="rId842" display="760240505"/>
+    <hyperlink ref="C431" r:id="rId843" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A432" r:id="rId844" display="760240491"/>
+    <hyperlink ref="C432" r:id="rId845" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A433" r:id="rId846" display="760240480"/>
+    <hyperlink ref="C433" r:id="rId847" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A434" r:id="rId848" display="760240531"/>
+    <hyperlink ref="C434" r:id="rId849" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A435" r:id="rId850" display="760240558"/>
+    <hyperlink ref="C435" r:id="rId851" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A436" r:id="rId852" display="760240492"/>
+    <hyperlink ref="C436" r:id="rId853" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A437" r:id="rId854" display="760240519"/>
+    <hyperlink ref="C437" r:id="rId855" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A438" r:id="rId856" display="760240532"/>
+    <hyperlink ref="C438" r:id="rId857" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A439" r:id="rId858" display="760240481"/>
+    <hyperlink ref="C439" r:id="rId859" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A440" r:id="rId860" display="760240507"/>
+    <hyperlink ref="C440" r:id="rId861" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A441" r:id="rId862" display="760240559"/>
+    <hyperlink ref="C441" r:id="rId863" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A442" r:id="rId864" display="760240546"/>
+    <hyperlink ref="C442" r:id="rId865" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A443" r:id="rId866" display="760240482"/>
+    <hyperlink ref="C443" r:id="rId867" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A444" r:id="rId868" display="760240520"/>
+    <hyperlink ref="C444" r:id="rId869" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A445" r:id="rId870" display="760240509"/>
+    <hyperlink ref="C445" r:id="rId871" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A446" r:id="rId872" display="760240533"/>
+    <hyperlink ref="C446" r:id="rId873" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A447" r:id="rId874" display="760240562"/>
+    <hyperlink ref="C447" r:id="rId875" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A448" r:id="rId876" display="760240549"/>
+    <hyperlink ref="C448" r:id="rId877" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A449" r:id="rId878" display="760240497"/>
+    <hyperlink ref="C449" r:id="rId879" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A450" r:id="rId880" display="760240510"/>
+    <hyperlink ref="C450" r:id="rId881" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A451" r:id="rId882" display="760240536"/>
+    <hyperlink ref="C451" r:id="rId883" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A452" r:id="rId884" display="760240498"/>
+    <hyperlink ref="C452" r:id="rId885" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A453" r:id="rId886" display="760240563"/>
+    <hyperlink ref="C453" r:id="rId887" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A454" r:id="rId888" display="760240511"/>
+    <hyperlink ref="C454" r:id="rId889" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A455" r:id="rId890" display="760240524"/>
+    <hyperlink ref="C455" r:id="rId891" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A456" r:id="rId892" display="760240538"/>
+    <hyperlink ref="C456" r:id="rId893" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A457" r:id="rId894" display="760240499"/>
+    <hyperlink ref="C457" r:id="rId895" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A458" r:id="rId896" display="760240514"/>
+    <hyperlink ref="C458" r:id="rId897" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A459" r:id="rId898" display="760240525"/>
+    <hyperlink ref="C459" r:id="rId899" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A460" r:id="rId900" display="760240600"/>
+    <hyperlink ref="C460" r:id="rId901" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A461" r:id="rId902" display="760240526"/>
+    <hyperlink ref="C461" r:id="rId903" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A462" r:id="rId904" display="760240540"/>
+    <hyperlink ref="C462" r:id="rId905" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A463" r:id="rId906" display="760240616"/>
+    <hyperlink ref="C463" r:id="rId907" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A464" r:id="rId908" display="760240556"/>
+    <hyperlink ref="C464" r:id="rId909" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A465" r:id="rId910" display="760240602"/>
+    <hyperlink ref="C465" r:id="rId911" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A466" r:id="rId912" display="760240592"/>
+    <hyperlink ref="C466" r:id="rId913" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A467" r:id="rId914" display="760240617"/>
+    <hyperlink ref="C467" r:id="rId915" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A468" r:id="rId916" display="760240557"/>
+    <hyperlink ref="C468" r:id="rId917" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A469" r:id="rId918" display="760240581"/>
+    <hyperlink ref="C469" r:id="rId919" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A470" r:id="rId920" display="760240543"/>
+    <hyperlink ref="C470" r:id="rId921" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A471" r:id="rId922" display="760240633"/>
+    <hyperlink ref="C471" r:id="rId923" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A472" r:id="rId924" display="760240582"/>
+    <hyperlink ref="C472" r:id="rId925" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A473" r:id="rId926" display="760240569"/>
+    <hyperlink ref="C473" r:id="rId927" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A474" r:id="rId928" display="760240621"/>
+    <hyperlink ref="C474" r:id="rId929" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A475" r:id="rId930" display="760240634"/>
+    <hyperlink ref="C475" r:id="rId931" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A476" r:id="rId932" display="760240607"/>
+    <hyperlink ref="C476" r:id="rId933" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A477" r:id="rId934" display="760240570"/>
+    <hyperlink ref="C477" r:id="rId935" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A478" r:id="rId936" display="760240610"/>
+    <hyperlink ref="C478" r:id="rId937" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A479" r:id="rId938" display="760240586"/>
+    <hyperlink ref="C479" r:id="rId939" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A480" r:id="rId940" display="760240598"/>
+    <hyperlink ref="C480" r:id="rId941" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A481" r:id="rId942" display="760240611"/>
+    <hyperlink ref="C481" r:id="rId943" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A482" r:id="rId944" display="760240653"/>
+    <hyperlink ref="C482" r:id="rId945" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A483" r:id="rId946" display="760240690"/>
+    <hyperlink ref="C483" r:id="rId947" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A484" r:id="rId948" display="760240599"/>
+    <hyperlink ref="C484" r:id="rId949" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A485" r:id="rId950" display="760240654"/>
+    <hyperlink ref="C485" r:id="rId951" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A486" r:id="rId952" display="760240614"/>
+    <hyperlink ref="C486" r:id="rId953" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A487" r:id="rId954" display="760240625"/>
+    <hyperlink ref="C487" r:id="rId955" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A488" r:id="rId956" display="760240666"/>
+    <hyperlink ref="C488" r:id="rId957" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A489" r:id="rId958" display="760240655"/>
+    <hyperlink ref="C489" r:id="rId959" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A490" r:id="rId960" display="760240694"/>
+    <hyperlink ref="C490" r:id="rId961" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A491" r:id="rId962" display="760240706"/>
+    <hyperlink ref="C491" r:id="rId963" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A492" r:id="rId964" display="760240678"/>
+    <hyperlink ref="C492" r:id="rId965" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A493" r:id="rId966" display="760240695"/>
+    <hyperlink ref="C493" r:id="rId967" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A494" r:id="rId968" display="760240707"/>
+    <hyperlink ref="C494" r:id="rId969" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A495" r:id="rId970" display="760240642"/>
+    <hyperlink ref="C495" r:id="rId971" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A496" r:id="rId972" display="760240659"/>
+    <hyperlink ref="C496" r:id="rId973" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A497" r:id="rId974" display="760240708"/>
+    <hyperlink ref="C497" r:id="rId975" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A498" r:id="rId976" display="760240660"/>
+    <hyperlink ref="C498" r:id="rId977" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A499" r:id="rId978" display="760240679"/>
+    <hyperlink ref="C499" r:id="rId979" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A500" r:id="rId980" display="760240697"/>
+    <hyperlink ref="C500" r:id="rId981" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A501" r:id="rId982" display="760240709"/>
+    <hyperlink ref="C501" r:id="rId983" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A502" r:id="rId984" display="760240645"/>
+    <hyperlink ref="C502" r:id="rId985" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A503" r:id="rId986" display="760240682"/>
+    <hyperlink ref="C503" r:id="rId987" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A504" r:id="rId988" display="760240672"/>
+    <hyperlink ref="C504" r:id="rId989" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A505" r:id="rId990" display="760240684"/>
+    <hyperlink ref="C505" r:id="rId991" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A506" r:id="rId992" display="760240702"/>
+    <hyperlink ref="C506" r:id="rId993" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A507" r:id="rId994" display="760240686"/>
+    <hyperlink ref="C507" r:id="rId995" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A508" r:id="rId996" display="760242087"/>
+    <hyperlink ref="C508" r:id="rId997" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A509" r:id="rId998" display="760243096"/>
+    <hyperlink ref="C509" r:id="rId999" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A510" r:id="rId1000" display="NG4-APMP0400EB"/>
+    <hyperlink ref="C510" r:id="rId1001" display="Variant of NG4-ADAPTER-PACKS"/>
+    <hyperlink ref="A511" r:id="rId1002" display="760253638"/>
+    <hyperlink ref="C511" r:id="rId1003" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A512" r:id="rId1004" display="760253639"/>
+    <hyperlink ref="C512" r:id="rId1005" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A513" r:id="rId1006" display="760239967"/>
+    <hyperlink ref="C513" r:id="rId1007" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A514" r:id="rId1008" display="760254635"/>
+    <hyperlink ref="C514" r:id="rId1009" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A515" r:id="rId1010" display="760254637"/>
+    <hyperlink ref="C515" r:id="rId1011" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A516" r:id="rId1012" display="760254638"/>
+    <hyperlink ref="C516" r:id="rId1013" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A517" r:id="rId1014" display="NG4-VMKLF4C"/>
+    <hyperlink ref="C517" r:id="rId1015" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A518" r:id="rId1016" display="760253816"/>
+    <hyperlink ref="C518" r:id="rId1017" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A519" r:id="rId1018" display="760258354"/>
+    <hyperlink ref="C519" r:id="rId1019" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A520" r:id="rId1020" display="760258355"/>
+    <hyperlink ref="C520" r:id="rId1021" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A521" r:id="rId1022" display="760258356"/>
+    <hyperlink ref="C521" r:id="rId1023" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A522" r:id="rId1024" display="760258350"/>
+    <hyperlink ref="C522" r:id="rId1025" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A523" r:id="rId1026" display="760259221"/>
+    <hyperlink ref="C523" r:id="rId1027" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A524" r:id="rId1028" display="760253207"/>
+    <hyperlink ref="C524" r:id="rId1029" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A525" r:id="rId1030" display="760253362"/>
+    <hyperlink ref="C525" r:id="rId1031" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A526" r:id="rId1032" display="760252459"/>
+    <hyperlink ref="C526" r:id="rId1033" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A527" r:id="rId1034" display="760262983"/>
+    <hyperlink ref="C527" r:id="rId1035" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A528" r:id="rId1036" display="760263942"/>
+    <hyperlink ref="C528" r:id="rId1037" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A529" r:id="rId1038" display="NG4-VSKLF132"/>
+    <hyperlink ref="C529" r:id="rId1039" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A530" r:id="rId1040" display="NG4-APMP040000"/>
+    <hyperlink ref="C530" r:id="rId1041" display="Variant of NG4-ADAPTER-PACKS"/>
+    <hyperlink ref="A531" r:id="rId1042" display="NG4-APSC060000"/>
+    <hyperlink ref="C531" r:id="rId1043" display="Variant of NG4-ADAPTER-PACKS"/>
+    <hyperlink ref="A532" r:id="rId1044" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C532" r:id="rId1045" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A533" r:id="rId1046" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C533" r:id="rId1047" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A534" r:id="rId1048" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C534" r:id="rId1049" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A535" r:id="rId1050" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C535" r:id="rId1051" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A536" r:id="rId1052" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C536" r:id="rId1053" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A537" r:id="rId1054" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C537" r:id="rId1055" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A538" r:id="rId1056" display="NG4-VDKL2MDA520C1K"/>
+    <hyperlink ref="C538" r:id="rId1057" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A539" r:id="rId1058" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C539" r:id="rId1059" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A540" r:id="rId1060" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C540" r:id="rId1061" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A541" r:id="rId1062" display="NG4-VDML1MYA400C1K"/>
+    <hyperlink ref="C541" r:id="rId1063" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A542" r:id="rId1064" display="NG4-VDKR1DQA21001L"/>
+    <hyperlink ref="C542" r:id="rId1065" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A543" r:id="rId1066" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C543" r:id="rId1067" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A544" r:id="rId1068" display="NG4-VDML2BBA24BA1K"/>
+    <hyperlink ref="C544" r:id="rId1069" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A545" r:id="rId1070" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C545" r:id="rId1071" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A546" r:id="rId1072" display="NG4-VDML2BDA24BB1K"/>
+    <hyperlink ref="C546" r:id="rId1073" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A547" r:id="rId1074" display="NG4-VDML4BAA21BA1K"/>
+    <hyperlink ref="C547" r:id="rId1075" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A548" r:id="rId1076" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C548" r:id="rId1077" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A549" r:id="rId1078" display="NG4-VDML1MQA200C00"/>
+    <hyperlink ref="C549" r:id="rId1079" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A550" r:id="rId1080" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C550" r:id="rId1081" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A551" r:id="rId1082" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C551" r:id="rId1083" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A552" r:id="rId1084" display="NG4-VDKR2MDA360C1K"/>
+    <hyperlink ref="C552" r:id="rId1085" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A553" r:id="rId1086" display="NG4-VDML2DBB211A2K"/>
+    <hyperlink ref="C553" r:id="rId1087" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A554" r:id="rId1088" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C554" r:id="rId1089" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A555" r:id="rId1090" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C555" r:id="rId1091" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A556" r:id="rId1092" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C556" r:id="rId1093" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A557" r:id="rId1094" display="NG4-VDKL2MDA200C1K"/>
+    <hyperlink ref="C557" r:id="rId1095" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A558" r:id="rId1096" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C558" r:id="rId1097" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A559" r:id="rId1098" display="NG4-VDMR1M8A23B000"/>
+    <hyperlink ref="C559" r:id="rId1099" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A560" r:id="rId1100" display="NG4-VDKL2MDA280C1K"/>
+    <hyperlink ref="C560" r:id="rId1101" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A561" r:id="rId1102" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C561" r:id="rId1103" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A562" r:id="rId1104" display="NG4-VDMR1MBA20BA00"/>
+    <hyperlink ref="C562" r:id="rId1105" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A563" r:id="rId1106" display="NG4-VDML2MDA200C1K"/>
+    <hyperlink ref="C563" r:id="rId1107" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A564" r:id="rId1108" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C564" r:id="rId1109" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A565" r:id="rId1110" display="NG4-VDML1MSA250C2K"/>
+    <hyperlink ref="C565" r:id="rId1111" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A566" r:id="rId1112" display="NG4-VDMR2MDA360C1K"/>
+    <hyperlink ref="C566" r:id="rId1113" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A567" r:id="rId1114" display="NG4-VDMR1MSB211C2K"/>
+    <hyperlink ref="C567" r:id="rId1115" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A568" r:id="rId1116" display="NG4-VDML1M8A23B000"/>
+    <hyperlink ref="C568" r:id="rId1117" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A569" r:id="rId1118" display="NG4-VDML2MDA360C1K"/>
+    <hyperlink ref="C569" r:id="rId1119" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A570" r:id="rId1120" display="NG4-VMKNLF4H010GM"/>
+    <hyperlink ref="C570" r:id="rId1121" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A571" r:id="rId1122" display="NG4-VDMR1MGA500C2K"/>
+    <hyperlink ref="C571" r:id="rId1123" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A572" r:id="rId1124" display="NG4-VDMR1MYA200C1K"/>
+    <hyperlink ref="C572" r:id="rId1125" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A573" r:id="rId1126" display="NG4-VDML2MDA440C1K"/>
+    <hyperlink ref="C573" r:id="rId1127" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A574" r:id="rId1128" display="NG4-VDML1MYA200C1K"/>
+    <hyperlink ref="C574" r:id="rId1129" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A575" r:id="rId1130" display="NG4-VDMR1MQA200C00"/>
+    <hyperlink ref="C575" r:id="rId1131" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A576" r:id="rId1132" display="NG4-VSKRF132"/>
+    <hyperlink ref="C576" r:id="rId1133" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A577" r:id="rId1134" display="NG4-VDMR2BBA24BA1K"/>
+    <hyperlink ref="C577" r:id="rId1135" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A578" r:id="rId1136" display="NG4-VDML2MDA520C1K"/>
+    <hyperlink ref="C578" r:id="rId1137" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A579" r:id="rId1138" display="NG4-VSMRF132"/>
+    <hyperlink ref="C579" r:id="rId1139" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A580" r:id="rId1140" display="NG4-VDMR2BDA24BB1K"/>
+    <hyperlink ref="C580" r:id="rId1141" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A581" r:id="rId1142" display="NG4-VDMR4BAA21BA1K"/>
+    <hyperlink ref="C581" r:id="rId1143" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A582" r:id="rId1144" display="NG4-VDMR2DBB211A2K"/>
+    <hyperlink ref="C582" r:id="rId1145" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A583" r:id="rId1146" display="NG4-VM7LF2A"/>
+    <hyperlink ref="C583" r:id="rId1147" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A584" r:id="rId1148" display="NG4-VMKNRF4J010GM"/>
+    <hyperlink ref="C584" r:id="rId1149" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A585" r:id="rId1150" display="NG4-VDMR1MSA20B000"/>
+    <hyperlink ref="C585" r:id="rId1151" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A586" r:id="rId1152" display="NG4-VMKRF4A"/>
+    <hyperlink ref="C586" r:id="rId1153" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A587" r:id="rId1154" display="NG4-VM7RF2A"/>
+    <hyperlink ref="C587" r:id="rId1155" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A588" r:id="rId1156" display="NG4-VDMR2DDB211C1K"/>
+    <hyperlink ref="C588" r:id="rId1157" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A589" r:id="rId1158" display="NG4-VSMLF8C"/>
+    <hyperlink ref="C589" r:id="rId1159" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A590" r:id="rId1160" display="NG4-VDMR2MDA200C1K"/>
+    <hyperlink ref="C590" r:id="rId1161" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A591" r:id="rId1162" display="NG4-VMKNLF4C010GM"/>
+    <hyperlink ref="C591" r:id="rId1163" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A592" r:id="rId1164" display="NG4-VMMLF4H"/>
+    <hyperlink ref="C592" r:id="rId1165" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A593" r:id="rId1166" display="760244244"/>
+    <hyperlink ref="C593" r:id="rId1167" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A594" r:id="rId1168" display="760254298"/>
+    <hyperlink ref="C594" r:id="rId1169" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A595" r:id="rId1170" display="760254299"/>
+    <hyperlink ref="C595" r:id="rId1171" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A596" r:id="rId1172" display="760254303"/>
+    <hyperlink ref="C596" r:id="rId1173" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A597" r:id="rId1174" display="760254302"/>
+    <hyperlink ref="C597" r:id="rId1175" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A598" r:id="rId1176" display="760255786"/>
+    <hyperlink ref="C598" r:id="rId1177" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A599" r:id="rId1178" display="760255782"/>
+    <hyperlink ref="C599" r:id="rId1179" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A600" r:id="rId1180" display="760255783"/>
+    <hyperlink ref="C600" r:id="rId1181" display="Variant of FACT-CABLED-CHASSIS"/>
+    <hyperlink ref="A601" r:id="rId1182" display="760252324"/>
     <hyperlink ref="C601" r:id="rId1183" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A602" r:id="rId1184" display="760240655"/>
-[...21 lines deleted...]
-    <hyperlink ref="A613" r:id="rId1206" display="760240697"/>
+    <hyperlink ref="A602" r:id="rId1184" display="307152-000"/>
+    <hyperlink ref="C602" r:id="rId1185" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A603" r:id="rId1186" display="760248086"/>
+    <hyperlink ref="C603" r:id="rId1187" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A604" r:id="rId1188" display="760245379"/>
+    <hyperlink ref="C604" r:id="rId1189" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A605" r:id="rId1190" display="760245376"/>
+    <hyperlink ref="C605" r:id="rId1191" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A606" r:id="rId1192" display="760244018"/>
+    <hyperlink ref="C606" r:id="rId1193" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A607" r:id="rId1194" display="EG8116-000"/>
+    <hyperlink ref="C607" r:id="rId1195" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A608" r:id="rId1196" display="EG8117-000"/>
+    <hyperlink ref="C608" r:id="rId1197" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A609" r:id="rId1198" display="A69617-000"/>
+    <hyperlink ref="C609" r:id="rId1199" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A610" r:id="rId1200" display="760258759"/>
+    <hyperlink ref="C610" r:id="rId1201" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A611" r:id="rId1202" display="760258758"/>
+    <hyperlink ref="C611" r:id="rId1203" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A612" r:id="rId1204" display="760258367"/>
+    <hyperlink ref="C612" r:id="rId1205" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A613" r:id="rId1206" display="760256377"/>
     <hyperlink ref="C613" r:id="rId1207" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A614" r:id="rId1208" display="760240709"/>
+    <hyperlink ref="A614" r:id="rId1208" display="760256389"/>
     <hyperlink ref="C614" r:id="rId1209" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A615" r:id="rId1210" display="760240645"/>
+    <hyperlink ref="A615" r:id="rId1210" display="760252328"/>
     <hyperlink ref="C615" r:id="rId1211" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A616" r:id="rId1212" display="760240682"/>
+    <hyperlink ref="A616" r:id="rId1212" display="760252316"/>
     <hyperlink ref="C616" r:id="rId1213" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A617" r:id="rId1214" display="760240672"/>
+    <hyperlink ref="A617" r:id="rId1214" display="760256384"/>
     <hyperlink ref="C617" r:id="rId1215" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A618" r:id="rId1216" display="760240684"/>
+    <hyperlink ref="A618" r:id="rId1216" display="760252322"/>
     <hyperlink ref="C618" r:id="rId1217" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A619" r:id="rId1218" display="760240702"/>
+    <hyperlink ref="A619" r:id="rId1218" display="760252310"/>
     <hyperlink ref="C619" r:id="rId1219" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A620" r:id="rId1220" display="760240686"/>
+    <hyperlink ref="A620" r:id="rId1220" display="760259701"/>
     <hyperlink ref="C620" r:id="rId1221" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A621" r:id="rId1222" display="EH9089-000"/>
+    <hyperlink ref="A621" r:id="rId1222" display="760252327"/>
     <hyperlink ref="C621" r:id="rId1223" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A622" r:id="rId1224" display="760243096"/>
-[...5 lines deleted...]
-    <hyperlink ref="A625" r:id="rId1230" display="760240002"/>
+    <hyperlink ref="A622" r:id="rId1224" display="760252315"/>
+    <hyperlink ref="C622" r:id="rId1225" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A623" r:id="rId1226" display="760256397"/>
+    <hyperlink ref="C623" r:id="rId1227" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A624" r:id="rId1228" display="760259708"/>
+    <hyperlink ref="C624" r:id="rId1229" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A625" r:id="rId1230" display="760259718"/>
     <hyperlink ref="C625" r:id="rId1231" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A626" r:id="rId1232" display="760239961"/>
-[...1 lines deleted...]
-    <hyperlink ref="A627" r:id="rId1234" display="760240003"/>
+    <hyperlink ref="A626" r:id="rId1232" display="760252309"/>
+    <hyperlink ref="C626" r:id="rId1233" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A627" r:id="rId1234" display="760252321"/>
     <hyperlink ref="C627" r:id="rId1235" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A628" r:id="rId1236" display="760239993"/>
-[...1 lines deleted...]
-    <hyperlink ref="A629" r:id="rId1238" display="760240021"/>
+    <hyperlink ref="A628" r:id="rId1236" display="760259713"/>
+    <hyperlink ref="C628" r:id="rId1237" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A629" r:id="rId1238" display="760259702"/>
     <hyperlink ref="C629" r:id="rId1239" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A630" r:id="rId1240" display="760239962"/>
-[...1 lines deleted...]
-    <hyperlink ref="A631" r:id="rId1242" display="760240004"/>
+    <hyperlink ref="A630" r:id="rId1240" display="760252314"/>
+    <hyperlink ref="C630" r:id="rId1241" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A631" r:id="rId1242" display="760256386"/>
     <hyperlink ref="C631" r:id="rId1243" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A632" r:id="rId1244" display="760239994"/>
-[...1 lines deleted...]
-    <hyperlink ref="A633" r:id="rId1246" display="760240013"/>
+    <hyperlink ref="A632" r:id="rId1244" display="760256398"/>
+    <hyperlink ref="C632" r:id="rId1245" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A633" r:id="rId1246" display="760252320"/>
     <hyperlink ref="C633" r:id="rId1247" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A634" r:id="rId1248" display="760240052"/>
+    <hyperlink ref="A634" r:id="rId1248" display="760256380"/>
     <hyperlink ref="C634" r:id="rId1249" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A635" r:id="rId1250" display="760240023"/>
+    <hyperlink ref="A635" r:id="rId1250" display="760256392"/>
     <hyperlink ref="C635" r:id="rId1251" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A636" r:id="rId1252" display="760240014"/>
+    <hyperlink ref="A636" r:id="rId1252" display="760259714"/>
     <hyperlink ref="C636" r:id="rId1253" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A637" r:id="rId1254" display="760239975"/>
-[...1 lines deleted...]
-    <hyperlink ref="A638" r:id="rId1256" display="760240006"/>
+    <hyperlink ref="A637" r:id="rId1254" display="760259703"/>
+    <hyperlink ref="C637" r:id="rId1255" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A638" r:id="rId1256" display="760252325"/>
     <hyperlink ref="C638" r:id="rId1257" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A639" r:id="rId1258" display="760240053"/>
-[...1 lines deleted...]
-    <hyperlink ref="A640" r:id="rId1260" display="760240024"/>
+    <hyperlink ref="A639" r:id="rId1258" display="760256399"/>
+    <hyperlink ref="C639" r:id="rId1259" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A640" r:id="rId1260" display="760259720"/>
     <hyperlink ref="C640" r:id="rId1261" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A641" r:id="rId1262" display="760240007"/>
+    <hyperlink ref="A641" r:id="rId1262" display="760259710"/>
     <hyperlink ref="C641" r:id="rId1263" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A642" r:id="rId1264" display="760240015"/>
+    <hyperlink ref="A642" r:id="rId1264" display="760252307"/>
     <hyperlink ref="C642" r:id="rId1265" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A643" r:id="rId1266" display="760239976"/>
-[...5 lines deleted...]
-    <hyperlink ref="A646" r:id="rId1272" display="760240025"/>
+    <hyperlink ref="A643" r:id="rId1266" display="760252319"/>
+    <hyperlink ref="C643" r:id="rId1267" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A644" r:id="rId1268" display="760256381"/>
+    <hyperlink ref="C644" r:id="rId1269" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A645" r:id="rId1270" display="760256393"/>
+    <hyperlink ref="C645" r:id="rId1271" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A646" r:id="rId1272" display="760255747"/>
     <hyperlink ref="C646" r:id="rId1273" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A647" r:id="rId1274" display="760239977"/>
-[...5 lines deleted...]
-    <hyperlink ref="A650" r:id="rId1280" display="760240027"/>
+    <hyperlink ref="A647" r:id="rId1274" display="760249862"/>
+    <hyperlink ref="C647" r:id="rId1275" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A648" r:id="rId1276" display="760249863"/>
+    <hyperlink ref="C648" r:id="rId1277" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A649" r:id="rId1278" display="760249881"/>
+    <hyperlink ref="C649" r:id="rId1279" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A650" r:id="rId1280" display="760249883"/>
     <hyperlink ref="C650" r:id="rId1281" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A651" r:id="rId1282" display="760240017"/>
+    <hyperlink ref="A651" r:id="rId1282" display="760249895"/>
     <hyperlink ref="C651" r:id="rId1283" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A652" r:id="rId1284" display="760240028"/>
+    <hyperlink ref="A652" r:id="rId1284" display="760249886"/>
     <hyperlink ref="C652" r:id="rId1285" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A653" r:id="rId1286" display="760240071"/>
-[...1 lines deleted...]
-    <hyperlink ref="A654" r:id="rId1288" display="760240059"/>
+    <hyperlink ref="A653" r:id="rId1286" display="760249896"/>
+    <hyperlink ref="C653" r:id="rId1287" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A654" r:id="rId1288" display="760249898"/>
     <hyperlink ref="C654" r:id="rId1289" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A655" r:id="rId1290" display="760240019"/>
+    <hyperlink ref="A655" r:id="rId1290" display="760249889"/>
     <hyperlink ref="C655" r:id="rId1291" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A656" r:id="rId1292" display="760240072"/>
-[...1 lines deleted...]
-    <hyperlink ref="A657" r:id="rId1294" display="760240060"/>
+    <hyperlink ref="A656" r:id="rId1292" display="760249899"/>
+    <hyperlink ref="C656" r:id="rId1293" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A657" r:id="rId1294" display="760249890"/>
     <hyperlink ref="C657" r:id="rId1295" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A658" r:id="rId1296" display="760240074"/>
+    <hyperlink ref="A658" r:id="rId1296" display="760249902"/>
     <hyperlink ref="C658" r:id="rId1297" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A659" r:id="rId1298" display="760240065"/>
-[...7 lines deleted...]
-    <hyperlink ref="A663" r:id="rId1306" display="760240099"/>
+    <hyperlink ref="A659" r:id="rId1298" display="760249892"/>
+    <hyperlink ref="C659" r:id="rId1299" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A660" r:id="rId1300" display="760254941"/>
+    <hyperlink ref="C660" r:id="rId1301" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A661" r:id="rId1302" display="760259878"/>
+    <hyperlink ref="C661" r:id="rId1303" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A662" r:id="rId1304" display="760256394"/>
+    <hyperlink ref="C662" r:id="rId1305" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A663" r:id="rId1306" display="760259705"/>
     <hyperlink ref="C663" r:id="rId1307" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A664" r:id="rId1308" display="760240444"/>
-[...3 lines deleted...]
-    <hyperlink ref="A666" r:id="rId1312" display="760240447"/>
+    <hyperlink ref="A664" r:id="rId1308" display="760256376"/>
+    <hyperlink ref="C664" r:id="rId1309" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A665" r:id="rId1310" display="760254451"/>
+    <hyperlink ref="C665" r:id="rId1311" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A666" r:id="rId1312" display="760252329"/>
     <hyperlink ref="C666" r:id="rId1313" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A667" r:id="rId1314" display="760240433"/>
-[...1 lines deleted...]
-    <hyperlink ref="A668" r:id="rId1316" display="760240458"/>
+    <hyperlink ref="A667" r:id="rId1314" display="760259706"/>
+    <hyperlink ref="C667" r:id="rId1315" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A668" r:id="rId1316" display="760252323"/>
     <hyperlink ref="C668" r:id="rId1317" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A669" r:id="rId1318" display="760240452"/>
-[...1 lines deleted...]
-    <hyperlink ref="A670" r:id="rId1320" display="760240471"/>
+    <hyperlink ref="A669" r:id="rId1318" display="EG9883-000"/>
+    <hyperlink ref="C669" r:id="rId1319" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A670" r:id="rId1320" display="EH9089-000"/>
     <hyperlink ref="C670" r:id="rId1321" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
-    <hyperlink ref="A671" r:id="rId1322" display="760240460"/>
-[...62 lines deleted...]
-    <hyperlink ref="C702" r:id="rId1385" display="Variant of FACT-NG4-CHASSIS"/>
+    <hyperlink ref="A671" r:id="rId1322" display="760239953"/>
+    <hyperlink ref="C671" r:id="rId1323" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A672" r:id="rId1324" display="760243099"/>
+    <hyperlink ref="C672" r:id="rId1325" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A673" r:id="rId1326" display="760243101"/>
+    <hyperlink ref="C673" r:id="rId1327" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A674" r:id="rId1328" display="760243110"/>
+    <hyperlink ref="C674" r:id="rId1329" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A675" r:id="rId1330" display="847270-000"/>
+    <hyperlink ref="C675" r:id="rId1331" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A676" r:id="rId1332" display="CK8631-000"/>
+    <hyperlink ref="C676" r:id="rId1333" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A677" r:id="rId1334" display="CS9084-000"/>
+    <hyperlink ref="C677" r:id="rId1335" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A678" r:id="rId1336" display="CW5887-000"/>
+    <hyperlink ref="C678" r:id="rId1337" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A679" r:id="rId1338" display="CZ9821-000"/>
+    <hyperlink ref="C679" r:id="rId1339" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A680" r:id="rId1340" display="CZ9047-000"/>
+    <hyperlink ref="C680" r:id="rId1341" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A681" r:id="rId1342" display="CZ9827-000"/>
+    <hyperlink ref="C681" r:id="rId1343" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A682" r:id="rId1344" display="D35100-000"/>
+    <hyperlink ref="C682" r:id="rId1345" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A683" r:id="rId1346" display="EF8196-000"/>
+    <hyperlink ref="C683" r:id="rId1347" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A684" r:id="rId1348" display="EG0850-000"/>
+    <hyperlink ref="C684" r:id="rId1349" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A685" r:id="rId1350" display="EF7793-000"/>
+    <hyperlink ref="C685" r:id="rId1351" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A686" r:id="rId1352" display="EG5792-000"/>
+    <hyperlink ref="C686" r:id="rId1353" display="Variant of FIST-GR-ACCESSORIES"/>
+    <hyperlink ref="A687" r:id="rId1354" display="760243108"/>
+    <hyperlink ref="C687" r:id="rId1355" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A688" r:id="rId1356" display="760243111"/>
+    <hyperlink ref="C688" r:id="rId1357" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A689" r:id="rId1358" display="760243112"/>
+    <hyperlink ref="C689" r:id="rId1359" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A690" r:id="rId1360" display="760252330"/>
+    <hyperlink ref="C690" r:id="rId1361" display="Variant of FACT-PATCH-SPLICE-CHASSIS"/>
+    <hyperlink ref="A691" r:id="rId1362" display="760253218"/>
+    <hyperlink ref="C691" r:id="rId1363" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A692" r:id="rId1364" display="760253208"/>
+    <hyperlink ref="C692" r:id="rId1365" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A693" r:id="rId1366" display="760253209"/>
+    <hyperlink ref="C693" r:id="rId1367" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A694" r:id="rId1368" display="760253211"/>
+    <hyperlink ref="C694" r:id="rId1369" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A695" r:id="rId1370" display="760253212"/>
+    <hyperlink ref="C695" r:id="rId1371" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A696" r:id="rId1372" display="760253364"/>
+    <hyperlink ref="C696" r:id="rId1373" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A697" r:id="rId1374" display="760253365"/>
+    <hyperlink ref="C697" r:id="rId1375" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A698" r:id="rId1376" display="760253366"/>
+    <hyperlink ref="C698" r:id="rId1377" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A699" r:id="rId1378" display="760253367"/>
+    <hyperlink ref="C699" r:id="rId1379" display="Variant of FACT-PATCH-CHASSIS"/>
+    <hyperlink ref="A700" r:id="rId1380" display="FACT-MMDC20L5UB-S"/>
+    <hyperlink ref="C700" r:id="rId1381" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A701" r:id="rId1382" display="FACT-MMDKE0L0UB-S"/>
+    <hyperlink ref="C701" r:id="rId1383" display="Variant of FACT-MODULES"/>
+    <hyperlink ref="A702" r:id="rId1384" display="FACT-MMDKE0R0UB-S"/>
+    <hyperlink ref="C702" r:id="rId1385" display="Variant of FACT-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1386"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 