--- v0 (2026-07-23)
+++ v1 (2026-09-20)
@@ -11,944 +11,1028 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336" count="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345" count="681">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259519</t>
+  </si>
+  <si>
+    <t>760259519</t>
+  </si>
+  <si>
+    <t>R-864-LN-RR-F16YL/8G1/93J/SC/200</t>
+  </si>
+  <si>
+    <t>Variant of N-LN</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, All-Dielectric, Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 864 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259544</t>
   </si>
   <si>
     <t>760259544</t>
   </si>
   <si>
     <t>Z-1728-LN-RR-F12BK/8G1/99P/200/C</t>
   </si>
   <si>
     <t>Variant of Z-LN</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH, Riser-Rated, Gel-Free, Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.657.A2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-LN</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259400</t>
+  </si>
+  <si>
+    <t>760259400</t>
+  </si>
+  <si>
+    <t>N-864-LN-RR-F12YL/8G/93J/SC/200/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 864 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>N-LN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259525</t>
+  </si>
+  <si>
+    <t>760259525</t>
+  </si>
+  <si>
+    <t>Z-3456-LN-RR-F16BK/8G1/93J/SC/200/B2</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor unitized cable,LSZH/Riser Rollable Ribbon with 200um Fibers, 3456 fiber, Singlemode G.657.A2, Gel-free, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760260499</t>
+  </si>
+  <si>
+    <t>760260499</t>
+  </si>
+  <si>
+    <t>Z-3456-LN-RR-F16BK/8G1/99P/200/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable,Dual Rate LSZH/Riser Rollable Ribbon with 200um Fibers, 3456 fiber, Singlemode G.657.A2, Gel-free, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>D-CN</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable</t>
+  </si>
+  <si>
+    <t>D-LA</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Stranded Loose Tube CST Armored</t>
+  </si>
+  <si>
+    <t>D-LN</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>N-CN</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor Zero Halogen, Dual listed, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>P-CN</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor Plenum, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor Zero Halogen, Dual listed, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor/Outdoor Zero Halogen, Dual listed, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Z-CN</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor/Outdoor Zero Halogen, Dual listed, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Z-LZ</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor/Outdoor Zero Halogen, Dual listed, Stranded Loose Tube, Aluminum Interlocking Armor</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246164</t>
+  </si>
+  <si>
+    <t>760246164</t>
+  </si>
+  <si>
+    <t>Z-864-CN-RR-F12BK/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Variant of Z-CN</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH, Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 864 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760264376</t>
+  </si>
+  <si>
+    <t>760264376</t>
+  </si>
+  <si>
+    <t>Z-3456-LN-RR-M12BK/8G/99P/200/C</t>
+  </si>
+  <si>
+    <t>Fiber Outdoor/Indoor cable,Dual Rate LSZH/Riser Rollable Ribbon with 200um Fibers, 3456 fiber, Singlemode G.657.A2, Gel-free, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262974</t>
+  </si>
+  <si>
+    <t>760262974</t>
+  </si>
+  <si>
+    <t>N-864-CN-RR-F12YL/8G1/99G</t>
+  </si>
+  <si>
+    <t>Variant of N-CN</t>
+  </si>
+  <si>
+    <t>Fiber indoor outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 864 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241353</t>
+  </si>
+  <si>
+    <t>760241353</t>
+  </si>
+  <si>
+    <t>D-576-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Variant of D-LN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241354</t>
+  </si>
+  <si>
+    <t>760241354</t>
+  </si>
+  <si>
+    <t>D-864-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241355</t>
+  </si>
+  <si>
+    <t>760241355</t>
+  </si>
+  <si>
+    <t>D-1440-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1440 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241356</t>
+  </si>
+  <si>
+    <t>760241356</t>
+  </si>
+  <si>
+    <t>D-432-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Variant of D-LA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241349</t>
+  </si>
+  <si>
+    <t>760241349</t>
+  </si>
+  <si>
+    <t>Z-864-CN-RR-F12BK/8W/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241359</t>
+  </si>
+  <si>
+    <t>760241359</t>
+  </si>
+  <si>
+    <t>D-1440-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1440 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241988</t>
+  </si>
+  <si>
+    <t>760241988</t>
+  </si>
+  <si>
+    <t>Z-216-CN-RR-F12BK/8F/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 216 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241991</t>
+  </si>
+  <si>
+    <t>760241991</t>
+  </si>
+  <si>
+    <t>Z-576-CN-RR-F12BK/8F/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239025</t>
+  </si>
+  <si>
+    <t>760239025</t>
+  </si>
+  <si>
+    <t>Z-864-CN-RR-F12BK/8G/99G/C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239051</t>
+  </si>
+  <si>
+    <t>760239051</t>
+  </si>
+  <si>
+    <t>Z-576-CZ-RR-F12BK/8G1/99G/B2</t>
+  </si>
+  <si>
+    <t>Variant of Z-CZ</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, Interlocking Armored, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 576 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>Z-CZ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239021</t>
+  </si>
+  <si>
+    <t>760239021</t>
+  </si>
+  <si>
+    <t>Z-144-CN-RR-F12BK/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, 144 fiber, Gel-Free, Central Tube Rollable Ribbon, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239022</t>
+  </si>
+  <si>
+    <t>760239022</t>
+  </si>
+  <si>
+    <t>Z-288-CN-RR-F12BK/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 288 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244182</t>
+  </si>
+  <si>
+    <t>760244182</t>
+  </si>
+  <si>
+    <t>N-1728-LN-RR-F12YL/8G/99H/C</t>
+  </si>
+  <si>
+    <t>Fiber Indoor/Outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244183</t>
+  </si>
+  <si>
+    <t>760244183</t>
+  </si>
+  <si>
+    <t>Z-1728-LN-RR-F12BK/8G1/99H/C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244685</t>
+  </si>
+  <si>
+    <t>760244685</t>
+  </si>
+  <si>
+    <t>Z-864-CN-RR-F12BK/8Z/91G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, LSZH Riser Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>810009509/DB</t>
+  </si>
+  <si>
+    <t>D-432-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Variant of D-CN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246289</t>
+  </si>
+  <si>
+    <t>760246289</t>
+  </si>
+  <si>
+    <t>P-144-CN-RR-F12YL/8G1/99E</t>
+  </si>
+  <si>
+    <t>Variant of P-CN</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, Plenum All-Dielectric Central Tube Rollable Ribbon, 144 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246292</t>
+  </si>
+  <si>
+    <t>760246292</t>
+  </si>
+  <si>
+    <t>N-576-CN-RR-F12YL/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 576 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246310</t>
+  </si>
+  <si>
+    <t>760246310</t>
+  </si>
+  <si>
+    <t>N-288-CN-RR-F12YL/8G1/99L/200/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 288 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256414</t>
+  </si>
+  <si>
+    <t>760256414</t>
+  </si>
+  <si>
+    <t>Z-096-MP-RR-F12BK/8G1/99N/C</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, OFNR/LSZH Riser Rollable Ribbon Dual Rated Backbone, 96 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>N-MP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256411</t>
+  </si>
+  <si>
+    <t>760256411</t>
+  </si>
+  <si>
+    <t>Z-024-MP-RR-F12BK/8G1/99N/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, OFNR/LSZH Riser Rollable Ribbon Dual Rated Backbone, 24 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256412</t>
+  </si>
+  <si>
+    <t>760256412</t>
+  </si>
+  <si>
+    <t>Z-048-MP-RR-F12BK/8G1/99N/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/Outdoor cable, OFNR/LSZH Riser Rollable Ribbon Dual Rated Backbone, 48 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239857</t>
+  </si>
+  <si>
+    <t>760239857</t>
+  </si>
+  <si>
+    <t>D-1152-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1152 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246294</t>
   </si>
   <si>
     <t>760246294</t>
   </si>
   <si>
     <t>Z-576-CN-RR-F12BK/8G1/99G/C</t>
   </si>
   <si>
-    <t>Variant of Z-CN</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 576 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
-    <t>Z-CN</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246293</t>
   </si>
   <si>
     <t>760246293</t>
   </si>
   <si>
     <t>Z-432-CN-RR-F12BK/8G1/99G/C</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 432 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246289</t>
-[...79 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250976</t>
   </si>
   <si>
     <t>760250976</t>
   </si>
   <si>
     <t>N-576-CN-RR-F12YL/8G1/99L/200/C</t>
   </si>
   <si>
     <t>Fiber indoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 576 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245283</t>
   </si>
   <si>
     <t>760245283</t>
   </si>
   <si>
     <t>Z-288-CN-RR-F12BK/8G1/99P/200/C</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 288 fiber, 200um Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250981</t>
   </si>
   <si>
     <t>760250981</t>
   </si>
   <si>
     <t>Z-1728-LN-RR-F12BK/8G1/99L/200/C</t>
   </si>
   <si>
-    <t>D-CN</t>
-[...329 lines deleted...]
-    <t>Fiber indoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 864 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+    <t>Fiber Optic Cable, Indoor Zero Halogen, Dual listed, Loose Tube Cordage</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Indoor/Outdoor Zero Halogen, Dual listed, Central Tube Ribbon, Aluminum Interlocking Armor</t>
+  </si>
+  <si>
+    <t>810010523/DB</t>
+  </si>
+  <si>
+    <t>D-144-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-CA</t>
+  </si>
+  <si>
+    <t>810010524/DB</t>
+  </si>
+  <si>
+    <t>D-288-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010525/DB</t>
+  </si>
+  <si>
+    <t>D-432-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262526</t>
+  </si>
+  <si>
+    <t>760262526</t>
+  </si>
+  <si>
+    <t>N-3456-CN-RR-F16YL/8G1/97/200</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 3456 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259520</t>
+  </si>
+  <si>
+    <t>760259520</t>
+  </si>
+  <si>
+    <t>R-1728-LN-RR-F16YL/8G1/93J/TC/200</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, All-Dielectric, Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 1728 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241352</t>
+  </si>
+  <si>
+    <t>760241352</t>
+  </si>
+  <si>
+    <t>D-432-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241357</t>
+  </si>
+  <si>
+    <t>760241357</t>
+  </si>
+  <si>
+    <t>D-576-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241348</t>
+  </si>
+  <si>
+    <t>760241348</t>
+  </si>
+  <si>
+    <t>Z-576-CN-RR-F12BK/8W/99G/C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241358</t>
+  </si>
+  <si>
+    <t>760241358</t>
+  </si>
+  <si>
+    <t>D-864-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246290</t>
+  </si>
+  <si>
+    <t>760246290</t>
+  </si>
+  <si>
+    <t>P-288-CN-RR-F12YL/8G1/99E</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, Plenum All-Dielectric Central Tube Rollable Ribbon, 288 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246291</t>
+  </si>
+  <si>
+    <t>760246291</t>
+  </si>
+  <si>
+    <t>N-432-CN-RR-F12YL/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 432 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248082</t>
+  </si>
+  <si>
+    <t>760248082</t>
+  </si>
+  <si>
+    <t>Z-864-CZ-RR-F12BK/8G1/99G/B2</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, Interlocking Armored, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 864 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248083</t>
+  </si>
+  <si>
+    <t>760248083</t>
+  </si>
+  <si>
+    <t>Z-288-CZ-RR-F12BK/8G1/99G/B2</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, Interlocking Armored, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 288 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248084</t>
+  </si>
+  <si>
+    <t>760248084</t>
+  </si>
+  <si>
+    <t>Z-432-CZ-RR-F12BK/8G1/99G/B2</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, Interlocking Armored, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 432 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245915</t>
+  </si>
+  <si>
+    <t>760245915</t>
+  </si>
+  <si>
+    <t>Z-1728-LZ-RR-F12BK/8G1/99H/B2</t>
+  </si>
+  <si>
+    <t>Variant of Z-LZ</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, Riser-Rated, Gel-Free, Inner LSZH Stranded Loose Tube Rollable Ribbon, 1728 fiber, Aluminum Interlocking Armor, Singlemode G.657.A2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245280</t>
+  </si>
+  <si>
+    <t>760245280</t>
+  </si>
+  <si>
+    <t>N-144-CN-RR-F12YL/8G1/99L/200/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 144 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>810009429/DB</t>
+  </si>
+  <si>
+    <t>D-144-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009430/DB</t>
+  </si>
+  <si>
+    <t>D-288-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239048</t>
   </si>
   <si>
     <t>760239048</t>
   </si>
   <si>
     <t>Z-144-CZ-RR-F12BK/8G1/99G/B2</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, Interlocking Armored, LSZH Riser-Rated, 144 fiber, Gel-Free, Central Tube Rollable Ribbon, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239307</t>
   </si>
   <si>
     <t>760239307</t>
   </si>
   <si>
     <t>N-144-CN-RR-F12YL/8G1/99G/C</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable,  All-Dielectric, LSZH, Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 144 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239308</t>
   </si>
   <si>
     <t>760239308</t>
   </si>
   <si>
     <t>N-288-CN-RR-F12YL/8G1/99G/C</t>
   </si>
   <si>
     <t>Fiber indoor outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 288 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239389</t>
   </si>
   <si>
     <t>760239389</t>
   </si>
   <si>
     <t>D-1728-LN-RR-F12NS/8W/99H</t>
   </si>
   <si>
     <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239856</t>
+  </si>
+  <si>
+    <t>760239856</t>
+  </si>
+  <si>
+    <t>D-1152-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1152 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239858</t>
+  </si>
+  <si>
+    <t>760239858</t>
+  </si>
+  <si>
+    <t>D-1728-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245231</t>
+  </si>
+  <si>
+    <t>760245231</t>
+  </si>
+  <si>
+    <t>Z-192-CN-RR-F12BK/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 192 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245229</t>
+  </si>
+  <si>
+    <t>760245229</t>
+  </si>
+  <si>
+    <t>P-192-CN-RR-F12YL/8G1/99E</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, Plenum All-Dielectric Central Tube Rollable Ribbon, 192 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245230</t>
+  </si>
+  <si>
+    <t>760245230</t>
+  </si>
+  <si>
+    <t>N-192-CN-RR-F12YL/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 192 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760242275</t>
+  </si>
+  <si>
+    <t>760242275</t>
+  </si>
+  <si>
+    <t>N-864-CN-RR-F12YL/8G1/99G/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 864 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262968</t>
+  </si>
+  <si>
+    <t>760262968</t>
+  </si>
+  <si>
+    <t>Z-3456-LN-RR-F12BK/8G1/99L/200</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable,Dual Rate LSZH/Riser Rollable Ribbon with 200um Fibers, 3456 fiber, Singlemode G.657.A2, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259881</t>
   </si>
   <si>
     <t>760259881</t>
   </si>
   <si>
     <t>R-1728-CN-RR-F12YL/8W/91G/200</t>
   </si>
   <si>
     <t>Fiber indoor cable, All-Dielectric, Riser-Rated, Gel-Free, Central Tube with 12x200um Rollable Ribbons, 1728 fiber, G.652.D / G.657.A1 Singlemode , Feet jacket marking, Yellow jacket color</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262968</t>
-[...266 lines deleted...]
-    <t>Fiber indoor/outdoor cable, Riser-Rated, Gel-Free, Inner LSZH Stranded Loose Tube Rollable Ribbon, 1728 fiber, Aluminum Interlocking Armor, Singlemode G.657.A2, Feet jacket marking, Black jacket color, B2ca flame rating</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250982</t>
+  </si>
+  <si>
+    <t>760250982</t>
+  </si>
+  <si>
+    <t>Z-3456-LN-RR-F12BK/8G1/99L/200/C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250977</t>
   </si>
   <si>
     <t>760250977</t>
   </si>
   <si>
     <t>N-1728-LN-RR-F12YL/8G1/99L/200/C</t>
   </si>
   <si>
     <t>Fiber Indoor/Outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 1728 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250049</t>
   </si>
   <si>
     <t>760250049</t>
   </si>
   <si>
     <t>N-864-CN-RR-F12YL/8G1/99L/200/C</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 864 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250982</t>
-[...5 lines deleted...]
-    <t>Z-3456-LN-RR-F12BK/8G1/99L/200/C</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256410</t>
+  </si>
+  <si>
+    <t>760256410</t>
+  </si>
+  <si>
+    <t>Z-012-MP-RR-F30BK/8G1/99K/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/Outdoor OFNR/LSZH Riser Light Duty MPO Patchcord Cable with Rollable Ribbon</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256413</t>
+  </si>
+  <si>
+    <t>760256413</t>
+  </si>
+  <si>
+    <t>Z-072-MP-RR-F12BK/8G1/99N/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, OFNR/LSZH Riser Rollable Ribbon Dual Rated Backbone, 72 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256415</t>
+  </si>
+  <si>
+    <t>760256415</t>
+  </si>
+  <si>
+    <t>Z-144-MP-RR-F12BK/8G1/99N/C</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, OFNR/LSZH Riser Rollable Ribbon Dual Rated Backbone, 144 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250975</t>
   </si>
   <si>
     <t>760250975</t>
   </si>
   <si>
     <t>N-432-CN-RR-F12YL/8G1/99L/200/C</t>
   </si>
   <si>
     <t>Fiber indoor cable, All-Dielectric, LSZH/Riser-Rated, Gel-Free, Central Tube 200µm Rollable Ribbon, 432 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Yellow jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250978</t>
   </si>
   <si>
     <t>760250978</t>
   </si>
   <si>
     <t>N-3456-LN-RR-F12YL/8G1/99L/200/C</t>
   </si>
   <si>
     <t>Fiber indoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Loose Tube Rollable 200µm Ribbon, 3456 fiber, Singlemode G.657.A2, Feet jacket marking, Yellow jacket color</t>
   </si>
@@ -961,108 +1045,51 @@
   <si>
     <t>Z-144-CN-RR-F12BK/8G1/99P/200/C</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, All-Dielectric, LSZH Riser-Rated, Gel-Free, Central Tube Rollable Ribbon, 144 fiber, Singlemode G.657.A2/B2, Feet jacket marking, Black jacket color, Cca flame rating</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250979</t>
   </si>
   <si>
     <t>760250979</t>
   </si>
   <si>
     <t>Z-432-CN-RR-F12BK/8G1/99L/200/C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250980</t>
   </si>
   <si>
     <t>760250980</t>
   </si>
   <si>
     <t>Z-576-CN-RR-F12BK/8G1/99P/200/C</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256410</t>
-[...56 lines deleted...]
-    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1152 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1163,75 +1190,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J87" totalsRowShown="0">
-  <autoFilter ref="A1:J87"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J89" totalsRowShown="0">
+  <autoFilter ref="A1:J89"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259544" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246294" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246293" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246289" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246292" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256414" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256411" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256412" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250976" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245283" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250981" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-lz" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259519" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246164" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246310" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244685" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009509-db" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241353" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241354" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241355" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241356" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239025" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239051" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239021" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239022" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239857" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241349" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241359" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241988" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241991" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244182" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244183" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259525" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760260499" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259400" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239048" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239307" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239308" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239389" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259881" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262968" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262526" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010523-db" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010524-db" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010525-db" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259520" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241352" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241357" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241348" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241358" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-mp" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245231" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245229" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245230" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245280" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009429-db" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009430-db" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760242275" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246290" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246291" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248082" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248083" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248084" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245915" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-lz" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250977" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250049" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250982" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250975" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250978" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245282" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250979" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250980" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256410" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256413" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256415" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239858" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239856" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259519" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259544" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259400" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259525" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760260499" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-lz" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246164" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760264376" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262974" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241353" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241354" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241355" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241356" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241349" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241359" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241988" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241991" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239025" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239051" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239021" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239022" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244182" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244183" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760244685" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009509-db" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246289" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246292" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246310" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256414" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256411" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256412" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239857" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246294" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246293" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250976" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245283" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250981" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-mp" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010523-db" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010524-db" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810010525-db" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262526" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259520" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241352" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241357" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241348" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760241358" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246290" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760246291" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248082" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248083" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760248084" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245915" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-lz" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245280" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009429-db" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item810009430-db" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-cn" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239048" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cz" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239307" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239308" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239389" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239856" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-ln" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760239858" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/d-la" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245231" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245229" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/p-cn" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245230" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760242275" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760262968" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760259881" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250982" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-ln" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250977" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250049" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256410" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256413" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760256415" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250975" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-cn" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250978" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/n-ln" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760245282" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250979" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/item760250980" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-cables/high-fiber-countrollable-ribbon-cable/z-cn" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J87"/>
+  <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="205.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1255,2124 +1282,2174 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" t="s">
         <v>22</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="C10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H17" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
       </c>
-      <c r="C21" t="s">
-        <v>67</v>
+      <c r="C21" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
       <c r="H22" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>90</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
         <v>98</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="H26" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="H27" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" t="s">
         <v>111</v>
       </c>
-      <c r="E28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="H29" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" t="s">
         <v>119</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="H30" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
         <v>123</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="H32" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="H33" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" t="s">
         <v>139</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="H35" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>142</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" t="s">
         <v>143</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>146</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" t="s">
         <v>147</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="H37" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>150</v>
+      </c>
+      <c r="C38" t="s">
         <v>151</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>152</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" t="s">
         <v>153</v>
       </c>
-      <c r="E38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B39" t="s">
         <v>156</v>
       </c>
-      <c r="C39" s="1" t="s">
-        <v>21</v>
+      <c r="C39" t="s">
+        <v>151</v>
       </c>
       <c r="D39" t="s">
         <v>157</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>160</v>
       </c>
-      <c r="C40" s="1" t="s">
-        <v>85</v>
+      <c r="C40" t="s">
+        <v>151</v>
       </c>
       <c r="D40" t="s">
         <v>161</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>76</v>
+        <v>153</v>
       </c>
       <c r="H40" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>164</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="D41" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H41" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D42" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H42" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D43" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H43" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="D44" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H44" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="H45" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D46" t="s">
-        <v>184</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H46" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-      <c r="C47" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" t="s">
         <v>38</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="G47" t="s">
-        <v>40</v>
+        <v>153</v>
       </c>
       <c r="H47" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
       </c>
       <c r="D48" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="H48" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B49" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
+      <c r="G49" t="s">
+        <v>190</v>
+      </c>
       <c r="H49" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="G51" t="s">
+        <v>190</v>
+      </c>
+      <c r="H51" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B52" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="D52" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
-        <v>208</v>
+        <v>45</v>
       </c>
       <c r="H52" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="D54" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>208</v>
+        <v>43</v>
       </c>
       <c r="H54" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D55" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
+      <c r="G55" t="s">
+        <v>41</v>
+      </c>
       <c r="H55" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>102</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="H56" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="D57" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="H57" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="D58" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="H58" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="D59" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="H59" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>229</v>
+      </c>
+      <c r="B60" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D60" t="s">
-        <v>234</v>
+        <v>231</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="H60" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>233</v>
+      </c>
+      <c r="B61" t="s">
+        <v>234</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D61" t="s">
         <v>235</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="H61" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B62" t="s">
         <v>238</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="D62" t="s">
         <v>239</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="H62" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>242</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>31</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H63" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B64" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D64" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H64" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>250</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="D65" t="s">
         <v>251</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
+        <v>37</v>
+      </c>
+      <c r="H65" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B66" t="s">
         <v>253</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D66" t="s">
         <v>254</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="H66" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B67" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="H67" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B68" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H68" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B69" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="D69" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H69" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B70" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="D70" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
+        <v>43</v>
+      </c>
+      <c r="H70" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B71" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
       <c r="D71" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B72" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="D73" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>285</v>
+        <v>138</v>
       </c>
       <c r="D74" t="s">
         <v>286</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B75" t="s">
         <v>289</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="D75" t="s">
         <v>290</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H75" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B76" t="s">
         <v>293</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D76" t="s">
         <v>294</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H76" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B77" t="s">
         <v>297</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>172</v>
+        <v>298</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B78" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D78" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
-      <c r="G78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>305</v>
+        <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="H79" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B80" t="s">
         <v>308</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
         <v>309</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H80" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B81" t="s">
         <v>312</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="D81" t="s">
-        <v>27</v>
+        <v>313</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="H81" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>316</v>
+      </c>
+      <c r="C82" t="s">
+        <v>151</v>
       </c>
       <c r="D82" t="s">
-        <v>22</v>
+        <v>317</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="H82" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="D83" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="H83" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C84" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="D84" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="G84" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="H84" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B85" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>328</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>67</v>
       </c>
       <c r="D85" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="G85" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H85" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="H86" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="D87" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>69</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B88" t="s">
+        <v>340</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D88" t="s">
+        <v>173</v>
+      </c>
+      <c r="E88" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" t="s">
+        <v>51</v>
+      </c>
+      <c r="H88" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
+      <c r="A89" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B89" t="s">
+        <v>343</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D89" t="s">
+        <v>169</v>
+      </c>
+      <c r="E89" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" t="s">
+        <v>51</v>
+      </c>
+      <c r="H89" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760259544"/>
-[...109 lines deleted...]
-    <hyperlink ref="A64" r:id="rId111" display="760245230"/>
+    <hyperlink ref="A2" r:id="rId1" display="760259519"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of N-LN"/>
+    <hyperlink ref="A3" r:id="rId3" display="760259544"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of Z-LN"/>
+    <hyperlink ref="A4" r:id="rId5" display="760259400"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of N-LN"/>
+    <hyperlink ref="A5" r:id="rId7" display="760259525"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of Z-LN"/>
+    <hyperlink ref="A6" r:id="rId9" display="760260499"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of Z-LN"/>
+    <hyperlink ref="A7" r:id="rId11" display="D-CN"/>
+    <hyperlink ref="A8" r:id="rId12" display="D-LA"/>
+    <hyperlink ref="A9" r:id="rId13" display="D-LN"/>
+    <hyperlink ref="A10" r:id="rId14" display="N-CN"/>
+    <hyperlink ref="A11" r:id="rId15" display="P-CN"/>
+    <hyperlink ref="A12" r:id="rId16" display="N-LN"/>
+    <hyperlink ref="A13" r:id="rId17" display="Z-LN"/>
+    <hyperlink ref="A14" r:id="rId18" display="Z-CN"/>
+    <hyperlink ref="A15" r:id="rId19" display="Z-LZ"/>
+    <hyperlink ref="A16" r:id="rId20" display="760246164"/>
+    <hyperlink ref="C16" r:id="rId21" display="Variant of Z-CN"/>
+    <hyperlink ref="A17" r:id="rId22" display="760264376"/>
+    <hyperlink ref="C17" r:id="rId23" display="Variant of Z-LN"/>
+    <hyperlink ref="A18" r:id="rId24" display="760262974"/>
+    <hyperlink ref="C18" r:id="rId25" display="Variant of N-CN"/>
+    <hyperlink ref="A19" r:id="rId26" display="760241353"/>
+    <hyperlink ref="C19" r:id="rId27" display="Variant of D-LN"/>
+    <hyperlink ref="A20" r:id="rId28" display="760241354"/>
+    <hyperlink ref="C20" r:id="rId29" display="Variant of D-LN"/>
+    <hyperlink ref="A21" r:id="rId30" display="760241355"/>
+    <hyperlink ref="C21" r:id="rId31" display="Variant of D-LN"/>
+    <hyperlink ref="A22" r:id="rId32" display="760241356"/>
+    <hyperlink ref="C22" r:id="rId33" display="Variant of D-LA"/>
+    <hyperlink ref="A23" r:id="rId34" display="760241349"/>
+    <hyperlink ref="C23" r:id="rId35" display="Variant of Z-CN"/>
+    <hyperlink ref="A24" r:id="rId36" display="760241359"/>
+    <hyperlink ref="C24" r:id="rId37" display="Variant of D-LA"/>
+    <hyperlink ref="A25" r:id="rId38" display="760241988"/>
+    <hyperlink ref="C25" r:id="rId39" display="Variant of Z-CN"/>
+    <hyperlink ref="A26" r:id="rId40" display="760241991"/>
+    <hyperlink ref="C26" r:id="rId41" display="Variant of Z-CN"/>
+    <hyperlink ref="A27" r:id="rId42" display="760239025"/>
+    <hyperlink ref="C27" r:id="rId43" display="Variant of Z-CN"/>
+    <hyperlink ref="A28" r:id="rId44" display="760239051"/>
+    <hyperlink ref="C28" r:id="rId45" display="Variant of Z-CZ"/>
+    <hyperlink ref="A29" r:id="rId46" display="760239021"/>
+    <hyperlink ref="C29" r:id="rId47" display="Variant of Z-CN"/>
+    <hyperlink ref="A30" r:id="rId48" display="760239022"/>
+    <hyperlink ref="C30" r:id="rId49" display="Variant of Z-CN"/>
+    <hyperlink ref="A31" r:id="rId50" display="760244182"/>
+    <hyperlink ref="C31" r:id="rId51" display="Variant of N-LN"/>
+    <hyperlink ref="A32" r:id="rId52" display="760244183"/>
+    <hyperlink ref="C32" r:id="rId53" display="Variant of Z-LN"/>
+    <hyperlink ref="A33" r:id="rId54" display="760244685"/>
+    <hyperlink ref="C33" r:id="rId55" display="Variant of Z-CN"/>
+    <hyperlink ref="A34" r:id="rId56" display="810009509/DB"/>
+    <hyperlink ref="C34" r:id="rId57" display="Variant of D-CN"/>
+    <hyperlink ref="A35" r:id="rId58" display="760246289"/>
+    <hyperlink ref="C35" r:id="rId59" display="Variant of P-CN"/>
+    <hyperlink ref="A36" r:id="rId60" display="760246292"/>
+    <hyperlink ref="C36" r:id="rId61" display="Variant of N-CN"/>
+    <hyperlink ref="A37" r:id="rId62" display="760246310"/>
+    <hyperlink ref="C37" r:id="rId63" display="Variant of N-CN"/>
+    <hyperlink ref="A38" r:id="rId64" display="760256414"/>
+    <hyperlink ref="A39" r:id="rId65" display="760256411"/>
+    <hyperlink ref="A40" r:id="rId66" display="760256412"/>
+    <hyperlink ref="A41" r:id="rId67" display="760239857"/>
+    <hyperlink ref="C41" r:id="rId68" display="Variant of D-LA"/>
+    <hyperlink ref="A42" r:id="rId69" display="760246294"/>
+    <hyperlink ref="C42" r:id="rId70" display="Variant of Z-CN"/>
+    <hyperlink ref="A43" r:id="rId71" display="760246293"/>
+    <hyperlink ref="C43" r:id="rId72" display="Variant of Z-CN"/>
+    <hyperlink ref="A44" r:id="rId73" display="760250976"/>
+    <hyperlink ref="C44" r:id="rId74" display="Variant of N-CN"/>
+    <hyperlink ref="A45" r:id="rId75" display="760245283"/>
+    <hyperlink ref="C45" r:id="rId76" display="Variant of Z-CN"/>
+    <hyperlink ref="A46" r:id="rId77" display="760250981"/>
+    <hyperlink ref="C46" r:id="rId78" display="Variant of Z-LN"/>
+    <hyperlink ref="A47" r:id="rId79" display="N-MP"/>
+    <hyperlink ref="A48" r:id="rId80" display="Z-CZ"/>
+    <hyperlink ref="A49" r:id="rId81" display="810010523/DB"/>
+    <hyperlink ref="C49" r:id="rId82" display="Variant of D-CN"/>
+    <hyperlink ref="A50" r:id="rId83" display="810010524/DB"/>
+    <hyperlink ref="C50" r:id="rId84" display="Variant of D-CN"/>
+    <hyperlink ref="A51" r:id="rId85" display="810010525/DB"/>
+    <hyperlink ref="C51" r:id="rId86" display="Variant of D-CN"/>
+    <hyperlink ref="A52" r:id="rId87" display="760262526"/>
+    <hyperlink ref="C52" r:id="rId88" display="Variant of N-CN"/>
+    <hyperlink ref="A53" r:id="rId89" display="760259520"/>
+    <hyperlink ref="C53" r:id="rId90" display="Variant of N-LN"/>
+    <hyperlink ref="A54" r:id="rId91" display="760241352"/>
+    <hyperlink ref="C54" r:id="rId92" display="Variant of D-LN"/>
+    <hyperlink ref="A55" r:id="rId93" display="760241357"/>
+    <hyperlink ref="C55" r:id="rId94" display="Variant of D-LA"/>
+    <hyperlink ref="A56" r:id="rId95" display="760241348"/>
+    <hyperlink ref="C56" r:id="rId96" display="Variant of Z-CN"/>
+    <hyperlink ref="A57" r:id="rId97" display="760241358"/>
+    <hyperlink ref="C57" r:id="rId98" display="Variant of D-LA"/>
+    <hyperlink ref="A58" r:id="rId99" display="760246290"/>
+    <hyperlink ref="C58" r:id="rId100" display="Variant of P-CN"/>
+    <hyperlink ref="A59" r:id="rId101" display="760246291"/>
+    <hyperlink ref="C59" r:id="rId102" display="Variant of N-CN"/>
+    <hyperlink ref="A60" r:id="rId103" display="760248082"/>
+    <hyperlink ref="C60" r:id="rId104" display="Variant of Z-CZ"/>
+    <hyperlink ref="A61" r:id="rId105" display="760248083"/>
+    <hyperlink ref="C61" r:id="rId106" display="Variant of Z-CZ"/>
+    <hyperlink ref="A62" r:id="rId107" display="760248084"/>
+    <hyperlink ref="C62" r:id="rId108" display="Variant of Z-CZ"/>
+    <hyperlink ref="A63" r:id="rId109" display="760245915"/>
+    <hyperlink ref="C63" r:id="rId110" display="Variant of Z-LZ"/>
+    <hyperlink ref="A64" r:id="rId111" display="760245280"/>
     <hyperlink ref="C64" r:id="rId112" display="Variant of N-CN"/>
-    <hyperlink ref="A65" r:id="rId113" display="760245280"/>
-[...1 lines deleted...]
-    <hyperlink ref="A66" r:id="rId115" display="810009429/DB"/>
+    <hyperlink ref="A65" r:id="rId113" display="810009429/DB"/>
+    <hyperlink ref="C65" r:id="rId114" display="Variant of D-CN"/>
+    <hyperlink ref="A66" r:id="rId115" display="810009430/DB"/>
     <hyperlink ref="C66" r:id="rId116" display="Variant of D-CN"/>
-    <hyperlink ref="A67" r:id="rId117" display="810009430/DB"/>
-[...1 lines deleted...]
-    <hyperlink ref="A68" r:id="rId119" display="760242275"/>
+    <hyperlink ref="A67" r:id="rId117" display="760239048"/>
+    <hyperlink ref="C67" r:id="rId118" display="Variant of Z-CZ"/>
+    <hyperlink ref="A68" r:id="rId119" display="760239307"/>
     <hyperlink ref="C68" r:id="rId120" display="Variant of N-CN"/>
-    <hyperlink ref="A69" r:id="rId121" display="760246290"/>
-[...13 lines deleted...]
-    <hyperlink ref="A76" r:id="rId135" display="760250049"/>
+    <hyperlink ref="A69" r:id="rId121" display="760239308"/>
+    <hyperlink ref="C69" r:id="rId122" display="Variant of N-CN"/>
+    <hyperlink ref="A70" r:id="rId123" display="760239389"/>
+    <hyperlink ref="C70" r:id="rId124" display="Variant of D-LN"/>
+    <hyperlink ref="A71" r:id="rId125" display="760239856"/>
+    <hyperlink ref="C71" r:id="rId126" display="Variant of D-LN"/>
+    <hyperlink ref="A72" r:id="rId127" display="760239858"/>
+    <hyperlink ref="C72" r:id="rId128" display="Variant of D-LA"/>
+    <hyperlink ref="A73" r:id="rId129" display="760245231"/>
+    <hyperlink ref="C73" r:id="rId130" display="Variant of Z-CN"/>
+    <hyperlink ref="A74" r:id="rId131" display="760245229"/>
+    <hyperlink ref="C74" r:id="rId132" display="Variant of P-CN"/>
+    <hyperlink ref="A75" r:id="rId133" display="760245230"/>
+    <hyperlink ref="C75" r:id="rId134" display="Variant of N-CN"/>
+    <hyperlink ref="A76" r:id="rId135" display="760242275"/>
     <hyperlink ref="C76" r:id="rId136" display="Variant of N-CN"/>
-    <hyperlink ref="A77" r:id="rId137" display="760250982"/>
+    <hyperlink ref="A77" r:id="rId137" display="760262968"/>
     <hyperlink ref="C77" r:id="rId138" display="Variant of Z-LN"/>
-    <hyperlink ref="A78" r:id="rId139" display="760250975"/>
+    <hyperlink ref="A78" r:id="rId139" display="760259881"/>
     <hyperlink ref="C78" r:id="rId140" display="Variant of N-CN"/>
-    <hyperlink ref="A79" r:id="rId141" display="760250978"/>
-[...13 lines deleted...]
-    <hyperlink ref="C87" r:id="rId155" display="Variant of D-LN"/>
+    <hyperlink ref="A79" r:id="rId141" display="760250982"/>
+    <hyperlink ref="C79" r:id="rId142" display="Variant of Z-LN"/>
+    <hyperlink ref="A80" r:id="rId143" display="760250977"/>
+    <hyperlink ref="C80" r:id="rId144" display="Variant of N-LN"/>
+    <hyperlink ref="A81" r:id="rId145" display="760250049"/>
+    <hyperlink ref="C81" r:id="rId146" display="Variant of N-CN"/>
+    <hyperlink ref="A82" r:id="rId147" display="760256410"/>
+    <hyperlink ref="A83" r:id="rId148" display="760256413"/>
+    <hyperlink ref="A84" r:id="rId149" display="760256415"/>
+    <hyperlink ref="A85" r:id="rId150" display="760250975"/>
+    <hyperlink ref="C85" r:id="rId151" display="Variant of N-CN"/>
+    <hyperlink ref="A86" r:id="rId152" display="760250978"/>
+    <hyperlink ref="C86" r:id="rId153" display="Variant of N-LN"/>
+    <hyperlink ref="A87" r:id="rId154" display="760245282"/>
+    <hyperlink ref="C87" r:id="rId155" display="Variant of Z-CN"/>
+    <hyperlink ref="A88" r:id="rId156" display="760250979"/>
+    <hyperlink ref="C88" r:id="rId157" display="Variant of Z-CN"/>
+    <hyperlink ref="A89" r:id="rId158" display="760250980"/>
+    <hyperlink ref="C89" r:id="rId159" display="Variant of Z-CN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId156"/>
+    <tablePart r:id="rId160"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>